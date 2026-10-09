--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff144d3fc72c2a1169b1a22bfbbc6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6806475c81a8e3a391fba803e267572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e51447c8e39574d2008113da45fa413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a643d3a142944bc39ad0a0b143e1c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7ec4f8ff0bfc6a9eed6815ec5a8615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e9eceda95d95434eba70cfd93f0146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7c51d7caf3c57d293ed201bef2b657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28186dc7b2453f02380e8ca80a7dfdc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d61dd3597091dbfcffbb947399e919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac683f651e61f2ce689304ef06210d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769612db24a5381ef4e826a73326e2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dfb37b595abda26f5ec85c81e156a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e472923fc642f65184db131f47b0a0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9e2e18a8dca8b8cd21a322096837414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0912a23d4a19277a520314c90855cbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43020942bb9360d0fee65dbfc02ea116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1584728ab2b21753d27fb82b9678017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ec2c06f2d5efb40e1f722e5fb5d2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398f2516533081874f7bb41b6a0695319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63502b384dd7d2a7435c13e86028e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6058390e1c66e71d144a04325322121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700d8874c5303d9416ddcc2d4f84c1a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a1642d5b4065faa512806b64d1b5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152c01870e44e79499a3f8a807981af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734d7d7d2f1878292541218d8543f4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74e153f041ddf7b61aaff2b30d136126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5ab61a890effd0fcd7ccc7bef939127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb16602546a17b693e5cfc281969a4928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137ddd4f79b4348d3b0ef6c3b6cfb8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06639b7a3f5a451d1050b9d4aefe0f9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d89e5d64637aead7939301283d424031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05767fb0965ffa005263505e869b866832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8142bee924dc7b1fdb16e57ceb725733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffcb2258df2d48c07424a24f68175234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78fc9cb71d65aba03419349346e864935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b106c9dae5d7a9cc4cb9f450c085c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d660b4778a79c384143354b7c3b6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574a69b9a16ac76a941e21f09da282b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfff3c61ccd3c997f24b3172d9ceeb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e80526cfd317a508c418debde827840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a733d9581fc95d84b59d6d724465841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9180a4fd20b6a9c249084140e5b6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb980fc02a0806cd071b4fe6b5457c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89951a5d14d510757137aae5c99776344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd7d0617252d9cd38f29eb1fce26f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dcf61679b94481c76da2b52b1cde746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b1d09c519782b6b9c940653fd11b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4198f11330778b44171cce4bf96b2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a507e9e68ffccb10025e199afef127549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df2d2c4451ca3acdb4d9636720fe8650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7d23bf9b7d8f6d0576311b16b68cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaad3642db8adc476872be4a870d8752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211e7fe1d4f45f8789b1dca7deccb6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72147a27132edf49171d8176f1f57754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc3ad14a1c6d64163e5762fbd051c155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5719144b8c53276a904776707d6d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ba1d5aa695a6f415007aa5c6a177557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a328df79aceb6b40a249f97440a60158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a5b0c7a0dc6d39f911998288b8a3459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b845405d916dcd6389e498a198ae860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8b2f48b2bb516633448415c4bb17f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2cc4ebf308b0051ef06020b260c5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333482e3cb66d1f3ca9900fe06c5371563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e399ae3029fd57262ef4a6b909c692364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899c3dfecaf8f1ec4a7e1960abb438065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2edc0cbf38bacecfb40bee5000d2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0dedc077da2f61df9c4de5bfb55c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc322446a87d2e505be03e8ce0577b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71572ee4ab2a13b399fe536219f4bde469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1355dbced9c0340253f7af038332c3f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9aa3f34f3a51f90a45be7a67d7b7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52253cacc5eab3c1d19605d05a4e7dc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342b2deb3fc93ef2eb77fd392edd30773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d5346d4db9b89b33bcf3b89d9bd4374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d805730b96aa05f193310f93abf7b7e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d88ca63f4e5406c3186d53b5f2c8e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd5932248919a74c15abf8c3536d9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7890ffda246366e39a1f8bf774186878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3026bc38c858c8bf6815412fbf21a6079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efdda706ff35de8b3b918454ce4ed080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4bfd4964ead9c9cf6408be1a909c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1255bf131307d8f696e781ea288bf8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff09ecefbc8fdc9425771fe8fb147383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d749003ee358acc9c7b26233fd08be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e1972795c44e83abfa8c5196451885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecba533eca2be6c7d801e6a19db2cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908011a1d8630eb2957b9c21d58a456f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0653443370f24c1af3d6faaac55777788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a21b1ec493264255fe8d45fd0468d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a510b742b559beecfb4330800645490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34648ee71125b93fedff069412ca89a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757dadf3fb0399b0ebd7be89d256e4a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405321bff4b4c325529233f6c028f0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e220d229b8dca1b21108be4b5d219194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd57b99c304a00c573d4fef801ea8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10f914566bad985aa2f5b7e06d6c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08b3ee687484faebd8d7bb0dc7845097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf730bc57078b9a5f07f0cb5f37eb29f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08857b55484d8a5fbcc2c9861943fa1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af96542e0f96351d8675a920d95e169100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6c27285804c8a8cccb7f8bab78b45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed399c99bc7b947137a7f3104bc5ecb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71168dda1c55fbde6faadb5a44483349103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32ba69d377e3da058121f32fc23a39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91387f0a9b95e7ca5dff497f4798f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370cbfd4585f3c29cc34232a8a6f45f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0461eae7eb7061bb4f2f7b6ef59808107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dde9e01615fbb810f8986687fa37d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04761ac428862786b3063be6a9f10424109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc111c5c754166d7904fef31cca732110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db1bff6676082bc9d8ff3e19166f75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e0ebebf01f10c9ff0e0ba087c1f8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d83c8639bd754e5a84e97c739d6e27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007d189a964e32f26a852f39f3a38a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee025d1d48389724d17b04f13d250d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3b6f2dfb7361753641d88fc3ccf21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb08ccd43b4b3c8aeb6c0db020c6a1b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a6586af4490ebbbfc730baf35d403118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0478d2f7e97cb25eeea03c2902586c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6760e46addb05d0ecc089c47519751b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daee2a19c3778b58686b52efcfeba5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066252fb504888a1cf9251e9b2b527b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48440e8025aeae40f923dbc571df803123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e55b808cdf96d33ab4d47c0987fae124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e75f7c8d1461ee585b1cb20f36fe2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc11f96301001ceaa53c5600b367e69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e330d5fec37755dabc35b72bdbd94127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49d1b86ab4d95b943dfbe499413381128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113e995b287dde10ce32262520a2bf6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80732563b6f27009c0d02655355f97a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2602ef0ac09640da7fd3311f16da6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dfe8269a544664d860d38a50d6ea9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a34ad8b227f38253a8a64d1ca6dc02133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957b94b93ef198ab64185f693e101e2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c318ea57e38595bc2a411762500fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75fb1fe650caa1b109d76c47b32729136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97731cb9d6674090319c036eb887c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdb037e62385d8b6b60a4f44ac0755138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb9acd9a06d99fe6eb9a649819f527139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddd50cfdec1a27d728ae7a6104fc23140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156819a99094fcd4cb1bdbf525a26a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ca6ed5c8e4745402ba3b1827221a0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb9b8b213acbe0262a96248264dc86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a6d4691f91728c9fc8ca37197047144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6f52d007aa3e511c972a8f3985fc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65af17cfc943a7dd407431bd000c093146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6613faa8b5850ccf22b3150d143e3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2167988538ac4658ecd36bcfa4ef0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ca8c38c3d1698311fd921c047bb26149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f380230c7cd9862555b479ed9931665150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c3a97a1ced23dfd8c6a4363715049151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d13a479d7e26db0550c1c86d66015c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069b8021a27d6ad6408536d9704592f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe7111304965663f6f853641739acf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b6b485c0d93ab6591ca7aad5f8e8e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd34b5a9714987c2ced6efb75f37f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc269fddaaae3a16d86ab332db2849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e379cfd4b977e4b2856ed8a2ddd468158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7545294cba53b301447998c9a61273e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f38344ddb68aef29ab23aad9cb9ea3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5952621ee6eecaf96c3eb35bc322d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e86f30bd8f78017bc52876e1ebd00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6997cce67df92ba4a3e6cb527ff3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282278ed006ed5ed0cbf120d00d13039164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cce879b55a85fd0cfd488820257fce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4b440dabae678534f718d6aa55501166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276005ac605242d83a1a020a217fa7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93e8948c2a4c7ea81358db13f2a06c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d665a1edc5c2713869106ff8ded9bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3874d719b9ca5203605e68f8d816b1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655412f7705efc37076f0b7a7f8ca45e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fbf0595c1c0966a755905be7a6587172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dc57b8567f18da650eedc5e0ac3fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3c276ea9b9c15522d9ef2d6c0c41d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a08750f0f6ea3752a3b8d232e078f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af1c9d129fd2442bbb47c51be9696d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4d9d4bdf5d39268b0796bceb49960177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68361b5cbff22094b5b2ad1d4e8a678f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac90f7b2bb913b2fce4d501b74e0c96e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4e01414ee716a5a5b8dd7f294987e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093a87c097c7b4177116a646db0e2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d619868ef4b34bc476ad5364f1a7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3051797e7e3a8273d72fce76253af2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484747943cf5a284fed81a29b9ad31f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81674aca14df878cab9d7fe1585e3dfe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4c883242f4d650e0c98de261dcee0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f97d9835f1726d0e625082cc17a63187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c13f0c1ae13fa2779de3eb83ac77c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261f327e9cf3f65a26617103c6b98a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3bcaee6d7f558476758f4a0c14ec8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354956247b31850ccb503d61a7a5770191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eabe58ad05b3d3b31522b5f65c86e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2529cb30b2f7092d64d454bf63caf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1af5fdff6b501ce5af8fb517cde152194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d9ffff213900eb0bb2ab6629cd388195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de30abaf32176520e8e1b3c387e5c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194caf2fb4a6370fac59839abdd03c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98476c0da89c60fd162c8d8cc91b92c3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af30318bc268553826584ea018c06a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8331488ad3920cde9f2e29641bddafa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e39f983c7709f9ab2541681948ca1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ada3acf75c602c17dfea22423a3b6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf8395552ea3276a928821ecdbb6d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739b9ecab470357ee1198dc851771d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb810787ece214ee127f7bd80d6a03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be27f4111df46466a1053377b506cd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d907ef27cb2d4a52fe461aee7cb99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d49731b03dfa8fc1ea38a9acc01cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cabac4a1493b8b3cc00082c1a91ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295dd7e04edfb4ad54ee2a2691c37f27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419a048d5bf54ea2d96dd68d3150888211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9785d4a9dc624a5f3c227dd73d04c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a2feb0c9b3d660034876caad67eae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea99e2704a1b9c3e9babc70b414620214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83fb695fc653910e7a8b0c98ccc7c34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc1575899396fd2eb1df13a8a1700f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092014bc2230f8db7a7dcf9e355a2dc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a30d7b371fc978c3151d31ffb33d05218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6db11d30896c43e02ed48d34c913a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff097f245567a1992c660286bf087875220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a9be81adfc0d38b7cab5202e8b6f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401fcb662806aeaa1b49073e8324dd1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30a433089038a5be2ad06e6f34300e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920a8d824b6240a598dc5843ce81a0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2500606df6fd57e22467268cd61f502225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864f2da562e281ad1eb201e0429c674226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d34ec7ab06621f246b2dfd51e1ea4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d895257bbeda4cb2feec640b2fe7b6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ef39b3ae74cd4e49422780e2a7025229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1ebc02f9110848fc931f2f36b4d42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe386a5443cb012124387c172e10811231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdf452f8786cc175bf4ebf4cb58bb3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15900e61dc98e2fd91784b8ad3fa2ddf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e09245bb7422d0d1578752dca1ec2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b129ff7ea31803dfd646c3ab3cd639235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c91a52a0a3b1de29e83ff46755eb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162c8dbecfddd016d8755565280966e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa0ea709bb1620b2baf8099762984c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ff8367b66ec187b36b792aeb9a99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c51d65059462956e7ee20a00b7ce5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a30f6f549b85804f8214e9874972241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feb7023128a5218b3d3e097dc8e3d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda81fa7152f0356814c70561efe8242243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859cefd5f766de145d9c09a994a0ed1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6f4d5393d3cb88f340a9662ec7ffe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07317a71f222fbea2efb1997a22c1914246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b4b86170b407f06a5ed6393132bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791cfb2b36b40a82ed347b4b03c80d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f686efe688a301c5903e4e42dcbc4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aba2d6238a6fb095085de16190b59f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfb0afcd326b93f2ad77e1432c3e5a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93baecf8db3337175a87c5c872060f6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bb8d0f725b225a2915bc37bb7db86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e78836aa38bfdde37fd613b0ff5681254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c098963d79547d34750161bf41cc0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45410dfbf40199bb744fa97b8d73c298256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9562df2707ccfb576adb6a5b58ea496257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd3ff156ec673856e2135159544910258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d94bac9e91d18ac89574577f9fae6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bf0e48361a556230d923e8d9bc0a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68998aeccf992634747b54eab91b2f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f8fbf6128287b2adcde881f56e81e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c4ab8be56d7e08e880bdfd20cf38c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d588f267ad11f30faee6203b633bf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3574633bd2b6096a80a690045edc540265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd5612a68f4ecd35d541054d34ace266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5aea41d0e4b364c01859c3ab3e04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceee57c191232080799017ae948d95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2902dc238a48643435b6cc34ed57455269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6e1114d46b68a5e54df70e93a8c1f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a639eee1421a4b1a59155515a13cb4d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979793a282385906847e8e17a3194c91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ccac911c67afb3e16e19779afad6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1bfe1a1b1e6e9435c5f9386087cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3acf3e67550d699135550797aaf9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39044bd6b4487be32b3c793af8e0a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35316d0bfc934665a52b8453be7373d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d930b99d64c3922ac00880602aede278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12104b2fb49eff252d514bf146aefc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4d13464204ac15e379aab74c4ceb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729163b0562139ec95bb031f1d4a591281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4415d43e69ad57716def2254cc5a13e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c484fa8fac54b793a7063988db7d54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716dc258d8e7a871f946a60f6ef35b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185469707ce26d414ede359fc4afea7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52841bb86b78c7e94e0d61e62afaa89e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d4f886e1315dd73eee485f808aa7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd716734eb5516118cc12affe8f9c9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b664e2e1d816ce0259f0bc3aac19b93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b8f53bab7bccc2e6838caf60f9c16290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82957f9fd171e677ddc25fd8a48c06d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61977218f011b0bce601738f99e2d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf2d8d537464ce807fcb69cb3b1a3f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f521aec6ee78d3e0c0e7cbaecf3c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae669a928f5d111a37b9ad05f54cbda2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95501ace5354769d6030cebdd7b31c35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ff96e01c69dd8d67147e5e678be35297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae41ad65c3cc6c7bab03f382da2f99d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81bfdb95e3734068982b32a42e26c5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa63b6f60af2ae010ff1e1fa649eceb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f68294342091e2d362aa914293de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b8a077375ee08a29fbfb4d9c61f86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725a8406c82f2ecf26196865a00accd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db52657edc65ac00c8e3116f8442c1a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062aab1264262a395fa918fbbeddf89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133683dc2a2fd5bbf2b573d4a015c095306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c103524fe17fd4d951ffa0a4cb26801307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5edb258604a8cad72aa9b34975c6c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f59ca34f2895d33d2dab0a4233107309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff9c2c668bc344f91ca39657079355310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da71b5b8704dee9b2798a0be74eb52311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0759a65ba3311f4f43ab3f0c27c44cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc939c62caddb0190aadef5c87b8d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f5b092d1cfe40c9363eb1e2c01aaa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07e17fe7050ce9be23a14e63f944f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccbd0cf5fc8f8812a4f89e19f9e391316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80122023ba2259a874defc430ee8f682317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca646c5505feed9ca332f4e4d45526f0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10f3a9f8f4706bb810a52547e3407319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad58c9332f733714600844e97d8b02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ae888ef7a5ee8788eee95f09536d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae10d4dea295ef21fbb5d852a0f44b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b306c5cd6ba274dee70ce8f6321c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616b69eb6bd498c6fe392e151ae70dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41ac772387524c836e5a4a36accc5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022033ddae542e1b7457f44540082b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0280219e8ad89986a2f44559f7a3961327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f00729dbc2eb936bc5196b5bdd5a4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdf25b7a8c19653c585d2356eea5a8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90a0d046908e9143718508a7d9eb07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a85fb83ba149ab50534dcd73948d66331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ecdc2b5499eb95b2dd45cb8487b79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c07379a78f7edd21f89517176d9df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3361d9fbbb3119b7cd1dc78622cc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b0b7d3b248c52ee02d9eb4da73a6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8118c8a743fa1a9ac575c52c318bfd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d4177e22c8a4a1f3e4def3c80a89337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e99b9de0ef0afafc3db4548c836c6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b102ec12fcbe6b00d0c86b98a959ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761aea249ec1332f6fcd17d641dd164340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e101fdb25e0102469332f4511a08cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d101beb38d5e48839a234a6bd268d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf4c8974a864653b1c4e7693d576f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0fb376e26e7afd26d0ac49f485f99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d446f355d645c7ea8740d91c076859e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbea135993f7d22f111c2433d587625346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d616eb7433dea1a75d4a59c4d35e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08795a1fb5b4105fd166fcb730d5333d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd840ce7588f8f3a17dcb47c975a54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c41c293d250fbc96f25267d5c3266350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92238d15bcd714a979f27f25e17053f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e705759b92a7c935b6dc913ca2e855352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf5129cee42397a5fa13d572ffd8b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e3dff392f4ba80cce53eb6bce44e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dcacc95d16d910e65759d64fddceb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075e911fed63127f720bfa4b2293475356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef40405a5fc88b08badbd53e8108d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7452612f05dd550293be7e0f52f27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74457e88be6a8c4c747dcceb681d4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452874419a6462df85a31d994c210a72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec169111380b43b3630d01b7e25f866361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32121a03c36d20ecdd14153380295d6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda75593b004fc23eb29a766b131cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93047a402b49bae951483ad1382e950364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2d58845b9bbe82b7b7e5c4c80a030365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d334400e7a353287ea84edfa62a22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab8605587f874d3461c2432a67748367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb5de3a7c8beffd2caf183932fa632368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdf9940e8228514b140f92f6ba12d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807daff2c67fef48594984fe1feb0cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92b5367aa51d39452b03c87d332268371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f7f782ecb7013d4afeab8cf94ff25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c21d3ec90e68db50b1ae1c53da74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5980032aa225d3c9f1396c2b2db5cd2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b42ed9bf4e532e042288fead4f881f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c1c354ec2d14fff62f6d4f7067e10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5317546f0aae69adbb4885d3891bc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b70cf8b20561576d52840c91011f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fdcf9518890677355ab7ff5f200282379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30912eff2a7a935c552bab2c2a0c1c37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c411109f44bbb38db8e60fc00b4f59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a323a97d74b8771c7f618f2b37b578d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384f36c89d0898f028ec9db81e664e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf00525b4d493cb1f7d449802d2b51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb4d554411b4b70ad9ab0cdc701675385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de1ca69bb4e6763391d7cf209ee763386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaec257e7217901bc8dc3bada4156f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bcb4710fa1405e6b390203effeff3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee6dcbca68ce466c443baaaf3b66ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4396d154348a6fe615dd1bbc417e9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e72e610a3a28b19f5258c201af3c22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44289eec4d06eb4158e5e0de8319aa9c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edbe0a0105d26da8a276a775295066393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb965eb34e0c8412c2040952626814394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590286827241aecb1f95ab1e4b80cf5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fd4357cca1802fba898193e23681a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff64eeb5bddf8e7a1d808048475ef3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeee8aefe4b3e398f74c0fa5c34bc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a664757245155b46a42cba419b856399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2717e551e958a73f0a2a00c2921753400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b17ab2eb7e290ca94d784ef4c4645401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4bdfabd2fccf8684a965813b8a686402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027893e867d4be8096085780dac2c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29825d0dfb8ccc99709d22c8780f537e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8b4ea0f53a9554994ff5f1ee8abbe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11639d27ecb02e48c1530d299586b394406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974bd62b077a84f138a6f0ab3bba3c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef1410c566acb090f2921d48f8e27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707ca582704aefbb12e37f2c003f09a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e01a18589a2939b1f83c08166111e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36f96c8d2011a2ff7b8705033ff755411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95929e93388dc3a7e7b01dd97e1be1f2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5864e8fb198979200c5d6ad30b2ce7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699dbe877c7903ab92a7f262b3a733f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a078bd4f99de8e0ea8ca2fa12bb8d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52ce18f05555f188a22b2498be3682416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcba07ec902c9f57f64378388448199417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921dbe28ef56fe7b6f7488aecdeaa40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743cd5a8b364fa976ddaf608f14df43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e14fb6d52434002f41097ef87d2d15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61063fe18e6f3026636cb5fc54ead8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429e184c71bdac2ef20d8c95ed6b532422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627479f3583ef545a7dacde1fcaffd01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda4e398760a69c56169621a0fff882424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d536973fe3c98bc0cacdf81acfc88425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e9a7bac86a148ef875a7ac99def0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0d53efd5e0565a4957de4da8a1bb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f97499e5d419d42c1065524b90136428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478e6484bcd2e0f2439b4ffd0730506429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9d053301aaed6c594bc6a1f921982430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f241090fe9a110fca89c446edfe23f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f86c7914fec2a89b9aef19e1f6e57c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00446a73899162680f6bb60e82f63c5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa1ddd0e0b3de7374c776ceb2149d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62bdbde4621b347b3ffab995d16fc5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7a41ebf5c2f6c870358d678a54405436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6abb00355799c4358921c0eb0c4261437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0978878bb6753356b71cb6d45a5c6c69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5d8f936d39845cc8697cfe158248f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d906a846b109d30fe927350741dcb0b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a6337986f31c09491b26c77fd968e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee3aa70dcaff095960fd14610399ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86045e37d899ddfee8959490234d6280443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ec22230d41dfff1714a2f490b6d4d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7517f7985107e677f0ff50ce972fe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36394d64c5eb8bdfedec4140b42d429446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c248e670575810d726094d363802d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a987f85a0085f9c907984eca5e43b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeccc36773ddd563ba68697ca36d54449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd3bdc082efac9e9e450827a068ac5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cefbd6c159064ff365c26914d96b17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf987ee711c5734c0bcd43902603e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf30fcd8a0dc2b51773d490fb1a131453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ad1d55209d14f2ec47aa45859d55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fe0d97c77d70abb562ac239a913b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef5f68f6704b6389be4082ecee28f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db3f34ac39a6ce1b41d30acb42ebd1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ae57e6ba60fdd4914a89f32ef5a4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2755a593b67d7fa358503c36f9f8f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504695a675f4b13b959b37c37e69ad6d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecb0f5347bcdcd97e8add598de1196461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ca8836e17dc7d31d8226ccd75a09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860a6155f65dc4f302264411bdf093b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f94d0ebbb4dcfd407363e000713a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d6e93a7bbbde186106be8aa55354465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea9d5cfcd7a536a350721fb3ca818c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1375b4dabef09785f2c35a2da8a240467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7772a802c12f23c37c35bd12b1ecc15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2641f5db143f07a1f4e6ff76d6946a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4904a17d52f97889508fc7a58d86732470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a4fdc1160250491e496199f461be6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dab59a21d80a62b4b578fb2abf08b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3384715a55c4bf530bfd1d9395a80a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766eac0300ea1fbfd77adb0ad0418448474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22b329e8055dcfc9aa97239ec15a51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ed1c3b725d4a99bd6d80a45451db6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867d744933647d4d646a599297c2915477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f679a4fcbff02eb4723984e5ff2f32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7793ff0802c7b6eb91b22d7a4ecd5c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a75f3300a214a1ea28744333e30d8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49aeaca958fa8a5431387c107b10626481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545403e3178f47bda8e38e26252f98d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad09f2e39890fae6dbea78b522d697483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a933106b874ceb0f1d11b1ad3a840e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2d993e605ccb061221cdbd80d37ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b2fd37eceb217e728ce54086bff3e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8898b617b5555a48e3fc9c6b918d6e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418d6d964db15e457cb0bdf72e8f68e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e26d598f2901a2ec1170dc4f82d702489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb983bedffd048479a3a1c4aae1df8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32feeb6b9c8a39d2b1222ee4cef627491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d6da5c4824981873ab6725e9b3970492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6108e0a15cf16a17af93c82bc086ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62763e0fd5ca3b91e85958beb1f4ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec156ab928d7b5e74f9afb6fec65ac3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f6eccd5e47b3b3b5841c6a4e07c79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0d80ccd09ba60f8685e99995c7493497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bedc1a602b779616725530842814e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf0ebc19e708168317f96fbfea1ce8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83286f3cc1f9d919eae5c6affbbc3f36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42cd925872d3d16ab28527cd6f6ac3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cc5272ed9e023830cdeb0b6f781cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481983514405ffa0514c10236847e83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ab05c71fd177d24503e2318b64137504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd267fbeb8f26381414d769ba83895505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1db01ae702a2398e7c05b2e386b02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae3d8d920a1a7495bb17e46973146d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52166927be557df4237438b4607c0037508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e2a06ab3d59f05fb979ae2c6a0cb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016ef6ea76c0d32a3dc115722ba630a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f952552b8fcada5785997b9d156f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92977a25b42607e23a1af3979e33707512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a74f97e18788698eb5d516ca1e810513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ea2bca162e2a32d97a355cf8262f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1e1531e8a0384aad91c56c66c6f55515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cae2ed7aef8ee7bb1af0a4c9906a4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10139de029c296cc5aa26c3b39c1aa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed6030caba991ad345b2f5e6bbc40e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f241bb2e97e978f978375b7c22554b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272205ffa571e0ed6812979a23a16e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480db7796f6eab9da25a3d4da0bce348521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93150a41b45ce3b3e2996b2868186522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6d1f14f90853de4700f6692064d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b91bda4f8ab860ef6338763e36c5eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7636e32b35210c35f252c242ce949525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094beb776bf60b0548c35a8f18443a21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77271e043a6b3d9258eb4f0858db912527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b896c734cff451bea02ee8ec563b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204bbf72e5604408c272c77200540352529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9997e236d82d3bcbf6074da838ae7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b3420c1d1bb8d190e11c09fd5d4e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34bc460695847db60a866ec9235413532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb9115b755438094c8a10e4f85d37e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685051359fdd1dd6e44a9353a749ca1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b455ffabd7615e029ad69ee7e0a5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f051049ed756473577afc06421e9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c347be45d31ffa844ebc4657ec967c4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a958679d1f07a5ec0eea63b41b57fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3be8ab8197edb8dc1dd6d96075283539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a4bc0bd7189f857a4306ae8678c76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b6a8d89f77d9ac72bb287f637df4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07958726cdf18931905176872578e453542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bce721ab8fdd54ad8a0d6a5c6d55ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90caa37a076099c486d9b3405eee6f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98125af41e1edae60185a41062f516c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592bfbdcfdce243ed110f3cdd58e4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262b6f2f7e69318936d4e3bd1465d62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abe2a77797e8dfbf4df3ff98937a66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4e33a384a7fcec56625c674bab964549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041b63ece813b67c11c1bed5acdc9e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1602d007f8f009038726cdf838046551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db08cf5d7cbf060fc3e4b911b16331c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea3e5805ec0e36b477d6ca4b2228e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2c8b8a7fc8a219dc139b86f91b4e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbe0b82deff2d4528d1e77bccc5546555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056a4822a6ffe5673e9fa5dbedd9bfa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe716764823ceb3e93df2776c990b647557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa063d128bc3173af0979c38f9766f47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8fa42df9555325740538fa568c65d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456508b5e892f848fbc3b399ddbf147a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7496e2264486d9678c5f4b4759212561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f456cf806f940e483f4270ed3fb128562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7987516b5771af06e98bc43d16e513563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c31e20b9c0351f55eb069ba5364e6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b278b38aa3703990e654c56c90371e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7030bbec898076a4fe0a4a5f8d1a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5edade2c637c7d6710c8cb3c302596567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521997c07124b32d1cd450cba1f24d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25449336288752a743f5375d97ba99569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07f073a3fea678ba0928c6117539ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07751683b87f3940ea936905b683cc8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479acee92f8d4e800f928eabec2fb0aa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e935faca54365cad21c18dfe3bf44573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30c823c99baf6f56dc94b8dbe99bc0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086e2882841022de046f697663dc68d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd00643e61d2360789076f12b3042a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34230be483f3cad6c4432ec90e48e4eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646564cbef859e44e8a12ff25432985578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6be7e94f6d0612f16245f70c10d33d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aeb986898095cdbd76eb3be36de41c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50eacfaf40272aeb11fd0d3dc637f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3c8350b32e60bd527269bc9bd945e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91601e43b3d0e962254ebf2875d6d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136e330836b39c702943a827c1b6bf4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd35fc2cc1987389a978be30000bb7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264d702e400713f1b72008020dec2b6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f38bca9194adca94856699cde680ac587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4681a4cbc9cac78b0634bb3a91d915588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14223d554e90bcd1a92e1c727da01a15589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964aa14fd7e76c7f32596b1564bd19b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ddc3315608319677576f443cfd34b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae691d98d40a7010b0467fbec8c07592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ec435dd2dc69230f1000df388d7ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157a5cb498347a696329bfb383faa76594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431029ee516bd9f327fd37e165ea46fb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76ed9da955f54a3bc1634b963570d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5245d8f146ac85d51ff478d83d5df2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1075fd6e09604edac4af96b32aa71598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d33bee7330d95c18d42c8f889272f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e7fe72fc3d31dc6a0f52bfdb2e2f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2745c30ffa3132a0681d4c45f7d00a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdfbf814b443a6e1d111265f677e53602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801ec69fd05a66f1f422ae353081516603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d391428c2d8c2f39e7f64a6c9c66d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab97187a00b69aef9eed3fa6b8579c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038b09c21e8db4adbc3647ecaa25b58606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a35d1d101611a28d6f6b761e974514607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667a9028c46c58121063c24b51b467c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4646737b1cb34f135f90726fa2d267609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb572be7b276084d23d6238e4b744501610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a465ae51c2f781f06cf302058029e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c734d87de315c9c243b616cbc074c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17752f31c70fe489415dad12df79bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51106b171a49ad81e9b5ae48e89725dc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea48332ecc4b8897a4804bef4d7e39615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4321b732cc11eea22f7e336042eb77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6147340ed49772b5374436ecffffe6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb358aadae7cd3a5c0bef577f5b76c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b289392302951a7e825cb5a2c433ab619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf468fe8700f03aced42988fd6798e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5b8308e5a7b9a48a093d431ebfc75621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b7bdb4ef75c5902ac060c026a716622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26588e69ef747c3d7ecc3a4eece548cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac24422844cae2010837b0e9e81d0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eabf92a1e15b2cfea95118040cf3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311402cf54fca838f450bf598b21706e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3ee6ac1b1768ceceb70bee702b7a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7037ab5a376bfffa066c6fcf33778628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f10501fa35fdcab68fafb2cb73adb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5a8155b8613fe71d301dae31604d2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73481adcd3cc1e1b94bfef989d8486631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6e477b05d696a07323153bd5c6b30632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20129623184808c607569327c23eedc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987f097d8d10a817b4dd9cbe2962ec4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890542aa7c20a98096246fd301793943635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939879c7f9eba9d61d58c7b25cfa7c9c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911c7784cf78ace71042eedce555f7d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b779db03e529238d9c7f9827dddfd04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eaaadcafabf7ae7c5d918a2f83d203639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982535da9603017eef98c72c3c1c082640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d626f03d7d5d07d4e4670e4e77e99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac937898d7f30df9dc4ed68e598e0204642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee66beefd3d77eb17fe8a1181438a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a34eaafbd011aae4b2fcefca13f70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294578ed2a1e2af60db6cad506db92b6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8686967152a62118112ce945150b6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9de60c93f21f3ae95bfb14a8725442647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30b3fa5c8ca4d21b7dd78e057f9250648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa339daf51df52a016d5e7fac6bb70fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193449c68050f0030120842cdebc93f2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8c0eb6aa4a15c5c1c983d1f127477651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c5a55cd02774ff3441132fac8e1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc759f9693b57ebef1b1f598efd24f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab23bf1db2af7dc06a10ed091ca9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ee6619b4e53ca8c9472dece500601655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e89726a60fb46c075aae74b370b874656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943ef2eab931ef5a98c363da9a752ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d69378ed6a10dc99754985509910b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3a408c7a79ce2a025a8d9b33a391659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c049aaf883f8a5ceb799d5fe81bafc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9778ddda140d5976f9acb29967f5f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a42382b2a390dbf8cd8a2c1faaa9d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b3045e4b292e70914bf47eed916b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce45348c5f2b1c2c34ce93df5df87e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444030bbbef7fbce418b1ced682f9d2c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32ea36af14189000154202a3959bf5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5d7b94e3754e836ec3121ac67c53b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdfa871dddffe790052075221f45c8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b89c7810a36fdd87acbce157dffb7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda655a83556fc5f0ea597ebdc18376670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992a814fea687a3df2880871698aebc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471c8ddae4ce4c06d20aede6d14af83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a1bcd9402d50e97d79be1a23fbc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472b080121ad7ed2f61ff37d72a9de2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60614ef374042d3faba0c59d44e99d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d3bab2e84a8b025f07e056aafb931676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af4d2c1497fd024a37c37c997cc645677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8db18aa4c5b949798f8aee59531c9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf47cc19fc54406baf5dcb97f22b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5fb817909dc9df94aca363e15bf36680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d19e0e34ace4aef1fdf0539b45de77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea847a046450765bd7e69ef4032eee9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe48880d2d51f8c8ceacd4b995872cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda459fcc2cdc76c23d2e77f2ca955ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51b07ba8a2cf6a486c783cde82fb7a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888964905db3073ce5145f00613e1b83686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd430894d7d0932e91bb9f55d2c1b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f704b6ac699d5a22b293ea72c0b2340688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064630a8330034457e34c268e4f870b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7072c1e859b97687c85336f4aadc23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0a211d8516eca026550b1743fbd2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3cd925afe732258fb85fc67f229d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae8e98e478c86586eda8fe77fd9d5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671612e57acaa3a591330842d49eabe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507056c40159e871d0bfa114c6243e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2b4c0bf0c5946d73a095704aea427696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db0987e6221fe6a03c8f3c453c60ff697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebbea78a92f2f673e0782bc527e73a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cbe4afe50957d0ecdbf2591d2e2fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03a88879aabab5b2bdc95196f1b2a2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b318809a39cf1e6f946a08c63b9400e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0996f68126e9beb685ba4435e776cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdb433898697d9255a70f5e94bed71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0857bb56d936478b9cb0fd632d2c98e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec362e48778c1b32b4d4e8ab24ee1a84705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c14381c84a894ebda2b1922f6a319706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ce7032ce0e9e3509280f87df454e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c5e76f8a66414b6d098ab7b77f2be708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb145e7281d37047fd9afb7c993d42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc5883542d20ca75b7933bb629dc31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccdd16c546b7f65086d364625a7fe5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14368a0beb1e2213daf38a0a6a9bead712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eff1b2495a1ceadde5ebfeb2ee786c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b9ef4a252f5f33065d9bf794aaea0a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4794a5a7a9d5a1ddb104475407ad3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b9ae5346b066008d54273b953e79c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec43a01860449ccb10176057d959e1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bacea6f94aaaf8c0feb4cab933574718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36534d3d1c5a199c7a7174627c37741719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73965fea10edeeff0fce41b8eb602f13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95551e07a21ee9f51247ca0ea2effe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c203bf1aadfc53ef31c8164cdfc6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f87ca14b2bb816e7c622b7b052234723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12353b4d0b2b8a69e3a225f4e18ac051724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d25b56d464f303f32940f8559b967725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e72bcf00c715f132d3db252ae4d42726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7b322e53deee31113ab59f0c64ce727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08020ed794a6b7988480db6d1e6612728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb77dd5ba784bc7b6d027fd4909f1c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9e589b4dd37580a04958d58186594730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec896b191e5a16aa05b481fba2054977731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64f2ac2bbd9550e243f4482274dfe5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bfb3b20cfc2069257b59b88b07cd1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933a6c73f6004abfce0e1dad29af30c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edb35566ea4c4b21b6946b2be8a13e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb3c83fd4dc9673de3a1f7320f5fbe736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb2858ed4048a2d36dfdfcefb9802b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2b2125730af0980942163de6388b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c2f24113a82bc92b9d9217f2ecef6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccfba7edbb0ac5300904a12dc26b40740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab8d8f0f8c76486d0c1d98dd3826a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66051901df1c3bcee4780e87cf83168b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ea4e646e5ae8ded68aa0942864c6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ff577f9f3d6b2a1ec03b311417b40744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf12bbbc3a700d84c490e8649c8c41d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fc6db07de542347ca418e42690fff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c43fd953e81b7a60ad49a712c3a2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07e76e3541fad029a39b713e59b36e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff10ea7963b5e8ba090d8329a6dacf6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83322033b4238c3aa32e1c1223fb918750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bf7e9216ef9af6e703c2d4d64b968751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de5340b6923ca0721b9b15ecd17e01752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ffac4e98601e8b7cd2723983126e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811863d95faed226fb98a4fd200e22f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd7f6bb5a39886ab45a5b6e6d1ae68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f678c39cc556f300da8b34565551e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26880f4437ded6ed7996dd272e88aef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd1b30018c84560ae4aa47fd090fa6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02963e7e76387f2bbea15d1c9161c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91650873c9e05dcee1eac410849110101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54fcbeb5d6490eb6566ef1d242471c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62537723769fa8de3ec61ac2e9bdf7d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a0d7a208aa9b4655b06c7d8128bd24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d44dadf2f5dadef8c8410384cca9bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c212a77cb6340f15224cd8698088d5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbc4895f88a1a15ed2528a8bd8d8497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420172c9c9ca0e14ba6ab95d74ba2f08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bccc313e7953a37ff98716aaec6af89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21febad43e09233fcf8687969e826910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6352552b35a1d91e515ac68465cdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c8b5964e8a91afccfd388dde5dd6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fb97ac2fecb9c863bd0a427bac4ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb74957f952a5bc8b96fedbe38b61cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f101546e69c553e00e21ea7bf1b3f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bda8f9c3b8347154b0f2374f43f5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590480ad4eace83ef3890eba2be7e97817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e3a52b66c3e35345236773cada3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78ead6fa251527d1271be34f727aca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5025588abf36c242cfd9f40cd48af320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2dfb8bc5da93524997b4cbfbbe4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3eabe95dd5e5e609462f7cf42e0b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52c5a65524c9709d47a071208cbd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bc5f5002606bad8bcfb041eb93afe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8daa8efe338c53ec4265fd63949c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1effd2259f5ff2ea650fdf4121a3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dba88a9352e09147635799c56aef927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48e326713f415020969c2bac0c04a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467210463d0fac5bfbc54ca638ad56ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678471b8015044934dfda65f9e699030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85429c1089cbbb6f5279dcae92577c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b80d61d64119b453158c42c3bc0e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b25cd02882df6cc1a36b28727385633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995a7cb908eb947f6a2e0794c676d7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1dfd185cd96ffc478b855ef012a2335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e000853faeae93dc38b86dd8d0dc42d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633936b37daaf674530630789b657f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74e1e4708de6bebbc1d3968ef923f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19568ffb5af3083b2d4476afcc238c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd9531e4395ad47bf9738d2dd853f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d98c1b861276bf5e0300202d7446bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3d4202b00e97b2f735bba3399fa5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea6a1a76de218fe6bcf2378c6ae03f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6849dc699e1a4a8da1aadee5e89231a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135574215ca657d13188b0bedc3283b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c07bbc4096e6b8fabbf42fbce153a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c854798c0a197d165a8fdd0afdd356e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da113c5a12cdf0efca1107d92d27a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0568cebcb58b1f5d13a4f75e981a9e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3697a367113807dbdbc95145dda99250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8f88dd48614ce1015abcb0bcf858051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb92e742f3b3733c8e0e15c1be365d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7afc91afc063a96685ab525839e753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe8557060eaf99e94d9aea3a15dac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c43891282331fbd56cc080eeeac96455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381462c53b04ef1f310af286762e00956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a743d3b3fd217a8778c32d6a8e4d457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960f7d74441e7f92e208ebc3d1cbdae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1da3bfb2cbbc6cbb4bed23aab9d0b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503eefdab5959e1db62056b79980f2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094353506c6434c5f0abd95f3dc394c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e9a3c9abac1b7845143962d11c21162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cac91a6d05d793369fe5773da81dd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa06e10b88ac91d7a58be666e2ef1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdf45dd41ba081ee34fb7786b9728b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f33b6d36ee6f92704916bd73142b8e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f58ac0f850d990c08a314e46526a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76283cf84956decf436cf96d60cb6eb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d93110c0f0e88dfbbf9e4cbe0150369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554beac87384917241d0f907a9afee9470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287de16023f2a7a61f881810faba5ba71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e896788d26445e5bbcb546f5df88372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb29a2d7ce89679b4fefa27628f5b6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f3528f338aaccafe0b8ea9926219b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af724a72e8913baac71d0ad991c6d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ea683f7b32e8c33a97c8b48bc807276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40140fa94b67fc4931bf8798d12884fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f2279a1b114a593aeaa9880bda70478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93de0090dbbeea8790e949367f6aa279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67585c472054ac9b024c64ce490c7fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970bb26d493d8bb1371b8fd3ff114bc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801eb06a694eb44c18d7646586f2b0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17027a01489df40ba9bdef291e7ee4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371962d5ebf62e39112b10200e4ba27684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbb01abba7a150b32bc669f5cacd9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c30f0e79db3d1fda2b576e1ee9d3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98beda14601f06994fa1c1b491824b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64476d08d04a4b0dc16cd4c1ecfd2cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17306e3f54b58d92d9be054a39fa044989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470a88a30ab86f0eb1a1b1cb6a2fc0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575c112df95ffddc4226ffcfc8303a691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be3f7a4ec4ba0eb8a5d34c3876703192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebdf97562bf7289e85e8bae0ca29ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9f775861b75674b10ec307cba793894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c409007cab09c7a40d9b32afe33c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fa51126e844d7e536fdab8a37a96b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9c9d9892ff1e72771b84cd9b10c4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e7f00ea16999d85f8b8c368716c5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0c64fe3659a43b2d650a7cb1c1a1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614b46549e38b71c40a4ab5e97d9348100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb1d7825617bcd32653791a619d1ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480edd382bc10a11d1e8cefb1c10a1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaaf212d5f099d02d1b6b387736b379103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02bbd57601b8be5c44bdba37f1e182104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f18531f989b9f36f4ebed753299a74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60742c2b77a5c7a398a046dbda43dc13106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6a456ad4885233065da103762efc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b208fbc91977cba2bd1e73022985a23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12183c48a089b82066d35ba0685a04109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89474131c1e7aa6d0c4117cca793f8ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e18ae9cf487e3812b1c5a97969da15111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da580ebbb34873cc7008a217d55e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296b5e2af73755817649985aae94975113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875cdacbd75c2ac9878470b7c62d1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede320b3ef090a8159c613c389aca3ed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c72320acbc7b96d265184df743d47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf76f763fab84adae49bfb5f5f91fb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d3fd97b27ca3ffa7205d0817348c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f75e151caa8afd6d14d63372f61b8c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214f9cd31967c8d80708a19cdae0b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b6f7d4d7c4c4aa8632d2c3bacc497121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac704b432f31925392fa8c73b0dd6dd2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c201b9ef6196dc1f7173e206761b9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b707cfbf7b8812e222ab42955bc68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725341f32e4fe1db2d8f0c9deaa3392d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b7b0df18f8cb8a5f8fd8f1f13ed1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563129ca31ba923d3cdc043fa17433b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddc9b5f1d6d045d63eb393b943bf83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3dc316d5ab47799cca545958d173129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ed928ecb6912763a4e623890e1613130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6871bf69c84c3de82e7d2848a8fd3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33758b0e1d52a9f099e92bb7d5bc9e59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746860f4349ee059da83302e644faa72133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de766bdb78238a00096e8d56fb54e5b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e907a6ae46929d2b40c290b0bf68e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6e28baefcd857853d0548a4fb32b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88286be7bb1871f8701d8396152abbb7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834885854856580d1f46677d0a111b29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501724c45761f7a51b43cf11d983a5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc0c8b25ef3397e0b1b1c2c4205eed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6751a15ada9779784a3f1e66d9101141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81599099924a7fa5f02664113aba3d10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd01b31d332d7c3863539f52e2cf2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428ab9bf0bd18149f2a85a980985436144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e4ff1872c78811862ce8bd446a68145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0861145067e125d38a46406d4f5fb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70a3c0670386c05af3a00168db386a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb32639e0170986979af89a517da04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131726618d4d88812d1c0c02911e1a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9dd75b31ab67a87db22cc3f778b92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0019c0b4e3d9c4846d07b612704b39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74bb5c3f03401c367c343f0ac8b620152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b71cbee786392119b1799b83de9ca7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b292aaa42d9a85fb60318f2dbe2c4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb21edbb92b456ac6cf302f9551d30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe85cb7356343d50186fcd4338a806156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2576037960573007571a1af623d2d34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a6a02ad1c221561aee4d51214b83b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ac4a9801d341c8457050c4dcd22fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94feba3474c017dcb07e164ba88fe0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627af7b9807fde049ecb2382b2cfe26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a05586887bf364763dd2fe806fefb1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd0856d8ca12fad13f51014982bd31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea4e90f0b6b472a86301b99214f965164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd260b072f93a1c0b6d7853019674cf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac8cd723e9332fef7437eedf91785d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899d8a2b26da9c02a3e98e90e445d65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5dd40a4a69c5cf42bbe43f36d7b86168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c6838cc97545a7b18e111d65d8e09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ed15a50ffa7f9a5a56d877121287b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e46e46854a0b917b8201aa6effe8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885f22dbbe9a8c9a91ae5b42f13eb22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99329234625daffcbc6a01051e5835173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a476eb2b502443209c3352e567b2515174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbab92d0f8f45b635dfd856a689468175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85db7f3b82f7c2025c4bc2ce6e7c58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b847e3c3da137dda25af5350a0e3d8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e98f358811c3a3bb8ae01f6282892178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49805cebc063ec34eed675352d54f94f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56dd8cd75dea06da9e55699326f1b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9ca6e65903e32ee1514fbfa061598181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6bca963c9b45f05976923d28e76ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11589d70f2e63da7f3d81128969cfa7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf556c5adb17a9abe29255c02392c899184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d61b57e66ef6d14d9f0691bb98b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763e872bb57886c4f307e10100cad69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd6102e0595091d22751827f920942187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e654ea5d51cb3d49ae0a153a75820188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebea9ec39dedfda7b0edba0d1d60b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297547adff7672db814c48458788de1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b54532861a76ef387e1418964c43ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66454e7976469833cb62fa726b38326a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f72dd91a6ff03bf6bfed2d932462f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109980b148b8f851839a592b19c94001194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d7b2e945715ae9099edc176760419195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66d6502cc059ef62b8f14d544e7e2f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c5388c6e64349f972c6a4b188a03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4387b266fb38bc97f228dace4be9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064fff2369eaa8dad9241f94d51dfaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f53a8bef762c564923469ff5fe5de200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56d54c50a5001a89656d4ac444fc57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11a9b16b9bed07e6891e669a134363202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c34bf6b685a8bd6a39f10a9843e3ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9698743de8093a385107bb7552a288a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa6a2a1f62b0dce620fba828e87827205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee39a7b1be2ae879f45e106d3942d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916e34e686ca1136ddf782796549dd3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47c635f7a38f6d07e9f81eff9d00d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9ac59fad4f6cc58a4119d20011e2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca379a0d130badbc55f4be87716fe1d3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baaecb3dfc9d9be89f2f3f22feaad5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e025f7e129fd6d1eb0b546a8321bd0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023c5e83c385f79721e55ec53da0685213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b9f8e267117f0c8ae891039e4c89d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a244e116e32947bef04d2642cafdd2e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181acff1b3c97f80f38df54142cd0e0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7288348aa78e4d683f42b24a2cd1566217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1f15c09d8f4987fc973fbff5f3b58218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c5b2adfa75c0e706e071c2304bcf7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97323dd17359ae9c08484111907f5b6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca53694f9473c3a87972815c3ca0350221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40181463f28fc0b1b21d73916b06fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72963ab4434595d91d2158039e615c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163d676ff97dd074a104d1649a55852224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86011e9c62e1fe66a12cd5e7dc8e70e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bf5faf0c9fb00da4d13046c090555226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3c9d6ce7fbf9fe75e65e6de162a7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672027a44fd9f9139ee02a87c1ae0df4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f0401938500a47bcaf5b72e9e9a50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e34a017f8892bb9db81d446d98c5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7cedb13e54820f0cd1111d26bcabc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ee9ebef10fe34e50fc3c7e791b388232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e4ec80a994c313ba1b122b5850bca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3d37061f971b9525a0cc512feb7ac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5eb5712d7669327ab36ba2c0ef38f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8d2663e3fba91f7292edf0b409961236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237be49c00c4635b93c8410f21f300b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bf848214866b7e2e71829df1055cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec74756bca749e32ab23b5808271623239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c784ed7eedc5cbe81a657812f6bed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22401108c80913c9300b22a2ad4812e0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba0aa0f00c2cedcd132440334ab956242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa681f58c3093f12125a7efb7149802243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b804acc85c426c5f1cb0023179ba95244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb564ffcbfc8b650d1e75513f9164c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac262746b84ddbbd4c33e2504ac727f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be1f7cae8feefe2bf17e4f3e052637247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fdc2e9d777ad2ce4975b9c4722ab89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa64fbb4a82d192a108d83caea9087249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ea72a77f5c91e281d3a0f5e02f29e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecca374bebe5eaca8ceb2f3348df90c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612e224877c605579d7aaf8a5f60e17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815118f395bd334c8b2b53d6fb5103ae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd159ecb0792b5df0788bcc564cb4c36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9049c887dbeff7c6f42eff8860f39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11dc82d44b31ef44a017efb2bd3416256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca2c496add765623ff090db5fd78e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed2c65288ef4d17cd943483d023be0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593e9ed59956c6dfab01e400892085259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a559c91df83050614107bf721a84d4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301a08419e65d1dbc785fab4be815e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94b7e250a21cb687636349f1fb283b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ebecc7f07e1c749f92f5b01db539263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dbb6e7228118a46287184fc42addf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e87b561cb635726247affe87359b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f848905983c67cef09d6bfe12e9a729266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572771108b5e2cc8ea9e82871cff67af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48e25946b8f7b802273dbcfdfbd586268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89713ab954324e9c7f1f833aa28fc6f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa86fcc89fc229e85cf4f98e4ce7258270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be359de7628979b77626c03b44c56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551300c0f3ae93460a9f585957911582272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742b7c1eedb0f9d57ce0f6d1e754fac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c63bebca5d13e2c737ec6972f02d60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f757b0d68ef463efa3c67dae3fb3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32db2bc04eeb9fed7d3bed38eac8c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf5dbc02aef7591af93cbef3c82e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc2dd3b22f4408a0fad9bdd1161e5d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb0655bf9f0bf7f3cb15c76eaff126279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531aa77991c5785e011860f45eba8570280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db096bfd969f22f096c62184f070185281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2a34f24a8b635b833c0939ff9fff1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7123ce21283f0487739212289cf0ded283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff80cc7cd7ed6eb2b41965cedcf6076284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8c5d3070abcf3311d463e7186b50a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf89cb33c6c63cb7bf88bfa3708fc7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de96bdae243f9c57611d528d047883287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e12a36dc977bc3b0163a8d924d6216288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a739fa8a32d5af9525f01dd3bf44d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b0b9926c93e2b2f54e30ed08015db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64753d607922b0ed738575edc6a087291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4835b84263e1c3b05dc7113e9b54d19292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918097e8d79297965d4725b399e80e66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fea4d78053c1229027d53bb82302f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a98302fab990660a1b41398dd9e145295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4df6711b1eddd994c530fd0957aa0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0877a6dc75cdbcb96320632ef3690297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2dfdfedd3c84d2f90731dd6ae2c61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026c22c43a8ee8e5607d94ec6e5c404299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c15386ae4bc204e440bd86c46d1601300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ee3fa02809c0b680c7ea72eec8231301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08448d167b953b5fb8e116a08ec87089302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810166056b7352040604bebdc00428e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd280b107eedfcfa87a266484495b3c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde0f14252bcf3e70eec19d98973a48305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366202fa752b1e641e60e65f6460a62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6b0a490c8cdb98b213357580ddebf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a49616e6e1b7f742665b09be9c118f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38f6840e5f37b8b17af806b22515de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072f5325c6b87ead490e0f13bf1dfc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d1c33e89ded17fac10b2f27f14c6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b42a7914606c3fc301e23e989e766312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872d6007379f7d8550bb9ed15893cc9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713612bca9473bb2f9c8b5c6b961928314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4b6c00e82bc70bfd6c35aad823650315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f919db041bbbe3ddf051be694504a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c59b59798784a819c0e4f07231ceac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80601f7155be0fd70b036b7d146560b2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd63ea1c650d62efce09269fdca4e5b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45864211ba65dc24b4dbbca8e9f9e77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa6fe5ad4ce7b72d6459afa5924505321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8d1a3c6eca659a4beae5cf61d8f68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469032484fa690432f28264bef57f227323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bb9c9bd349bdd2a988232a56a76b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205ed6f7f7066607dbf1e6ea840ceba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad80e3c3d288fa8907518435d9b42bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8373c32d323e0f7124ef464412fa82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a835c1b5cb78ee67caa472a3a2167328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6d51f45fb0f9cf8c8073a9f2f62e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24375ece71cb87124be8dd6a6f49eb0e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc37be82c64de91393b16cc79fd740f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c22bb786077eb94479f586c22758e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8bbfd31ec383fafa8c40587a12307333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b59a42f2859869b39de850bdab5ee334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa5b0eac1dc8c6dbcc2984b96adfff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21b0b6056ad6f602ee99b424215e88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfdde45d569bdbc5f9d8afe1043703337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfda34c791ae4526897933f679fb899338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b821f3cceec628a8d78d0851a7f4d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990e0b1c42794798ac04154b6cc248c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ee088cfbd3c767b47ae7c14e7e812341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f62a7ab36ff9d1b7513fbbc518cddc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a3d47b7a827f39f774e1a5d00a96c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f486015ed0e82bd3e57ac7d6e9071e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a4bb766324e006710b3dc4d86ed2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb2fefd71fc8b97c946cdab4fb65c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1e7bb29661f124c969b1bb39f9092347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ca2ca5f21191091ff580a99043329348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93c85658d52b9c7a3bbff9e21380e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa230cdd1d5bf67fd439999b3a134031350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0849fe62ba74834839548b12952acd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a964ef0278d6ddbd2ffb84fa2622c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10022f5f52be337f3166b5aea8e818353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c84bccf895ce62b86f00e74cbd7c87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f5661c94ff8fd34adef41ed758619355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b752a9c01d49068327b5ef04a1074356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a016373615cfebd90a859bad6c713357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e39bafc6dea819ff67967246cfa41358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec90b5775e20c7a44027244964f12f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea30e8b02b83eb3b8da29501f9c4720360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74838793dbd3f628dd097be50e7fe7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123d332edba9659dc826eeaad379da2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a0a32ce00c02ad4b0ac4edcc0df0c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a82a8530c01db9c93b39b244696e18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e1fc05d6172178c4c63f575b9221f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b6625d716e61f4429912286c34666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d57c8e3f079b2b87d6fb0c654e3ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81c4d5ece425574e069774d56f58e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4140cbe576370a2cb7d34ce924b6186369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9a492b11dfddb360a7e1080f89f0f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04bf93616646b2b78f5cf3b83a4c58371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb17301f5374c328c0bfe83a19cf46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5e12914d576c0f6afc4dc4b65b615373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e1ab00782433719845666a4912a0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237782edd42c2017584e9eb0519a7453375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ddc50f88cca702fd0e986d6cc69ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf974742f87d353d96e0c9fe297609377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8544af89047ae4c761f4150b2ee48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d38f72c574ec6f13c84dc0848be782379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cb8a9d81f590c58f92081fd3e87dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65a173bc3f129cb079903a1e553d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0566b69e9b44f65659b519f69d50b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3813b1406321357daab921a5321353383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd1ac0701a951957a0eccc21461c69384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99816afc742b153ad0c5f96de5a2a719385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84806231f3d4ee18ad84b1a2e518d5d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50d4033cd278ceab56596b031c095f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489792e53aadd34f6164125fd2352866388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a64224eb4fdb6542a7ba37e4e2cf0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1072dccf89115a8f823553b6f57ec75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89e249506c69ca2d837e9e091c5ad0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9aff137649c3f6b9e321a94f1a1f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bb9fe413ad4b1263b3b8f0c13c32e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4705004ff6e83108f01f16fd77f7e4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d08827b40e1bbea9735418f64f2c10395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f417bd42ab0a8d32b4fa6fc762547da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe78cacf48e72a4f4858853ca666ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd960f21ee42edf975bfdd1211776b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c15521ab5b6800032f1e085bbcec5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ef4f3155747a26fde60ee4e256522400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e17efa75da32de7ec4463083e1a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf50bfe5f2e30a75ff8adc79c1293f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbedd8f39e52693af09d3c30aadc10a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83401041ce0a85744ff7dad169c6c6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe60f5b8b7fd6da4e379188fa67ebd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d08297d9d11f88c6766e01e5b57c25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9545f9305a81b09d5ec0bfa9ef7ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c9cd885a4bf99f643e63639d15716408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837f0c242fcbd94942c07944cc76148409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60024cf40f1a9cc6078cf0375f11bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308647d71e89b7f52e4268187260acf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975477e439e1b74c1a809e1c15833f63412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65725d9f3a2e4285bb3be4316b308f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189007b53c4a284b6e52f50d1b0cd5f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447ecbce6a4ed36cc0e3db7d92c298a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194dc2b21accd283bf88bd3da6bcf66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8b7a5965a6ef286e3d58241f6e0b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402ebe0d1ffa53b768a9b9823e45459a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b926440047fb55ae12a826e31bc2e5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc87dd886fa80867cf9ad4fa7018829420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d2bc12a590404a872a8a2915f7b45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b03ec79da43d89193e842289f93427422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500584368ba51219c98dbc0fbd528ef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb26c9fdbeac05b1ced569c16fa2b96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a57941ef027b4c2230d700e19678d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6233951cc2f5b099fe7c3743dc3b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df6028df518a76f0250201c81deb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f523f50cc8969b92ad08e90fe65276d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a59ce6d64c667b26cff2d58e58e3cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b5691a8aad121c7431256427457ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119340d6fdbb6bddd385f81db0c8c76d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445cbd633c62d9ded0d0c4b89e48bba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb49a28cece397c5257ae2b8f5d948433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d0544a139be5da2546c0c99a0a6a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc06b95976942479947eb58e07aab09a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a4ecbdd4ea2d8ad17a99dbf6bdb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23aa7da9e41df1c9eb994d1cae1b4f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a35a94f8703a9a37836767c4d0a56b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14700ad70daff40bfc7d160e1f08542c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde8784caea777fd3e90821ffaaf0e8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001ecbb4b5772fc27ea3d7e334fc1ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6a06fa1cbcbced9fcacef9903468c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ce699f3ae0f03e31f99f4adff6590443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906750295b995b1abefb399d39a92931444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66b8589693ab648598b0ba2c73cc9a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee185497e55b65b87d90cc641dc6e55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386adb7bb5e2c78f0c2d5bf3e0a4ad2e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee1538b747a352f97087a99549d3fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c29547f1ea4f658f5c0d85f486b97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6d960e0bffb8a3a2794724a6673c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9bbed133471d08719df9205c3ff0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e542fd53edf88201585a7b66b17f6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba7a8ebf5d26fe5ab4bd9072dcdb46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aef960a2847cc0b58d12f1c13eaa85454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889ee35de98ebef039cdfc65934a6ec455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7055e94c70dac5cc7157cdd4b541e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49872ff73d50f025654f05e1461419a2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b02153cddcd23aea66f1f470738b01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197164ff3866d7a24605280e155be0b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a516253dbd75da8cd34cae9c8819723460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bffbbdbdd575793a1a053bc6eb4081461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93ee0bfcde0d1d5f7e3e7337583592462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93183535ef50e57cb3f1db1153be2ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038652bc0193d88cbbcde5424981f7d4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63cd83d150309cd33261a4b9e50103465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6892b0eb4ed2c752f4d50fced30c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75b6ce9396085788f957cd1656c7c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95081a01ffc6d9dd677b748bf3c3b59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968e97d64dc83c4d43a1f77748cd8d9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2853a241b7c0e08ae0c122c0242ce89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb1d5b804ea406d43b26070dbed345471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ce9d436f50e69ca8d3d5562bbc65a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776bb6ccd8088e40f1f6c2f19e06a13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965087848ab3dc0cbf7412a2e391aa14474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c685015d247ba2d69606675331a7cff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f79f9d4284e1c41d1d088db9a7b7b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93124ae295665b3e0df69b05c9b26ec8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0f867e2bcdf6503aab7b1b44693f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0e5b48a1da0215f6d4ba9a4511615479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff57cc1a54355bbe763f0a18875b45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91b89b5550d6d87444e11b252fa55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc814544274b0e2122a26e3c28ddc7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c9179e84ab7e0cae73117a177c43d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0ecd07c6e29cc62e079e2ba49c0de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38938dc3ca98837fb4d8132d5ee457485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469c31a752f634d7aa82361ce74b4c4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8d01fa7e8a72fd8208ac1f5486415487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13a6ea6016428b523fde5c26e94f9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad197ba7d1b2ba0b6488117635157604489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd095160009540257effdb0dfcee550f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b914d7216e3d60a6fffd323cb5793491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42391ce498f7e503527a6a29b2893a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d007ac4d48dc235633c63609dacaf2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276eaacc7445852dc442699af6eddf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82f80b4b17f8ef65d071a45c8fc81a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1da494e7b4af00004c22dd02abcc3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba54e6b4aa7d2366d74e911a22a7efe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238221646579ce6cb35025bb7c576280498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256669e3a5714b870c67f2e3e0b1ccb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5aef8c6e45e5348242fa87187273d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dfaa6437b0a83c4336d7558f5eac5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef92df683c3c21d796a29b0f5c7020502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44bc1489bf75619bbf723f595de7a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa64ecbc52eed6561f3ac9036a732a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feebc8a30a0fbbbed855ad83da3abe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215372c6e19c191f74d3328175eec769506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a25236716517fee0108f553a5ba55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00e6487b6b106defc77a866fb93e69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462bef1af8a1ea921f2da7d31552b97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93397395838d358d2f01be063f47ea510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e808bb3a1993fbcfda605c9f33f8e14511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51609d9a08ce3fdfde8f296328002ad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac36d6658ae2160e9e6c438458b59ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a92de838794df7b681d2ab95eeee4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc834f571b7762ecce25ed13a8c8eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c6b2c331ab14792d82a745aece1d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04ec7092bf6e011d2d4306326abb33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceabc17d027f54f3cc48f22c1e968f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856142fc8e2ed2006a852586e127aadc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e02867a575f8e536646757fa49687520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916135064a7bdf5bb8dbe359956c7eea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fe9cfa6167c0c4c740f77addbf78d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c1ecc891a106bfbc49f187abf523e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2d793eafc3743e39c464d2d44e917524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c589e4eb8816ac9c7cb597ee5089a9e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756c5e8d434b652f9972db8146dfe7a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a9f4e67304abbf6bf18db46ba8193527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e8bd4b1ff094ece6009fee04d0566528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1eb969a41858470f7d093d99c23b0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef3770568b92f4c54b8ba8e1c85f68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0becf6820e0478caff985d0edb9ad12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cbcdc9b0d9afc94d05af6e184c876532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23a5bca9d43823691adbda7179028c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf481bc80db756213ad62f832d33db3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1d993c54df7938435414b8661b032535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90c5d69d4b81bc07f272740e513f83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62edc5348c33cf51dfc56ef54a70a9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d038e85fe50e1b6af38815c1d947d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc8ede07f3102de80689b154219aa8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9099f21bd84788deb5c02e186113fd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18fb776ea17707175227aa7b89010f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51018d8443f29c98230845e87c01b205542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a37b86ba8bbc8f4eabf388f45cbf10543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874bf432e51fb0f99b6710fd47a57de544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6d0901f31d7a4f14ba2196282732e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7660825370c15026f22f1d4a6624cbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c066965b7b6a3dc3d1ac0800a7d16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d398bb154948d2e5896d8b02ffc54b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3ba94ea431914123fe44d1933a28c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403d8488d95bfb543b3729156f0861550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147a0c7eb1d22077cf84dbc1df2e20c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7d4379ac6b97e351fabff50d21b2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05ce2a3f6bc1d90c67cd626f1cb898553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061376a97203844e26085710f3b469e2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6e3c11d2f277f434339ea5995dbf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef35db12625593546d5a7c1b735eb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727986539dd0ca6fd8ed6114354addb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746d6c432766f8562bbc78f5225afe3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f371b9651a9dee9a3d907f6da9c0c0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bf0e592b2c0131143f6b4ae8f62a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a376bc1ae693bfd9de2c1a9152f69a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a3b5748720cd640c5120b8275b64d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc10e899d2e2ca5a2185d2fafbe1084563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cb75756f3a107d2ac52c7247f47b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17835a5accbc3079979ab89c222d7e5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e05bf89273d6921c10ca25437ffaf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e1552d8306d2a47bb44380310806f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cb4048e5e035457d2dc829bda5cd2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec19f4addeab1207625cf8ff8c5395569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bf0097746eb6e5c17d1cbac327eef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252a2f74a72b24d69e2c03711dd6941571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ad385e40f09a0348841ac057c1f73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf644aca222380d12e5ec95d5e7ab95c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa878baf6aa80d1cca2ee4fcec89c4c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c80549a621a524371c6338acd0f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286804e22007452458bebb3d97ff30e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc85e602a2af2c06e84fc65d15d6aeb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554e683b50094ee4ab99c38884220a1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea945da9856cbfce1920b6d95201264f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1501cfdacba8c818b9be64de224491580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf33f9f89dcf8083e270730fe222fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a9d1de33e58b9b8b57b307d8f699f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c9c0856ce2db69b9f7f8a3b2c9e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2a49951e6bae501d5195092e96a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788e47cce8efd18eceb3738a4d517e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17bc046d6c78e9844e0023ef6db4cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dc57ad62230fe0f6b989c33f458d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18740f8bf7ca4ee634dd92536a28b6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74956754fab1a291d8b38a207a5c6967589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233548bb42d4877417ed4f31fdb5145590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0880e2fe092d25993ba3c20ea4831ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daf1670f0fec7b27360234b74fc6ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665339aa261aef8105164a5ebd841af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df4f44022f9f8df30c12feeccd6336594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8d5caf57dc9a1ba9d6e129b9caf0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4badbf9ceb3b50943c0be4d6b7c51f06596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d877bd5859dd1f4488fcb59406242f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd97ec39e21b8322780596707a80aab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2df64b9c5327c5a9b218aec087395599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05315ca1c4ddaa6f4add9933d6c9062f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420425ca2597beda847efd4cf76ef383601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f068379916d8104420368ca0e6faa7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a227677546822ab1802573bd3778f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4601c569c6ecaa2005bfa225aa3a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953ee7755d371063aedd4868f6343a4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7b465156882d37508874da3fb747f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7e2bed3e9b95780ef470223f3e855607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb203287cb6601c9f362dbaa6c010a29608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08e0fc48161bfe8543a9700853983609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffcc0a9a1a1c69faa94e31edd26bae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f8fe377b56f1d3102b9d015bb8365611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802753f9826ad187ea79c4f446b4c87f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c55baea202db1fbaa0a760636a0c71613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f83d491dc958f5ff0bafa68ecebe7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218c29b105b3fe2ed0a07cfc43eb0a8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c51ff39c2df754cba6b0707799eb13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552caaa5636abef126fe778a39e10915617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe39b3e68b30f36f2e41265539731618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28cf930ee980c74adee3576bdf25e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf182333ed984cf80ed9c6cb24a0fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889f4d39964d75c52d0bce0d3fa813621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419f88b6b69d8741b651412c75f1765622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1908e6bc94654042c662e260862af1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced88913a1006f2a981265fc7cd81127624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbba66ea296342f14012dd53fa62e1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853dcf4046f1e9cb30a93e19263092f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732d175e6e3259e0e946caef5f4e4a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562c5e73c0c2792cab6ec8d7331eb7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc133c83519171c65e64eb1cc096a54e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1201559ca9b8f44d39d63d2cf0216c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932b035d80311bb423b55a568000a03631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aa12ed0d8075f894011b183a4284e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c083a2afb3e4dcf1828733798bfed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c40b8a91ce6323094a462ee224e4f5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d89e061cbe508a40a0ad590ac7ce0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23587e1f42afc77405d788df6faa37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e33462881fe22eb0ae5e26e7d96182637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de162151821d29eadf5023b3fc7467638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862b50f75a089a20b22960f9b51e617639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69301b0d03f46c538471b93ffa655a19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e568dc0e5ddc175ce5440d61c1390c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda043b9c23cc0169cb9951ebd33c15a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352190bc76c2a78b0be83ba13a10a2d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88784d847cb70e267d7cead7619aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a7a0d42565861408c33fdf41e3e76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e9112de402f17d56303cd99799be7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d454862e200c87269f0a17b263b0882647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1d27e3bf909fc18d1a7b486859c4b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e8ec284f4aaff5372b85f96eccf0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4808a5030f7bc644336870caca387650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dba0a79e70a2ca6a6fb535c9d0d622651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306344f842f248c791cc4fa798aa1a9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ae5874e00fc801cb3e5dee803cb8a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67797cdec783652ffc56ba663ba10945654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab28cda4b4098375e7aa035af7f7556655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa811c1f75d7ede950e4822f37346502656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956ef1739b1a3f5fdf3ad0f69d8c3d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1242b0d5f977be5dd61424f1de60fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98149ec671697d1a8149e95e3661735e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dbb1480cd02dd7740227ff5d9cd3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1b6153f18184e1be4a282af46c65f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef17a319c0b2db7d4d9d037a40be352662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c140a04f5c521cd4a379c2c352dd2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e9f4eeecb4002476aef46409ba5bf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d2a19981d162c9e382b6084aa5fb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eca19bb6baa37f81c3925e0af9022e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc64d37b19cd59884ee40cb78c3f05667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34be6ceac065d4721a54844f2a55b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2add8e77222d9710e6a5af859fe4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a608e5513e46b94e0b0480b4521a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d89065bb9f44f5e0453be690509b61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13499a9cea0fd07310e944623c472d09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fec5ea0b2e9246fe63c7e53347fc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5ec72592b198bb44393f9d461f8bb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c500761f7415b03f36c70568d3be9d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0bee1a46fb81d13ceb1457f34f6b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f31e2aad0390a86bf6686d972a7ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596845ef8b2a8ecd2600123eed0cc219678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944c3f8d0ed2eb4c30e1214db1f8363679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f69805bda512f73e1df2ea8d7a1b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ad8a290d3e9fa3688739a6619251681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e835800c7e2e0614fb22db3c7786d93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02380648b8d7da66b66115a52dada4c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9739ac57961796df738e56fa1f4e9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0a9de51e8739eb98bf0f2ce76427685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336439935f8f75745615854c545ced6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27401c58672bcc4a676cab717689ef9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46754f8fd71a8a9c22068eaa3d8d24d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f056990aa5dba45719e63f3e1d994689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d014fa1be72c5d02b39adbb18ef9c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89daa1b75b5090e03373e96357dad0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e52b5cca9a1eae1c370c116ba04440692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce05385a0d2fe4b263a6ddf5f89237693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16806bc72afe376a3ec61bb50c697592694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81e444fd736aa846381ce668b9d170695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c94c969f97676fc2ceb9fa4ece01bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb2a8975b18173ffe4a7bdb729aa28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ceb9c3bb4b66ad6e6a119d5b089afe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27cff2737f39cbca0f2619e348535699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbf4f400f0e8a4111fc5e687e98b86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4973ac2c6da792d57148d3ebb3814701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17267fbfea7915015c63616ca28103b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1dce4409323163694d71366c818f93703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa12186d9251c728663c19bf44c40f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc27d67af15cd62fd595a07a1a21456705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286fc3c0389c69c006811baec006fcb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c14b5f68b7e4985d645e98b081deb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee993ae87dc687d82ba80647b83cb32708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e8d426a158e6ab785413616358e2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d064e06eda9b1e5697eda3e8cd9aa90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d2d7a50da629d03994535c5135f1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ec811e9fd7d06821d712dc9acdb06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b7c050498ac59872695817590e08e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf72dbf1c16a4e2cd235966f5f91714714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf307ab7881f1db2d7b4ef221d33a63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586205249d54a27ceaa2f6f4ca196aa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c8cf401b6c421af173c792a0d4294717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f177966a3eda7c6af1a1a62e41b7d3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137239b383db78ea6b694ed2b67a825719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf23ae117f9f280f79da111883d689d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f24415cb4ab3930d8794916d923c66721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00734e900a182a4645afd46df31eb2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8319798e8ac06a464c356ac9cbf9534c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a68ae2528f5e3c8d09f2a5e52a2bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d4cbdc970a463ab1736276c694981725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ab0ab7cce58a756020a054010c936726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c3f6afd9c5c19f9e49f1d273f8ad9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69021bccc8efd1d89000d1aa4b2f54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316b2b14465a6e1ebafdab84207513b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d31911f1c7c90f07565a1642b190c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606fc1a20669838bd89d1b15fceba72731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f39ba550953fed3685eccc1e30748732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58590c2aaa13174eb65ad1cc843b3dfc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c81db7852bdf3cb130c977c93cb538734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce870bc58d51e2be70f898a82e6225a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ccb8cd375bf9da6103edf8171dc18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2a46a82f060898226a4b10c07b785737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288acae61b2887c9d44e4e6f2728db2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26109764f1f9c826864ed07302072ede739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebed643edca4bf53064b38270f2401d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125413645746a810b174bbffc4758f67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd42f62244284222feb5b5f0db6f4b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea102a4597b7fb3a6e10099ca01f25743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c58acaabb32fe12344d92b60a7c5c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821269732e0e7c8cdc0ffdd5fc344fe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb0e23dcc7529e652cd35665ade21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8017fcb43b9dc8e54b3034613d9e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dff7ace54950627676b50d51ba6ebf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b57a39a940fb0178ff39eb33b890e2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22585e21272321e22406842c7c441470750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd38090a5034999efe39768dc18545b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356623eb0af2b20ae000e6e18b0409c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319c66207b6bc02b5350d74e9243783753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827ef5bd8006939208c57c080677df0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a31b9453558933f697b2287c9be7bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53559ca02df27b25099cc811788a2fc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f94f50a4d20183dba34320a556bc3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07267a18bcd0cdc1a928296bc8ddf9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367e7fa47f64ea46f0748493ba711a2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>