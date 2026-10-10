--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb1d89a1cf2fdcdf78dad9b0c359851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f175b61f0ad13c1bc8f13b877074b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4611afc5af63d29e189504e29d62db13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58233bf8bed1dd51ab88f98fc1515cf34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a88abc40bb4612ad22c6012d58cdf75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62e860b413b96d4f626bda42ce466b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a6b514926807a2114cdf6511aa68d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab81baee588992ec96785de494cba238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60bdb94978aef394762ebbabd9ee919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3aa656d5ecc820501f5dc38b227f110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf369fdf1802db18f0147a812eadb93f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c2142d2b41a6f542ac0b0ea86a4e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24258e5217f35baf53016489b7a470cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62174e5a40ed03323df461026f04daa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2886a947325dfa7d4634eb083a4843e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eedc2720a46861dd5e6dc11a27764816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae61bd9a8e8960f27900d585543064617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd631bd19a5f9fc1200fa51395d0d0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f2e6151438f4456eb524e1ba6069e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cb298a7377342988df668baa9cf2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b11bcc82e61c5d1415f3d33d6a602821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22f6e72fd2c95cf6c716eabc6609c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a2b8c180ee7c22f2daa5b87fed2b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8823de6f7d0120879696f7240c0fd224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e24c698ce659dbc5baf4787a8eeeec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f26aa0d5c2259051e8f3b0cd8d96f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3526c0bdefdcab98759f4eb886d58b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c92e10375a1bda18b1f3eb76e320728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213f0461c8cebabf884905f17a2fc0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6698218b04c96ca53aeb4693390fcbc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a107600196a75e530c53e80c68fe1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0bcd202b17e2a8ea83ee2f5636ed932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdccde19a134718e6ecf84e639aeb3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb913573b4b6d81d2d676bb21bf43134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a2b214addeea535125e55d00b6fa635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b64e27a1d04729111e2b386f4d4e9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e4df8074854ba96c1d2bfe73c687837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3138ea41e4e451f656ec6cc6251f738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b76ed47afca3c0befabb20319eac9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbecdca8e51da42073b58cd664ddbf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8f7aad5cf958c83b56777ee5676bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c08d858365f5e4072a3da9e3034c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605534ec54b21f0d64529f4cb050a8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bb41b82a3b8899a79727a935f210644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fcf91b78ed4e8efa79bfad3a98d8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ca6a4a41738fea6a5ad1b289754346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f212782f8e9ee800f6e8fc5ea54476347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49919228df16f5abfbc237c1e570d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da62f92abf7e11b3a58df0b085d38c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e994cfae6110cc5c74dbcc410e0e05950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003462372f3d4342da474286162107051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891d6aa0aff43c082804c769fcf93fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e4f3295fd8c009560435ce44de62c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbee0d6f1ee48481583dfa99a4c8ebd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e65f82cb39476f30d94c39db3440e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dd118d0e388059a25b17baeba497f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1458ca0107cbe0eb1fbf347eef6e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7069899692a28c572a50846fe87c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231be1950c2dcb1c8f77e5d9a195ab359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651f6312650850b968f12ca0d480fc560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac461d259025712de579b077e01e6fb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670624fba8d91c05a13a0c567a8a19a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797a27455cf5d0bafa2f45dea6f601063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269511a2f8100db93748ed62224b8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396f740ce4111814616f21884905ac865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6297fc632f367957207fec6e5b2b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75a0964e2df04f7e9149e29fb4de8167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692035e6bccf8e8aca18057c368f44168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0e0bb7e785a24e5353ac2e706bbed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f72754db6ec6fb985f680b84a0fb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaa4b5060945f73bf84f88bd58e91a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e662c0b21f4b13c87a195ef223e0cc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce15895111dfe4d23324634bb9761f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0713f56f85916be2d366b7ec7b623b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069882932376ed7b611257a51a2854b475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bad6e3f3fe04f8d85b7a8debfee0fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319143e5b48fb3fdc750585e26478fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3a421372ab1ff417c9e6d2e6e02a878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecf78b50a4a0b35f8dee9fa2c5fc5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e53d2e3eac014952c34aa8fd6e9a9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c1c79ae25338981fea1de4c06cf781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda1d7820344093af6dde19e4481bf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e68e868371bd9ab15613cab56b22383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f5afaed211d900b8b004b78bdf9e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd4cd0896c5913764296f1a0c451a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814b30daecca6df3d476f710c001aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3b0d0846f0e570fb0838be3fae8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3802c90ebe5c5c6dafbb8a82a038e3188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf696bad69102cc2c2245a14ac291689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ec628e812e70d9286fa0da7080ec090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fa0d58f5498e983e2bf740c5dad0291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0990d15a81a8efcf161e917203ecb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3d6121d4983607e062a8f3249374e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612e5ed4f40b9314008576f6be413f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580167fe434f91ec00245caf00f995895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27febcee7c5ca75aeefec1b7fa28de3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0835e69654ba5aa1a53819b3aa761497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecea05f8dbd545a7230b71764f6332c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedea6af2cc23d9f7ec3362d9ec5da599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883c6a37ad4f24c10a4c00fedf8fb4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a42308909c1ac0e0d7655f96fa34d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bdc09c260526fc671659dc3d19415102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218b06bf4b415bb426ed017328dd2d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d23a69398307c3f25243b96bb415d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef3b20a2bb758f0af2a842b352a55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788a16b733bad2e95bc446231128d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381b882a899023d51089c8b77ba8ae7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1aa5a86cceeb499f27d4c841c96b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa7f5aadc5451053aba53204aaac8c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cda8fd876751c65f12975dfda2732110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef9caa6f002501fbd9e2128b808f51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd959692c60c2a47dbc5914a020fa43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41644b980c6f08ef5e7bfddf5cbd8a1a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2a2f08793bd7feb3a115fe04403a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30452c553b236413367badf9f2142c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bb8d4e5e3d30830b0ea3e0a39e0ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2c578e8c52d7e3b8afe2e6f534903117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bc937a88034e833d962279d4ce333118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4664d93bfe2f519d4217bd32a68f25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd028f39ea5962588ac8fa7da4ad7e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7641662521e4bb92199b3046b57b96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5c3d8e0aab48551f7d46860b8b909122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3026a1f04b2e2d68ec366be789545e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286be6b972391017bc582bfea1bdd616124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e53718809aabe4cfdfa9ebd0582202125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ec581ca7090c42623a8738b3c5334126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c445c5638709946a2d8dcc0580b61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347a0404c7c5e5820ad4917f49379a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8beeab288b88009e8df1c8c8153c0ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14240745af04c3962c08332230aaece130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daccb6256f5270f8111cb4ce934256131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1788e7c7ea511323bd46f9a76d07d3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3231da381231388800466d9a21a7198133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293fb37159b088d11dfe192b726bcf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1762cc7dae3f0a86f7915e802ef4e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc5448288e3b08ae957adcd190f3f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25682f9e18450c49a29ae7e3b06f14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ef823adcbf4e0140a9f453b27398f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a7203f822d3dc1894f6ca033977f5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228458a8512afe0903b34962a5da0bd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407f4c60835991030be987d4d9a814d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce15760d0bf55e451d5ea2cd8bea29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e2eb9c140e2daed4a5d941b9b8457143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3432250799cd16843146928a44488f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7428fe98a69dacaaa1016b9fa875b99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b786360ad6efc5f1a33e99e899313146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b2951fc1bc0d97f33b0ab2180cad3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412dde8e5a6275b06231f36822a58f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902341320d34aa1cbf1b61263c4dddf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161fb94677e0e2416e3385363f4b07a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71525805313ce0c5bbf486103b6fcb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cc456b4280b0cd241e12243f9412d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d413dcce1049824de905a242d2bbdc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e776a6eb6ee706ef84d8eb3b27fda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64389e3ebdda53400b488c5fcfeb64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72291eedfc16f9aa4895d329b7504a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84fbf760b7169486ebef9760c68013157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183549f856a865a014fc432a919238f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed17b6cb9519092331260e8bdf9752159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d03da2c087d894d5052b64f5cfc1ff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5b7860dbdc606ab001249afc9a96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bb895c77af207c1e3fe08574c43b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689221e30161df072b3d6876bfe59a56163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d478a76172fd494b06f0658d0258769164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247a55d86c8c53b40bff57a15dd9352165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bf14a9cbcbe7ace8217c5a65c5714166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bedb22882c54a76dabcfdcac68094ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619375b11ec733f1608aaf77bd00d3e9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e18bad6c8e4d4957a4ee36ff0ddde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7413f6e4052562e7aaab79381730e9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ad099feb4c6afcd233f95bd66e802171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d160133e814fea6ceda93cbf59e110172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb0958b0e6247dd44f8f6999de7f86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89297c70075d03aeb49a5d9d98b2f0d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa9724ae554419a7a3d8f64c444156175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e589aadc274182162beb0a73ba21b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188592d7f621f1f0a44b8e322e14ee4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00b56a9562b696019a3e0f61b94b0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434fe2a8845be1f1a9a6bb1e0fd325d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634049c1d017c2b25cebec6bc4b5b62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a77865a584ce4fcac3bb82a6723f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a64e5e3c9e0bbbba384e8aab4d2b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e760fac65be74315c08b729877e2043183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfa006c6a0f8fdec13f62aff89356b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1f608f6053e02ced9da9a0c700f91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceb27b0ec256c30ef0bab179092802186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf959e7edc9f56721cb5c4cd4a1856187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e544418faf49872c92b5cb09cfe1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fbcd55324037617e3e381e0d057c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1c208186970225ba0f604aa8b3299190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12bdf0149068e6b9c4bb5a2609e96b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ae974077ecfa6031d5314631e170192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8e1ff0ab194d243321d74198aa4ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb7ba3731f3dfd5bf1ae1368b43bc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a25cb19b82d9de09ff074edee3109b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038674e74eb0efae456c56576bcba88196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a517a474c0751e442d0cb242c6d675197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818d0f510705b94344f0e41030c17c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc9fd64b5de31d8fb6bef003ca7d64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c107e4e43c7bc2ccb7e09bdd7f1d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785049a352792d9e735199dd65e3d52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07633c8c2b3a7675f8c2366d7a9e9e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de106c7bd6eb31cd01479f21c01958203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb25678177e0e8118a974a991556487204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c722ff5ebcf42029135c89c8ea1a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a452e6f7fb34b5de094143af404121c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975edda4f9310f93c661278b62d19cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389d731d5213522d333d97af12d82ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafe8405da5ffcef00106121fce4c25209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c774d4e69fefdcf30f768636b8c9c17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae341d457fd43bf9ad19ca6ac6216c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f64911c6318b68d845b369d849337212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630988b1126b10b42bce1785acea64d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27129e759ea4bd2415e7d230f007226c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb7f95d24082fc3af3a8a03e203ea9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958fbc0b9d43ffb9fd3f2f10d74323216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8048c06256954c3ce8d773dc146410217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69776522fb17e1cb67307e4d6c774b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec3d91aab1b68808089cb9a067b4b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119661f2a71fe67bdacb6dc1db9b9b49220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a38cbf0b4af20195cdab964d71c685221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac56e192ff9a64fdd68c0269aa6bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175ad8a29e16a9379512d68e42d8152223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0171bc3ce0acf923a0b324baae4f059224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb957bf5afc4943a4fad5d139f36b95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d927712fa2efd35768b396737e932226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb992d9f6a8e26bf24bc742cce35aed7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b6d98f47ac251936d12cd50bea525228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71163b796cd4fb34931ab245266c3c41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca58e57732da0b1bd49bac8b5c78ad4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5f27e94526553b77d76745fe125e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eddd86eb9e0bc8787fba37258c3397c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa502f291450e170f2799dbb678da6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0add572fee46008388b651deba260c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7966618efe6128e3bbf2fc0619103235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acd59f2b2c60f12857bf902fa8d7e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc1b2801e93d3d42dfa491f6315416f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0a3d0a2cbdd992cc03a59dd6d7cc2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06363f9c64850224cf4eeb83c8f4ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d93b0dbf5359c5996769aab9a8277f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0308a51d98745ad673b20e53c88c490241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38253ab36f23cc456ee79b37643436a1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992728c21f3524d4f788d47865be37d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d082a4b1b8c71d093e96a99251c8d97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58216cfa6aa5ccacb2b022f249f4ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd73d18caea885b03a6e7fe22ac2fcc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f89795793851c889c28938c498df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d191c60d3a96eb69f6be19936dfd8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82a4686f024d6ba427063f2636625c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15b4913b7b0af9ea1488d4199df2e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d597fb72088aa625666f04ebfb3c557251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e328d1b896069a2ddb9843728f89fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c63d1218b206c54f786ec37b8d78d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bb380a0b248adb038e5b830944a04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9441528b93c064599104890deec25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4255120f044a263d0a38d25f700505256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e80b403a329e635dc6236448dc3cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d40152a1df55a8673da24b637f012258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46fdd632da300c1502417844ec7de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dcc15899960ed904298f56810bc12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b1bb424b1b372fe92f246062d2d86261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e642eac71f0a3320fd4274d7b4182262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dd5d24a3253ab07b71a3c0d63b501263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0c23651cef3b985062649c313519e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2011d7715b7f30d1172f5c076a0f1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af36b33594c2fbf6e652edf7ea60de3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298878092fd7443f3361848e7b4ea69b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5ed800b88d10f45ec6e0dcdf53ff8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501710526e8c96bf120ac1bb1f3cfa7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00f9550e0997fb383b21a0a1fab5a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae9c08a5744b01ea01c097b69a856d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640dab9b59ed5486655ccb4cf9c8f8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f41d619a716a2b24e93d73234ea1df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e50d31afb0ec473bb55ac8d00e407274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f7f5e7388e2af86f814d39420ddee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20b9185dbc56f6c2702be2af258a63276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9638b84fe6d0da3ebc97c1aa41268277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afad297a9208342e58e277c973f18ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041da9847c82bf37255b6ab08693e289279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f37e2f346192e437cd7bf893aa216c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24f8b0d95b1ad2efcf4aacc6a73d41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0c91b9c4a9ad44a246883bf68bd9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4bed46573ea71cb9ea6aa959ef791283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caa22ede7ee5349236b2a7f21b416a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24c38aba8489dcaf62d5230926af04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab279f2f4d46827afd7ee60bf6e44f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a3eaee48187e2422e3760f423665a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f68ac9f0d3512122ebf5268e80d89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1549baac936da9f892572b8d7c5b671289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6784beb19fbd4c9616e925b8139ca4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea355d394a86bc9e407e9c227e333345291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2057b7d9eb7a48b6fafb8c0a10511292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a490799d2aad299fb1d38db08c77a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f29eac7a2e81d271316cc17d546b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c856d6e89f775bcb7a6ae1bed3df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c70b267555c3d2e34a3813a681ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ca4c4335d813d25164db5116b4378297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953258ca3b9c791cc2b77423d9be8a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651b009dd8eb5df9162bbc8dcafe08a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bcd58f1fb05970ee59e62d7b7c9c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76036f4190c980d1bd3e1d85426b6b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac869fd6475b6b2b2921725aab26f1fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13204d2c90fee9395332a4793ebc76e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc83542a9bd2d623bdeae345c807ec5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffd8e1068766302ff7d2c5da8f6ec9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb59eada6d0ceb7ef031709f26ba3f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43a1bc190aea7f09ac415bd8db1f62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd734e092a1a9cdd190e0822a02501e3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c408b2189b6b1117f971746922d91309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16ff40dc790a7bf86fe3a06f9c4c98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcac79dedcdd74930d86d03927c66e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134fe4abf8a8ddfb057b712bf1312b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cb9283c87dfa4e26ab85bcd96e99e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0f83df97bf38db80b245891585f41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5fadbbe51cfc83fd8f4c169dd1285315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64f8eb7926d6604ea9548c4acbea55316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6968afee7d166e81d5ea778728c7150317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b399996661f21d712635f8c99d6f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502b6b289520f7584a7cb78f0ae51c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661457da370840b32e4cd86a7f28e68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330ddf6c77b7dc29f3a9aa4fb8754d9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206be82c610381b94ab0e5e20ed45b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca98dbe888a071687386458d2aff19323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0677e289fb9f8004d87c5bb40ae9bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e749f6e33b8be7bc817bbabb9f30394325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240780924eb004596d71e72500dce7f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd22b54286e67037bf82cac9bb361e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28372f671ceea75a2e7549fa1f2466f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eaf1d019ab73e6ca669400ee39451329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5236b1ab621dcb4ab57a04804c74df7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452bb464db9933389c0465dbd3ce33f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25e683ce2fd76b1d006c59dfc21b2f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318496f5ab70603a6aff36395870b036333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69584d7815680892a31777268db869f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7127b66567c156220368573d4d496ce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0938fb40798abe05dda83b27aac428336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de5275e6e5e26e6ae8c4cb1bf84244337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30c5586c476552819804427e6c5e76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99996437139d727d01da2e3402a1d9f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96c5f92cc18fa6e933c58f27bc162f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1198e4dff1e6acac4f156a903b2af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05854db0f97867449bca03bf17a22b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa694bd66b3c40d2623e9ea169df733343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bd49f92f249a5f29e957a87d32e46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364498d85801bb58d598fc947a0eb2d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18779cc7d44eeb4efc0c8419b208ed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d09925b85708d3a63c6ea3c517296347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ef57b7f1b13482c52ad43eb464ee2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0e18c0159e00a4fe48b8ed79540de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42957abea396d069476c68c2a362a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a12b3cb16644722cd980e00ede4920351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860d8e58b12ee19c80d22edc8aafce9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096828731f26c2acdd1fed2d3eb3e66a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71f7f4ad75efd3a9d77d058d6c022a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbea634e3151c39a7a48d6fe9fdbcc1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf528e4eaef50ffbb1d19b1a5ce633356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbec45e5f94d854cae76b59c5fb6d86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea452e3fc9c88fabba039383f2348fc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a521aca13f2d45d45e1a5de5f9c444359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d5e3672ebaa1a15a4c1c35791af63360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429edbc6e843b9c578b64cb9912c8365361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73195ab3869712d7798145a8c653681362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ca98d2cde4ef6f6896e134a68ffb7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091486cb238f0bfa1b446bf1d45c3f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e1a117f20b98afdc31441ef399634365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe22c3e4708e1c9adb0c30dfabf80a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd6c4dd6785323456e629879444500367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8038750168f73c39ff3961a59b2e96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558be4faa6fbe62ae61aea1a80ff3df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b26277fec4876cc403222ad6dc156b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b182e3639b1f9e80d418deabb0865f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046d9a37530f62654db172672e3f321372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5a6d34820e05821441979eef0da11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb2c0241236c52e9b7ecedc0e44293374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d0e7e2dc560de18f58fb3696410323375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15145bcbd9b0465c84d2f7282ac60e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04f4eb8d3251a11b742b6eb7f7099377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80429eae2a498a66d05720ee796faccb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdb74f1260ae7aec3bdeb17091750a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540a5cec1584f5bab28a9f26b74382e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfeda9f00f9d35d5be2cd5f2e867949381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7072dd87b6d1543498e14c91adf710c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e05a1463760365e376862a0e782ac9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713f23a06f6d4d96713d94c9727265384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a055db206b012a88366a9f28799c71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2ebb89939103aa5586a383140dfd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f990143dc53b8f420468d8dce411b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ca0204df4ccaf98a1fc8ee455d633388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6365c6d3824973922ee2042e494bab8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc58a13443680905a9884f8c42fe7c19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76003ad4993a0c0c6128daaba204952b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868585bf058c28c46dd667ad471501d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb89434744cf891789239ef7bc9f646393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51039e12ac458292305089b67695a844394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f726ea53d93c2d5f4768455a4d61b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29af4e5eedc3100d93583c73326aad3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cd62cfb899f2bd963f65a0bbd7519397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7484212b57724e39d4831ee70ed913f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba1c9a6ad2c93eb8eb2197ae87f2f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945a811105ed095a0eb2a09e6a0e8eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f72a1c39385403117c710ff1068c3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04d6d0a828244d8aeb027dd3c992cc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010aa4434562ed459b91be4e8c6825a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c120ce9d5846e55ed4ab57a55b69c1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3e3016c7e715036be669b9f319187405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaf011a097ef343100de8ede742822406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135ed9324b8e48932dd4b0b21329af3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55201e33d4a5e0be3e0b540fd7e32c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074806075f44aa6d2831c98411dae861409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b941963bcc84748b4f47f55502b9b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695d143cd0b83bdd2daf28233c2546d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed08556c4124c9afb219edeaa5eef3e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006e3ea72c8a7ae5652e8e2f93079b9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3eb9d7cb2ef6bbebba365fbbab62c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0b5579a7b7fde690bcfd5920d0ada415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8aa30c6d51b2eac1f508edd67de9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dc96bf036bb85009baf04b783dfff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd4cd7d901286066c595daf1313a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2541c6df0c4ac42060a78404a37643419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db86821fa9129994f29e644d6cde30c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c212d1b0eaee216d84f8326844164421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f5099630fb8f25d070fcc2638715f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cc103625034c2e1db886e921876d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc66eb3c87088798da719548363e39f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8e913d91029e51522c22870f0560d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa56218513da941a19223334d895da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bdc7cdb8b219afa303607d8f3839e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b330c142394c50cfe73bc91a2759428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d5771e45af75baaba203a0e91d2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba201951e4efd212be2db699412361430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1e4a854f986b8b7122c6be8413e99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8bb80f8351346a709e12395c803c1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dbc2e508ef51bb135b8a3a31513e3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6ee89c9b8fc5e7388ebad76231e2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8304b9af75f9c9d8e240b8917337d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606fdc45a8bd435d30e8f1ef2fdd8f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482e3988c39aba09fa2ade8648df7b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32712a3835d9762bf872a57a7859de1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef72ba8278bd62bcefb786660b18ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6443cebda30882e380ac03aaad637440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67214511f8ce434c017650c05e023c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a1319c4ba6b0bd84a6681bdbaad7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd7268f1551108eb97e33b55ccdea5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70cbc7df9c54a5028d24a8e7d9a9671444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d9fe7ee18d555340b4d8d64c7cbe1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68bcc96ab5fecc552207fe25195a66446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0dd2551e83e71c0d1bb401f629c01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706b846d8baa95db3cdc3a448e6ea7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f254c203fca6752fd7df6620e3dfa6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da1e5a89a6486f3a666e9fe8ee72eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b052066cbd9d0654ac2960476bac281451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e0ec1950edbd2784c34e65d4c535452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9ec7b1bc452596abb4c7ad78e6cbc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6ad7aee6a7888c295b83c37196d3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e089e7010bb6f4750000105c83b33c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77301fd018cc46ec6d49717b9034d6b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8195a244b4da2e3543d2914c275887457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9578a23c60d15e1e27899da8ea890458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f00408a52c05df0a3049ba5feaca6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b1b3a6481fa6cbbec56c3f20712ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cff2800baae48d40071091e5807b06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a17cbd33336988c2a6c992ad1451462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273eece845c390b39f35907036fdef1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0067a06f8196e6d726519f64055e18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b35794ad1834136194400589f3995465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d92fb05de4c3565e89bf4dcfa6f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5523aa0328c45430ba461e00eab19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be3418cc1f027331b8a8e9ac63e8ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069c94ae95dfb5cc0753351b2218237469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f92a58aeeb63f85d7d53933274a50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ebe54437320967daae6f28969582471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a61aa1ccbd8d08b523115a5d4ccf7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec151760990749fb5eeb5c18c1b9c70e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a0f2b017f4a466103fd3cf708a5ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2d7c2f6df0fa8bf5dabd9e560c6cd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f52001d1a2a699f00508d6f94cd250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7e57f47c676855a75c73e46fa097c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a934a1256caf80f723926aaedb56c92478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864c87e08412280c99ae348436dbd69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425a3bbbe32295dd9c2a01718f0e434480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0521cd0181d48c92caee56d19eed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb5bc634a175514ca5ffb4fa95ba21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db2073c9b8218c229c4db4d1cd398c6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a749d1fc45b607f2bec103e7106f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649c07187bc6e84b0de4441a087462a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06188897620d38c6bb7672dfa421252486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f538aaa3e51b569f435b15c65eb9cde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e39dd51a4b5f60c35f9d870c5100d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56cf9ff010980b782364735a76c0dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dacb3009eb917fd45fde68a67fcb18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bb1240b5b267be92e3626ef40666b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5a727e8e9fb1e8bdf139954970f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e892ef3f0cd61a013b594da3cc82a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859a7a7a24b2005ae1935b04d331995494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19a1485389373ca245bcb48714ca5a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521631e0930e8be9eeb44b9c2269666496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aef0d8b57a609bb3dcfcd06854340b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a281ffeb9e5b532845726faa059781498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa2c23b1a72414aac66d1360e1f53499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f55ed397500c8203d723ff0c378a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507bd71f40498e387e3366177e240e06501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ca42f3e88b3ff64d10342a1753778502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e374c00a7aef7c255bdcc2307c116503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76fcd9aac6062faacb4fd635fb7af6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53303fbf8ec81f953fb289185a71fa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea853459d90678fdc7f9888ca52c2944506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9202ac23012cfc976ff542bddf97a16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06038f956a7e5b46cb37320b60590e24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd3dd91ebc3931097ea20d25be98b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e218bca1cc9d5f64b6ee681b44fa3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddccb79823459da2eb5b90b7757ac34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b3ca068507905d7c25279c1315a0b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e7cf9c5f42cd4db6e40b60b5ecbc7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9826b30f47f5503bbf9c13ea16d5989514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d895c024c8741340ca80cac38c2869f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e8ee706bed34f64124d1001bed7d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a2e2e2eff0cff368e5c51bc690eb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f43ad730833f9c8413e8f7312c3e00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d52d01bb85b4d8e8c4f8e46c8d79d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dd41b91af29283e814a6a9c66004d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d35d645ee764a2845c269eff4328b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369a7ca995f68964c1a685cc9dfedeb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbdeb085c098c9da748b6557b2e7bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425846909a4408fbdc5de04d99e1178524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb558337903d54e59737a99c0a03a26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d9add14f3f22503c50d8e3958af84526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7999367ca725cb67e456860eeee61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5dc0ee782de951835207d1ec3529c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6fc4a2c3f80f735e7492738b51db7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d8ac05ffd43d194d23f0eb82ca981530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e28f81ec8ed49e74a78b0d7af0efd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd6a95349f5e82e0c18a43d3e4edef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a350ef2cff6559def3ab81741cd60533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eea598547f62a8b3c580c383e3fe8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995621978e2211b43e449812abe98a5d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c26ba87abe363af7b323ac84aca30b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101ea4716a46731106006737768de55537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00a67c3d7c753c1835b16b59f63c4a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90856253c3b331a978837d3025750d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f70f519d15287c15e5c5060c5b1d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663a98ff440d3f7bc3d14a42f8b88d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a4e67ad3d9144daa2e1bc70b1b65d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13397bdb97368361c07e1af246652cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d158ce8634bea98b9ae62cb036086b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98594964a9170524b92effd2f7f6b58a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de2ef8039bbf5ead66f405ee4e0dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffbdfd2c8f3475f95ec20de766fefe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5770b151df42c5d57f48f595fff77a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae1825a6f62d0047544941252c08b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f0044df1db4042a09d4ad7e16f253550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a99d8936251d186fd31d75c245d31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8739fa10f70aa25f595af5abd0c9f9f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b292179c04dcff70791cf33e73700553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f4a576f4dbb95c0da12d781846c02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d67c90b6030f767db704f5a0b34d0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbdedeaa1f5c57b01e9e55e88a711a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87673db3c1bfa3fbe90e1377e3a51289557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a6c92bcc61b6abd4f1eb22334af36558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f7da97735a19262ca510c95915386559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f088c22beb9c351044712e48467cf1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e384ec1f397cc0ee64df3046e2ed80f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab3d1c259a98d560d7c860a6c638c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba29b3030e7d3f35d6f38c156cb44d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275439cba62bd47faeacc9da82f63a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6f5c5eb470ff80b327b993d88422b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39212731e2c7679539281885ce8ef16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1073a7b34b159240189e0f372363c0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ba9ff76ed47f8b6846d042755af13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f488313b6444a6e7eb493776748bf39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d143cbf1ffff4a1b2264a3d2b83d0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330c0c296ea4b596778790089b2d164571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374c312937ef6dad4b2aa97e3087a0d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d33ee8708831a70f63d086b35977bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967edb8def574f38d8a26bf55a6008a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2f2e451b79f1dfdc58ae209567aa5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931728558a630953bb19ef99868980e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320fb58a0b01cf3711aea443f5e2746577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbdf803d191efe0a0e211e7cc78b93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4097fa51ebf0175c776ae57c0ab66ba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb323a8fedb87ed0ec3703c3da91bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c03dc4488eabe2bc09a01f2a7f33df581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d053706850d3582c9c24da0da5707a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518893b4789593b294df916c88201e8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559d98e5e7b7f7632c0cdb1a95709f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894c3d196756159597ed4d89dafcd8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f814c7614aec57950936669c8bffe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af79f3d86c96630852a1620c540b78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9945173f635347da948eb6fefb898ff588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a9f0bda067f41df99e1ca487418e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7082c72a9e79860c9bbd0c3b3f112590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cac6d73f2090bfbcd5e803aff8668591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9497c3caaa38bf6a80221b83f637e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed368a634d4eac9fc9b2da8df10b4b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450b4ace8ffb070c7c67cd4224f18f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf560fd4abd26d0cf0df906076ab7e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378905135dc61602ea9373a646aac777596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9978534271c921be7943fded808cf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db32d898210423435caa1f4fd9ec8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58488deb036a5fcd92bc37fe3df667e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830cc9b3ea93faa1e30f35f9dd7c471600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec947205bf69b62c5627a185aa1e0f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2d6a3b678de85839ae047849b8dffe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e9d54e44fd975232bbb27f403e432603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996be168baebad2fcf9333d616962fac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23792f8eec7f65f9f160ce9e4cfc9b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a50bd92d8b16e83779e8301c18d03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49878009923faae90a1308c9c59efe0d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34770931fc399076b3f370daa8d177ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f2c4dd44d3c8bd27e91afad00f2de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138ccae8a15343ed02688b9e37a8af3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f189f503d0f2b70581dc93c3bd0c3ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dd50bfabf0d4efaff90ad255bc68c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513916556981c0e0f42fc8bad441be3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1965e71f50df4b1bac59567f907786614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb5510b3ba0eab4cdba17a7f286bd7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae150341ad165df0bd2d14e3589645616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b47a595c3776aee6bc2558e8322b40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af0a7ac0b8ce0b780b923613e81dc1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a76e502b84d4a88f2326f4964d237619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e90196d543afaacb1593853ec2723620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3712a67578c6206c5b2fa94f56e1c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8a52292a5d7690b468803d8cb9b30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4d3e11a6a57e655858d2c42cb6fa3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2c607ffc1a1de18d141ccd5805368624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfcf541f73a411dabea42910628e05625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac73743e179d932004f6dc5bc8643bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f46f262293694671f6b560e3d065e5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b405d70ed9f53bd04f0d62067d78c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b87d376693b125621567dfab83f82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a09f1ead2bf9ced963c8f940aa46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db4f9c767503aa5a5b2cf97c7025e1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b10983b4a0b9e1901a193a6fbb48c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f958794780e5aced9871ee5151c50c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d4d009e8035e9e82cc98b7fa97790634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa083e60f72186338729de62e9bd5fe6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd5fe275682349ac610d33ff7e85f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e0f84c1d98d5c826a1825e8d91ff3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d054d1cb5b0cdbd6c928e45161dfa5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c397c876596e8d35a9ed26e8a5c48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195871c06224b072432a95934d595ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3e83993874fc201bbdff764db2f21641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f0c2b1789f9d9b8c717e61cf834f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9d6b65d3bc6697d96cdcf20eb1f81643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff13eb87fd45a16983e83314453dba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd10c3b4eac71f17e63d96916f1b77e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ae69228f86c754b226fda8f4bdb43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97b54c67af5419db7dc6d4605d4ae8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566109774e8965426a54f98569d6b09d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9b2715fadf4b33d8815247e20e8b1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9162395ef6a260b3442ff8e6ad387650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491a9c0c03df1e43f7dbbca89d8c95f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c62a3381534af2bf3a49fcf34a17c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77771c24d4af0f4768de2a6e8cf2cd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb01a0674ca1cc22c6222d1168e0fdc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad0a9d44c62d6c2b0667be978b9d56655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c92b48b0b8bed113a564a0ecd6fef8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6608d89e97bb1173e761b5c2694b60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480499c89efedfcd1d7df637389fcc6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1dc4104799f4641a2a0eeef4e7d141659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e391b2394aab3a29a81a0ef92de63c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b447e3824bcfb7e3b7ea2d115e0b4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357be65839d65ed504f88d109886da8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bca9778f2e5db0680a7342737c942b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381eae09916f7224180f46ffddd027a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b17f3cf948585759e4296abb7f6e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdc601d93b17fa9e460bd0ad24e0b4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be54fb068833984467ed8df6fbf0d18667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149afc0634814d82ca15d319c0871777668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60981ea2eda1527d1c6aa3d344fef05d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecead95c1781af72295e917d9809dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292bef5e31aa0777de433936a494bc8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2264386a4759525fd2d03da82d7e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc8e937ae5eb696c95775055b01c2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d24888a6cf174964c740f7103dc3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1cef7c5b3c7cfdefe6456f1dbaf5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640517603bc1233416833f3d1863432676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404645cc93b9bcab3768aab5e7d54c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb6a50978abdac7341b15fe929e2e6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c09c284bf3d08432c45c29d0069687679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e0c224162b1b23a8033637ac255b6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff1539d9d092e2604ad4fd14a7d093681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daf5bd064ac36a6cee561500b172c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faefc6c0d6e05a4add22bda83ec67ec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06913901c1464f4aad57b8ecef63df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794464d740617ee9d58b68a68951280685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb24cc0c34621005a7edc638f4f2fc1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1dafb71e4a61a05eb24456f8fea84e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66785ec4e5c2f2a463a6019b12edcf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef121e62f1a199da01b97a878eb9d85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b50af5e769911e85c2c8f201262e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d21349aeb1ecb1b82f51403df85d61691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c984a16002e5fa236a8a8269b1d31be692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a375868deb822e11d9cba71d329c42a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d236e4e3a14f1f7822337172ad62e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef129d4e7cb3f7cb89adedb1ef46b820695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b09d76308d55f35f971a238150a4d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6081dd835faf4bf00dab21fac7e8eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ca5d182b8573349d046b6f97484a0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33baa14ec3cc55579cb3128bf4d941a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727df758b4bed9bf5b3bb79ae2baf33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6371d53a58b69154b56b674a2612c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb413172a7adc2e8d1c0138cdfdf7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f218389ec45bf3223687699bd73c5f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf85c6637a55c727ac95e09f5ee2654704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1a98e38a452fc9807cd4c807f5353705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a67a1a59657433134acea78aca5cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a49f414fb3d0a55af6779f593b8d5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adfa9a4a3ea06dee53e5950debe1a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d403ade6cb2b38e99384e15634228cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11114a7858b5582f4d9dd4e793511339710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154e424ab9a2b5bd447c33c2c5d2ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1b1433f82d0b9440efaa70d7d7234712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dba08a279a7695461ac5688648b4e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5dab8d1022d671a8a29b1f98e211b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c872051f0f022a92b51ff8a00377821715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236bb7a9f07a019977b151266cc43ab716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25583b86564360dcf5f0de030014e703717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581ed937386661a3d28ae8d9d1dc54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c278e81d6bdb8644ab7cf1d219de6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ce7b151e5ded5514bf5a95a7017db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dcd5396914eda26ee9c90327950c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3901db195fe9ce35a7ac9b0f8b38cf6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2df190b7f90f36e98a70e578e79fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56f402c90559568da3d43c28024a05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c53d18dc8b421b636d9d1bbc004cc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610ed7d6f27f84a515557140c0525b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ed94597d731d3c750e608b1bc7139727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41edc79e06f07884a8ed07f9e85c3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469398db16167578acc19799dbe463b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6972b4f5643962f99c85ab4077a25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b24a4a3d1ea91d528234eb7788103731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b018177f7d2e5572d6e2febf3567a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6f7f961f30ca82ca015da217d96ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d08e0d1e6a47f87c0624d8f2bd9ac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a1aa7c0ff26a222d6ac2dd3519392735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebba4c2ebea7ec0f58e92f06c91cc4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa741732baf16e4ed16b61de8be380a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b64aebc09cfc2ad217c4f10a6c9266738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f054e019c08ac5390bbc04798c2e778739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b83ace946403bfb1e2ef69cac82c92740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69d7e276f23d81ad311f52a8e100eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e7b42773e9fb610880080f5e23142742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed4e33a999569b612676a54a1914d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d644a10930190bc8d7ac84f11940cb6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99337c4ba74ed5c05ad164d515c31b8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14d98c745bcd9e159e89745b514c1b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff83c3f793ce1da1ba6a1078aaf4808747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b7701a5bc803407a8b8dd66c34736748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757642f2c783d53b0d7991ac479a767a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5cb9844dfb496f52d72d9ec849630750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f247f3ca5feb42e356d339b2a7b64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24f66f7f051140f11c409f8f515926752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dae8727549c096059e5ee976b09d53753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9f7231826a7de18d9773812e369b4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9775c1db08f2e2e9809895479b12c7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75aaf86999e939474d1e0d43ff8931756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a7a00607044597323ac1d1f6465f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5e6e709ad35eb43c5e636c61583db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ce0b167f50ba534747512475ff8a5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa5a9987b5b6d2d274796ed41d4f261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5712571fa0d519398ea9aac2678942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d57c4da81a70c702d3bb5925eb823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8761aaed044addf15bbc81042b2c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33dc255368992b7dac4ce2f64f78eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d3912f112941d50277921319e5f5236.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9ded48c85f6f15d5770db33e752517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d837c35f008f9035f4642612368e5658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6f50e6e5c664e2c40e97f80024dab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b18a4aeeb5213e137b6ecbdced02e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df0c6a787b51983024f8e6886e8e7011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce77f6c9b12dccab6c7a5ebda2e82fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4848449bf2ce6a373c47e5c810674a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98795dbb86009b5aac0c7346251fb8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45ee10ac63ac72f32a00623434468915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db6a9c44d7bd9b766b9c4a890c2c8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddf0ea1eb64473b921cdaaee3c732d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57414015630bbda70aea72d691f4c03818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94c0875e1dd15e323c47a78dd77b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5d48220ec59d967b7a78786e3e50c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011a0b9053c39c63ac19439113b61a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6517fdd9021e2004a0e7a9a3adb5a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693d0fa3cc92f3ea77a05abdd0cb4ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63465b8886866a3f42a08d927318f31e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98fef4a8facf6fc503a566435e012525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd0d564eca27266296a24f2a0975f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2884d9692c6b83eb1dce151f20c6b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97760ac59f20987a7fcd6ac29ca5adb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ddab3ad35eda276ab8dfe0745475b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef0ba84740101cbc09932de864f7f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbd268d5e80bd4379b67be8a1c34d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0765c31dceb3718aa0a0386645073032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2663ba644b738a11315eb8f5597633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815de48b0ac746a071cc94ea5b47d7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94448f512ac7c716033cb06ef6ab5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9068f5b3644e96950f1c068e24b7be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5bc5635f60ed7bb826f37a9678bcd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235877a4b2de3483dca862b587682b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9546cee0b934bea5011a5531b4dde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da96ef5aa2b3b16491756bf9294271940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151d78ee9940a9a780f588ef8babcf441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae038fef11826b0660d79a8fb54929d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd897953415c043276538ab7844de6b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b498c3fdc6488b0eddb5d709e7d3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc466402cc8848e8faec3799d35f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6043516cdb2c1c742e1668a0aac6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d22771e144ed6a5b5f15800482b80c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630de48feccbd91cf395625d1b39edae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae54c39dd043a57a65e3570940e725a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd74a1ae3ebff533e036a5f02bc924950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffed8a907def6b86f08f068d4d771ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3b05be6f11e22678008898978e95d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711cf443e0d2b78f54147135801f67153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906867945bd14d032cc7d367d13c49454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f0ae2181a92f96241813af7d5b9e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f88fb8cfe86e4dab790da1d8bd03556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48175ce99aca957f4700174b260d94257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb01d590997838bc233a2a94de39bc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eb4c05584f465501a72359ee46c6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a1f92fb2b9a688f5e2fdbb3884ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0866c70974a8042818782950a97c9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da931cc19505fa55615983f5a59fac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868cbff929c2bf5a0a1618b1491287963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb18de668ce6528749a670f01dd23664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d476ec13ac615f75497f2835bf483365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290667f1cf3ebf6bf610c3f26ffe85d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f734e41f26fd06cab15006bc73147c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364c33f57c9f8231f376333bd8fcd3868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60689ed7f33431c75b8a4bdd23bd14e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb2212f5684d18ccf17a3a491b4fc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef477a3566c9d64c8108faeddbe333c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e095e1a7d813e470baf88b2988c016372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd38afbdeff074a22efc934c9159f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ddf07f8a406e03ab4b06d18472bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4c5399e434a925a1b4c26fd4fe75d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54510d3a72a5bf75d4e328e67ce83fef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bd364e8ad70451718594192e70b8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e29756e63dea29a51aa9c6611754078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf5f77fed81f3e6ecc514235498fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f639cfe18914f04b4c848422e765f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3186559dd0be056ed0cdb7f89c385bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09219402d8e8f13aa750416f7e1b0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421ef69e35e78686a00f8c11ca07f3183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da88d4bcf20cb27b01abaef43437ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc72348ffc98b38bc81e1705677cc8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1949b1024db0e226e720eb6bc47be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b32de23b9f4b8d295abe592e085f5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fc2cd5e4ed94750465e10a4abd83188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b641216ad2d94a8fbcdbff6b9effa0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104acddc35c2036fc11fa0ad679fb96290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ce7ffe14663f7964b16375d146b7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6124e38fc176ea5fd6502a5ecf441992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b313781d04fc10be324a363900f91ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29a3df7b79c54f5f8e93c0c208aa4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d985024ae69dd4c41753eacb2844595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2cca9cdd23c88bf23f9ff23947fbd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c34912da839377f024d2f712bf60bc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434ccc1aa797e5f2ab94f4a67e2f30798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b3c8683322b285d1d84cece78a83699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbb45860b9aecae01b79637db8b543100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b56550826ec9eeb92725ba49b63fcd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df192c06e61eb8ddc91928b6931d52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1016e48c971709d509f119f11b695103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa79fc176c08cd0e9f4387ea441239104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ffce65228bcdb776ff329a080f060105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daad31c0eb928061476823c495aad8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fbc5f58966df4600756ef0f84b8dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0a97b9b0006d754b2ae02b2f567fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa14907ae2bd7940aff87f1e297aca3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3c47f053e9777eeeba9f6af9fdf0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697666d541dab646e41fc82eba12894111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765594c4b1c20019ae21a7ed9129c2e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80084d3d86c366225303fc3c8f0c63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44affe7b156e8412b327c450386575ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0280d3b087892e50be1af6dc0a81f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0e5a8dacd4f322e794e4b25c68064116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba4ad33fac35481f9acb2767e8e80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce600d5ef4d72ab249de866e181003118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8455ab080adaf0679cf0ea10b8fb17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e16e1f3e266f49b7dbd6c86868eced120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb564f73105fb28da0c78be47925adc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda59a4d4af05f51f9e9c69a9ceabcea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6fc5bec5cda93acc4dfba71d633ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba7894d316c283f60db75f6ec34c04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e703e4893fc0041650716fdc3ef854125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ababcddc1facbb30915c1505459ff126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36275be29f3fca29593bf334545017127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c6e67ecf41aba6403c1cc477d497128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ac8b972b9b71a264f2cd382ad026c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c6fea29fad133d1d96dfbae3023b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3f2c6a65484c08cf74c3eb9193758131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa2e60a3099885f836e49585bd14af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe9426ed2df5541616bd8cf3c5f7c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e8ff2adcd067b8f98f85e13142bef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88897cd9ac52005cae92d1920a11c52d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8393205275fe749e1b63aff5d4f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62abfc7b11723dc38c722904b2e007137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8fcf32593f9df6c0ce41d9738f417138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf73599ec4bccc08d83539e16fe762139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7c33abdda79852b6301df1f306074140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c131bbdad4310f979f70acbc5680bde141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ebcf221e0a7b21ee3a4605c1b6a91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c2d7cf3b291562b4af824b541c054143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2983720c662fe25e18b5416f63cff5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658eeb68386d0b6b6ba0db021bf78c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe758538c9419fc67674a22688c00378146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d26c81e3f560a1a8a24b98a8571b2cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f9b61707346a1c45722c4eb015173148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8853d67efbd7554cb0e49e35f8f60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb201f63a61076d64ebcfe3d6ac7d59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec3cbf1c7c0779793f26330fa92e7c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a707ba7f8af057a5e08e65d84eab7d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d949952313fd42905e09266820b9e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29184141810bdb3700c206a54b9192154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d94936401afea5597f2c8f14baaf03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832b398ce7f23061e5cf7e5bdf014c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7260f4c05e471652ef24ccc5af5fabf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5acc8727f7c3111536201e6ff7a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21b43c095d34b7277827f5d271663a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fe28279d9405b6d1c533928490494160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030025e7b465aa180327c2e0463d3121161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771e6a7f7196d2d980256637b53290b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deadd881a4301f16ca64a0594b6f389163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0567c10d32284d6024796354758928164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f330578fc4c7f17b50f27c465d839c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb4e24305dd724d978dabad536f423166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1b2388eb4a5d9a6682856a2e81333167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d25ba26c494c04d4893c3740a22c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3bb151b89c657f4592851f47bd212169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a8edfbcf2ff876741b06e53fdd4cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bb080ab8033e7a0360ba44eddaef0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c198949686cb1003abcbcb5188ebc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c55ed46618923bb58104c90030ef7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e65c4251a0f3a64293a173efd8bd09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0eed743ce867761b1fc400d9a1df4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c37f31fb7a9bd6d7b70d7d3869c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8ac767a8a47ff00fa7506089ecd5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dba2d6ba23fcdbeaf06fcef1232ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a072dd246cb23da707bb515bc041256179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193ed983615864addd0c6087602ed69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56498ad9b0aa0e4ddd375da60287aa8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc33e455d6c305cd1d5a6dad594c889182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea520aa90d81ec4c6b41767d9ba275183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef046570a2df7bfded9ad56530a74b04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2dc9ac5da1aae3e51449d89162af1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a570d967958c98d914c0a31df11a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d3f492e00635d6d91c4d3545e5235187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1feb6d5c9a8e3c22528882560373b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874683734e9e85e46b9fe558af7f9a7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb887d738aeb6027c403d5adf5e00865190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca268dc4d76a967fef74c93fc2892ff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186619341a0d9f41bd4dc30fc6f6a359192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cf4e80d9e87b31a88fd0634fa0b57193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d99e39106a76531e0635bd1d7faa1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29483f6750f7b94e8917bff0884980dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bbd1743d8dbbd5034a726c9f5a392196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1dfd4100650580bc1a8d497784c63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74316b977dbb259bb74ddf61a5c60080198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabce6dae40936efcbeeb86193db1bee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9154c6253f7b3a349d681ad79e62f42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a31cfbf7119f06d9fb20eb32ec76f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abce58d2fb5200054cc5e7a7355961c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b331db94fe15256cc4fca5deaa65587203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361e4f551e4297779c8f3dff7d8c4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82894f90ec93cadf49d430b58a0efc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7540ab649d5a496b2f7bb90f1f8fc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d8960a2ad0a5719aed63cbd68a13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78ba5384e8832b52c27503553fe56c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24f451f92807200547f35fdf43fe69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdbd298e50e25a9b39ba9b1b0be394210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700f1c75de0b415c33953b791cfed59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c6517d3e849fad8172814bfb21272212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f0791e55abeac26a327c6070977a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64b253eb3603a85e038f500a230ecb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d42c36e36aeb396542dbbca6b2b706215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c72773ff80ed1367910e8a4f0a1785216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f21d8273a9ac9f65d67bab9bcda585217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97eea34ad238bc9c6de01bc7419b7ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546dc919e3b54908306d01bd19ebd9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c435313dfade3182efa18bdc8b2b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16767341dbb0ea95965dbbacc48815f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c64c9a872654dc364abab2c117eb9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa01798ec67a568892b6f5ff4e7af3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bd8e0f5dc53a468c014bfd6993e07224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb117bb9b9dab3e667aa0f81943635225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f46551ad4b2845eab2408123e4395226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb9fc2a69af061f1f9d45ad779c133227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5b956118f06eb3f9cd175e85b70cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3542f647c0a49d351318e6bfcfca76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c284fb579cdf9bac841bdf7409ad704230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f83101612d4fa8558f2d9d6b5401c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7efd2ff0551c50e2643d39926e1bc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffdbda022f51d466390410ef90dff4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220097374f51bb7b22a47d7455f25cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee3e3e6b6d6355e124e43558094a1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819b52246c6f31c658b3d531007f080236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801cd0c376020f201b35eef4e829780237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de09fbcf59ccb5cad4481a422da4c00238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aee0d7006187dbe58cd4ba617c698a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a6f194fb934910d0cb8b3a89f6bf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80cc64521c272834021003ae32fdce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8ebcd5dad69a0efaa945919386af3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebdffa4d6988ceba09f214eb0bac49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbc8b5bcdf2bdbf659c01f36041446244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ab198ebe33615c921c237a3f80b55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b59c357d7b4b9762a94f022e7895e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca0815c25755c4d191ca7150f4aaf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a549a362ae864ce8d7ff4601c986b81248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0097b591df22f089459bd5068a43c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c37e8a4623fa0886750c9afcb5505250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae372f26b67f9b15a5e885b42761cb29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ec930174ef3180e2a6d2671c81610252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309118842ee4e02e9189d23d1b3d7f55253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af68af72823ce354450f851af6fd6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4b954e31f9f7b869b2d0dbf5ddf68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17a3ba4e8bf082bd73a520d9beeb7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b37803b505cd2d79be52bc818928257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d688fd98ca006e6512e3a295d780a4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4200fd5e2a5bbc5fcf624c6c1fdd2d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73086b6968ff9bd7c1b886b6a55146c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7a623eecf90ef52de0922081ea0cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbadd652307e785c20b936c0820a48262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70df4dc4b31b961c15f2ae3260bf1b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de7b24e6170d380ae9ffe02da12de7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b284867bc9ce1fc35c30365b5ad0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edf962f8417039c076d49e5596b6a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f867e05db32410d8247077f40f594a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db369e8a9ba41f106ad5c730ade73048268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76c47d70f259062529ed14a1c83954269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17847a6dc245edd101c005e62473035270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2a891248e5fd91b75d21dbbef1176271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba0411f5b3b66816e063f3a42dbcdf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a9df10a1a8a3484643e2b01237174273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33359b52b5d684df624de2732c068140274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30210abac33df164c4bfeff3b4c1869275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e023ac3b765fbb2803f1820a75a72e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64ba618db7f02362787fe41038fece277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a06c307c3ef331a2f98533f604103278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea9692ee6d3893bfe02dc358bbbb1a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6839fc04d15fb0dd93926d3e19953f1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e001f8e1a431abebe32aa5b862d23281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad449ff8372ed20a3c044f749d2c12e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f1353027c174dfe47521e35816ae4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0c2270abb639374be02d13f1e19b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ca8fbfab3f697a18d001f87ef5f0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e604562ca192b36dc52a6a768b666ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c665a92f67a724bc4d8fb4e7b38f5d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe85bb3c9b6edcb2937db7068b25fae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5c56dcfbe3aef18bd4c0871b60b78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159e09899688b11b008cfa2e5a56d39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6a20ff7d946c90c76b9fa7c4b51c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4f0025506b37966aaaa734975237b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e33dee24ec767b7b61fe7135a07634293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c91fc03834593d8d3b87bec43fad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15117c7267868fbf4959e93063558c14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15724d6caf08841bf62716c3fcb4f17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75b49787e9fd2124b3a6d8241697a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59726dd8b04666acf44347aec4832757298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4992b0c128744f6df3d6b65008efd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470b9c13b258c78d24a5e7e208af7c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b96f5f8a40affe57d306310c963f26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33245fbbbe536087be077741e4718a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa91a8b7b269b2d311b0476acc79e5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6adf7067fa856217bd2f8397cb477304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84ec71f39d6f70121d0884f3effd62305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824625841dee92a9ad466a60b7216c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e50c84aa984da97237b2fe522587ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa8fea60e29c53e651541e821efcd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d5fbbbce08f834f94ff5919fd2cd5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451f84c6280206ae1849701c9e47bc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280114781985c29364dee2e2fba4a60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24566bb324005a84c13cf362c3fd30b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9dcd6ac44c27ad10aeaaf4de8d12d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a65c3a02d8ced64f6ce8c4a8db0ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616692c4e0a7e003d3354f9672931c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ec0be6346ba8810a5c2fd51df29cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb59bc8ceda4454a98d245ef770563317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39652130a9e3d96569de7e819f608983318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eb7c711fbd2febc38e4a24c963e917319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1a4296291aa5c7aebef21a1f7ec3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b15f7889234fce6f39edec8b2ee989321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028b263a6241cff832314bd6e36d8b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1279f516ac24a595195e845f296b7b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df9f74474b033bdfaac4a9eaee9f33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56444d2482a2b3f7a828e88705bb5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fd0c975c77d3817864a8896b36f5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7119251d0c4d1f8a9f0890e396fca91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753aed9772b4150eccd9d9f00aef2ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9bc4a6b257bf1c04b52a63d20eefa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9ba347594518c3831e754b4a00078330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcf28c2dac2e28d08115a5e92afa59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729bb60ce28b99f3e8a563ec8452e5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a407ba67e80741876c7f7a155b5771333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e4df6a7be1537933d532649a5ce51334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c92a43a9aa52f12eb83503717b9a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14666e7e089eb5e6de65cbc182bbe5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439791a9a25e8f6a2129f66109f8fa5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ca5eb915e3edae7d8fe694f9ec1b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f98b15ef3018c21b999c7d945c4e7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868696824abfb3bf142eff8f64d2b13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8de8f8c4d10d8272b52da3def878f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf597bba9ad665b9998371a2adae3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d349269d3d9875294eb4f4816946343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bc46197fc9bd7ebef1871d76b3cd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a222e455015117cf3b220f402a0318b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb45ada0065f9016bf99c46ed856a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27238b8647324a44c9d56c58fb83ab6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df66ec676293f16c50d527e74e2a69d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69f5a1d69da242205924433728db87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8adc83bd9b443b51a6c1872e0e12c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054693cbf0f97f3f73606e78ce6fbda351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525925d924a83aa5777d21255ff5310a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712efbfe8e85b612b92c58c7d9b7e8a6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce775087ecd952cd2af81e0ae67182354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de97589f5f5af8f5654e03d343557d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425c5b8572a997fd734d797b4016f1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69851fb0038d95f8ff495ce6844e5c78357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb7945deb752c34dc020b7d1eaaece358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a724bb7b08a7c892e2fffc10dc523359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c422ea0e1e84e52827b1f519923b50360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f7f65812d1e854f06c8dfe511833f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d666866af2aab561d891c30499ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2758dcd2586bec13f6edf9c41758fd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172b48c6a8545114f14c5807007d6b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392299fe33c8f660c81935e36b0f8ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c32cf9a76dc239b665816398250ae0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35a44ad3fa3ed530dd347a5e4d2edb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24548cdf1e48a3a193f025606f82c1b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f0a577726a9443247d3bd8b895bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283952cfda0e6d342ee7494ef6f87765370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ea185a429ea50a2d2a1c811b3b0dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4898f1895eca11adc22808e622ca2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13103ae7c19f35d9fffaeca8d339ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364bf111da2692bfc4d12e69178875374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56cd79cca280f7016031223263d6c4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb9744af3737e8520cf3792401563376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f079d952a37843e9f099044f8443c9a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c33558b0cf647e85c896d5c00151e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730613f6b3cbe55927323e10cf4bedd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096d38ea891c4e4d2fc94da45b6cd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1b08ee4a7e778b66a585dbedd5852381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88578fc700dff5bdd699f286fe21984c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1057513d9381d358bd046f13ee4dcdf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae913d6eb9b747d642bd04a9efb4de7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0a9a40c83977725ad3714544470fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df8b98e3f453775b23f5d4ff380cc6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa8a13e61cc7d74e0e7589ff025ad5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931a122af8ad6862d718ce6cd084d3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfff38904ac1b93c8eda75af7e4ca6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e55aa4f0381d64ddb9b3bf6ff755cf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e16da69c0c6d84df9c4dc3aa672301391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049d579dab7254cfb97b27c53a392c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ef5b3d55250f6f167d10b222a6b87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c31faa45a821b8516e54773882b2c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596680a7ab6b07db9cd0908ecde7623395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3b7a9b95cf787572885722ca78fca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d044a2aecf07c5699d4c59c5ac2cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f042759fb9a6577d690c2b2c8ecd7c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2c6bb5419253a23d76950eab70838399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871d4131848622f265cead5a9cad926400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770f91910b217a2486524fc063e4cd1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637223f3a985cf6e438ac5d7f5a997c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a15d9a43fd3cad6e68e8dc0ce4e69a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f471dad4d015d8fda4856205491d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58b1d37531482b3ad3ad3b237ac41c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c22ed52ea6a98b328c3f0b7e24723406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45124ec6877d074e0289de372b370651407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e271a4cb15eb5e5f133bae4bef3b917b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f786d208177523dca646149e2c13d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa116faf1aa343632bc6dd28de0291b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111563aa614f0df7c3c1f47914bff45a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab2f8a834bd4141a91bf80245f89c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020375d91f94f8dea7a6e182108ac0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310144609baeaf8936d07e54e2722df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd02bec2df9fe8f74905c7b1ed24717415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab4d36fe35c38dde81c6ba6663a45f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e51d266e12d98921eb4cb496d0eac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4651eced8b571185245265c9439271418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6088cf57a2f598f69a778b5860367e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469fd068301781f65f94ee9da09ccba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3d534a338e9d98b06b10e63594e04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dff7ea409fcc48ece0ed240cde228422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b07459b1389814e08b3d394268d199423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73cae509b347d3654824611625c4aaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c62f16f51e4408f56197d6ec598bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6992add8e00e479a09cb2019da7e811426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7d1e1e01c13f426c0e23d21256195427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438302b3475f80f7bf8505c758757c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ba2bfa0408d0e74b21448c3f4aaad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b13efe565c3241834c6d2712da9667430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b32507894e89b504d52dd8603f1c99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69d657fa815b970a02e48fefbab6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d720c6a8a07a0672ee88c8c114410ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2abb5e7a29296e9a21f431435ca01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5fb7921605da445d3f9fbfca3198c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc550f35e54764c58234387a604989d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c430b877fb1578ded5f4f13c0091e9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce592ab5accd53823611d823fcf34807438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8ae321f04b6246082895a4c561a4e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e502ccd2f6a5edf93fe4a91909e74e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888370f84f12ecebf7d757f8406f0cbe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5392975e49bd276a625743e97549f3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b7d9446e60b0d80f89148df95f0cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b984eeae258afee16a432d5c74c03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682318189d320ca4d2249283fcc789a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec969fda159b86a684cca5f1fc0bf89446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a57a0bd997a5222da96f8ba71badf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335e02ba0e3daecbfe7fd0d1aa7180b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0686efb435857cdf790824da01db48e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389193de1d55f69ce8ecd7a78d3ab94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008aeba444ac5cb64dd8d3451abaaeb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f3e3617407f885d93313c683ed3b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332d9df63fa9963717926f99984c7bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a05e3423523924ac6a8d1766924941454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a5cdef615d0f3a4ff3257d3cfb54d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba71a48c6188e55c284d39dc2a12ac5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc88a8b7b07d5c956168c95ad6920b9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ab5daee5608d5895e7ddff77c656458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d09c9eb85d23ba6519c0a5ab9b446459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bee522cd94b4d85e11778bdbd289d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e1dcbdae6f225e502c1653e533a14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc748beb9cc2f44ab97378cf916c2c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313d8010aa71d55d2407c99bd6a637f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbe691185ff121f61633fa2ceef1f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f10437930f1cc7179de63d2cbb831e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a06f0689bc608f3574744b3ac0df8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f8d35f09529355cc44f7deb5e5bad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c7bee7ff1021fab816181838b3f87468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797e96da39e97390a621070f0f53941469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbfa2dc85cfaad989811c5a169ec82470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0930f04f98c326085eda534a44f43d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9d05a9aab8c2a9e408be745468e04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5c8ee176999a24e5a0098d999867e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ff5821a0f75459f54f7473bbe86b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6349f6f09630d48298febe69af80b47475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1478b14acf235001eea126ab677a9f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1bf863ba71efa29785ebf287e0a97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a374b109174dc650ed6523555a4eb00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1665da5b0379783ea3b750b0ba63d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c740e41e191d19335afedfe9f704d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652c93ecb67216f95750d47f0c26269481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916431a8790e88c23603e26fcf7efc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e28659865eb667022908a79e165c61483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ff38c0e68df6b55dcc90988c4c02a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089069fe26ef930ddb76a2c32be26fbd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedbecbf68b2f1b33f6d78d85e59e89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771879dbf4dd84b75a90001f418536e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dec6781ba055e2c5fa35f03a54946488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df718ff38a3c045ae1797f73f0dd0805489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199385e7928a21fc63409792fc42df9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1389d1a4893dea2e5979d051f59ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c79c859466e74c52503898c0b4e5b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68e9fc86d94a51a16cf0d700b7a734493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d251b6858de1284aa1cfa2c5e815cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f87cbb658ddf495c1118caa393a25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1749f2ca0c24fe9fb1a449335c80ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59e446f4ef9069a98342b66d8bfe7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580f8ac81a938b98386215e2ead318498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eba85508d9ffb175f18abc93eafbc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bee2b1d2c1d6051fb946cc96412fb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cdd8280d828fdef585f5f78978837501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b932f324990d2cd193c1f603162fead502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d5a250cc8e24c5925cc023ee88a2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1aa7d7eaaa663c4469f4fb4fd6792504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73398c743002d58debb5195b43f4c80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa702ac0327f98df671b2990d6ce5b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5bec8cd1ca033b83c052473c2bad8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643def41a7447f9f7527193c10a9b879508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae8c69064d656772a35411fc55a573509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac72613a1c0e7f545f139fb1ab061b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30658634bae74fd249e73462992c1767511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dd875c37be98a841913778650d7ca512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ee9ffed6c6c6a70cbeb7f9c84b6f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4130f0a4231f0563188a99c2477fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437fd9491c32014610fa1350bdf2252515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ec65aea3e2c435615c82efaaa9322516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb8e2d3d2c082a731e1e884adace3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e307f0764227d111aa3481817289d06518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f46c10e3c83b0c5680d4bcbb010d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c24ad0016926f6dae75e63ba156c27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb172e420fa3fecaa00df9953ec1b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f13c7be1640d4a86615eccb6621508522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d3802bd195e853a255fb05b3cb2dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627790f6e22a964aadbdd8160ee35fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c1f7001a75142fed4913cd76fd45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8af3f155e5f3e2ff915c44844e038526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b6fe678ebbafe5ccac0384bbea499527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40703ede7f5a7f0d9023b7850eba21a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1402e70feab9aba29257f110c5a88529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2b2d7cc5a6a05567d984f8e672023530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c4ef5d2f789f1e50a10497f321e77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94feb0ac88db45421b00ed2c9816984532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edc5bea593995a74f1c3fefdaf7ba7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896e8c4ecf40fd5e5254bbbf4fca2b2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabe02f382a6002264d61e54b64d3ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980b81e4a1f110d0aa50349a46c095536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782562d409e557170a6fe929494321d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ab80cf4894140f9438e3f922da25a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bf4cd37adc0f02b8ffe84173299b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac8d33f575982048a37c0b8d9ccc0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2cfd043311789365ed97ca704ee69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a849d1db1a18a5db348edf192b7f4c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e73bca99fa8320f0476ee5df712b22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa657685c64291fc4889747dcb7298544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b5d9793dd9ef009aab573ffd9fb40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5021f0fd2c2cfac31c3074774306aaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090631e62b0abf10f2387a56ebcb381547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234b714214218751c9f96972f3a9c08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467a5be0759b702e4f499f339a0bb05549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282131b32984cbdacc92e8d099546eb2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b88cf00022cb8cdead92818388213551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b76ad85ed0387b83443117b4d47793552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ca9522d71ab8caee373086b2218c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756037deb0d47fbbf4e934fab307444554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52390ccdc3c8026f885e52aad6d42f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c570218c53bfc4cffadf1f163ffe29556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f094050dcf5798bd3a34de30b0aaa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c4e5667bbab39330cfdaeafe2c2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a841ea47bbeec7bcd7230a1c3feda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a14c4d737fb59792ae03b84b7dfc5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e787f146f2adbd22f5fe6abac0e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842ac5b79eb3ce92a4d5c8e76fab823562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846b88d23f3e13076dabed7c04aa339563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6759925ed493a265f304a14bf647ba7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d8f502dca93a4eb92c3738f7c71e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7c769e0075a906cadd0c214b3848e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e089306e1db488d75d6088450fc55d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6ab663ae11789d9e940edfabde621568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cad34070476b95a803ad7593ec1f9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076e06bdd3c05b96f397c254859c2b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8489ea3f60bdace0b7dcfaba169a555571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c96336a6f14f84bbbf43a026849256572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410277bb09d879f71faf318f97217c6c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0946d1b27dbba8556b60614abb88ee5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca6d0daac96d02336043845214d44b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7953d514a63571e9a7511e3929e2f8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf483b72782c7f14c5dd82dab539d0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01c6caf64d2becedc35ad480023cd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c098915b373ac57fda05605857a06d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3095fee5506f001589ffd42d8b135580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb74fce587561a53a10e80d79d35bba581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310544b96464c8c44ba3c7e351d46550582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470981e842bd59d77b339716a4d825c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48edb754d30d8c3bda0ad029bc3a4f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de97f4902641597c93d1ca47f07d5d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87dabf5a79a0143b71d324a21f0971586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0108128dad6a4f2e6e4ca2746b514587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f848e82dba47d13d90cdaa5c69337d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b1ea047b8e3bb63bb076f5f872035589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e942fdfa55218fe8413c11068c9362590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513610e48bdfcba8a2dd3321210241a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767d7bafdecabee24ee06e3054e839c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a33f4bf595b0cf3b6461dac417f8a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3823e308c4687750dbb5a6d9a2239a4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab8fcd3cc6ddbb04f543a902e91918595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a5ed9c7c6965c1be4a74a82b12708596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de4102de22d31a2cbbbf35583d9894597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f8c5a4d47b533c842190a2e66cee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d65e937abd02aabe870a8e1b325e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c972aa2a65add65cef2dd1be1d0b4f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3222231f51a7e854a748dec3721d82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eac19aa2286b22421ed93525aa18a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6415777a8566cfdc625fa3477a7fb85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8c33c3c33dac41112de2fc53338bb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc38abf9ab4b62e5d9fe92522f3fc5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91853638b07ae6e248d52ccfe2b5a676606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a9e393ec190b039faca504a4e30fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f764073e6a0dac0ad3389905fffc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d4a40a43cb6de38742213cf7e0ec6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d66193056a80ef74163dd24ffbabfe610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e8ed93d9d789cb430097fd8010807611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada925fe6ad56eee4c35d0f65ff433c6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078743ef862b73f9d816f86fbb4415d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d857548c6a5fe0e6a5b5cee044c8c13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478264d2eb247e4c39013045d140c75615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d546d2ef1a7701854603ba771307e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17ca33e868e729f2e0646b654e1f6f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e1a1888ad6b28ebece5b22efb8c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d75b507abd23cb0945dc7797dc99e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd6e798ff792829ff55ce6753a2929620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed519acee78d98c29cb8af59700f89f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161438a458ae54a764a0cde791871aa3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d815816ac59103bb404270ff5496f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448c2c14c451c52eba90b22b72e8949624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5220621b0bd352bfbbf33df9c0ea5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388975e45c643e84801a4548c7b20cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c988ef493bbca1bb84f6421c42258627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e664325ee8292b9ff70fa03c2e691628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb7ff168a9dd463410962c8713d6ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4007e116d294a281ed67b10eea1d102630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf09c12e22e30c4de5e6580dba9ddeb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dc8e4def01db83d7a3b6c6604efd8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485dbc7d8eb9cf7f90d6a397bd4dcf7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc984cf64f7cdcb448646d82794566634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebbaaa58db96eb550d229c16813682635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90244f827a59d722a9e912ff92a944b4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812db1fd8f0a4084a4259fd253344ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe329e2578b6bf73f8c5c0b8a75ddaa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec37ec82792b4d22b440534691c908639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c0d19ccede9120a07afeda34d9306640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa21402aa09b09eec51893351a7854641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d82535dd366f43eea0937c35bc6783642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce9cea793bf3ac36f9c77337375a03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60dbe8d70410dadcb7cd9df98f768f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d428a4e9f82a008bddf014c775f7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d5c43c91ef5ec69c011de045fd389646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24796a79774dde2b3b17446d8c48df60647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902efea0d065198b3b3feb1f8bf1b8d1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c7687fe06085f833b3fa80949cfdc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b3dd43b17713043a50333448c5d37650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e5f0786823964320a51098602cc22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4a8452cfcb73b4eefaa91b83f0abe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2b8dd6f81f50d9d951d83e30ef05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8af31a76b913ed4166192c74ce0295654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac335a982371e3c65f882076ed16ed6a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588297aaae9183040e9c62c4922b8f3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de8e00374074b83a1e8c1be2f97818657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f87d11908bfe73a62ea12c18cc76a1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385000d542f9875d77afb4839cd55d15659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7036f404f68eec8dbd2b4487e48b88660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdc27fb268b5de0ce1cee003994260661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce36cec76ba9631b41316094cad82b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc33beff106d6d32ac8279584f927c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5180ddfcdb83177d87e40e60ab5b42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bdd64600414c40f2c2aa16e0d5e8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c8ea02434b0539aae8153001ad15666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683767c715e1d75f2504cf839d02782667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed22d4b8d2baa62c3d8c4e6cab366c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c63216d9fe505a8f518df5e6e5281e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2f8973a31ad39b7e7a869d6dc6e44670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbd0f022834c5025efb8d604dc3be4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa18811365e302a059b76f2b77a24b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2e583d368c0acb0333bd2d4e260ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0d296626df36d9f0ca3aa489e49de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488dfaf2824a9377fa01e5f777e765675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f070018c47b3aa796ddefe53b5310dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba506481450ea7b1134b14e6fee0235677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf08fdf7aa76d67eddc2a1ad3ca5d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2077400eda12065aaacb12c7ca52a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5f673dfa5f343fcd8924f572b1af0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d9ed9a1277c0ef4f755caf3c6c855681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57bf144529eaf4447b6149b805734682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e979b6d90b3b8380411c454f6a732683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef53b2fd9a077b708384680f18858b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb09f08aba7fee508ddbd7cbb1798685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110432f2b538cdc336dea63b7caf950686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c768732bb2dd88c2acc849c4700aa83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7ccff1c52e0597ca888a9918993c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167ba4e53fc3ea44777e745184417bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93528093d3fe726eacafdf50a7c4a9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fcddfaa8cf5db56feda1c7b1fad32f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8326916558c0035abe6eb1643164e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c1921ae7ee182db87c4a48d91527a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314a878c795ad9d0ef536a86d12cd66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c581348f6a2e34b2c72d913c482f00b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea76a229ffa95a710b833fcdaa53d9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210caa3db087d97cc58b7e5ec6eae58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bab391dc6ca7e6ab9783bc81e726d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b27b546e208f3d43c7cc8fdbd0a10699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4978496aef957d94c358e36dd3de7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2548dfc7e6173fd20535b39c0491749701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dad9a203dc5955d976b86d4ad3a99702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d35a75f27513bc6de7beed50e9fd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7b89b70719065cf61d0a34dafcf3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dec09c6f14ceec5b8131224eeab3c1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f82a697c480f2a06605c0e6daa2ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371750194c5da88318a66ec6ed3ad61b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496d385780cbf9129309572e1cfca03708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb77fe890caa9d28338823be1ce38ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476486792637aff6c72d8ab27a762cfa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e287bce660b2e689cba161cade9a7e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffd31ff3c10e27bebbc52e41d3a78a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d3ff8eac3f9307fe2a4d75f4c443a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b4ada61b45827abc68b92014e625c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6850503d1f8b25022a8d5445ebd4d15715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bbd602bee8c07fa5c173d4c380e3b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc206698682c85cbb8583508685df7d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eba435c71ac5e68686a418a45eb5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128f219acdd95d3a8fb3a3aca778021719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b498951f7865327a2bd9102e50b472f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ce783ed0f3c7556705ee2582b0ab721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dde9a9ae31ad67ea723aa6da561f4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2adfaed08a867e8b9607746940f54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeaefbb41aa00b3304753ce6c34e4f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8673dfab2bc953287f3f8d157d9823f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0877458cc9f2aed86b1d471f7496cb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a3e48000f9384693572389ed85751727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7acd4a003c8b544bb2f16009d1f7f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb832e7415338258dc3863dbaadefdd7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37339f2d92541acc16bb25afda3d1215730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34310919105d34b7aa29269d405412a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302220fe87f066fee1aecd3d75c6c336732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66900e1c7482a3955aede3722808f71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d702b0c6cfdb98051693cadc26148f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560611ddd648a744fdddb1b65d91eaf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add93e2a6b3f8f98a4f482cf2d96e46736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7598fb140e48aec65fe588e1123393b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728f81759a7fdcf68ff098a2a4e74ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aea4ef1fa3b62c16bad3cb95db0b20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12567c702d6c489925fd168a5565a0f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eddce7d666b4b9321d6155cb5399f6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e21dedcef42b44d03b4e06a287d83e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4e014ed93ae2f6d6a16ac62bab4d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865c7cefd92a0be3fea4d273f1632cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b37f80349420385e74747eb7fefb1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b724c15beae6a6ef679fe5bf4d4fa8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128c316a8d2c542995afb79f1406139747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a50982277210d63d352c348122eda1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ff12c2158ed8f3753d0e1b4367a9d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71978bc98de1aa3fd7a656d26aadc888750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf6c40b3b86f7df153ec887dad95e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0d7fa0a8c09da103ea6b87907dbb5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d7c314702ae2100dad2be965e20a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1f85df566fc1efe0811e2d9f1664e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f78e743fbbe699dd5df4167a99f8a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d67835fab4cf8f3475f34b50fd552e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca50524d166e2c5b876deea6dfbe45f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b49ee406f35bc89935c6a07f33c43758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee702de0c0d1186f1cec1b0b224fae7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>