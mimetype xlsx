--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63546624f3fcfa9667bae0a0d292aede1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53323473587cf10d892b78a723de9b5a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96024f36f59c8f5975e46cf9cb7d65033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5065e55ce087c3a5ed44631ac697c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e849e916fb30c38b09a738652a81915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d8a4d6de8ad1a300f6e733353b5246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3361bff80f344fe5a19e356d1fbec47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae50b67a5db2474a665c9b3ef75134b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef302d0fc66c6fbec93bf51f0f178d2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a40515e317219a3e2c23df168cc0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead328589641df83b1c235406f6afd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81e878194b52095bf94629e32d096912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e628cc55bd5af10b888f16a8c557313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae012b2d776c7611570f89e12b3505414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21647e3b7a06134025c16977e0bc8a7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b3144d89024824943b8d246c9da816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb757c072d6988e080065dc4222e19fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48717e32802151b1872168cae0121118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04dfcfdb8e0af301bd39fe6ba3e5b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8afb50b905927957aecb78ed48a16b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a03cfe9e8a10b9ea481f67f7aecc6421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba745af1be5da307e2aa14e8e73f5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66aa1e6b237855f9315afd410c1cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74063ec682f5f4ff60f8ef668137f23e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747fb2218473fddd04c9f121af608c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24473f07cf0dcd5360d8ce2cddf6042926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6d3e55f8c042d5834c109bf6cb2f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748734b54a54581b1a1cce91ec0f7c7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c02472b0b2cd74bf72186bb84157329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363aa2be8a8d25dfbdf5e28840f30e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c8b82d4f00fae1ad262352b39cfc631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a71888c813b421b2fec82546799f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b213e1642519ba83afbdcb045003a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f269441eec10b3f3d17b5b59b51f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d09e60242e9dde87a409e9fcec2f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e540d7197b5323f74e27ce17cbd73e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1edcc1bf6da4469179afb84f4b5d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34824d23b2aa20ebbab4284afe190f8b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37243b525b3b39a0bae26ac17994ce4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b13a582ba70dad0a95df14cb5ea91040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749b9eb671958b21092aa813bbf79b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a83b85f129fee3332b65c1e4659d942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b7d708e694c7bf27c256278c358eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c1addd86f655e4faac3d4eddb014944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1feaddb3840d28d8dff8678d120ace45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de0bfa33412b82f190e8eceb95088e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8bb24e5341710620d7f966f18134947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16189120db62f00419a12e270d7f57c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01558f4d13f00b95bf6e0555ec58a67049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0d0d1269ec2e19475d642982553c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ebd76538dbf6db99ab6c89816886451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1069cdb05d979fca0a462f0f61b789d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786a8702956795878c8502cae496c6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80bfbd1f824c02151ab71e54772f9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c3d0049c6335c37d20e867793d3b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea01e8a66e241ec8a4c891a0daced6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027a38009e9041e18d7c0473072cf2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e8f21da0307b2a9b9e88a8b2b03958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63f81100378d5d0d2fd0a9531fb3f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c32346a1715ad12a0f10918a91c9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e229f726b0bc712cfe2dce535f788561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59031414f072a7309f140cde9c5dce7562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018d025d9dcf2072d2f0d94fb27626d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e97fa2a652c4805acb1c54086440ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c5d50d39f1f4b52aeafb5f2b87a0065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250af5ab0fa5f016629847b892dfef066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d7dc7e72d2d2774bcecf4b8bba88d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd61f097d9fa87a889b500b2b03632468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e183cb235de7835c9fc0a04bda8f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e554c293a6833e719f9ec258b9c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dbadc7cf80eb277cdd5ca19ee291971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fccc1f6a0bd4c92c86c3471aa7f2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcc7d3ca6e01a9428ff7e90fabd9ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150c53a0fe20f3c321c4f8cd2ec91eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fe7328476a45aeebd48c8e608794f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887217feb700221ea08599b873849d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450d2edd60cdb70d65dc4ffed02407477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c941c7bd48ce4b3964733d48ccf2f3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31852bfa6c34787ff72ac54cc84ef1a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17d12f26e049d6326292f61043429780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658807892c6c29c7847bd722c55c44a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed552fb1257a5a78a4dcaf256f01a6e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb3aa4566c033c2d2ee79965ea54e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cdb85d7872750fa39c479da41b6f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1e65e89b8d8475d283f1d34d1762d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1e1e24267209ac008a64a41bb13b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757878ad76db87fbf6dbeb8031f7286487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022014ca4b86abe2b6e4119205a905188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce88ad51fd6e454c4cba8bfdbf4ad6b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b19637bd2d2e965380c02759f6f53b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ae386971c715a90039f62b6e2a37391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaeebdcfed6f08893d33dc128b5e8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780c637473ea949a38964ef1c841cf893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72459b25d4693db3013b3ad92460b10294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad922fca4045d6db690f9719ecd5a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82296ea9a13c5f5bbc4dba146276ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14dfebb3643665748b4c1cce4bed74097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d6267324c69caf3dc59393ff8ce2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a274807d84cfde0912f839d6b07a5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8bb7c3d0c790e422c263826fcc96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c3158268fac8c9a70f80fd5e2aaff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda26439d3d0c30e93eff0b24205d181102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f501abdaa4be0974c9b13115a1afd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42683792fdcb9651b746135c7ac4ac04104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f84709c86415d3b19433a43ad9249105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d25e9426714cca7b168191dea66d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551440f1d57aca5c447ff92129a7188107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0c55ec73c695da0d24c187c76ba15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75090b2680a1bbb03cd6b72c52382511109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d900c1b977f4dc373911781cd3df1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2468e2ed0458de801127c0ef207dfc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b667df3577088f93e6f5dcd026a907112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd88d17e91c8b1b5754f314fdb68c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792663250cef64f14aa2f87a0ab7de6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09edf5f0640f0f97d40d9f4f3e5a39eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846dc663eca194f8fabe6a1bfd5cc22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33a79ae4937869b2537aaa4f47772a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6c5979fa85bceff2c8a06f6df3d3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc2628d7affd5aa48a0a323f39025f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf924d45ca52f842e3836527fead156b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f6c24b962c949538e12e25a4e928d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be02f5c8cc3ab1df1df4bc64420d8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a359ef4af5fd20d4aeb21a8c2744b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46daed90a4fe915db2b31381251fb18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f22cb83079833792888e351e79e05d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6093d48b12e14bf2d217083d6f1cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339967f5ac32a7d554ef79678aeaf937127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaa419c8568c59a1db5ff26f451b89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1abaf463e1bd034aac77ce1554b6e5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71626548ca6f62862444856383d726130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b45c110eb9d91e787da417974f0fd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d9d500a47337fa3318374e6deb21e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4488517ae1b36a5169ecfb9f569d94133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041971de3c94e2b46bc8c73c907ab5ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac1d05c1e1f7d1a803d02561bc2431135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2bd02cccb8bb442efe1c08d794108136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52957bbf4a9f95f48c5a90ef305d80137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d793ebad429f1ac73289b9da4281dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853d25ce6f7e96ee8254cd77534abc8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26301bacd444ad5166ddc1df55d51e11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e8b10d9262eeadc0efe52ed36d4aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077029a3c7f9e40ce79200def0ba2c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb909bce26e1e4d5a2d97b218b5d456143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe99341e270f6997ac83697d897bbd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e9352d0a634db04a9dfa85cd1d845145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c821c5d50af8a1d8336c071a12774ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8977442f48c73d522a04a897e65d71147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a2c3ac2558b21bce0051d90408174148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f123900ac284fc993c6d6dc9da3c19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db3f6280c3b88e98e1048e8c8a67c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32775450af01b974065bce30ab2738a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc29dbf4d7e32d380a99f86f47acc78152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6983dde6e0dae3ee9e346fd0097155153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ddceb57d929c22cccd7e18113b197154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974636d0e8b48e95825485e7451b728155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b342ff26521e7b7446a6785ef8b2b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0becaadba26e8ed1cf7c32743de43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a3512557cb7d4ddfaf0c54efbb488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de85b444ec08a58be9a4d9389c34dbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887bbd1f50a44b14005fcfe6e71e92b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c162c43e573e0ddc9ba71fe9362cb3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872a1dcc8a69112744fa2de375e4bab162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a021cf1e2b44c74b8a5b2b17bd1690163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116347fa2b1371eb7e041131c84b1ef7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c024cc0b44e2694fd1cb4b2039acf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b6116d87476fbe92f2de96f24315166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e4f8c466ba7256131019eafad10f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918711543248f0ae89b5ee6c897903d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446b3a8932504979bedaa7576d0f6ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd42594f1cee01036979216636dc36170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff16b9be225253ed3404fe7be09f4d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249528a5c63276d3057e7b8e82837829172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fa9c370e6bbdb8c95f148df07282d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61537c632c6225f60604998d48b676e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1899deefb2443312b77495995938fc6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b438cd875f71c3b225a3ccbc137d2e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75e1c510b4415ff84ac407dea91d3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a750b3a6a26981862f4183f64ff2d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49066f86875e5621991a934d6704bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b5ebb80d1e1ca61c37bd196f09121180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74b6575ac26853fc1d790f61780462181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70fa6d051b367b50405617d7aa37a63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966983387ca9b2bca0169a4a5e9212d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4251b63294d6116970ca5f27ee00464184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef18895a53c7a5297fab1c35b864f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bfe4f24143723a3bb5a240916c30b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0690928959455555b2f54270b9b40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa6600ddde50b3ac0e29ca9554955d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25309663b7e4acc31f5d9d153c6e78189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d21ab70ee98c31e26d32d96ed8732190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9808458cc9ee729bfbc505d3b0a98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a4b4a76502098f6c4a54f8ad5f0c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230d4494ff2e178570d6c110a96b725193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72274bd4ae6f2c0bfa5eacc15990db3c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3351a6b811205d9442f0c4d7ababd42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c282d606c55af988fa814cdcbe21b2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd55da4ab42b6ca2c60fab0363ceab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c730367ed309f02772e914ef646b26a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a150af84baa7d814a104127cdf084f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ad89fe6b1705989dbc63a809d1adb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc8210da15dfdddc6ca06fa6ff4dbb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc320f1637cc9616369575dedd34ddec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3f09a2ea8c58c536f48d1c655a9f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb694ad6a232c1ded0f1ea751378308204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623985faab5e3f76f4be23832ab7366205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03052f0652355e14623a45ba7f42ba72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a54c5f54065f9d75cf25cf8659d310207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109012b80a007121c15a01a05a65eb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6475856a41e038c05627913ff38182a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684cdd74a2ad6995b64841b404bad2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7b7fae7b0a474c131f8259024a2d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255c31ad2e31042f43b1bd154927d29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d91a4216e1df06696c60cf3723d559213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb15e8fc7c91e3a64db1d18d739f11214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae16d0c9e2742ac337b2e491f50205f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a217de8ed231b3221fe71e7f4577c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9623c47e830497a6b37305b9d2ba04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2baafda975ee8aea6e8636844b43e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf07f70ee04807ec4a5a19181a87c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fecc6ee07f07ff9e2a23459c2b9cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc6a9c1b7289dd3206b731c3258afb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016a63af2796debd5ad3d2f938e39d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5dbd393c10cc974ef02761bc8699c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f452e1eb3ede536eecbce4fd10f1578224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b334262eca2e879bb97c45e17acc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91ccbf230c7d729b4eff9decb97f41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce53dec8c792874bcc392d983223389227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722af2a37b47083a8ec892308f441a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3e425ed5160f9237a3f73d899cc16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25e5e89bbf98d221e8b4ba382ee885230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ec9bb70d52a2ebbda3c20c0f463b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c993deb96017bea057ea6ab70085c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff104f50edc0e8a0636cc57fd74a7a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca0c0288dc83fd20e27e7ed48dd52e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1e16cd175a6a456000525eef958d7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c80d0692383e86356d62eadeded5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7854bfdf9c8fd3ea56a46e9de0be426237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e6211a030d35da1574df00f96bf7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566650a90c4457e07ee24137ed4eb93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dac06c05a787c222cc8cfb9bf90759240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d82c3e4e4d62b418f3b792f6942d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9f34acf1011921377d0479f3358ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba0ca437e1be9d06473c18a65b95e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee8efd4ba8e139a19b1e102f1a9b84244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce081801afad37d7d29d61ffb8331245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b46dfdfcf02667b021cfda260ca6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f67d40978adc66070c9b430683c336247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff8f2338b1fa867a576ed1ff8b7340248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac5fe5886925da13e7b31d49f3a3a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72eb7adb2f3efb4370c322660838074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abdc83ed4b6b011b60429963311e52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef633db372c276d9eda8298e7dd1a0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe0b0edfe9cd7e036ba68995edf2d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6898d16a11263a433d8b1b22b34a12254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2dd08df4a8ed8be463942e1b8c8ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0bca2cbf2267ced80ccc4774084c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704f8cd3791f63cdca8fc89596b3d03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884142bd865f8e7b0c59981e13e355b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844da86dfc1941814ef027763266720259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9207ccc784e833fddb1e8ed2520b73260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e2d9512722bcb0c9f0d3a592884c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597445abf0924f2637ce29fc5b94b36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed8824f9e59906dd816b954da5faf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6381801ed984ca44cbe43a3d0fedf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eed16c12d4f7f4820118192419dbd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12325feb1c80e82bb71effbd33f07ae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c37e6d0fb65692ab71a650ef6833267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600c488037bae6da6cda307acccf10f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fdfba5af51878e187cf918fd2b76a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d9a9352b88d9295c63c3c3f2a22b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c0a87ae17b901de71033c1fb93577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe40d56cd9624764e1de21a0a85dbac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28080972b005870d12b4464abde711273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b17d512fbbcc088a2a931416dbfc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab95da45383c3c4e4958fc38c9d5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc74f551d92e68213e5c75d501b192c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfd571cba2e6bbd951d772a25d77cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa24b2ac51c0647a7cf6cee120e7a59278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653afdc8fc641bd6bc750264f2eec2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e95598a8147b14c776083f79bdb5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf752688dbac743294c06528f7812cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5e698068c03bc77a848d50757b2bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5e5658373d0d5ce9ee2551b149001283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba9cc8822ed6bd1bcc8156339b7093284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eee41d42b8b10ddc2f1a1682318006285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7dc042554f071e2a7d1f6728c44c2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa547b7c34ded609ed20764cb36487ea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a45961890ec14f2c7baa34d549bb50288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb581a9a8a8347e104c2441acd3d0f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4151e2cd5e590d10fe745924206c78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55143d3656a0223ae468ba79bafa06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd3b09364e2649469bfee0aabe2e35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66aceab3abd3ee2950c4350cad6fb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61809ca4efd4b913b4b362c2a1dfcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec896240fd467ce61e013b8f38211e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980d050f570b7c7a7eb548efa83bb47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9697c12fd8aceb66b79f652536f1cc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310546bee7afe384ead8363bd73f2981298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936ed6d1831e1a5f329284dbfe5da7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0126dc186e3a81d53da9d4b4f834e85300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a2b344603678885b5c8223efba569301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f69a984963ce8f2ed4e1b401bc06708302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb07eeecdd31c73096d07ec144d43aa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cee1880bf80a535063ebc6c4a5ebb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd437a145062ecea05c97afc624740305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15231a8458d123e79075d006955d405306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec1621ccedeb3b2e302184b9a5734e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b8469af75d29f1ca9e01837ae3bb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36856ac32a39824db53715eb08f74db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e0c35136385181b4810ed39e3c084310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f7e600922c58e430c18a30a28f2e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5cbd87a307ef898d9c072caa0de443312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8331a47682fa9bc3fc033cd7f21b54a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bacf00fafb3518774ce801a5f549e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314defcb7cb0df0fe616e5a42f848a14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b5f496069c411a6b80a4f98159c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e968c0f045d7ecd82ec75d68d57eade317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8625f6d39e8bc92d7d6be101c1b77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fe5fe482017cf39f043dd6bb561b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668b07dca8627ca0589c6dd0de70171320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9b658d4ff34711fa0b71b42f36f4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bff90af85243968e9cf8a33d40b4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce0338b562bc8f46d59888179ecc4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed6f9f32a13de749027aed5faf935324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423133c1c385efb2381f854aa6ec382325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afce16950fa2cdbd8d5deeb4ec62e1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55570415efc3ba22bb4db004736644b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921c11fb7b8b7dc28876a275166154d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f26096fbc2ef846d167e9e68c5fdf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09571c3230f31becdaf0265047a39b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c785959e4ad934fc4ed736a05804331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe08c59c6f71834d8bc0b92961ad4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a955f88b14192eb8e1f71c165ca21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543378bd4baa58a343c46540ce74947334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d4714c80b0f76567a106947a9a39335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9fceea6efebcc1d1f0e4a3264b75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba208d0594b5be77fada1cca121a3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafbe673018198986189d1c5ffe074b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b1dff417d5613cc0fba80306df02f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a383f30b62ac61f502a0bcc1e12d537340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaf7579fa1eaa2afc6ad1f7424c777341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9bd726997f0900797fe21a44006a7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1048139ea6afb18cdca00417a462f58343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e1eb0b0604ec4f5152fc03f7d1152344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8694dfd87b7aeab0bac327a1d58ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16301f85e38ede501b2a878e59449410346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04349d476bf54800368c670bf8aaf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffb37cf2546d99a8cb57fbec1de085348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89362f667f1b47552d114bfb8d56b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16048af10cfc5839bbc828627ca8f1bd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18c625213a8a9a92c1b805b5b8545d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e535cc94aa63f3e64d29b4e2949a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488db4102c3cae1cc27178d8bcc25d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9aa559643fc0bde219497528e99f49354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50532682451cee552941f159abb68d41355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1b14bf21f542379b035ffab672acc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13646123972e899ef2c9cb4d45a894c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef0bf0d5b9a011615080da9f2912bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c332181ed1d731cd986cf8e9f3f2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0467779bcc4d945351273be4d3e624360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a6d91293fdcaa78bf7e3cf8011f62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525fc0b6de22e2588d236d7e74d3d7c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325826898b68815774d925e3b709f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868108a41a04c6bf15b96f70a6504caf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc04fcb22dce2c0a68c685d4d1bd9d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb539ff442a778832983b2cd94d8d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199f89b1ec0cca1cd6ca70662d66fdc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47a7299014840bb2221ca9f56594e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5b1d7636cf7efb46b2e2744a49159369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2115b809d9e668af7c60cacbd11272370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5511e3c8cdf96ebe273f77b8f00791371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1824877c410f18f09aec9f29407b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bc019c2542ed629b8dd144f182656373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838b925eced2718d85ca8d6cab40c96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21068f9126c9901b21f44ac3289c524e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db40360f9190d255d68787f72eed4fd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6906adc8ff1438ba237fe058548d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9952f7eb767888ee30f025af754843378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d583369448c76910e5cc7985b59ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e0fac1f727d7107dcac126f586d1c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32ee1defc0a38c20c5dcdb85287919381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44df9a0106da1e5fa6c94ffd0ade4c5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2834adbec7157e00d479bb8c5145a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48730792cb2506bbbc93702e69590d71384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a4657c4ff816164ee2e758bf4e3e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361c106f2b1e0ac1fdefab030bf3f70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bbbfff8c809326c0b1eceb9edcad3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcfe12a87fe1716deb1668998ddb7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6af419e49d73a8b3450cc65530cad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8521e5ea239225697af4d3e5188c8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4dc9ac4cd39119893bab8c8cc0f379391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709f0ceb65b84ec77155592cf659100392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4406167ce19921f14c0a845017b91393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5e3d87929540a998d67c127da8e4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97303c10f699a7e3624aa0716ab4b6be395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a7200fb932fc1c3b0fd8519d48a62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1baeae095834e744d193123f6090397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782e02d3cb1d5a75dfb77aaad357541398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a92590de0611caa9a53d7e1dd29bb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05141d5b73857f92096f832ceb83f49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181fb67b28c0449bb664b36d3511771401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c221b226be3042d41bd1fd483efa4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d968fa8d66f633a93080d601b0397403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725838ecea996be723edc18ec553dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa68887089534329b2355442e437cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4a5f17b36aa6ac917a68f46b6dd1c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a74e5b39c7874de1e5d9dc9f33bd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f8e2bb6f81ecb00312f368a20f077408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22be30270bc6b77fc6991692ecb6f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3927e7b5ba3748033d2545d48156a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d16ef98368e6dc79820de75f12863411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54b670f2d3012bc03636a65c74795d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30669ced568470fda713058722a10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019b8f3c82cf0875b154b248c2f2d60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4334172c8882a8bbd1bfad9f047ef2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f470eb37682c76d55998266ad4ad7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f37a0596a65121f2e1eeaf5452fa4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b4775fc4ae840efbfe8904bd19ab2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff430415eb934aa6781b841753747b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fee69a0a038fe37ccfc3456c3b5c55420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d9d51fabcee706df4565078506c92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99204925cdbe2412176b6ae1974486d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638991809f407a811aa0d498e1af016b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f03908aa95132f5b73e6fac7ca144c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8882590c5e873c8c5f9a4bcf9ab02a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51df842236e5d41f39298c518d0265b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441351622eddbe4112afea2083d519f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05764ec864f0772dc190d10a455d2c6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146c77495b116a8f2750f8c95ab78dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098f9ebb1b1c509279917a0833b2565430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214f226fb19141d48795c2c30c6d9cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f3d73892be2d0674c6b1c27ad18a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d920652f70053cff33cf240409e18f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4295caaa5b4eea10ba445a0fd8f31434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af600c9382c3d7736230ddea503033a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a34acb49c750d9b365b571acdb5fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44903dae18448e2bf70caf955d17d2fa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd7df46568ce7613650cd4bee59233438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3094acc0c49afd3b29fafb201994b7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a95d15bd3b4c91d7b996910f36c714440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5c370e4dfa28e840e771cf3db22c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f435038b2d8fe763c6cb01eb9bacfb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9457df4f039ff69442d6ab42d1cbb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2e40a61f50a7e0942556edb43072a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118498f4f1f9fb21d8640764ca966da0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21707db4d62e715aec1fe3470dc034b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b8f61293c86ecf35ab8373c4dd357447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34b45016d6de3f8ece71a48ea69e4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b2771c81b06b627df7edf8f5a1dba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e7e859359556c83f77add8e125897450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111679b0f6ba50763540e4ee6bc5a3d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136c9bd040c8aeba797e6528d01f583452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef577258b9b03e90d355563f4add9ce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7f1560b2bd61139714074dea27163454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432247dd59c241b34b87e55bb5049728455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d884e761497a5afe74ec06da2c65456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06913943bd7d2e0779ff223bf4b9c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3431cd88601b159fa9d454671ef79da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2a8a892ca38aefe278c230d9e8a69459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae646d92116e47888aa359e185264c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170230a649e921a61de3856cc38bfd43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba892be093b67da8078e6e8d7e743f5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95759a0b1b1d70a924ff1285bca011463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc646f8735ec0ce4962238a8736bacb5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0410328da65f7ba4e0438b06f5601465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5cd2aaa60e65e11043af33e9867fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c270331774a79f780c6acb3000fd663467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb01ab8b0f9529fbef950adb8603f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862f87033b7524676dcec16110eda59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb14e950fef8f0ed907dfe84800467470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cd3b5b8d972e2a48d1646d32b10d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb045376e6188671ff7cbc5d36f698472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171354399f4d43a09448e81f041a1ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2513b751118643ccb6749d90ac06f4e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c22f204673473a7c1c4ae792c43fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd17296f01ffa4d5850efa34c167e52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbda425a6e5d9407eae2d9a6895538477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5302ebdc96fb75842c4d61ea49024478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6d751ebf91fccc8230d9e4f685a24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363f26492417876704db17bd31c8f78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aad129ee64aafd1266dab89fa9f82c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578df207eab01b5dea5c620f2ac43c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f45e6040298e204104500550fbb96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b46a2248d78e98f6afd2108ce76b93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e20e4883102f9438ac317ee3d0aa3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f712be5336fb47b7f261e8e4b136486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1654d0ee5134295f79c5dabb698758c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee53449a49d11f41b69f5646e8e5ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87929d0f2466fd2c87fa9ee4b59259a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5cefe077e66412f9f4639e82238e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbea5ffdba894dd1f6d1c876b2d5591491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5098f5548aad5d5a410c79be4221dbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c79838c30ec04a1bd1a64c6b1fb1a0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f742a66c9202209fe618ac1c605dad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df633fd56ce532be6e3e975f7ea649a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a86d66cd8960d66e4c22533dbf6277496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307f0bb30582161db24089531034296497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2414c1c4914feba983086bc8ad9c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389f3c3bc089b8102a810c42c3eb2de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a3757b41f2716b722017c69b3e444500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39643759d79a3928c95ca7795bc19f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464a11540b06d3722e85ee067c444df502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0387345b6564930a431626ad67a9cbd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a3c337996c7a41df1ab76c067c96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620d96d3c7558d49f2c3a69f8c6bca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dc2b507192e62774b649b37604a18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68098e9f3259d6f3435782ba953a52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05e93bf3b141f7cc49139ec16284c3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5b801e7d9dcfeac9ce59dffae4e236509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f05718c81b45dc568da6c9b5add63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93008cddb7cb126d1fc8abe03536fc74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a0bc126046e8b9fb061b21dd5becd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed4ab5f5b9283fb00369f87e94cb0e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc28eb37bf97fa3a7ae30db47409ba8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356135f3932adbac621352f994782ed1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f5811b853237bfa526901d5777db8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528b8ea612b521d4cd8a63819b8d8df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95483d52c119110fdc792545a0698425518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600e9d4bc5d66b69b584efc7b16b60d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cc780be13627febadc4015e112162520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba95709706426a240f0e1f2e5890a1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc490aa64f719d5eb26588399d3df2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7961210fba4009d06ae230d6839dbdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a703fb18fabe4d5df152bc71f7fdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d181ef055c80eea9f9ee9ad14e77a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5115b2e0a77d52d153818fd08cdb37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e775353c34adeaf44ff142813c8ca5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaaac42e2416fe7750b286bdf4c137528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f491645cbd0c08a30f20c179532c687529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db86d44db3bdbe650b80d56cf3bf20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a84454f8d36aa2d4109a96adb0be0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac41c6b02683e6e476faac8e979b32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4212f33c3eff43e4e82db953e56272533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a01d245ed2d3c585e72867bb165a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae451280f55a3564a81b5c67b21c9500535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a7e3c26a7f50eafa02b3fd7fa4347536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1af9af2429f7fdf13dc31ce3a1bcc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e208d6b3c1a610217a39cf5dc6b922538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bf5d1f51010b98592563c2fbbf852539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e2e964f4c5b851d747f1bcd212733540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123526cfce7c303873821079c7e9a7e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9b965f54183235ff679e846fc9d7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408dfa87aa5719c3f8eb2b074a6865c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989525c2a23f58d9b9d9addce0615c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24e17bc3667c005c5d0ae26d889e37545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e37fcbd5ccd63ef6b4b8164a24619546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a546820ac0091a587b70ed589ecaeb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a0623a5714e4f822ffe21d3f19d1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d4a79d8bf52aba079099745d1324b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062c7e51dd3ef2804f1c9b72ebf264f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431a189cc1b24e1bfee2ddf5e37e52e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc3f2577e4814d11e149601882097e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee915bb8852360180d3d5741279159553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbf3780521dc5e8f835b4195ce5395554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba998006fc928d6ffa21d1feb546499555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca766232e19e48bb6a6d24816a5e4753556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943ecbe3bbfb185c837469c2297c09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccaded4ca2e21c86ba3da5d81ab5a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db1b6726d45ec331c0f47f9ff53c96559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59ab0f3cf28cc247c254de6ac01a09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b4ac975a1078a7077fab6a7b79a47561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f907c1a283cf783686d39f8a1d3cd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1178fcc6ee1161c84ded4be4a582a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76dc3e62a4bbd91240809849c9c8eb3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1571617f57bfd7cecaad1ba8c74921565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b180ca253f7afc455119c76218139d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b20e3a51097cccc5078e9d0511760567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c76936bac108fe33bbe481485c94ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724d7787cc834e5c06a80bf9258a683569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47073458e3686a97f9fd38ace2e70ee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129bf016ed6505ef58400a869a89d11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e765c96af83b16be5185ca2989fb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554211a2bd730c6d705283c92993e2bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3b24cedcf7c9251adc9847eed310a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec25f7137612150ff9ca3706fbc7d63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0dffa713bcb3735c0707b6e1ca5b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e175a04ebfef037df10e4f081c16d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5436aa42d228710ce91351bc9f00329578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f59ce903d344dc055791226392fb3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655df485f7e10b09ef6a03d059ad9a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087378d305e95b80f2c3a5aa6598836581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557b1cd8d8b2c43fdf73b98b970f3e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd5757b28fc90ed99826db1bf33f9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeedfccf6499920932774011dfa7056c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e0fa7f54e2f0cf1a66db182a8f96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459b2c674e8debb901adcb35f3c83fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bc05ffd68ee9a193ef72cc4319e37587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e749e2a17e60beed5f91391e0586c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d9249b400fe702de3e894e895c7a1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f061be2d45e114ce44c04a16dcd8442590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a8f33b59c38080bf779bc6161be68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b1be76872cfe5a8262497fa8f52b16592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b896aaab20b950c207a078af52ef65f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20946d99bef0259a138f3fbf9c49b7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c329ad3ee175d1f91441efb4f603e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bb1f0a253eba62ef5bda4f1575832596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0188d6f3692945b6540f545a9028e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d238770f04974661a2481426bebb0e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8330b4b4bd70a3a6edfb346dfdf4392599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e384f31027dbafacb29486e26d77f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73fcc62e91ed0202fcae3e992a2e58601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664579363e7e578904523f81bf4f4ca5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d4166ff0db26598a67cf1a18f6a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ed63fc4c8391ee5b0fb95ff86bedb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28b56fea82d001521a2a71502739c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9317390f4eb42f52fcc87e34dbc3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b07afcd1c6bd42a14536c5f1502af0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7519dee209f1c6baa574b0c33f6cc6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65edf2bb0eb18f7b282f3d796c3b7ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a62add45ef8bbd35f411f295f45a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff63bc2be88a787f6e8f69f71167e32611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb09ede9917f8ad6cf5fb3aa428a47612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde60b7ef96f00e835175622ce2ddff6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea58a01cc0d0fd11a5ebd4fc5318fa4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2592d705b3ee753b90d9d49d0a002c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114ec2ff989c49b096ca4f956074bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c816c1ae606ad31ecfd29526831fa8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12cc066ad327161c31fc6b48527079618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b23827ec85473eb4ffde46a75466bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974010b084140f5ba89c6e2c1ad32830620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499c8a33258550da7e1163002c0321d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae7e9f17c625295db5be9c9ec26a6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9982e04b2cf3fb66a9bfe9016dbe34b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad30bef1877585b3eaaee46a86c677c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24ee645ec8f68264d5f7574ef81cbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca03b8277b4894457a6dca9278c2a8d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9262ed724d6ff50028a11955693bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4538981f23e8b2ac63435a9ef945e5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68183ddf33f67f70768ff35ab6bb8ead629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5486dc54b21c7bfacb6b9244244d6b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a736b7fad35ccc772ae0dc3ca6101631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd330565d3d2f26a405cc55ed72ecf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70c41e8379cd4586b9fbd70ed2fd4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487274c8b14fcf49eb5c190ba7401164634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6feae5cd8e027d48ccafa74f1cac0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae109dc8e46c395306cf19bff25f0bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87e6f86fd190db2a3168b23166dd30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b627343ced0e0c8ee057f7d757137638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa87a7b4e80711e7efa71008855f1f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd063b2ccc5f0602442dba47e0446f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72fb8a97d18453f25f677bc580b863641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710edf7b8c3b1d225a30fc9a08bb575642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3291b0506a2279d51c1adcc4266eb01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7491bf9a6f9371963cae1e1bf2733644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6e1cbcdaa95130f24f6c14d5fea73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c38d03beacf72680611abc0e70b493646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb971c27b5c82327b8502e10f825cdd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bfa729b4f22de93eefbd7c23deae6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28445979141aa9104d18b6e7429a5226649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff5b48bca64f9f45b777defbe44a8c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c43241a4b0404539aeb66e192de22651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1064b100bd2a1f48f2ea7decc87bca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bc154993f3f433016bc614f3372ef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72966b0cefd4687076fbf02fefb7adcf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe1cfe741064203bcd26535439f122655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f780798390cce67f7bbd978af4522c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8d02d0e490b89f83957fefc8c9ecc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c9d716e3bf9e667d46278c326ff4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d36ca16529849b07affdc661943c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c16a3e8da86d214c7e383624f5d96e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd4343073caa364303c13618a1e616661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425792ee5e24acbb8be43e9d826feb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c099ee97c0a931c64466f42f2717c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11855d06e013eb8a0b2e98e7dd95cabd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c775f26f26545821c6182196be230665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d0b0213236e3d7d6cad69fd6f6ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bdd60abf931c687f2a6a259ccd714667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e9a455d874330216fac8273fa38ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981f615f4cbb980d4231c5442130354669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fabff1b22bbe2b47bb5c79549fed60670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1a9693dffb46f42976429d8f2af00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b178c684e2a73aea8b3d1863b2ffe5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679248bcf68fd4ba5bbe832120bcf58a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb21835d9e2e913a483cd66155368c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d188e1ec9ca117c2033dfc20aa5c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00311ce523501c6d88bead82db01d2b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd327852d7077df2be32c62161ae774a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f53b4fdb6e1dca72e167aff21735d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3313dc844dfe828bbbbf56f1fb338a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1597aaac072f4dc52b95ad868cb01b4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261ae72bd82fe649576fc2517d65e53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422a96c7229f874999f38504f62ef73682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c03b887af6d9e6b0ea1848b8fd5fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005ff13bb4e9bdb1fb47516eccdd9f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8f70359d8b9731b748f7caf9ce36a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8184cdd870e683fa306dcbd9e4bb94a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fcabe69a81ce05d20b0b94eb3c298687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39deace7000bc8c35ad523486de620aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cd99c29f6338cb29e519f06c07cb0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586aa9a186fd10072eda1985e17aa7ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e234c1f12caf91a31055485f7c2f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a402e50a4c1e402ba69111696951380692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b33a07399b557bc6542b9906a481a6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9a74d3ce52eb8879ce3a0b7864411694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb090d8b37184b1a9474c73ae06d325695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f74a3f7fbd2faa5645abc318105843696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e07c5e2a723c835715dabed4943cc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4d4f3c4f63ddcbb11a3cb331dc010698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5d53f54a788d8ab8fd55f3fd6fc0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b305baa41d8238680a610f02ae96c3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436791fb58257183bc0871f2be35c568701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4872dc02938826e55af745c134103702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661cc48f5b2501a47b9532a8c2baa6e4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b59681e68c90255deef674201aed5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716ba74ee5fda7d4271990ec06903e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc61f787ff655ec1181439fd1a72222706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e36256bc581363a829206cddb76226707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3c29c9540da2b73513a7b21bccc53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32b63201c4c9a3726eede61d4d0190709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447b226070b465455522ad5b26a72e5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8b5c7c01ad5d77921d8d01679028e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bf36c557b717bd5541c6afb8176c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb487d5cf7204220dc4bdc338683f3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741c434eb95d66a20fbfffbf219a447714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54862b972144318e18ee429a743b8a40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc97c113ceed93c8f1f59cba0963568716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eb2ad7399b63bef3304141bc9f479717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c4f0cf4f4c699732231350bb25bd1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bd4242aaf55bc1230038bd431137719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5359e9c96472e537815db281d858720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a14b091597841aabbdc3173196f62721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24ea4cace46a983a529a5000a26a97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8167f8530f2aba25ef068adc3fa29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6d5312f1b2c75e9a1b9e24f994d21724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86704188920f5ea89ffab2d56001e6a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ac816d9139053284e8a45777f2ac4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5244f8316b290c493d38289cd34d57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82415c1ebcbdc6d3d1cffa8d99cf67a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff1bdcd2265d8cdc956ea0c65789a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eef4ee7fdc2f8fd66cdf6abcfad00f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2512dfe67dabd43840fd0b67f5ebff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d81f3bf9dd65c70503bb5241e2d9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dcaea94ab2cbee988240d2277492d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e85cad3b5ea5daf42dacd7d376036734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8230d804cc606caad386d0478aaae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7e90aeab4f4850ea47c562666b2d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2c800ee6b08605865404ff3feca88737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0cd392942cee6660a8890810799a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc63aa1f350f02aca95d97cba6a301739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154d2d44c63539947f68da80e445dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe52da7d6f8d7d7c3e58a5897af4160741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c144f622f7b728738e8850a078b83a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c470a44c7153760f2db9b80ee1d31a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45423f9522678e8f84a549d2631e2c88744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463880002cf0d74b221eaecd0339b57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876301f6357288081c4a2a37aced412746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c157a317b9603d0a3312aa0b316dad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a829ebf361a5692f11d3712cac5f86c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e0c408ca4f0b4e71a6f635e2f9fa0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1684a55b273b7ebbb9ed4b70592af0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc4c7c72e6a4e3449180057a358be1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1397eabb1ead0e5143ef0e6a1c3f03752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da1faa40de1a1e585faa638d804bd3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf17731a3b004d1309dec270471702754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e70d4f8b260d13c0928a9c6bba7f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0895e1306ecebc17424045481a29cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192808f8edac2f9f7f3f5e483c19f77b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0622f38ce9535aad60bd41649faf1c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5b756283e8a0f3102f8bdb3e8bcb3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadece597f1fd4dab008f8a3c9e3f731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119297be6b94185aeabae2109ae97792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aec924d48d9bee405a200188e706213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf08809fa2c261f1415729fce504924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e4d3e80f56ab89785ba86780664995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fbcee6fa0a3c3cd84d2b77fc317f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb04ed592382b9706566db1a433cc07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d841eafe8f04fa833818d85533863c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba56c1cbe44efaea2308f95344c839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074cbb2de884857e951ae8ffb7e3af610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25722cd4bd9c8cdd66540d3123e3e1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2c07cd4108350c2151c19cc83667912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8933630985e1c691be5fc69f51ddd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35268df1aefabd3ae3d59a68a5933514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053b113a36216c1e5383be156bd490615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fcf784b26299cc5bbfaebf47f452716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ce8a4bd05ba01856fade99f46bae017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e2d711ea239f63302bfc3ae059e1318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa736261e5951cb50053a0b53c52fbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d8258a33aaa2c0b8cdc65746f9eb220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ec1a3ca69ac4baad1392a6f00c93821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c260baad48d4a8ea155e9cfff765cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6acbbf7d0b71afac522c3cfcd2ff323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a448939b061179c5925162db45902e224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918de946407d4e6f4a11d2e995d4b4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e289b662d258b7693e0a7bffe6c46826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065d735601bd19d691b30f60f98b52e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063150c05a22d63d1c7d4aa6e2696528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c5cfafa08002097dae80080941c7129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30273861401eb836e55d9233d7e563f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fc8dd2e56c70ab93dab5688b238e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76364e3deebc195d0108d19959bcfd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461060f6ed6e30ad6aafb05c988256b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d744f419aa2894e39c5d0471899a4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2873fbb7bb080861fae4a2f6c2f2bb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c307428a1d563150504e578ffe115c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb68000449dcfef0d6b2d8caa8568737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5e089e4cd281a89c142761a4e504438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a88b6f1a1a382a4b516ace1d45d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a1d6936a7acb7249bcca237c3f41540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88c4eb795d8757cd381ea0959ffb4741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bdb051c37ef7e9874e168941b698442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8beb054e00c0ebbe4d2c9c58b3487d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5f8a63dd65f0c99fe37a78538cb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975fb60e86257b065b42b60b246055245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697385b4f446cbf547ce329cbd9f10e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f4208c94ce3739a6c7080f7a029b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27137a45db4810f1469f1dbc2838987e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b90e186a6535bbf4a952743eefec149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af30ef5814cf5b4ec8e9532e539e3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9fd81fba5e62f45b54bb1f9664a5851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ae2754cbb9f206b450da2ed9698a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd21c55828c4f1c76deabaff64f24153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935252b347b0b786cf6a12601e01828a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cba629f0019a71d633991fd5899a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17891654b67c259afbc9f67c61f8aa056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fdafd61244ce885d5920ebdd3b8b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76af44e65b47aea84c2a2c91ba91c3158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c2942ae06537bfc35ee3f9ac13e2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd41019f6d8e76df980c18325a7dcb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbbfb5a6405a9b2f5aa6e16465d6ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced46fc3883948d8ea15d83d2cb79062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3964679871ec2ca5504a40babad00f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74bac2410e59c06e5dd0b71f10948664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38217fb06dee6bc67b74e8fd316aa2f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad3163012e75c729e62217a547444566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ab7e2ceebd75a28fa22be8ffef01167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e354ba517bde5335e80beab0deb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaa88b1a9f66db8072e0d9cf6c8c2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f0464a1cd156463e54f95dff54ae170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95848db6560865c3c8919b00c6ea31171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e36f9e95c03a05f27dcb88d9a9ff472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bacd2ab2da4ca8b3eb6cbe9c7d6a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8ca698ad8bd2766239ff3c85379d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebfe63def9e6dd6ca1502a99d3740175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f99ee462216e8047442f1db674414676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bf0fc17d46fca73a5e571f986c5ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f405af60d04a7db0662f63405fe178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28087dbb97df114d6e848a317e0b48a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb000221eba4c6cd7bee419c2820c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615632c3f89fad8afdf889069436443781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee83f92ed56c3f34dcbc9eb5c4eef7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530643fd9fcb75b170f4d7d614431a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44ddeb5783251b35c8148b77c6aacd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe610853bbebdf9fd737aaf2e27bbb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e8d69ebc36d66db2923feb488dd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d62a7716176e8944ed92d47667b24a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127aadd3c5c33d8eae04d76f57d1b1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccb06eb98013c710e9bd5bef95996289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b6eb8ab903fa33c90950b8630917d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a26118520c1f906f9aeba370d40cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e8027ff34b2042e060ab91152790492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd772fa4ba2b9f7efb7fa7fcc4aa1193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f897a3fec5856e22456a9c5fecd6d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59448b2c082c85ed733a70a690915aad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1540c4df21aab724067eb02b51c648f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78474180d3327c02a64cf355da90b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e805044c1794971aead92531f780298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8773fdf8a9a8af7f4a00cc2bfd49199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289dffef568aa175fe1ba1472b92f26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c80f8fa9d9a334e264ab996c2ba971101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f3f438b2cf28d4a39726ff5e3cf58102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb27efd99f65683252c260f9c1f674103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ea73cc3faa848f33fae943cb31a65104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572df81817861a110f352d4736f34fae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847e9f45021ff7b48526137a6532393106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654ba5d28b1d6c26994233e44a0d863107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dadd7b1c907466b179d5980ecb58f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372d0a433ef36e5e58c5425d260967a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a951e5036ecb10911eb023aeb42a5e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a77c738b9e35946eac83094f3328af111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259a187709f7fff67a3607e4c4f11b8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ce60fc8b97cd416919f711d9e174b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b4cd4171cc5d48cec1ef37d3e5655114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a23f9fce1432d19cfb278ea27c16f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da76c8692d1a0ca481d7632d16d0d83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebda70bfd8791619cc13bda0ab2ca6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f60030a24a67bab9276a794e9996a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac5290e76d2b6cc78d74dcfd4c0be8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df23f9aee7c7776d48c34e6def74b8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe2dc5341e128f6a360671553a080d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727956520f12ed96ccfbc1f25c74b267122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff5064c26b08fc28fa4294c6c2a031123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ed59cf77412a0e4de5c5331332aa4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e25f551303f7747c8a34c73c7437d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3fbb5c96345b4cbb65df072eaf8f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37079b19123f0f5604ee53070777993d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab45a6fad671dfe1b81ea3c3ba5c39a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a734dcfb74b41d4a7080f4d7cd0fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37358eadf845de13bf8fbe8e87a7303130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd371383232647aa24ef7fd1c16fa9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab91d515eb192930018c04c0680e6b4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbcf5bcf00b9f5bece1fdca592eb68133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a3dc1a039bd9895b5caa12c65914f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5238c6d2eb8427e9dbbea0cbb6b749135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870c13d442eae4c1f4654fd0ce32d85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60eca3d1450d70494d2cfe7fd591f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10dd06eb5c89dab7152e6388c353e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01db3b2fa57733f54128397ddc6d8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e12d58a2e8a11a850a974b072daa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecda009687c38d515fee21be051d00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4047298b3763dede064f9b7f1d30e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aab668cb28a3a97cfbf9683a5f7ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6894e6b2874ba14a808a5672306987144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa911ee12ddf2d7b84912cea2b4a78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112d1e8c134b9eaf9bbf22a1d506e6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b425c085ccd0bb81e77735d74bc7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cafd10af767a6b52946bc875b96196148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4b675313a030ccc9f34b101411b8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf027295818bd699177d7198ff1dc676150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fa4c47e1e52d0f3890d6eefb28bf1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013984434c46740ab54b93c6be306651152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b59a9b4bfca271ec885719d48228c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fe4f43ab3941657700443c73ec2dc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c424683b8703a631cb96e70e61711155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f1c4a0284f33c9fa9ce40f13b3dce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870673807e6ddd71392235a4e0a4a6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1177c91363f51d59e38c4ce1fa21b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdf31831a83f8236b87733a6b8df4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20591dc934adee86a29924b40396d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd17d21d38f8063b8d222528d3341ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21abc645892dfa6f5eee915bec31ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e2ae7536f769f6a4864d7534a7488163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2332022bf8241f36177d85ff4b85b61164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97de2609d1cb1e9d856dfbba9134c6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc627c15b99a918625a2415a918dbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771380c30140f925c8cc3ab830f8c0ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be4f33dd41dee813ba8e61e634d8ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928dd9c0a5ee77e36fa35d1a1d087a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf567cce74094612edeedf55a162d08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c30756627f3388ab3b4f28e854eed0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b428b7f081fa2f239d5a8caf570be0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c9359e0aacadbf204f9092d67024d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788dac5a25478c39f3d71d496acaf29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26982f17b2585dba0863ad7e135167f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8985e4c69e543c32be5de647c18112176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4832bc93b7c0a4a94f3ca83e789c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c8ee547aab53fbefc5ca822639065178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6a2ac5fa734d48571f77030308514179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103fa8bc73eb79bb621cde5bcde976f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f50ecd093225bc362d172a6a4036181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28912dee84800948fbd72723ea77b8c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00836498e4f3ce41e0628cff037ea401183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb04186b19923b0fcc747701a98c079184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c631bd058defaab02d032e7c9678e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba82901cfe1d21613abaaca6efe5cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209a5e8126a15c56f18436bfcb8f9ec187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff52edb80d40467b172e19a9eaac8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9c0babe842848982cf92ef5658385189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b563bdf25cd40c23ebf19726b452ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8600a24f137f127e1ca99043c186b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaff07b09e6057782c164318b5a5afa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbbf1ba07946713e3d5bc05c0dba6d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34799e7d0ca1ed49b0ed9d5eb126dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3baf191b92398c1acac2ae5d6f01d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d295ed239883d923210c5144371fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58b65cb1edf6c7664a07547181c9a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ef1130c46b05fce3a4499eb4602c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a803de61a7ed8f605528630c00f52a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a06bbf831f0c2f1ac15d0a601f229f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e5e46d8dee156499a967a02c5e31f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1453950a1559d42113bb39b2536b58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333ee5e69ae276e6b5c5a42b1a4cdb4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3fdbe3be1a357996a3863cab9e634204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65071ab3f07d64fac141eefde2200a86205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93286a42448a3db7208363e0345f57a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b42b48acfd2ee5c515c30cd02ec3dd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a612ca007921db0a618cb548479b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335bfb576e4cb805d5f73172cbd7a4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5edfea6c857ef3b73eb2bdf8dc2239210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c927d9a84e1cd3d021e3204e06a3a10211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646009e5db8df7033f34ee72a6648f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586156124cced65fd3fb7b71e1df880213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d021766cc54a58b5f6ff0ddf10796214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebd0e4b4aed81f116e720ddce8452b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75796d8e75976f3d81a1f3475da662fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b771ccfddca04f24570def0c1663182217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d53e9db8aaffad167f4ad6da81fc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ee717854b4803f9730891c16ded8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d3e04868ae33a27f1870e3d177cce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62561fbe2dd1cbf6d6225207ee89ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f803a791b49a75a7a4808a33677211222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d016e81753d41b20793640f96f6b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8097dfd9dec204a22066b0083f394224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a4195fcf544135fd15c41370e6ea4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce881268ca7864e7384215061bc25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513eacdefa32f6aa1ac960498eb09c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b2a3b7c2bbdc87c4bbe02646a06b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd767a6ca915ad60df76e3869e5d49e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4e34c98813bc90109f16a27b41449230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7d1a973f400a8b83661edbdf49dab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be909d6700fec629d02a015ab6d13603232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb40c568df2f5296ffcf7ef3dabf53233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3028213696377c44d69d3abfc354468234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdbd2b49c0c799ada4e2bf7ccb6ad3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e3fe8605e469faa4c2ff5a14bb0c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e322ac2db158eb92d35a6ed723ea55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f299827f3b711f078dc28f18de829238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c87511105ea3148f4d5305a4748f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be1839581265e9eb953811ed215294240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d98e9cd552b3f655c8b2426725e7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2ace36f8f038e791765832443ea63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccda10f3a3bb84d373393b668960edc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110e5403c2507444b39ad5c950e1334244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cf226bad574f70b00d50776c4f64a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac774857efe3bda8531d1b7e5e5aa6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a1cf8444eca561d60d2c41591b71a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145b59c8e9d336efbf410108e5c26c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c10917cb20ac9869378b33c48c12d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137de1c81156a118de9120fd2b7dcaf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cac767fd83b8578bce076ab427459251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6f23f5121220ae165e01c38618223252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b460648f860fcac23b47666e4947253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490705b4b420360148557a7364ce592254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e77ac09fe49da804e226e7dd400384255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0150acc5f27428687e1551afefbcf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b0afe22515b3b7856912d38585bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceba2c1cd67cc8e2e936098d7efdd1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c576c76a82321d6f9fac9eefba585d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a84f4e2ac00dcce67ca05481668cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d41235d818d91eb40294f83f9ac17261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8bbe8c27f056167719faee53dc0888262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80f14b0a9e62fd088c9a6c8039305e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a921dc929014b2af5748bca63ec47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554aa587cac334cdc135b4389d3e225265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbaa1e66649ee2795cc9640ffd27c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7738c688891d4c63fa8680a0089f181267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00a4e10d84eff7983fabd1be449410268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f1d818b77e294415d8db283018428269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf63cbf57536f15b95c792a22c830e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5bad1ce45d7d1aa77a60d7967162271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63c59a2f6706f1e5aa33e9d4f6d7c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae7ab89c064ade450c6a735be424e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13852f6271eb9170b28435c1282eef62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a739a22512bdf6d245174fd6c23ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bcd0db9967ec0aac4441edaaca73d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583a4ccf2f086f7c0b1027664cdc29d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4f2a0d4eeef34cbee74d40ee7acd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098db96d0a166ac2c6bffe7197ed329279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d20adb8a7f312233a59a6f303fa6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ff0d6b142be2eea5dc1679377d551281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf798d7534fc95b29532d290fef56d45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a2a88dd86cb0316b8c6dd9eca778b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac42c99bcdd6c1bfb8228ddd011f3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788baca02652b2d64b502ffdcc81e77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30146768771883840475db1fc94a0e29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcadd5b961a1216a8984d70f7462b2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb887b9f309db27336464e9fa5bef6d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7f43a3f5e832f5843ad5413f001a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02581a92108a71b3a644ad1a0046f56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ee7a79b39e9dbb61ef8f1d62f3127291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b939c8e9f84884237056366252efef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ae236b4d81d60ab4e2f2b04234593293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09767c0bd5cb0ebb28f29dc1b53c987294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1fff8994b6141db172233dbbb2cc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dd81bca5c62bc2b9a2ae6dc3d2ebe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32809e4d11b5243bf071d60681b721cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ee5e3463cff51f3f5efc03e1cd82c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95edacd68f6779458a94d0bd70c9744299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb574fd5e7d9e601ede3a0ad64f383300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36ba76fb3a55a2aaa30b8215342dd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e8d9dd740488b7789a642688728c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78128f941821b34f9521505c719d0f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbb79a68b1fd4d4c5bb5f6f6bed406304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4ac2d2c8e3907cd2e3fffd168476f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0d9a9f2c48b9eab9ed274f2538e6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc32c59c9a95b71f43d2cf0ca30dd52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867c5305712e6d0d6972499f4a98ed5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54237d76724afddf03c295807a7f3ff309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73ec850e4e2935c85e93303cdefee69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece932eb2dd110488e87c975353846e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67b07ea6cf3a2481de7ff00edf07c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ab4058144a9f72d2a04ec3e75879c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0af68734f5e5266e53de7b193319dc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489aeb5e94b9674ee04ac2d438f767e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e949b6df14f1a24a98c007689881189316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46dc10f1664f72795503b9f734dc55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf72ccfc29e2298ded651ebc1bdb460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6905f6ef0b671ea9636259db73165b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec67a60194776ec6dca489ec66906f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4aa81a0b0731de7ff9cf38e30bac0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7da475c71ecedca55722dbd3bcc45e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20e9bc7c1104a7a951b93f4982e3dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7d4ec51b0233c0e77b6ce144dc70a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af81e9dfc88537f04d47a9bc7004cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829fe5dd6e54194c3e618f13e28ff96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732879d525b40ec5f210b45be8194ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e7ef1a0491dea306d09faeb6adaea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c061859beee0ef7a25b8f2fd138bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4af494e4a60e70837a29f665e3fbf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99e8c087a40123ec6c96ddc015526a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca218baef2b24ab694960d59a605cd66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5547e8f72e2be52eb5e07a4a11b60333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38967c44e5c11f165e5e187e6d8582af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9a7873f6d57d3140b14256692dbd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdef766ace0d0f7848e35bae7d85a11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a3cd1c1eba93fcf95643c7271b916337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faaad4e241a69d6ada0b44e3d29d09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ae5d8f459fd81e331b5285e238113339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892cbe2df9f7a34c6ae800067e565fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c505162b4fb5920667f43677b73537341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77981f9df83f1372852c868d5a7c5c60342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be642391bac6919be6f25bdb031e4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb1b0e2e959c630136cdf25c60dc17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43977a0525e05b5fe6b75c929a91f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866f8e8501c542909c527b484134dd1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b44dc76f63f3b60c1eb9d27c335c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5b5274b56b4278c910a8d6cdf7024348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ef61a3a8fb21cba39482fec5248ca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686698c7d4d555c59463c308e3309a49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9aae38d1fa3aabab56ce28e98614f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510eaffeacc00cb6ae83890509ee793352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d5b214d283b188b2ff015b82d3d34353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdded43c944353cb80d905f8c895683354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a2618dac93545999d2e6bdd06ad2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81998380235f2040039d3c0f75e2342b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d270fe98e5ac629d26edfdbcbdf44ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c029f8e86aca42acbd60ae1fbcecb4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157edadf589599f000a2bc8cef8e8e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63249d8be21956ec93918ffc77a016360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4833d59dbced8cf08b31bbee168c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee848bd93bb53d2e3a1330935dd3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4aa6e944ff2725044c4ef21f2cd653363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b2d750864f2c01bc238428f456adc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f9f045db1e582e488cec1bb109f4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f327a38fe2a66b2c1ee3649e15dd17366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cc0112b1e555a0f5d1e8cca94fb4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f3f7404831d56b38396c0aadd6b25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e45db41962f254f17663c78326e9cc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e44e8314d2180110b0b0beebb482e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84c60ab21d1e8c21e02040f43ee5a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68836f23b983e4792e7aab964d9584e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961108166f4a88745df58a60d0b67dfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f3c59cd3a3caf05e606179bc0430374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff12525410a58a14ccb7b1bb3ec05d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7220cfb37f9a70f4c68cafda63ec3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61509f41f4b1e1027c156649e75b290377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7ee644c6d541658ec17fd31f304f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264497888a2d6c8255df085f1079f986379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afcba820fa60aee6570912cead5d7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2464c4bc4348db088704f748a458723381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbf34078a15167f0155a08eee9eb25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981670a9defefbfd022e67c451addbe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03da63360bb8d76fe518e384bb46c4e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfca0ff756faf095556c60fcea1a24f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0829bb362715c5a05b6d3189bf6440386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e01b91aaf847a4fbd66ec02b1417b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabdb3723130d891f60170dc5a9d8e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161cd013e41400676712276aa002d59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85e0cbcadafe845f81725e8ba9ab0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be53852d466ecd60cb18e1d38aa1acb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc0c8a86e800bad353a8872cb31a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce899d1961dd33c136828273a2934b72393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329b0bcb36246f0486aa48d4cb1e8bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6128468d6b6d63922391d9a4963ef33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20f97bfd60a802677e74f5727efc2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340cbe486010b7353eafc7e5c4cc504397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86610279d5fbd917f0e389a9f353bcf9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ea3a50de910f2d5746fa53cd29e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70312a365b3a2c49ed4b8ca9c735f9ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553a08dbf870b7bafcf8ec86d2f7dfe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b90c2783b3720fe472c7c7557e30f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8ec82f2cc35c3689f87855a0528db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5498c40efdf45ac6a2a6fd8417097b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b3ff3229b3cdad917977b04f507e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85513aa6ec1f93a0a332814978f34200406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993e29cc66e62bc3c2ce1813ed990d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9934a24eee421e2f8b364f4415552c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266167bf5365c07fb6910b3439d65d53409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143909c79b697c9abe4430f160d2a3c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b2a5f21982c3861291c42fa82efbb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cfa6e717c21589652ab4103f1d14e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ab7d78c0254924dad566419d585bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220cff0a73171acc0f25223856babad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a97eb75796254ca8a6d61e5623b42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127131c8eba442d23de4c6cef63f3c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab63057389018a5beb70d499851629417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2acd33021cd50a5fbcfcd1507551a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8139d1a8de3955cfc1cfc504005e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81df2f738099d419e2b46faec06853420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df67c5dfdd857a3651a9e290381b3fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb0c05c2b6cbe4f751495bf41ffa5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19d2b6ce1a511d85345a8c9b40686d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8346eb6a6aa7c7aaf826ba4598fa152424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41e81c9897b2b303c933eaf6423a58425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c0cfe48b0d761a51b0948188affa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9005f7e2bbce704d8c539e6152276427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b008a6da2e4ef41dce6a073166508f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d14ece61eebfd2648d58bc6d4f3fd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eca5deca3c6d6f7b94fe9fe8c82994430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c29ef5aa0fd46c2e1b87aeabe249431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f7665e3677c957425590f776da830432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce6bd7377e84fc1ce271d782dd483433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e93f8260d173c976ce9c1801d8ce4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cb91b33d3921239a2cfaf4b7180df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f7e9b4bb1b3b327a65badd924c4e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796200651f4b46c254a18eace87767be437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92988ce4e3f71ce35e3116ffff674bd9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181e18ffd2282a3e6f2cadb32d6092c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac60ce89831f3a4e5a714640c6ba1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d82a6ef427b88e969175d46366f6c2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcb0e53cedb57276d128a8ad1a225f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15729ef9d9a529c65833cf82fb5c1c35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a1b14042e2312657baed22e198c87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad49701c1f68f86cfc29fdc70e309445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b472089976f8470796c8dfb18753ed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453066ea7142a11897fee40fab1a1a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9072537059efea541e3754923d9b899448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45740f6bbe806618f7cfb9713e96ef1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e935c9a84b230f7d3368db0b29dc527450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b7fdd512b4d0fdba2685583ed7639451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7475d551f1dfc16ee2394b562ffa004452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796769febfc2af6103cae5a81afd6df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5c919144cf684e21fc07980ce5206454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceed13142f3b8b9448d7d68a1c685f5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54af1af9320c427081ca9a38b86c8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54d114fd74971f6ec05c9a0d7d283d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd540c2e2e8353e40d2a87c9f9b8fefa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fae36d279812b12ef056693f5e0d10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996fcf0b9c1583feae39f129e10c177460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41cb1e63a833a4468dccef88633853461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e52f7f30853e19c8c748a3237aadc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8ad8ec73123aeeb041865acae6da7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f8538e0c398a34a8b842eac147087464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a96d8fc5edebb82ebe3f64c5bc3322465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d044964b29197e791b4774a181fba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62fa164c2b87e8a21911fbd18de12f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f869da8d89be96ad5c943bfd6cdc55468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef5627b85fb4219d51b8600476c9ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b090027aba5fcbc2d5de7f3b0b6c2c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f600b1978dcf7a5774d7d539a83c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14621ac314bd5c82cb8cdc2c95ec902b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1741fc6337fe6ae7dc8bf8f9de93a14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1ad888443e9feb676c496ce7c3274474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853e7076d89539b0772d0d43e279771475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d34abe9095534b16110abb8e3cce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a57d1b6cdd70ce5a488840593cf44e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82d5237d7844b7e6552359ee4cda04478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c2c65b2943f499faf1b51890edce9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36d0421803f0471e7dddb111afa79c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c71bb60c9ea746c448c9c26e4d22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a47cec76e6a7a4e223265d60aa6530482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7416950300de68811461372092686483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ad8d332e49c5d26389de6a74a2963484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55eaf88d2156184a199df4707f520f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae70f0d6548b2f54c2aa28a5b86b7f3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6c865e80b83651a1de8a63d4d9332487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3c2afa769ae71b5898cf0713f78ca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e7132c4684867667ad87dd7b09289489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82251f33f9ad2f54e0cab80cad6a516e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762774df4990e23806da47baee29cce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f71c07e9af80b7abf375675e0bb0e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29bdcf88517a31d659f8d8b5b62947493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb643a378909bcfe1195a67720b4ef4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913ea831c51d66f6098d924eb17040b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398812f59efcc89053de15b9d6fccf0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca048131c20bed15d7983da624a28970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9a23489d00bbd428a6df53ab8074b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ee052777d4c624412f97dfe0b5fd2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b2a8604af3929d87e1f884b0c681e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626c76e9b9cf72c4539998dc3a2f742501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b29a2ffffe146b56f77d32cc615001502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef3e4abe9c9764ce147f5abda171118503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7314d3b4b7b886d2c3056eefc12591504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2405e44e0cce1347634ad411f397853505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a02cc86342269e67873394b5505f5e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3bc50e75ebc8c5d316e86559eb6b0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f975b5ae8790818dbd1d19df0a0b26e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7efafa49df607f4c17d278a5a82ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c9844da8030002cbe06fbc1e390e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3b0d33a9634b5abe8572009cb88dc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9297df3828878f8261558d21934472a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fde5ed933e52485865773c51237a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2437bdc1e6f98620b2aa05b6a146b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c840ff902ebf2481528b46675cb83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262258bfd7a3983fc2b738d0005cf23516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d794d2496d3ae06b0ab35b9befdb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d3490849bac173fc57a8fe660daeb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f962cde697effd897cc678ea6889519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c11d9af132e446e7299a6b2024ebef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404af174dd53b3db1873107c5f5c47f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05a008414f6764a8f59c2f62e1d7b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7be068bdb63c30d1bef56eb6a699f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7a29521845e4746d6088aa010b180524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c24d056ebecdc7df345aa3cf32aa4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de950ea2e60230d5ceb1df68d68df540526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e6343303f0364b864e1cdcc1b56b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4102d88ab8267ad3977ce8f1c6fdfed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f711f37b34cd1b96a1fce3fd3404e2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc088c3885afc87f3303653522e5d264530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840b64594a27e645b5d30c66b9ab26c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bafea60477658bdd7791a0581ab582532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2ff5f4e3983275bebb2cc4679e7b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6092efb0c6528423001b761efe6451b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576297cfa5be8c01c55718276e5e27a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2902fb8f027ecd2ec96ffaba33853536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e604b6f2c8ea0cf4035bc7d676fa024537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bbf76c77eef2671f14efaf83c1f0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e861fa3464cfe676f321fafe9e5854f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b983fa294f80e4fd924bcf6eee2de4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3636bc59c5bb3a087e2ccad97bec297541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90674db24b8095a9c24a20643dc4308542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c8055a93898faa5ca5126605fdd62543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ff4cf51ce8701cb0a8696319af97e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b8ba5197d591bfecd4012ecec50dc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f682381d4554ba9e762b52d04c9e8b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f3263db828a5b1572376b079f662b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ef73ad213ae1c0ec857b09b566b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a71066ae0614a84af29053125ce785549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947175921f90e07c9e690a61324ecb5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6780e2018b55a316f905ce06f5bdfd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b00d4d3322cc2e63035c8c356320d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40603a8f7f8358ebb896a28167eff575553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0c159d8181aa5d555465eb3db5af9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632def747a0e5fe8a7424b464cf3094555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edcd56ba52cc7073b9c0dc5fcfe147556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77652e6de6edb89193dde2601d04a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72647dbbde03a17726b325759b2358558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b75f1ef88e3bee6d7748e4652bb86f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76caf396fe9144588f5b0e54c6061e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef84af0f0cea7f569d298770fa18b3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250dbb043aa72af5686810381285e9a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea5e6563b94abbd96d1694c67c3f10f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5963312a79e2fd6f8a1c168b6d729564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba3436bb0c2d56ec7bdc2a1b072b54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027077feeb418d42f44821960c9c5b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2712198d6e83413c2c22f65c17d0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb84587266a0d0b11db66528fc2d282568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd29a56a624785af529f4f890f74af569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c04220561dab7476b8bc5a523c6b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5aa2d8337b0a9500f58e4d11d09a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f2ec665779f0e4c0ed839ef002883572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10d1b60e5e55a2da6653ccd757950573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0eca7927ba8f8e7e0dd05cd27ca8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c313afd7aea4475789b3075f8e652575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24a728e07eef8a624de5370f3106cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3068c89776abe34bc64d268e8765b2f0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01221a5852be53f556fe8bc982a4b08e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf28fc593b4d0a01f8c6ceb1de5aeb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401309e4c0422f079c6bedb68c113bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281235cce8402fe1d6bb13a05c81a93a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7f225229bc10c6c66a2696104f3a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cd26bd94ccf1d9b14bcd812d2a98a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69815b89a12b17b87d3eccd9531630de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fe3b544c6df0876ef545417f30032585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296e509a9a4ea93640d9c03d00dcf9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bf97acd8c2353b24418d50830c1c2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8fa7fac49e2c448e3ec9badd8d3d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc0bbb61624787b4bcd0ead09ca343589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014cbf5e9e86d15898c6bb4f05eee0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107c8c4a78388bf965adfd9cac2c708591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682392304ff53502ea85fa9d1b01f27592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def77b85d86462bc55d9f629a4fb947593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779382d2b0bc2d4573dbb2c65bba2a94594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d5340ea4fde8d97e3c12a76741e92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1176a0a5ba1fac945fd38b67d3d17596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f239e546f8c1d9c4a47ed2c87ad2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4a9e72a95b8491f17ac50c3b3d342598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9838fc1002dd7d5ba02da1095df88599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e11f28b5eea3fb2a3aeb1b3a76a10c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5217daceca988ffa40cacbee1dc1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5428e57c187b57d2cf0f0ca7fb58fc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d9b973e5d6e0e9329bdb331bdeff3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553013dfaf7b0fbeb02730b228684c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861194d51bd59be94239794c06b5e9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a3c624fc69e65d7dc9c1027582b5f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0989e6a4062e3b6d023a796052fe8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918d6f7729b10066160afcc8d12ce6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557849bc80d6df3241b7f4bbc7fe32b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e24d63695e514dd4ba3330f3a2f0f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b262ce3437c3c3875a909debbaec1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb63efe303a33833d94ebdfa7ac9b7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc079e12a68281bdbfbbfcaf2d3f55c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4a7d51883f80cea50ef23b2813f66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0bae76c3f1b341229890e0e253f29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98b2a4addfa13321f5e4fbb02cde23616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bea172fdab18d0646996a70b6f683617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2628005c1c84daa5144e5e66a116744618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7712d2e984172e91dd012ef8b7f4515619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e244e44300a40707dc64bc04641a25c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ad0b0f96fc9db03d2ee68a79945bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd58f16610248fa8f8efcb87ebf701622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42b8f69f7bd9dd95660bd441a30bef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470fd98fce362c869297b1ab794d6ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b2afc131005a1bd94e86affe0682d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2594ee353a97f885c76729422720068626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1cceedc95973d7c29a6245a365230627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc992522bc50dc60dd9f78928787bc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e03b1a8276726b6f763466a09849a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac502ebfe8d9f1c85e4304e7b2399d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f00b3c0919949860b8fce7dc63fd92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76ba4cb907c4cbb69284e8b1671c28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be381a9d89564d2d97d147471a43f6b7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f5c205f236ed5ef43c810b8ecbbfd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec054a89b3b0d7a715de67e959fb72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fabb0b13df28fd72eaa22f48835ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff030c33ac227d7d80ff2c6c1fd349eb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2799970cdf106f002da873588cdc08d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f131761a62fca37ffb2c1dca39dda35639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be4916cf1d5f3188f4a0ecf645af12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c90f3026aff130c9ee3bc7378b35e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63127f8640e53977d5cb47c2100fcd8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585ce01815127d654beadd7abc08c10643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34f8ab347b79eb70317fda36aa6803644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b137a16c9414a891d2e028329319c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04be64a87db9e3d6e0a59f531b22ea9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742496ee5d7fbbbe1fdc3187ceb2f323647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e12072acdf709365953893f4fe42b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465fe6dd1f24c1c1a54e7183a92ee85649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67941009869508ef316685259064ac5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97b216a21d2a20faf69b8a37b11b8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49693720deb5f82f33d09afc906c2591652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47176ef44e22e03f819d4aa4fa9084ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241506d55f0ab15bf7c814570d66e97f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46471be5d916e7a9b73d1823c38399655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56563dcb8d782666169a277653f68d62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe9e3c5f07287b2a1e56df63037c63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98b07f84e64a6258d8c8a1e043d776658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440a21f0b3ee21147f91086046b9afa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1229283ccc5db566d73c1c022d844ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81c14f595e2b54eb97638db693f6b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9ebe213810c4f2d36ea67cd9dc5b0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56004b3bfc672e7ad8ebc3eea043debb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925efa5b7e99ef2d28a00f079d1740664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02510996d8f925d7b3c08ad79d6f9c8f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150682b2a86ded2851fff75f4f1102fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8179b222084ed706c27471f367a0962667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffafee5d5be445d1f64ae8a07c93b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f541193c8c57a798739e77e879fd77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e329a3b543b082301e7d44303b9cfe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0e7cdcc931343b326a0e581baf1b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe518fb8e2761ee24b7494d8125f96e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f059a6c67d6825b775cd4b32bbc6bc3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75e1ea8134652d05793a9610810a9f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83123693c580546b6f210aecc3758018675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f948534f8bc0e27676064ed52b2f3df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde16751bf907a01cf8acf6e7d98cc6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbed852cbbb258b837581c304f258be678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980dcbabe41b0ab553bcf5f81e699df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2772e050420ecf8044ccb72473caaeb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b99f0655c895f9a6c574d8de85dc4a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c248bd4b45fd642d63cdc7763b879682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7947884e124cdd551096727ec015e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a639ce7ed67cc15c5a1bffb4fe85acd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c626c7a24f387333c65abf040203b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f0015ba764114023d4dc30ec1e026686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a04e08c6adf0b62231cd0bf7aa2ab8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7f190158bd41f6114f5b808746679688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92559c5e3661b832027a9befa66a0aa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf496fc5345bb97503c9399ff88fa9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05ca91007f49f518497346f06c1f02691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272da62c543c02a001d3c573cd210a9e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c67bc493029809feef11e2b30dd26b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fab8a6fb7730725d2e169d2e40f6e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44137f886e83ec4b5b254e1bd09071695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec749cd043250f9d7920a5a5ae5d82c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e7c5b093385e2c55deef6f7782580697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc0dd6cc5d91578ca8015b598e5c7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e47fec39f68961ebe58d3394f235699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7118ff1a15c104927279b992da4d029700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe243bff44564c69eb14bf05fc74d18701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1eecd44d704bb56c9aa3585afde7c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669870c6c0e2fa28fd4e2c73fc8c00fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ddb91c627bf9f93daeadd746e72b04704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36f737dddc3abddc8a6daabb2e1bc6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f68c7fae9f65f770bfe80bf4a079a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860be429c75b33b8093f424db7c30ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f3fef6115eb446f5cc01533c12894708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77fac6a21751d9436f59789284ac33709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a1fef3a1c14c92d8a31b280ca5e9e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11848d3891355f6933217c04818762bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac822ccf07060885d9725ead696685b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3e6c57957f7681b179fc1a723473713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1ec60876a488bb5bbaba298f35477714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a646c9689c74c1fecf7d0ca4f506cb9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab8ae69ae04c30e9cdddbb1dc86ff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e71ba3304a4027421d94423c5e6666717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c4bb3d3fdf918c3729a980acddd33718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097decae2379f26669bbc17f6aae4d77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd8dc8d1463019220aa67a999867fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c13b217ad626f42190d12ff64d12b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f06a387a156da3d9a5ffe5764431722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814323eb5e873ffafb66e714138f8aaa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8477e5e6497b4fce1d5559fc2b263724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611250e521b1a0274b7f5a7015b5ba0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe55374f6b720352d8d77100cc9d02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8a0c4e878cf7ed5f6b44f2ad50321727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb29ee05bb237fa46abe44f39d00cc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f0b13936041bd7dd726f620ab27b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35baacf9a8bd99a41c2337da210b198d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b96495333e6a5b9b8e8391a11b518a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fa67847f59e8b993a612b30a92878732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d6a2e5e07ff991f359c234856e7c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beb19e65bf5301e195950669ff18e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2432f87ac549918a583a9896e664d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf075f8d08bc4791cff39f9925d525736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df145b48952f606fa3f52a55524d7ce8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b50d5144448f5d32ff063df08cf29f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c855ed6d490ee1484668575efc1819739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f290184b82b362665dc612dcf4745b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546abddcda9d8d3193b63637886f0924741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b2ac9debbfd99bb04015d48ac82a0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e400fe0a42d81046b26a555caed574743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd08d185ec3248b7bd7d0298b2451744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a7de973a3224cd98f9a3a596b9f17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925a00c49f369ae8bd89419ad364b91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1f5df316cf3485bab23472c0dc283747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be1b386d7e238f2cbb538192f70a65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80aa5ee1469b6abc306f4f2f85dd8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08271e665e9b33e3283af669f019a446750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff33d79614be2f58da329528d2dd45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b86aa51bbea3140ef08b4f089d72b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a3f3ccd7bf451b84f9f19f1b64808753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>