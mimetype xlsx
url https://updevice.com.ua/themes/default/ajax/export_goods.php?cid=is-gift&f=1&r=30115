--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a29d62f82c371964d1c33ab90283fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afde4352c45364a4df9626788f3ccbb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513304e20cd032d69db911cc66425543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b6761d496ebb9aa927d6b2e491c7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad491a1a676c68bbc397eaa27c7a425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e3df6fb90bdaec90ff8475974ef0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ed429aebc3952302999baec29c0187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfcdcccea9b5ba7e2250792ff8dbf9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7fb527ca8c66f99e8daafd9f8a3469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6899e95792b1db5f64639365d6a7f1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240392c304f0c51e60b01f6baed39fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505e04acf85d9799b20a104064426f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba860d956b1295525273ed4da71174713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b63479df8f13dc5ee10c68351cfb214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50623ccd3e91a63d95559a52c35e7aa215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32a0704bfc77166c7c10a8d82117d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236bfda9e2f5bd65cd1d27dee00fa617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4debee59ecb1ce50c2a275fb7b76fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5791c8b580cfb368cabe973be7cab619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79269e85c94870383b454597add913c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0441dcecc5759c074a9da708192347d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eb13f8e736c781db3549f96a92eff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7711206188e648510fff6a986d508923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1164dd01960cf3cb8056632d329f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1e0ac521bd5bf2b292ce547370a7325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78777d8674a47d3e4eccbde233fc24cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a7e19e4a838096ae89edbbc649382427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc0fcb4a2c7f13ddea1eed407552d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2308ca4c071c2947283660dd9499c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5087d9c7a48c33d14b57157fad2a6ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc11e27e8709043d97ca91860a93831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2e30813996f02a3280bb6ad33a3d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a938199198cce5b0a542da9de1d4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3aa40bd039cb034f4ef7693191ed834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b7a546de7e8a154600377bcdb62a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9f558d237a530a8a7e95fb355705336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd734a86c393fc6dcf6c2ce60e057a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6e1664eb9c5ef4a9a961aacc5692438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e84182220424c2d8d3ef60b1b0797339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273e147f08b9b9dc3ab23afda4f22d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd643234453a3b22544d4e6dfea94841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339deab58a19d450b2ac8cd7dfd2b5342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4251d12888e940c4229cd93ad847943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd08b4301cbc8a54fd711f75831f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb344a46a8c6a8fffb6f7acf9d43ffe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191b22a0a0529bc94ac9c64bc3f3bef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f000207832d4968a48215ea7b342f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b8c525dd0dcc1db57d19d4b35f4bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913a1270ac284cc87166edd903d807a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78550ecced62522ad578d6940069754250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e5592c230eaa49e0dbd8fac5170ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ba736839ea077646dacc224a9ff4752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73948767742ca5903337508d6d275b7353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d24e1605415efd06bfc53ed879bce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eaf9d1f9a01e15b2e30e3fb092ad955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f4fb4c6e600149c193c7d715a011e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205085533ebd71e93a4530109f4981557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ebc4bff1e2807680152fad1579dbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc943c18d981cd7ecba97fde4d607d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa90345b9a0ba71c586faa63463cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bef28461aa2d72b004fbe5eddfc9e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a245a61dbb7656e4e14a27e95741c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104071201e1279c8db575f9a4c36f95b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3dde0761a54ea2ce0d830d92adb4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4795406aa369a55506cc4fffd635fc965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb63956083f017f3638d765835d6fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508220317cede4947c52400b25ff6d1767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14cf1124095ad1382713db374895f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbee2b97cff929e93e4acd18c3d255d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c82e075df214899e315288b54b12e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c3abb39aed65c2774ae6a7499b04b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3f992947b8fa7ebaa3fee87f261e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e37b7e859863ea698162fef14e2c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096bd8e114929c245d0f681240b0d5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ad5bc3a466cdb5b67b9705864d7af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa3f3a625bd3fbd660fc4cc318a9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa773f0b72a3396bdc5a5df4574f3de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc193056633a4a0bbf1fd36fcbe4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f8d008ae81b52a4029a721562ca9379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314efa17c3fafa1740327b4e92e829a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05708ea936f4de935c7dd55717c9e2fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eecb67f19ce42cd6aeb6714f5731b2f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dbaacf436abe0ce9bdda0b32ff12283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200b70493a03e6dff9eb04b2e9a582884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995992dc8aae2bcec23d6284b42a08385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db2571f0935e4d6c61d4cb07273a1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699c95da19723f7b0e9f7ec71e284ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fb6a60d474601563c3b6e27527f0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c95479e698a3d634467cdc9fa9684b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372363b548a8c9f1833174c9e5428ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba4f2189014d5149bddfb01f58ace291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc463b2f233e94121e45edd3d1b2ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14281aaec1c9f71ec9e2c614bd39db5c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd9f4ef5d16c91969cad2ce15dbf9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8027aadbb66dd103349a133f8741d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d1db7257b742afd509562ced7cb0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1af14f28a3ad349f75006a7445e66397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d73dba2117430ff1348c5a32e9060498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12f81d7a7f01b5fc33e30306af187799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3e5aaa09ac0362b7298f7e720e91a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cfcd3037c570536fb0a9ae7b5ec79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a8e571d5ecf34229c5468519e390c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf750566503542cfa6c6a631c3bf1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0b09afe8d546ab4379ccd06532e42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc1a4e8050be33c85e780bd7db0a5d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c7ad3415aab59b6e2f7368fd51437106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef03515676784f91f5e2da53270e57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6b5c55ee35dbbcf40ea9b1e84bcb8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80eab627a6a2d92dcff48796c213dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24f254f011ddde396e1afc520a8add110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a6a67123c748b45749b7392506291111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c63a8b4966a75d29c18139e5801f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d0cb9416feb7af2466030bde3ae2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768b1dea6689bd4ea74df2222c2dcd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646a2b2ae0225e104eb79da7a8bed58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a73949b3fe5372247ff9c3d6c0b1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52366826b029baa276d1dcc4de802dd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab64500c1bf962e18cb0038e0c95f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00228c45357053868a0d0c7f37fcb6e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f4834a1c4b7c23f1959e8a39c5500120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d84bcf4c4db0c37a8e997c525fe2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b7bb712bd5117bb06c6f223bd48f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edeb1ad2329f8f4efa325e4568f73f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d97abc669c1b5a998cb0c6efa46c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcd8a95f85a6c50a1c2b2c19986023125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6352e32555a82179cbf7f3488e7e992126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b36a28f217c11c14bd87899b2a5ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f9083802c80ffc551946a6a343ec7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ad37a91296b5893fdc5a0e86544ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b5ae121056b514c466f3bce5ab036130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c30160f3a4ffe93e1ff7ecf1a51074131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449196b5b8c104b90e93c32fde333402132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53356b2299076ca6e870a557544fecd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f5c65ed13c1156ea9287273748953134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d38ff8d5196b1d21856f295c42b68c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3981dcfa8b6f14f204e9ce8d62b30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90b30299c37618355bc447c5c36b5b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d2078ba5ac6a2bf76f69c5e637612138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71557a804e9fc865b78b785df1cece139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aa5dffbce5262cfcbbf6ddf40ef3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b320a03485af14f122d7170bd6b27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99068b827b92612ed21d21857bc2b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360177791ead4633f11c4f18fed4e54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455278891b1ab10faac75ee122e5b2a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f8066465138446da90a6d6d6e3df1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ce4ddeefd827daa16dd2c59d43bd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62de0feeb398be04c8d3c7bafe2b52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3b6a0246c567be3d80bf9dfee90d1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165c276a58739143afd552e8bad4752149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf312a12485b836e849ae695faf25be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989c05443b3d115410487bcb9016cec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbef54d2d0341fd5611e5f5e84404f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8f48800f71a77cc1c6064f3c1d468153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ed5a7d4871993c35b4eb38fbbf7cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604946f468fac97382dbb0f21e116ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28345c40cbce2ce5fbbbd5ad58d41502156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811aeded9b555c2375fca2758038232157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075843a9a5083d9fbdd9505cd9a75637158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405de36e9b90350ccf33d2cfb1603ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500dbca0fd7b4b6024747f3b0363dee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ef877191525e5e1a6fb3469ef0596161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804beecb448a8d31e4e6e0bcce91cb86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc3327e21a24150464fd3925ac4e71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82439cadaa6f0d9d2d2ee8e1b6925c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a979f9223a19aa396f6f23f27f823165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ef3ee7bc83dd6197c5a95e30e5606166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f84f6560e4de9e2bc0d63e8359255167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991b19f4bbb9d0deec662690ec7d31d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1daa27cfda4729b9777c4d2232c67169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b01bce343fa9b1a4fda7d3b85b1cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e29391482565e80bc44d32ed97c443171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b8ae40495bedc9fdfa60e94e6de7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d42d325c344b9c799907a647ee910173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c0521d30db55036749c9e3ac720e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c315a55bd6cbba8bbfc3797ed873f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a5cd98893af78cddabb270c7b8a86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7c44b88378763eb6cf619bb87f518177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e18e8849965b09a038b81f0d43359178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9311c2bad13ea7fbb92d3b1a0107d0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbd15cb4557af3b9eb02811d2a7915180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e48f4de2d1ff8ba1ee9738aa38fc9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6986da33687b5e010b2debeb6f9ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3aafa113ae8de734b6d525c9a389e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d401794a52484922f09a2178a1c63bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019b4c5e8558233029ae8c1038ba3ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a76db16391a8d3d531c4c21a54a641186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac19793286006098cf9e34cb3a8538187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c944878c90e3990ed2f1f82be06a8a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf123fc5d2bc4e875761187fe2cfb113189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68099e7fcc8d388ed0dd96693faa7f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f076b1d8b9d5bc7e9492d13fb9d812191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb217d3b1fa0665a9ff0c6a7e03b1e95192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc7669eaa98e14c8956d8374e7475e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af41fd7e2aa52faf59fc477fe9abd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c93b2e8aab97bd92c1e29407f4abb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd443640b146cd5310a572b7a43879d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cb3010de9d7d675a27d357a865e5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276886b1da637b9abb4d421108c77b0a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08709791e717292f933ea0417c08ffa2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9d03826785b2553d82741999f737e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d16ed6aa1c9175d688c6b81d657b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9425f44bc64bfb8dc2c94c031fd32a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ed5247ea9d9b2c050a6f41fff035c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865f4ef60d076ca19105e6dc59c6391204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55db57569fad5462452a2f190004295205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a7171564cf8b042380c9c68a0e8f8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaea9925ac8972c0307cf3c78d9e257207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906921aab00717d97b55ca484c12bfa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0a22a2cd3311641fa686964622e82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0eb1eba1ff4bf7e772e519930aef6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df8c0be5a86617c4cd4c06931b4acd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75585f05369581c7acbdf5ee4a23f69212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0c3722ad5e2c8f022d14c40fb5511213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb267e49cb2fd76a65582e380ef1180b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b99c64a8dee4793ad04f887964b6ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6818ea48f664c1ac0234157dd6e97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb211d3273721640fd73ab65e815f631217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d9aa85f4437e718f0139d0602ec31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2c4a89e2fed463ad6a2e815506327219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd30f84de8332e64b94793d42a5bed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6074149d1dcbcfba352bda71e09fe9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b687bd2f07cf373560804a44ff3531222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3fe1630e5f7f1add3c6e481ebd0cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9dcc7fc7bbe1e15871daa4d1d390b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b7c6f7993791e97a83eef5e322521225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4756c71c068a24713dfa77f0f49e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41814fd02ca914f631fb60d5da337b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e702f45b449aa33e952c597b6a9ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9985b4ba503d6a89f9a539af0f1c976229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd28fa472af19d8017920d40235865f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09800abb968ec44e911d3e1fa147f2df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb804ec94408830e1962dc5228473d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3056b814a5b65f3f0234a640354e84f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2825933b67f0f2060d3d6e7b4c35c51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a80ab953df782d568e9741d8bd167235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9627c9b812ba08385c9bbb9270a81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71549a8b8a246c6d08ecf899b78e33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296b672ff016aa95bf00d28996de78a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acecfe445bbc6b27f14137b68ea27fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd574c228cf84e18cce01c3cc17778d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873991b538e54c41f679bfc23cdc53c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3097f1e24c759aff4e5a58e4e685b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce0e378bcd8282e0ed2796aa21841243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe20d983f4309b02b4153a9bf2710a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa66ce30f5be5e5f0530021e6e62e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d0efd25fd9b041a21e4e26fca58d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c09f4d16145b6c4369b9fb75ff4337247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b3d48d80727de84f3d6dd2adf8278248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557d7d2eb6fd6f7b908f0e4ec1a1216249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead3d23b4d3292b7407a8377c2d527f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889faeb07d718eb3b36986cfd9242ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5674cfce046f542bfccae332bad2bf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95c8a9b2abfd2c11940b67a1c2978d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed6df7e121b5e714914ff7edda904b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685d477a0c4c68e032f91c28a034794255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e11edfc8c91105f0bbcbd27a31786256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbabe2e71b7f7003d9f13a54ab231c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3605967fd2d9702cf62bbd64b4d2e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238f8bfecde4e32cb15a9f4d9c2bdf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241e84bca718b1de7fc68178c4c0757260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda1964b85722fdd0be53bbe65dbfc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa0c8a74d4f309ac60d9eacbbd8c28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae16c89d043eaf09092e1c964cb5664263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8d2aa99c98c2d1da54f9d336a35e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e8c70d86f208fef1baa1ab3381c5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec53fe63b351fd3e17873ffeea35441266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b575a1cb458a617858503ef90df796267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33899e5f104764c1a3a11fee24d2fdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40e2d00e2f357b9d7a587923d5319c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c227856aa9680b4810cdda8f6eaff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d668ce69e33d9827367bc65336efafa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846f19af8929ba50e2c274bb7e40efa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41148b589b299940e6574ca0d4b389273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d686e5c5b7e12e37bd3ad5a6955215274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3787ba0458bf835c8dfeb26d102b22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2e908d25d4cb07f8191ee81732663276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3c28b86f9d2318c2d0370712040a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f0c6c95813797bdb3467f2ed1a000278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4261a2649c285b464f7738ffddb13fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d053b84dceffb783b31b924afa062280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934114eb5f7446fc1ad428cf565875d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7d84e1c15a6d5bbc196138d2a68ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9961fc3e4fbf99ce657b87fdf827c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d9b17a32d893dcdd073bb4cdee578284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d74538d852600e7fc5b5a092b447285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8713b709fb1bee5838f37a6c08fd040286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634675d9e060d5bea9432ea0955a9b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0113d89ca4252c8ab141f44f819dafb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53423b1582d0eb7c512fa59842c80710289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123917addffe9a040b0bb1b3ecee9a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371fb24d986708b8ba933832beb1e61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d0e596ae86bb0890d48f72b39b5f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595437d5c0dcbe72313463898422036293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f3836566f7a2b82a7ceaa1a0bc197294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73127488a99cfe9c9856e1ef6f0032295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722a4d03d99cbf90dad1a44ca4a0424296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aece92846b84e8702b30ae6cce4cb8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f68a3c78de68b90a9e5d09a528294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44a9001ba37f4b2a9780832c0b2a07299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b30734e2ee7c56d583ff75da853765300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127e503e98d70ee278730392980350301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e571b7ce5a10bbf651c6341d16a399302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4acfff2d172d3ebd50e5d98c4b74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1f41bc7aedf366425db634580c05f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ff8dc9ddde330e2a6a9543a5ac14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074f00557991fa34c50d6bbcaec81cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c2bb32431873800f2f3132596ece307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ebeee9f7354e362dfc5ae6bdf8747308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81f157a0a7303007bd5640073832cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea7cc0839278a06e3466e5c8835a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae64bbe9e4dbc617c89b26e9a513c87311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2c2bc27807ed8357bc5c40aa1416312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd90983cd54adb6899c59fdacfa920e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9baf4b9b06eedfbe81cb62f913233314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec138b992c4e074d35a786b7b717f709315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fb4c34e1dcec8274fb2a63b598b9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2305c108f2c96a72e2e2271298da838317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21e9d56a4036531aa422e8be67fe48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ac57c7ddb16c850bb259ca4393ffd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722eb2bf61fdf506adb827ba1336231320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbb676ff2cb1ba3c8e79938298718f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d24fa714518a2e42dc1c5bcc623a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956032d7abf0a662231797c6f86d576323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0929a4f3d989ed979094fcb2ac1602324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a82ccf89218ee771c9bdf63ec1a7db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957490c6fcd9b00bc5e67db384e1337326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e394f10f4b7ace4d30b818441f671b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26edf98bc36fd29767bee887e3560c0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8578276239da9b93af44fc064ab8e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc984ff30702ce1186d8425ed82ceee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e900764d775d92ff55cc150bdbe22f6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a048fe3213d1b8928e0c4ec810c217a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dad1a3a5522b08fef1e5650f974848333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e2a08c3b046f8f47e78484b684d4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410494993d3a82891872a08b0fe7bf72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67d5bf682e45d4acf4e318d54b13dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec9712dcb53da4fb5c56211468cc9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399418995f924b5d880b45eed456b3f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153ca9a454d1a958d7b1544bc8c0be3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c64b659e6c326d15f92107fd1c5dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39ccdcfd9a383c58f76e17c7f0f160341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b641baa0232bdf245885c276b58f2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8152e70d5b22f455708a7472282c0b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9f4b2ae10809c34198927ed462dd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450bf4b53a68eac34a4a3a5c5501c05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386e95f560e09ea9cfece66415ff54346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadfccd8637c2c4a8dec2f7bf3604a5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c16cafc9c970f9f5a9574c9f18ef4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55674f6531ae8ab4b2159928a6446c67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7388f258a2d7deafcb51ee7b23dabcb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c725de26ef4f986d1645b7f476571b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc2a4de0146113baf96c2f56c925f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c214d53d2c726b1d8322f02449b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa192a8beb9af60a1dbae6b91decf958354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd5f6e82626058a74f9b82cdad3bf7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d000ee693dcf57b397d39b7880718a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf03942b1d5bb5b7ed2b22f38c5ac2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ba4b2128a00fe7790ee5470ef9ff4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae54151a4fededbc1fc89df88a7df53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81800d203695b827fdc2b68a218247cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106a3fe1a2550ffe413d72eedb01151361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d1192d36aedc053373420eabe2316362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68365a305edbb194c5d86c9366ec66e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19521b9d50a5a3f604a0c41aa3a7d566364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56386449f55d053f9fa2ae89ab7d2eb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb2fb9fe378f2243404b60960e6c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49aba49f1578b7a74f9471a37815ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783749b575719b56700b57d64300c872368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165f1e83d7ecfddb20ec54803f31c80369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b2c5203e9184cd8b8cea01f7ca971370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb05de43038294ff59119e73e47079d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b63c74bd034439d5f791d7339220c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b07dc81027b4d4c92ca2ca757117f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74eb2d8d91e65f9ae8676ca4bafd3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d3e44fe857b7d17958a4a51cacf4d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2507d947900665d585acffca59e325376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea823d624cc724f34d8c7eb9ef96338e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866ca549c6217ff855333f7ecc3c1f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439dc5a4219ed712c8f14a3ab7f657379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc2a9e5818921973040c3f85d62ba7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcecc21d1bb8f2f27f27cc863ffc45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3112cabf580f313592632b21b31d88d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47a2de6a1b4823de30b721f32b4abc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258c8390d0bc5e00cb5de4d3cfed664384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ea18c76a4ee1954ee845c00c10ea8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e896185a3ec4cd30aea0985d4031f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35f1350b787073b09b041c41d7c734387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b1be1274a0399a256a4a63efe8650388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c182f165db81be00e5b7b2ded5ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd36938496589a590bb6da4e94773f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0695a7d5555c7db76a4604504f1318391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075573039963f7cc1b440ca32aa95c7d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c653020c8b56f1e0e409d5f8bf560b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853bad6a6aeb038dbd5c25c226ed617394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42866b81fb8c596be6efde5f8dbe5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31615c0299085610e8f4eeb1d617a66c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5559eef47af61299009d3eb214f5e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031a435568a882e268a6f83853c32cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048767e20575ddb0c98b2ba71436662399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54d38d9b6b79052bf333485178d66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd953a30c7124f8bc9940319f143818401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032155c40a44340580291e381ae5cdd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c71914c7234e0b259017909d6656f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f1d31757462495281326bcf652970404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22696748975a22f9902380b3eb5ab5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbc6db98e7f7687fb0effa4a4032ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9420db2727391282f966b677ec80ef15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5aa4627ba7fc6135d1df06df0ae15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f19e3ff0fd58c73b7dcca9ef97004409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877850186c547a23d15ad84b7105268410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d7c9913948f54347453526b7cecb0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6cac8e3dc8cfb9b6a44f4b8ee251c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364e0bc502a881a541625adc45f89d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed9fe0d7d271497812a5fb62236fa68414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecced95bf6394662052309b3311e59a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9dd526a0752b8dfc0628251b4ab07416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2da7da385e9f67f49860f0b18fd3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a21d7269ad22966e8d49e2edbb655418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb00e203a7f01ac2807cc90e235f210419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc203cfab8fc7f68c712d4b7d90c46e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a2ec8c19722e479d06a0074ba97fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a93566cd96d3afbca79a6477dcc36d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d06916baaad750e030897fcf2fa6f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d7cd25e364baa5370c3f0d9e7b628424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b90b82318fdc6ef495540862e70a7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec179a74ecbe722df2335cfb42c9f618426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a2b5686c78dce30dbcb5ca9e92a84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b8a5595429317f2d1156b37c5fb2d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049663c0c33c84ef5e31533331ddd5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac081d86725073be77fd802b35cf9eaf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd838439966ad826227719f0e55e4aee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be709540d40d0f39f1f514e0c9c94a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8e24bbfd534a06ca5043ff02e3561433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3150020afcb112b26bccca40be689434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505cebead6b8e553ca33f0cc7f1e338435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a99ff704f42c9fffe81c7d2d5351436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337540fb01b9f9067ce8e49c2feabe9d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a1e5d64fff0db548888d0e5d8586df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4086eeaeaa4f6568f53d3ce51364312439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f380194202dfdd308edebf5c29db9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af31bd2158bc158ca6bd33da0d8f712441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df715601e70a1c4a86c81d6a0f9c85442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182ffcfce18a52a64d1b8684da39dcd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c827329231d35e4340b3c575df27418444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30e38f5f9c256c2fd71cbba2c456ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8f74c06d2c9134a05761acd1b059f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103e79b62c629f242f4487d3bb89fe4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd9d6612bb41359283ed2536aa0bbb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411bf748cd91250c85b75f83c38cf34449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1023248cae60a9a2b362143e48db77b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba9f89c01d8eb531270f42d8f8097e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b105fdb7c2b56106583fcaf36b0a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f664c41af2b64aac0ffd1cbaf51d5d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9233912dc1b92329d5eb226567894454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678968a4e70dd2807b223356b9ab184a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3618097d15cd5c747e8538b66c6d24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561a6f190758227239f0715282ba07a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254bcbc78e4492f247b602bc9971e726458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d4afc634243306f908f80cff72244459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c95d3ef931590a96e90546b606dbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d762d1889af6570741ea93890789f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf530ac86490223b457b6560165bcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b248fd3216402bc8fa691bf07d56e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fc3ca2dfc5acb9b7ac42aab77baeb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eec057cb6d0af0b6823cac5cd4a22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f101f710141475d7583ce98189e9ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ed5b2ab3d5cca38b66b456e6dff46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d81a6ca133c5160db536377e3abf86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee87549e211ecabab81fdbdaf803a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0e7396ca490b6c23159b2fdd2f9f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc80dad8d54f031171d7e27753c736471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769718be4b1832ca4251622e596d8dcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14258f7615946ba4687cc1abca02bb8c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced3e6cc01398fba6d579674f2c55b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728c4ed7953e143e78bf8ac3595eba0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aac13781d6816472ef379b5d27482b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e303f470c1182518e4ed824764892b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fb2cc47d671a02a8aebe252205dfd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf7c123a90d180427833418c8e2e0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1face90c40032bfa109b24e78b25199e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecdda05ec22333f751f33044f8a95a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964708bc2eb5c3b0b9b8c1d2c1f5dd1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35b5cb5034e94b0bd500bd2f5b3862483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f48f8b207cb3b075a963d42829d1d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e022e40d3f086bd1a1395c1885427485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4bf9e033dc91cafd3bd5385bfe8c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417742eb7df43837e9cd4d9aca64a9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f60a734b1d4f2ec01e6a9d49733f82488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6168101b51d25f6715739c64d0cd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521eccdaddc64fa76fff9543b17b492e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fa198fbdf0c12b7f9f71efe46994c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f15fe6a7e955c52d8a8cba4f8d5a33492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead92cd226950415866bc9e626282ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdadeaf29f722c7269e30ead262e644494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93bc7039b797ab797c5f96232b7e39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48514ffed5f66520d7127829607ca9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6956c8696c402ee05dabdbddf7aff50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6cc06cda44848135dfcc048759ee8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b0a8772d9968e3ecc3f5f8d2988b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16228b07811256a1b67b526b235092a9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff648c2502437824d7a5b6505929330501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63750bd5cabebe7b8a7d33c292c356d0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d67cc670d5ab83ca53881f10ed4e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2de28a4e5daea4fa52be6fd333f138504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30ce2da0dda8404b77c127575854d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ff06731e7601231e26f3f9660ff5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb39a8b60d0eefc29819c88ed432bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720f25cba19a341dc95f58d7f092ebd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9b832557fa2e497db5ef533824736509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed451e3d16380f7923b60f9bc4eebab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf5d9f13d0d57043a94875fa341be4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7186ea0de48e61fafa4e89bceaea2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a8e41550a772caaa938ca3d8b46d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfde4b3ffb5231a09c544c9e9b2342514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acbaecebfa4f276d534b57ce1371df3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bf3b6a3074d189dcae45a9ae0837d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f15da6a84c1765cae271974b7aef8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10653a6e43c68edf56be0604f59fab88518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97f3b7d22c35d8eb36f460c3c835b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98bf322287f3af99fdae89572247fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770a71ef235973e2da58535152923ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f213a36b15d64f3c8986f8701db1eb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a79b9e5735c5a16f236968fe1c3b4d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001f42eae4f358033fd2283b7342da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5307e156f4a67fa67a2aaae65672d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4622404825194f343547ba4f38bab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0672e40e019bdcbccc3321943927d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b069c1731ef06ea130a42f2084fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3aa9000303224c4c9116e5ae96baf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1115d79023c689782311cbf857f6e25530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39826d229fa67aee16d33ce9d344f52c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cef96f3d36c8e1eb29422d0446f7fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de383952c4edaeb5a3b743f8a64ab4d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc2826d7220c238a8c507bc7a9e97e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf77253ce2290010b742ea70d8bdb9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de2d52935ce01d7650f51049cbc226536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0be1461f81c5b73c66e7f93c9b811c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672393bb8551aba586a7e8fcdac7ba8c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91021748450e7f4f41ca73b9bcf887539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb3b38bbe2a482ce6147c38d25594c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e20934f555426b0fae93548b62fc59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04bf5da37c56d7002213e1d9d4ed18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fa4d48689f912ea4cb363620e417a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42873ed5835775ce210fb08c3f228fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6c7533bee60f68c8ab12ee8c5f265545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a583a5c76ed33a79c72154ad35f52b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6a20ef086f06d86822434c32e99bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd8bd581e056288f8de7e3d0e0d8b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74202496ef324e515b6f2bfb6c644048549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db33ceef4c7a1b99b7800a9c62c58f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41b8ead345264ac5248c7e6c61eec2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42494513e69856cccaa6f00d9d26fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845be8104ef63d06ba44d3e9d1f5eea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ecb3fca7fe920ac6f88b5150ec0ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e27c31db07b6fd6e063b63d4c749555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6851f02ca6826aa72bfa4422f52220556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba679dcd0d589cdb86107300649970557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40787fa527c508736ac2c11c2b1de3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dda8531179a0bd61073e897fd0bddc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbe5a4cfde53771d6c450ff8e47eb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e02191b989edb7565643965fa9f92561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fed6946c1c7222edae48779f28813562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff56d83da7316dd77cf71fec78be7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074a36cd134dcd22838c6262e46a951564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe048a10c96692a7a98ac781875b6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd8fe4cb49bc02a34cf36cae4bf00d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb57de51261bfdfc4607c7d316b17a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8b8fce9c24a305221cb06c5d97a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969059565636cc888698e833f922a4e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d28482e588214b4bb38200fcc4a8d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46f1e3965dbea7db963e74d7ec3a4e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3db12068c88573a6b4c96b858e61a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7258598f69d85edc36d3459c3f533573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a87921b5fd345bc46dc4fa1e8b98a96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9f54d6cc8f1dccb3fbc6b0bc7f9f6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583a930c0a32e7866347585a1620aae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb5189c5ed2ed94bb227f83a7a61ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55b9c109771affe1dd95eef932d8fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c0794188a0b2cac78b62cde22189a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d245953e453600808e632dfa2225de580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f2983b267a208555218242d3fdacd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583b69bbee55fa4c8127457595e28be4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaef6e79711c698a066d4a65388005583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fbfc85952662cc4706b2f4949c7cbc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5ed2b0bc1075c69340b1694e4d921585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b3460360cf7352e20ccb62948cc2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3173d16ca3fa8df7dcce1e73069317587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeff8283b8d4e0843e65bd8b39648b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab8adff83913c1d9827d80344bc9ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd47910ba0ba144f1bc2b4030c60ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3991962610124815c3f9005c8c2718591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066d92fd5939a70390813e0d2d220ef592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503e64d1c499b8df72de2511fb6450b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da791bea508ae97a2e5201d7975e18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde993ba02cdd3df658f6ce44f85ae8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387623f430d9ab954b36cbbbe074a1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18b8f86dd7585fa659b0faa02d4b32597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccb21c7f2f7b8c7a2b19a26ec20819598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc027c7c958c6c44cb9b2399bb3f14b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9d4e0be29df723a0e3d2f5923c212600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e080bb88f1c2672cd228b1b16ce6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129602cd5d3a0402c3c1239bb1d1a405602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1bf8f2add4b460e202da16e7ade7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1148069990305c511ee04e29cea18a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd0a9f322be35acf23eb5e2a798ca0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce08e38fbe0ec398978c0471c825830606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f021c58144c547dcfd67c60bd8cfd3e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296c049e8139d33e6bc6972fb3829b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0a931b76703ad4a1c983c490753bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d5b2c42f1e75761fbb0a30d9a6271610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b696375fc57df46fcda8a268a0836611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca5a86d8fa86881fe7da3de01a84a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59b41d9439e3c26ed4bb161088a733613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da501fee8942bbd011ff4f0f524bc82a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b19794139c7a24c1d3c91a018967e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ad704903dfd8de685599abb04019616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fc27579f69bf02384f80300e0afa9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d820a989f1b88e8a23ba8fd306cff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c38d3bed86aedf3f9412733ddd08a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac2cf5aa24983a6af9d747974a8ce7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293338488128b410f9412e7663bb1756621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c105c9781fd63a55bf992a387d8f3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063e0c01b4792b0e83ed957d87308e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c0008ab88ddcc57b0531238dc4b81624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb1a43f03ba0cdf3a68f27430e9e35625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c982e7970b6309fb8db93e95b37d87f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4a0f9c3b55c06452eee222aa3d0b9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f370b08f2aa7c3a51eeb9320389217628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7f7d83bd37f511679d5b558dcad3a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84839d4aaa639b43fe96e5e9b4542f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2c7c6d7bf19d00e8ec0bd9e69c89c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0d0b8c9ea6f9febff3b856410fbaf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ad7baf3d768654099e69a8d409ba6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aaf99b0e3936e2416918cac890ca8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bdc14c65275acf825a007d85d80b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14c4977c17a3a63772525dce3236ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac364700df1a65073b5d9b062d153a4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db3ca822d6579c879011fb14bbf2da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590c2492c397f3972560a6262746401639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e0db56ed809246b8cd97a5aab26ec640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b450d940e0721d66d684c0e3328d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156d3e02f0dbd5811fd8040790f7cf9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3ee666209c7a7f4b9506b810193b2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef9217b304ba3eb4bffaf5a31538cf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97758346e4f8d5bce587e74d90673046645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b58f74dc020a724a63c75cfa6ed41646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e20417e1683d3e69cc32d15a0df13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27910b6b07b6a3ab3c58ad26ffeed45a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193b5445be9b48d312534a1317841f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f04de7fc199d574d63e5c63a09b93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f46a2100a2be44d470476d493b03fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ef8c0530d4ce5397d5819cb1dcbc3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1a17ac7d0da14197a63f885f21203653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887244fd854284395e78ad4c4e97a9e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a03fea477ff14126c4a73590546868655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff398afb8b8741e5b66da00fab3669656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8335dff37e44d7babcc483072968e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bebe7af894fa3bb7c601a426bf18af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031e494fb6898cda6054f4db4118402659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6637c53251adf59fba478443bc8be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2e684a846353b286f1e85b556ddab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022363dabd6a110b9f41fe6f28e9392662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e95ac4a4a2019a964d2a9e38bdf0dc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c669d4f24279dc1355d881d26378e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb91688fb9efdfbcfb05290b69198665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d49f0e1aff6f1a908284b3e769c7c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780145cb9b3895dc5c10703e29bbabc9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a14835f54f4b7050800de7f089da9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639e4dfee5095e915a09df778b04581669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978423b0d2e2c586cb0b9cc761940d6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfe4654c6ffe7aa5394898ccf5c5e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d9591d6960616792a65299afb67c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3957539e1b7716fa086bc2bb6975f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc8a7402b9fbda88a72f2a4035cf24674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869e8a128da2ba92c05bd9da332c798675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca5c8318f6c958b5550bbdfe7038c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967a31a4ea53de2f0775974302d28b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0aabba90ac5ec46f87fb9d7e4d061678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3124b419d9dbea55a9b174f9c2db27679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af59979865e665417629b91f67a755a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343c16aed0fd0a66e995954658f3eac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f03a6b7e56f0bcd60c57dd7a012265682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf6b88a4dcf3b0c1fad0c393bbe789683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f703b027c665bdee4a31d3dd1ae93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008b3ad3060e85318393e5efcce39f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3554e8f947833c53e3b37ccd4616d01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809552f5cb16819a4aba3d478995bbd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14523ce341c2e4873633c25ac2e09d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217dcf644a01ee77af3965e36d45e45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ab34f405cdf07992e2e3f188b064b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0cec02a7b5985f8987095ac16a668691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bcee1e1117d7d8497b78b34a1f715692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3593705623ee849200edd66237920693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bf1f0471ef28fa3dabe77bcf5201a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d808eb08e1a7356d1ce86bb0b7cd98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee756adfa26b6933c30de06ccc7f79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0ec2e50d2fafe871bc0b22ff86390697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae64cb3d9d5fa3497a2d144d7413c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6300feca6bb03eb11c39e383eb0a9b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f408f65c98ce7fc590db6053bd1547700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d24111ccc6731aadfd893aa9a47c82701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04aabaa467cfaa31ad7f32a18be94ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eca1e0d7813ec963853d2630df7545703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23579cb0d870d04693a6b502fc3b34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0bdea30ba32a5e6732990313e1a8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4815faf7f9b7898c5ab1fd5369ea4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1033b6e50753426cab1a9da8140b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc4fa9728b74cfde38b8f239f5b6aa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6923976890103342af5b6d0fdf1bb7b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba2295183aaf3da231279d5dd0ec84710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19deaa6c61f3696d840fedc6792b29a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a15cffa9e074504737c068ef8097f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0188e42002952c7c62ca405d0339a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf7cd9831db35a97a22699d8f8b148714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5cabcd463f2db07db130a9745c2205715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a7b03f62ae26fe80675fa7e17c8b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eda510bc160419c37e6bd2f94c5b66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e5e2daaa2f50ce78f90e1c29cc739718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca242bc5e463e6b420f9db104d2d4f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e879ca39860dd0bfa2b1d82c0db0a23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f73ed8d34c4a2b5351c08ba6bed79b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca20e9b633db1ca9a228f856b4ebd3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f9d136fee886e5ea181336e3be015723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619a93d54cb15bb60ff30551ffb33f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cae37ffb6e0f2e3ef36a66cfc92b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e2bb99efdf087664bbb1b3cb3f067726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e64825ef9a7b4fc55aff926ee3881ea727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9abdc85a07ff8cb72d84a641ddede1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78d0ee46098f2b86cf89aabad91940729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c05290f88a8f64c1d2b34c64ddf565730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5236c22a1fe882be01df6bbc1896d43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f4e1862453bc1399795db2096fdc5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ee2e8cb2ba314c5be0a89d9489e2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e976a8bf9d67e9ecb3588e0bfffd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133e96ff8b29f95076d65db8999cd0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69140f62407b17b7c623f56b9c4838736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bd82d4062ad46478018399706bcc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919c8075d2c254b15bc69844cbcfa89738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad69b7e042a6fe779896eac73c6ba0c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba58c26a8041b88fb9459baf7f8583740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4fed43cd8800470b928146de35083741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90097c3c8d896ce3b02e389153802b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08ab9ac5bd9ded278dae69e853f5c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17bcf627d374701f2eea184740032e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4cd62a1f1a5ab5624c85a6ab4d05c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7351d6a89deedee67e3984ab6fd60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002a58f90006af54a9641f11dc57bd1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf07de8c3d9f14e6fdce152875e7b66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5d9cb2fb304ead6fe0b70a36b864c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e413029f396a11c4cd8e4ae13a0f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9640592826d51b5ebbed4a67a3522751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9ad73f2c9227266b5ce0667d25f1c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224307803f6c9af89300ca73253a4e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceff8418cbc44e36cefaf227d70720754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f8ca09dc625eafad3c1f4bc6a5063755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47f3392db639d40fb5d8d9798d2733756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3f8ad5ab86b6df7a02498705ee766757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc927700d7342d223ccda87e7e6335758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56cd70f308ee6d8b333f146ce20e8e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3583cf54a57a07f317a32dd8b97f801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74719c5676d492d76ce5c9a48d5b28812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eeb63a91d406cb1e9fca28f731ad73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fee9668fb8501d31995a2e0b52c6804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86acdb7f9fd2b7272e670dba887505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693af0ce9167cb5c71c82fd6dd3aa866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5fd7f9161d3a939ce42962108b9147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6971a2a5a0bce30666f1f38fb5c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5574e612229ed48ea1bdc02abffd8f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c499bfc63bd649debb90af145ef67e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2da51cfe1240f5302f1b7bbc4c8c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f89e5d58e42bc29ecc076ecb0b7aba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7a64ba9510122f01315c40345ae2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fde08ad5184337b89edf3f57427dd914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed3489df22126819296e845581328015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c58648c13577dbedb49ede4879e7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c390235374c749afa85b79dcd34697617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a8927633bcb1a179c417f28f1e5e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3be5fab4b49f7cdc5be90168e16b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d476e347265636d12078502c41732020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b43840ec8dbf0cc424a4e7b865c8b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646abe95022b1333e280b053a4085bea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c7ee4919c38716f429b15d7ae3c0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea56f85684c203c04e4ba103be6f3c024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc7057e8134604a686a596bd4556eb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da4e70e6485ac756d10f44e1955e0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c4b666b7732c5aba914695c605abd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe838b97f9870b885a38e3958f89cab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe4dd78464f92d0db76aa01d0363b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8458aa7ac0d11682bf030c233aec1130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f247749fb3d06db7872011478218331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914163556433d749250a688a95de2f8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ed7f6d2d19e326948eaf867eac11a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3cc406ea2ed24b62aa94e5d00ed8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e53a3b31d9ffd3f619cc039cad33735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d2d4f0213a38da3006a1aaf6f3f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3c2c06aadef285a314367e86146ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7181298f010f2e564c7ce05a449d53f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5e10536afdc231900a250ba237c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb54cd24078dc8bc3be1ae6b4f3d5bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d566e15a2ef480fa486cd110e667e7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07c8e7bae691c0c9c414328a3ba5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3cc59397546524886d02f8d8b2c0ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b526e99ea779d07179c69ab85cac22a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93598dfda823bd55e46f6356dca661da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43008f434825b1ef20277fbb5ad74d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8bc8e83dd6e3434a67c50360362dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b640a266831d89f593bb7c89f1fa148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadea1461e94fbcf1e9f69163d4148549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31e5612047113d17cc233ca623a53c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a999be375b7421407914dd9af8f4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e921c4f872e3c70118ec0349df22d2552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a61361b7a5634f459d06388b959f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638578a5fe1d152478ee358b7ca70e0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b58a1fdc17b0946d35b025ba94f7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09732ead08fc8606029b278766b212f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ffcd9994d209b035b3246258ffa5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa794be56b94fc5a9a117cdd48765658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ed7947e889a3164a231ce870e7b1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec422b0ace0354a44b893386c1765e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0783df93979d55e30961be0b7dee461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2da00737d7e1fb74d556a710b7b8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b2000ef69a5c22ed71ac108d2a91f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3fe985e11dcce1f004526602eafac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0c97b58d186064941b8545f63aae665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d73357954b0997cb4d09bb8d9d88c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fba9c5619975213341db0d3feb6e7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aa70f265194aa7186d51435f38320868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a375a1fd8a9db86183cdd33b1aadc6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ffaabcf1d468d83f737e0ced3986a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2351d21930b328481dd7a750b6b80371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e23b4cc6a22247d653856626eb64672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14bb3408216515a9b396854a5053ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c011a28a04c4ef1e21d4fc3fef74ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6ec3e4a4e32578295053c677e17ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205e2a21a9e0a638ef887345950c96b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181cb88ae9892577950edb0dd73107177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d12e948b6f9223fbd6deb429dc2d2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06926404d2afea45d1ee67a6e390a04c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07ac249c33a1033f27e105c267f09e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c0fc838f141ac0f91bbd07391abbe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ecd7274365c58667797a429b9730982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2991cb6a99d542904c28cf54f20f4b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7174663b408f44dc97e722d16805bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933129f25c535d830c37c71d760e3d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9aec532d99f08938b47f477ca3e2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e12abdf14aa399322f43fe999c948887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fd697cf8ec144b784689fb4a5257788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d71deac2392588cd6cebd714b436089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c600db3256b89f3eabdb993db382b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7eee684ad4d46143050a3f893c92591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac34b3e2e05135dd78f8a820b3ea3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702cc6fb513eae944c04d7260d3930593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e012cf8a6b7743c7411bddc09ebf0ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88352ae85e1541db8b62c5fe74bfaa9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5867f562be1f21da8125e7f29a47096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b36ae1752c9073d6ab895eacf1468a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9380d1cf39a3e19acba21aa2183d5ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38de30ef8a7842d3d7be544df2fd58099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06427067a6f0b0b377a8a5f21d02ffd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e67a6d30acc8443ff5126115c34b67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97effb0039915d47429c4099f2b7e4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3578426f1eb914f446b593e880b02b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ec3ad4ada52415ab14b2f8841c474104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bfb844fa22abb0b9df1b8c9727615105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f5f770abff87bcc69ce398653eda5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4fb7faa530ab89a57c261353ab2c6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b07d767e6e2360c3cb747d5d939fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61afd87cc89ba50a1613660b78171a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761798541d6983488efb39aeb957206110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c469cf9970af3bfa9fb0c4c7c13ea44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887b6133085d83c1971d98f1f1dec13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f25dd307f8febbbef8943751dd0b26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c87ccb4c6561b8bc55abe56b7866c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9f97dc7c6d017218f63b4af24bff4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010a8681a954ed1684cead66686d7c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cfb6239e399ee00feec740e2f804a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a0028fc3bcee7378a1103dc42a0f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69a8aa2f96c55e23958cd9c7206733119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06aef82b11fb2e01773c178c917d5f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546da7398ad4fcc41ccf3dd914feccc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6011e7fc9c88a1c1ec65d83167f1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffe20b3f1adcc77c7be2bb08c7f0f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc1080be5f3041ea26ab0ffba0feeb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6bfaa907665152bccb2491278b5af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d15a59512f8b8b001b80d6b30450e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991bd8f2a66e57b4d304fdca1291655127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9e4ed938b02e97eab0838aed3a871128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebbcf35976d85aadd136c19a9e479f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01112ea41907cb81eda4551f0da51b10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28512180110d5002e1d692a1e4528c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400b118d5e8ae5533b89b2db5c59567132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4dd94ad06bac0c05775b927df0236133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec7a123d25f2e4c33a5bb02312f23a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461179deafa52a2b22bf3d94445848a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495a8e8de945af18480680f561ea21c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f024cd51b682a0593ea04eeea4ea06d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abfdbef057e2f4dc37ab6b93a97d25138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a0f7c6c7444954945910707264b73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14cbc2e7dc5764505bdd603fc097e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26460dd8bf9329392a7e9ff6886862141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ffe9c5b174440fcb16a9dcac5f1942142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97397cf4a617ceb907df211b47c6378f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d89c78931fd40ac9b40a163942ae36144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529974ab963d658726abf94994c0cde145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c88c181b9ce686f6e13d28a9de621b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb649a83ef178a35a857a44531705b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b7ca8857d3ae828d0aaf9585d40ae148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b52bd4a09379ed93483dae0f31f09149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ff000ddefde9285d36c6f83225b18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4ed653c9ae7dc0c930df5b5ec39c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af700de2a764c91a5b03006f33f5fd55152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc97e9f012ab6d807813af03b7e7a2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31b21fa327aa1c9fe5a6ca793c6179154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79acaeef04ad32542db08090aadf508155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e17ce4791b9ec5903fb23473eb35f5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606f1d999fa78cd131b3edd813dec29157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f8f65a26412c0666ddf44fab7b17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e481f4a60ed50fd9994429e8e892f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a47742a55a5fd937d813d88257ec51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229c385b8595899aecc49ddb5140fb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183b23a980061a397835da4d41d55b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664512d13ac370b4ba99b60d2a2ae17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec576bc8cc0d5e613e357efcb00456f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41669c777f9e52a255dff670666fc3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78973342adb30d523e7a7bb4707bb3ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936206cf4ac7ca7e1ae473a3708505d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525f807e978589dc94034f7a38849b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05aa7c33feb32248a7361f4eac38b45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf1e4a552d238dfc6309a1ab811511170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782f741f5c18f4a7ddfff54f8244cc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800a4a88534b19efb234952a3eb65a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72cf6fbb76da29e0c34e4a7b069323173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ed207ef36ea9ed815eb9c6ebcbe8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50dec3b3ec553be403ebda6a277372175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141161540fe37eadca495e56f1b4334176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c82adfc967192e6b351ff0a44d10d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197a1f91109a2822cc34594bed8d817178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c04a8a3d4ddbe1350a1be78ef4d44179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fad4c3422c2187ab86c3299cc547a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599640da480640e9b1f563880e8a16c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2247ffa4ebce7a5f291827f149f08141182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ccbe0ac6167109ea7617a8d581f87183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb055f518f4514298f9f314dcf9b33f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d722e6f1025de72945383c9b41bf000185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e34751fdf467351e6696f11dd650186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281bbff19e30b8dbc88f17e7883147c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aad6f5c2161f00a959314e86b903d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96911f36b1527bf9608e45d22efc5840189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8fa0450e9df2a7b90aba65efe8a86190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08ac0ec5a1cf270eec58c7e968f6fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c138307d96ffeb3ae68d1654e26a71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa405f15035393bc34b03e1bdc8ab11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd0d408db4fafbf0614d9f2f10d665194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdb1a6cf36e6615c2b41f3d85b341b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cdb5c1b02191cc39d5bbfd78aa5b71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd796e6c10007a32949d96139ce2b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb728498c63a2a5906e0a966b174f0d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cbd0e395fdba6b1f31f2e43a06b68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24ab639457521b0fdbea9b75547766200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e669486055bf9c705540082302f086201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a5aac27c52fedefaddb92abb23f577202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cfff66f70f1ee7c9b4c0d0d3c8a6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e299bc7e603e8d00fd35500f84a301204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27d9c65d8ac7ccb8296653d861da64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb880b8a792db554d81078ecae456bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd57d957efeb4083aa248495909e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b31d9b8fd41afec6db38d5ae94b02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a51d8c899184aa43c7bae7d83459d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4420ee0c75d6a650bbd6aa239103a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097fb6a019fdf1239a138f87326810a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a225032a98dfc1ea6c7e4e4ad1cc1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e24329ccf9632189c30b43afc9569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c53aa9b6ff84b7467311b14fc7fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c307f485b418fe9fbbb052859507fc7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cefcf3710f1578325a182c05f1b6ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f711ab5f5b6945d6664f0954d13650217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4c7d9422ee5b7932212d4ffe62657218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076be4e1b5a728de251f11b33ad6942219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a0ce102a3b34f5b5bb87c4c4d6715220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45faa2eaeeaf6fbbdb79e9f10ac32ddd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da5e4da95a8f738e0a9128d598495e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e00a7377e3da5af02c133ececc73d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a3eaad6bb215698f7cdf0f37b57dcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23345d2b20482c48c7a978bf0466757e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e43e2bbe8db6722130e02f739b0bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532b01d7976121d3199541d1b1850e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c55f5069cb9f2fa45306c9c98e5863228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a13c5ec931b6faeca17311f1bbd698229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452cab3ed0f04c75f5cd31d39697273230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec826a0a63beaece127e08005aecc5a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82033eab36c65698b146067998285373232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c593bd331f27087964a4ab46eb3d34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c658e499d31ae428e21e63e58cb15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5920b8bed0f235b9a11c51421b4638235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd9ba74a09d3840bc416a03f05aee9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b47008b5cbe66f6423c87623cbeb3f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7a25891ffff77553c55daaeab94d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e751cff0753ed1696f1f5e97d34f279239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607865d7db675face0a7ce61e46af7f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7c118961bec05c5e0e81d66113c34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0085a849268f07d5a44b0d79d9b1099242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bbac947af5bc4aef31aa00485c6fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b236f95d182df91aa2a7e8d3fd6ef82244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b07e0f89818c19f0fd124cae429945245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243b4d1712e85b72a0b39cd1b703b48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77182043cd493005c595dd4f5759e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d28b235e3bc7cccdc8c45dba8b6f4e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097b606dd71dcfffa5b877b0da40b95249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d519640953be3eaef08b72b479307250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7428b757b7f7041bddf25fdb68af58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503eabd7b5f62a38316a9f9fb7a51af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9a37952176884e043d6ce3eb19f0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36841b7d05a97ff16d39da01b445f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09c8f788a4ea0560543f0a4b553ae3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b17e06e38d3ad4ae19e911e7724c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5be17fae7a082f7ef77a8e6d28c250257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7032e38b61fb135d69a3da44fe5e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8e37bc5172372d3500a68e15ca34e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99055a5f261d1a619a53ddf4ad2ad7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcfbf24528323915289f598cab2733261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fdbb05f70cec6de45a16a36b708c1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479555fa0537a5fc4edb6c1a9242347263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f3e25ffa92de3f5ee547b2564d4de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db217332d3479ff0dc3fc6bef9f7cf1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d6c944dcad86e6aab20b7da4ac968266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2bfd2a96146763fcff1da82e20aeb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba31ecac4eaf55e2505145df7b5252268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28183d5e5b40b3f702d83a85029c43e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259949b40fbbf36efdc2915d4fb4e0db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03ceb4168badc5a49d98e30adf9267271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc788db7f4ce218756401604e22990a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdae62c8c21effc3e163981ca60923273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3089571a9f99650ff739fa0449808b87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9154bdd0371d7711a3df3ca1746de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00337a8b0ed8f4ac70d718dc6ec0fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f783d6269c608fa792a3eb1601a3de7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5096c6f5b4cde47949a97abee3a11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97107d65dd6088dde61df3b39a984e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9624fae84545a18bbac06fe313d2ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfb7a65e6bab337a0f306a7e2e7eb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdc415e6a306a30b07fc63c46c3b93282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58005579a7aea7a94c3a448a50f793283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8416271c3bb41fc266c0b6030e94a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8582a9bae81b56054d62c9e75bc8fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40415bf1f4c62bf992c5d63b7e68ec82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8eb9379c12597cabcc3a7c6bcc1ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16856564df1c7523fb67a1ce39b2f3a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cd4cd5eac449e607c5ee821b34568289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bfe1bb69161d2d3d88d6311ae9a94290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb282ed800dbc9b2c28191d18e4533a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438f14f44fb3fc9285a1cb87e89dc35292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874d4b7a3b38cc5681543ee37d08e9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc03fd945f79e6c3c4f6e538d14de6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a080bb63c8223668433c8b68f716295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3013e58f941c00c96f806ee7a05c21c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad13fee700ee233c0da4b58963aa0ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64080f2f3f3e6145e5cd3f56458bbd61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f0f389ddf5bff2da8457f66869a31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25554f9720df3b744184b92d4642168300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a529deb80cc33142046d9ab6e8d7f4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215209d557370750388f29f5b08bc93f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0d1188ba099869e4f4952ef6c574c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cd3ae9ef66ded21d9fe2354db24a3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233223e35bbbfdfcc12d20c8fd9167b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146b6749aca20f4402b9751fcc4fdae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d26064b3d028744c2a984b634a64d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ef16a22dd017cb5d19ca6cf0a4249308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd880f926ec3729fbe3778b42413bcee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555cc7f46805266e28b46ab2c283013310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ddbf83e31f33580c993e78324c79311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94b197d3879abc3a9925ba0a4d02f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004767b6e071dbc07e6aeacc7a085698313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1a5521f3991993429d64bb1042273314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cb6a302cdffac34f6862d3c1c0a01315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d12698ec2e6633d046043fe7539d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38e134db3d98c9e62bf5e8ef4db2e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab50403bb8e9f691ff6974515c3284318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d673dc2824b4bbdf772122b47de489319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d408e82259fdf0db43d63534e48b84f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eab73a0cebbdeb4054ba90fda9f610321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eb4f34cd8fb15dcf00f5f43b88c20322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc6bccde19de8ceb40e2c9e953dfcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d553b667d926f3483614792260afd48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084fd7a14697e7af6958c3ba65b3642325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054532b9bf25d8a2d5a245b552b7e82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336812b1e6ceae4f4617bf26779b49e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f851850512dfb6b13603173b5b4bc8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3e705662b4c8f109347d4b877ff02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b919e1666b8c2ca39fb62174cdda330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c5ff9ffc6df2806f8a12ac6c5169c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cff46e5048991051cda39a1091940e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e7e107e0725f57f1f4d2f64303d96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae44081e468cee740d0c108e61d10d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75f2dcaf937d0ee36d95ea797efd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2a996400da32ea433c5d5525bafdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a16708e72faeea0e50387ae8d95025337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62877003bfcf1e62afa463ede529b1bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af80d0e20b29a3570b0cb179128bb1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5743fa14f919b626bf35282466f2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61867136b5711a62706001c30d64727e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2d0bd67b5eda3538ce45d726eb68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d918a8478810fcac60925077a606a0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30251336cb3ddbe673ff05ff469d0a34344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c72f278bbf86e7087bd8b3f40a118345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84381bd8a8916994446bb611b468ff96346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ccd66dc32514521bc085ce0d2ea30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b39afa0dd7685bdd30c6fbdfccccb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab618846efdfcf168d6172ffc997ceca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401986da76f030909e97ff90cde0603350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e18ed911506baf770f08f9c4804e9c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785d54c64063543fdf40eaf127dd23b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f04bdfa7107051a1e109a22d420a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fb83ce44fce13aa15cefd755853b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ac0ce1acd1125deed4627e3cf5e24355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a8cf3b5b0a037c8d3750c845e461d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d2f69d892f53c4d7feda560fff581357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d699ed01dee18f7a3097cf24815c749358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335642bfbc1d752ed3011e6641f72614359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8e8b4b44023829e9ad4f5cbff3617360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432607d02c28837d84e15d921e281a3d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2bf9ee79eae48cedadecc799670e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd370c62a00e5ae3f58df8b352a9d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a7cf8eee5bae7d51cd3873b51ff3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bcf118b250ac1af08eca69e1d1d6b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17ca616985682437ba1f1bf09630d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e19f22f9314909e8a212333820da33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975a23f9ffd0d6f9114e33e0d4ad02f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f04eff4e31ad41639f4904e6e1188369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab9d91c72e0dcca47c2cabc680caec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba91b1a6317506c136fb07204aaf99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0bc40570b1790c2f84f3e0c576b12372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a2b0834a7b181dfd1a75d4ba99c8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01b5c311dd40590e7f0114e6e85515374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c825f59b3abb9b68bed1c0710a348375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da2bcc9edd3c5aa48fd2ab0ed02688376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7e0daa9dad29f2d3f647435908970377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63b3b9cef69ce773a040d97cb39da0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2814af546d6ff8ae221bb3fd5044e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053b7124d95e69ca06dc535bf5381d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cebf3d8b80df434f76e2d68119323f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92040769033425028c527327a1619d8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186002d36081fcbe55ed06b92f9e7fe1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd6c8086c5c52544999ee05a57dae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1b2e759ed6f1a655fe00dfcfecd30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8266a7ecaf6a482f8d1ff9f1a1d637b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499625407aa07c2fa5507baed8aa3055387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b8d6e405e386b86ec3875399397d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b38004557d0eb39a47104e3b66bed6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8c8db59a1f0f047189ea7bc0b430b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34999ef0b3d1bbefc68a2e503daface4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b0c73b001bba845583424bfb152a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f542ba85ed4240f5c1c8cd30e998db1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c707bac62c5746723b29bacc129b2b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4b736f0962467b57330a40ceb78ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719d60aadcbea2cc99027723a5faea6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e847e7c83c1a777a511276135de23397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3877e11327e956e95ad7c81953cb2b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e3167d04b2f0800a7c98fa7926522399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd4396251b677e3406598e74c97471400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c93a6879310ed1c1ce5ca2e4ca59ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53236efcf370074c0355a74fbeab1e05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9dad235e8cad681fa33c06f179a23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0d4a794e674fd3121a8db0c80aa1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c73357dd752a3ae3de7737466b06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2363afeb23cdafaea8d79d6c78b87c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc95aa5f34f02857746f67ebba5dc7a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fecdac869cde0f646fc8fe954aef64408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0b87efe314cb19f1deab3145a70a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aaa98910cad5adc7c4b408e606983410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f719f433b4dc772c5536b41e47f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc14dffa82440a0000385641be6eee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdda9495771397bd84b182772d12f4e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c26f2efe1a9b55fd189c4553f1011414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8246c01f0bab3f45dadbed67c6f44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea1f2ffca202cab2ba862e4123496f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba9c286f2192a5845ee078a20032a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecce90039d0348461fa8877a8df692418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ae5b2025307e1bf1a1baea1d2266e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3928d20bcc07e18aa5a7a24aab1807420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693239d92fcac059c9496a31e3fc0773421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca0d0351677a2f8c072e50f51f309c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c74bfd6821f7210a56fb67469720b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cc12d98a561236892a7395c8015d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03123bac547e0132a1ea2f50d6a09348425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8287fc2da3693d68790c4727a789e61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb94a10df5d9a1d37dfcadcae85142a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb692233b2e58bd2f61006b91b40c95d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ec06f22f247f93766a91742a88359429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1b1a33f389cb7c52c33d80b4f6c14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21834cfd9014a00d0b42739f9d30b34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e938c7b68128ff21885a475df84b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69708c0d29be00c3431b41e942b410fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8cecb8660b7d39edf2acaa82b28e9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f4be249c81e6c033dbb2b1d91709d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b197a39e9e2034aea4a4789e05b7ab9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af76aad62d00c55543b1f304e22f9b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eba320ade02a5a7d6855ffcd029ab2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87fb51cacdfb8e0abf7afaa004d16f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fad7f374fb2387c893bad57871d10a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104ed0f274cd71cf38c37300a4426bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b729fa57eb82fbdb174d1c152c53a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b590fb40e63f01df493bcee9ccce273443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b64f32dd93cf93d67f6769941460ad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277000689065d1f9c9634123fd4dcd4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb97b9da70daaf7e3faaee2cdcd5c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4007d0e95dada0f87e92e82cd62465447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45c64dc0cdd2b7fc15f8a2e6121a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be398165efc9b78e7519e3124b944115449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4984779df208d331319245f7391a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b15f036ea43f8fde418eb1ff5d4ac9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115a3b8a39d2880522537bf1d5beef9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61abea2acea5c21e0605d6186bb3e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a0d495d39625fb81adc68af60f6b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be079f32d76fbed5db6d1a8c2861a74a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb5142aca79fbec01484286d64812b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e912d21a1773acdab28c9ff919dae48457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ef1ebe53a33d72bf51fc7e1b1a797458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50209ef502d0837932e5118c68179bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb102d4c2f296a35041f0b0060b844e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395252799c8b39ee85b6ef50e3a3db0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8754f714f0389f070e89fc4de492e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526214e627159242ba75fbc77820190e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db122a3a00e55352f5e1bdc39f30387a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da291c83fb4cb746f465845e406ab6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c892ad4057827af1e061daf0fca379466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c630ae1126b221245501cddde27e35467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0052993be98d0602da9047c35bf699468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781812b173f5f26747bd92828bb6682469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f1e40521ae5a59e4ac3c2bcffe253470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b073dbf6f3ca1bfb9d4e3a3728651c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2c803af89faea0a054f68efb67a64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe14ee9c152d561f6ad85320ddc3b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b5a08c2ff7d366a1e9c7eeb633fd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0df41a03000741fbccb2673d97caf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d66cfb4c442725a8c2f97340528471476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f953efd7a7f7d791a3233986f36fd5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42958a5bd2972f9d2c77d11a3daf92dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2038d6e4226f51e38d8b08ad6e12cf6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b469a8d668dc8933c5083707b88b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fb5eff0288a4b8f3bc847a00af458481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff4476ae5511583f14efc1f6c3e41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b33ad97c6c4f8b12bcafccdddee856483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7481d4dd15d9974d972d661c2081d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365201577f754e6dabc2b854bdf99aac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce934430917aab09525dfa2398d76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5828490b642b6aea52a7dfa726128f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63965c239ba89c4487b19aa940f09e9f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ccf33720a700b01acb46723090b52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af2b88a42a527101e976018e146276490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0b8d49d7d781a244a19feb870a07a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf88443e1596bc1eb9b59491d5c4a74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab66ec8769a7fbda48260496597f0ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37515f32fecf115bac68f95d8c8a4ce6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2148a9b78c6ad84ddc5c6fa867b4764495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8915e2d57e84689fe1b4811efd2da1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a95624e9e932cb301cd204fdf58e8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e9ca7fc65a1b4accce171535f1a2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a786e2b18551b7827ab47e930b2083499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4f86d4a3209c86821317b703b1954500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350749881bb6fb242f68eae76a259cc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be0936744515bb7ac3c17e3d61585c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc54db5865ecb91d77f61b1505ad539503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74259d7cde2557e8e23c8096803d3ec3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf23b69c2667d79de45d0d32b216e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704a4da2293badf45605d18f1dc432a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdb9ca0d8828e5008bf4bfcd791e3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7364c344f39b751f1849e7daa897c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ee7c878f6dee0c1943cbce55133b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e391ac98bd47eaa8ec47709ccd4b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496ff1f046e6de95aa9ec195f765242511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259033baa59ced37b70538db511bfd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1a1582a66bb34790e4414e3c90d79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bea82481fa289fa64936ebe5abb75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df8a2109a48efd89ffcc1f22f59502515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994982fc724014f6b99f34d336ae4f18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aff4c7a6c7bbbd2130dc1fca3ebd2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e0af41f71d46bbbee69c40384995d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2987bd35ca064d7d637b46b4d55d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3959506a01a608119f32b8ee6c04d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987a17b7ccd35ff7820483d4cfef1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaaa8a3fec59921d89f09b9af4ec613522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0212dfbfa9e4e98399831d420adaa7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcc53aa681f7332ba443362c4d5efd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1301b193392dfacb403cc4767c784525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0fb1b408650b9d5f7ff57a52f9be3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16fe8dc29fc5f5eba6ef6535b3155cc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c580c9025178352be9d81dc2abcb5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf0a8d7cc6b60d975d307df7a649cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7513464a8ebdfdfe4ccebb5a2286f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a28e6fbf1174a93c4c7d8a596c2ad531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89243a987b392265dc03635473276eee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bca34c750d2a91bf05d8436544ba24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84abcd9edf7a198525b49513321b52f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c2272169ef86aa352f20674a1d4fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8daf262de29729b8962b40c391a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79433d15c48fd876d7a145cbe0b21387537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598ae6ac8055b950cb541765603cc28538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2165ec6767fdd9800753d7be25c978539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d781809f88a0d1158791758a932d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935308ceeec0e5fe268cdb8167798b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d687d318f08bd88e1b97f1cb67a4c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c6033d57e64b155d3beca05150c1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37518f95c08ab6533079d8a6960fd4a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c60df6ade5d8aeffc5ef2ce47b48d87545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6025d8ac7ff46bd5b98d3aa1710e38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310e8c79182e55767bc305f4d625228547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccee3a6d662c2a2d912e8c4c47e74e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b00eb5e81762f77408d0a48b9fdd48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784700eecfab2e219ed26bf30a574fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d973dab7cc3f58bd4745a92962b8ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9357ca0480d97feb54ecfbf5c283e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442daf8f7701e8cf677c715db3aec79553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b76eeec3ca648b5374f5881f6bc10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8882f8bd4638a7302834e188dad88c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988b4ddb1dbfe4a57c4b596ea15157c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da645dc0f498f90ecb4a9860e54578ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec07fdd636f58f3282e7c361709cd79558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e0c2b33f3eb54e9d47852b0df917c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111ba51db0e38484f5b52818863aecc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500872cbcbce2c7e815bba78d39b92ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eb52f4dd04c0df5f7b0ee7094c5f3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9407ee1ca887fb461c029ea6e4b62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de989979d316cc7fa4a1f8dfb123672a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea331fbdca8b9aea4a8f3f5db2690d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53128cbb29a0e3e742e04d8fb9d71621566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130156d980110cb55a12586f9e7db1e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b792d27d1414cde750c4e97a8887ad4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7106dad93990fe5823030280d117e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a82d051ae75f67369eb0eba0437233570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdf31a59e7bd92e0f054cf3f81d889571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927e90d315c3a0965dc40c7adcb5d54572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d43afd610a2ba7cb0e480a1066601573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6b3182397dcf2eda86b856df86439574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea455a76e08f2fe3e2cda1cd80c882c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff45cceea561c8a4114554933aed77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32521c9bf8cd8ee2fddd828cc1ee92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d5db52e889e54fd1def5eb95f742578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869de71696f6e02ce6914f40ab22f65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95190e653e7cb141a56e444153367d3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0617a164a0aa7962ac8362d7a5af7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33a11b53208eb4268a354073ef6743582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52ef7540dcc586a114e7341e4d0bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becbcf1489b3061b9bfda4974dc27f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb11adce48fc09533cec91572ce3146585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d831cf61e08394aab15c2c46673515586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b67bcb8600e94ec09bcd29f93e313a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064b87848adab03de5f5e0ad84d52e4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc0b37695c3f09b565aa8d2d0e74c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e937e062404bdb10223a81d3194501590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103554b3ab47a97b2bb41a6c3055f971591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c76d0e199d69692028edac1e56d78592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba41e8f660f80d5590dce0162fda69593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b678d501de905a4df1ea3c6dae27a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e755196f1527e79e378ffb64eab3189595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54a3af7a57b92c4ef209a0fc491b53596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2abf99b12a31d407aaeeaba64d4b29597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6c54084a62212202f722b0a6aa063598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1c8b42c1351d10113ceb306c525ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55d2e625e800c62e189a0101ba29d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7a38d8e293f41028f1cc94820be86601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f6c517df4d5483d28a42da2988853602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238040cd984b8eb027f491798619a5a3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e538ad54a8fbbb409fbd17009a955604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c5c346d324e04019482112c6f5872605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df744273a7b43f0067a86eba45ab75d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc58b23e1ae678bb476893ee350379607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1e30b3e8f772296f163a19ce3b078608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c21abdbcca368eba6133a43ca00045609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a4e89f36ad0b757698d4833ee8ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651485631f135b81b4b7d63b8293618611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb1cc018492da2c2018ecfeb228607612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbb7391989c496f91fabbd273af947613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4629bde13c3c20b4ad72b820633ab13614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7f4ebeb05d248fcfec27f1e9eb4c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f14f7a91cd08f2dbf4e35d8a3b3da9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971eaee6377774a4138d3a63ecc8db69617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11845ca983e08927e203832ce9a06618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8e961604a9d57f33de19bb053b5b1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7082e8313415ce9e9da27efd9369ee6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cf3f3c3a088bd33109125f80be98a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eca86f857a697eb0e00b51e152ba90622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae00fe2301490fa85a84f3c6572fdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02950063d06af28be80cf35ef150ae09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0ddb0e48efe801b2093448061f3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dd5ecb483dab60f51f3d97739bdb3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61514df0d379efcea8e820c010225be5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923183ba6d10e868e979373f2d651565628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badea338a65134332b0c3343b808397629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d39edb6a603bb61f55375488bfac5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610640ec2d6c230bc9f4d82899404b30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f4c771a6462001ccea074d4f7f5f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b5c05b3f50443bb91a999063fa610633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a044ce73fbd5c41914e38c25a90ea7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790d5cb8923178c7ac63629ab70eae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d0198fe8f07e6bdd8659f5692740c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9ec3dde17640f696dfb35fd7369b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2c75e020e78b59ea5e545b23a4ac3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d111dd08b127687d29a12a4a29074f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e53172143fcbd4884041f7a2cdac57640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3ca66db55c02d9c0854c08356c0a4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f883aff20b53e3f0980a7b9580c01d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914777a918f3b7441a0de85be0a7e15643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f165dfa0642da826875457c86d590644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8c848a36b53f0629ff1c776182e42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac65418e260656dac033c849594001a9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc429ad48813542547c82656506a1d10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfad86d4f4cf5e57904a42c52e7dd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3026c52faa44edd883a09425d47223649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec47b40e05f76d9ddb14df62604cab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f14a4db7588f236418ca19234516651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bc0dfc87fc9c42fa94ee3ee0f4328652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6a1a2652f0fe4695e0e8691db0902653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466d0da2319e8773ae3b6e2299aab75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316249f647b6cef0359565bc80c03020655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781e703f171afa8c9aad30d27eef7fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff01b185f9e076570da3d240713d4f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb4143a4a2746524b91298a49d5f20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c129ab8ac29ce3c2aeee89a7781be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902f230324bfb29220d8004b2b773c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae95bb162590ea868d7e090fc68d395661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3a394f08ee99eb4f3deabb515d3bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553d5be0c65922ef3bb142e223c8137663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1ff544e53361a8bae86f59bdecc63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ab617c35d3b832b8f07646223c4da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce56ce464b4c4adc3c680afb0993eb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b526928534e96271186ce4bf77149667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77dd020dcc30e237dc0c8d6eb283b8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573110c5c7c7a9a6b5cdbff35bae33e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c815e1234bcdec068abe40d37f251b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aaa66ef25e11e1aef83df53bede1ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e7966500ad9cc0e369c1669a06792672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe54866e4b1814324f73f41a54d9e5b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22917e65d5ec495abaeacee8c894f700674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717cb7c5a61e3d5bc48ab7e5fe91ce0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b764e43465d0794a0afadffb0ae37676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa73ec7dc2613884d911c247f1d966d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47508f0446e4c9ab559d8304ed9d7bcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb20a1d5bc0a244f0fa6d921ca0130679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c33517d44099e9b0898ab77ab3851f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4c9d9d54502b4046365431859331d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d66a4d65816f9bd13e94eb7bb381ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5078a933fbdeed078664809cdfb6b02683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eb26fbe30857937112980f2e939f0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb2a2579e36416911bfb76c3b05910685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eec7836b93cf5befb716b5ca21e844686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fcb25581203e9db1e1c7544f77079687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f827d78dfbde4f96abe0d84c0924b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2765524ccc2af5bb9f150b081ff41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af25326246e758189ae78d4853789c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b423fa0ef318ac17c3d13113ae1162691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be9a47039344b2187eb6dc8d8bc85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a10fb025d4b8fef6c7bd0ea8a78724693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f120860149ae5671f10db56487db2e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc84fb10b50a997829555ace8e3ad6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bab48fe44d22f1a3f94d0a640b1980696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4b638917af187010d815b086f4a53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecaf4ff2c22be6ed41ac97e80414c3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d3fb07279d845d5d606f8a4edeff9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bc67c4641493005b831aa87acce39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39810e0bb85ea0b3af6952fa3cb9ea701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e3253bb6f8bc708d220c700107100702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e30a77966ac952d8ecc8caf65f0814703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f0227fe3177e10ca3c30c65d9cdce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff04415baff19fbb7babf6353560b77705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf472c313f5379fee45dcc5e1891f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af667359581cedc8e8401d794730c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb09f0be3bbaf66b5cae946f74deb3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bb357d1210163d84c6215f675f403709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8afe4162f55a29e51898e431158b679710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57c3cb36f30443ade1fc933f6b7d6c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cc486237c07642ebb876ec8da0029712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a6420dd80fd380d8d187bc479d11a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3c4019a8eb6cc40899b966fa8bb50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2faa3e326b08bac904a00e27f4919715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fbfa519791083ac4a06069090f9da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c341e95523b148c5027bf3bd881f95717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abc69590c235afecaf970528dec8dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97d3d4a673381c5ecc0da2e2fda34b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357f3fe17bd09bacbde4860730dfec720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237a84a73f4dfa691e43150497d166d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393b88c964123cdd8624f8531e8d99722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cb5e06462abba268b898a03ccc6ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263e7a561b13e4fdf2b7b6e2a35f855724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8dbc2ac20dd1c5f88a94b48faca2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d412712bfd6ea2ba345f533626761726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1059f7b6c254a69119f731bceebecde727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059200ef334248e3a7f4ec874931317728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93697bd840a6137768ada64e47c9619729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce23ed7196d161d4e5e8490e40eb44730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dacfb0ef5b4a9ec6e398ea79d41a47731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c368893819473359e504e8e28073f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2530866b66ec49f6ae860cc04fe85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79ebf91e921219ccda7270bbbf7c0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249eaa912c641cedfd96ecb427556fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f91ccaf9e814f8887c08f532a77b48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af889328fb738144750b9a1b70c6e34737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc7fa01701ccf6e1ffea27bc33d012738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de1dee16bcbf10588adf786ef66184739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0a4b14985b557e7693aaf3e2d517b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf8b6d234313e4a77479404bd93eca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa726a70057b9dd4f9d53417fe424e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859753a275bb65e6f07724b2424944743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4c236dc5d3327044dd886dac9b884744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb476ed83b1394255b37774bbbdfae07745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18314ac04cb559812f6e31f1ff37df7b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a8aa5feada1e36b18df00457dcb7c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1976d6d9a3ff53b0af131f6ba914a16748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db803517ab59952d4f9c2b2c13e23f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5d14ad0bc5e7d26e86207271bcc2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e714c9bd954b859aaa23a103d73ff03751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d684e304b984792dd0ddd15aa3a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000eea641925cd5432cfdb1e4bbcb510753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74433c585c8a291edecaab4bb55d4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8ec72717dee2523b9ef13cc195982755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f338fbe8111ed55be5f6d92231fe9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b73f9954507b59e72298c5b030920757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e6a82d996df38d2a2ef2dbebbd4b9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1a398863c716ae9391eb9e7151907759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>