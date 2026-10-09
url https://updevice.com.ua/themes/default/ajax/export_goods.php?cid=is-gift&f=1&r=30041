--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc07ab1020d5eb2c3df32d5724b6ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f865cac09e02c43da99826827cb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ba915bb0d5f0eb44b64036789ed8a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f82392a112dea70ac803b5c3b394a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690fe5777d74a7da419260651ea01175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a68b9801ffebf84d1e95b784c7b20b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa902d83398582d170c8b733c5e5a1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02f45f46cabb261b816c29ee97ef128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edcdc77fab112df60ab3fdcd0a558a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749efa50c06ea30d9b18f9ff1d8fee110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f05ace1953e723662192d3dbf8b76f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1d589aa8a9ef78310e59ca29c9f4212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234108d0ba3bf6eb5a2b2b224a8f061d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a3447eb89ac59dc20e145948ebf4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82eb30d9c4196809324e4ee693d20e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d30a3a379724cd6f3abd451201139216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6667320df43e1716b79104484600c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64523571444b863e94dbe979397cbb9818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fe98b29ee49f280767090be10647a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e9ab0f017f52cd2fc094d0d70dea720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd420930b7fd76d66d04644d3354aa721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da1b18f1109ca4715c0b9f4d0494e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b4cbabf20ff845019094eeab23f1323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5fb10ee15e5e59b100cdd2f9daee924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b58583df0dd7c4d0e95d3526bae1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61140743bf0aac58a27d7f3b7c012ff426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675005926eff7f187ea4de503d7ca6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6a4c474f868829ce2602b1e0c070228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead88d6115f79b45fde9b5c623d16d3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f5a1152dc207ae987cfc03ee24c9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327501f4225d93e0523aeda16f72ab5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f9de4be1182e58d5fddeda3ead2af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295aac9d0b64e6fa28a25e14da6b67c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac20930d0fc54f3d51d0dff30dc2f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93cd0870197a04ecef85ae59017d29135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93887c8b6af7ac2fe5fddb81ead4520d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93693ab5642a960fa8f69741185433c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c892d07d8096d0619b8b0f79cc328c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04bc5840918c00a8ea0388204d473f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5179530de6e67be49c3ad3045447f1f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ec721253f0a9528c5139788f4921241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb3c992a0c3156f2c902302da5636a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4b485844cf6b4cfc769283211688343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645e46640399056621bdf71dde6270544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca94eaa36f8ac8baa952f524951ad5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ee7a016fc86e797e442fcd13632346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c6da0cffdc6ea6d55f7a6157d04e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729424feb7cb3bc78b155b95100cd90b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442078eb2f302748a81a9f20596518e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fb05602b0a62ef9518f329517f00f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc3a5e1254b8cf4daa1b4d22db3e9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10456b619d8acf71e4eaa08b59f9afed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7b7ea19aacb289f684e0c28c6f2eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36304b05bea48bbcc64a02452ef6df3754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d813bfbdaa0b1cefd26f6324889dbd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a90d604311bec0d97d0727470f29b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f319e53be3cf0aadbb49ef8a76a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634c0a73db49d48a3a725f01608895358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790d2ac88eab79c4a05389afb446eae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f5ebd1c6ad01d49cdfbda37529ac660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab031e63c8451271d163a3d08b82ba061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234e5235fb588cabe94f4896011351662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac73c6650d321b83e1446311096aebf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838588867142b4e85863faf0df02b4464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2ffd0d5a77de6a1ae7f3b7b0b50065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae32d189a2718ff9507164cdab0b9f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd6ac719812b90b93c0717b31e623c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a9c863398822c0adab37b513b068668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c80bbfc9eac523dd1488bf54dab2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e7d71fc759f7108eac797a7ad231070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575a0f1c13756f9e043606e031c073771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28addd5cc85eb5075016254eacc62272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc06ed9123169d0576ef6be2cad06e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2291ade750866d4948810808d70b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349a71728b649903817e57b2d3f31aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89541af13eddd3f1606b379bd9901276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed32123c338217a1c169dd5ce05d9a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85937edac0ca100c636c0cea7ecb709d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a551fbd28a485d72a4b89dfdff57e1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa416d0ae914ef68d4a247753f0ad9d180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d4b193856e1fa046a881a93260a0b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed95bfc4ff0602373e8bafec24fb71d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7599c3b2307438038d55a2b924a19ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4d3137d1f48c5a29c4300a2f1342b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d26d366afa7ce1d5e58b7e4b99c54885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5951c4e98d04622682c3e2fbeb68ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce600402ecbb735e0e07d0d4537c36c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88a06137dc727767df24b7422d4e7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac4166ad34b8ad1a58355633ec884089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc736cfe3989616df833033485268dc190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc010dd57d7d053852d185fa16657c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ccd8b5b9bca9f14c00be2c8a9505992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8f19d99142e52ceac0e1868e5888f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c8849f7d968be770058ed4b07604994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d122aaf3108e7e6381a5c505f82bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b885c24577973974deeebfa31a63996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489a2f3aba3cf1c0b9b754fd4a0033597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8088c23a0f390906b59a4f1913508598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b3d3b223a6e48be5086da046e06f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ceaea36d317ef9e15af20a34cb7e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f0c3b1034d7e12e16b3c4204b931101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760703f947c9440fca4ed766bc68d8e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aab335beb4bb01ab289a0c85429de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d364bf9ae47086a29657a0c7f7335104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a07b8889d657b98d17d0772ec2cb6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5b4cc86934776244d068af3abc4df106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa97a206a209c64904c3d3e310d41d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aa9bd27508979786e3eab9e450019108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbceb5988cfca619f375e6cb5ae777109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d09abc36288ffd0026b02a866342a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92be2e9926e30502c54a85c98bd15e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025f6131c78531ce7fde643cc8a462e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ba77c9cda45f3908ff3b17ef70a87113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115c856a3f1cad6137cac44a07f01fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf00a0b9842047716a93d985df94dd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7fb010b152e55547c1f0499ecd94c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12f6ae8ac21522b1555f5246ea2f40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7405a1ca998efc1c91266149f36ea7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ff0643e97745580ce1e34c30ab76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a6c2043ef9362ea149e058d2f96c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d09ca6bf85f76353b1ae7c2568a0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ca63cc4dcd71b36f3d9adfe9692d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ff8605b39017cc1b839b340a37916123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cea7b6e55a735a76723424ce4207ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a1c10b6b28128ed44c70bf5e9356c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645a334fd481bc3e21318c09bda008d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184ad622ae90a03087999c49e4ae675127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9abd926c4b6f8684c37bf17ae39d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa8e2f0eeccde3f9b7b84406aaa9b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d609eaee427a500bd90cc046f60535130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f73cae2227621feaf66f0392ae69a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c1d8f02f9bdd3a48d2a77d1d90844132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0110dfdb7598ec58d495720c32e4f1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fe6827d1eeea72d3107d9dadd332e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c453d5e2ec116499dd7147b45ffeb8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199648b1755dcb138133da92ef1699ae136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40118f0443776595160661118b63dc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a081c1fa9db6b8ebdc2aa95da5d318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cd957b72fe1b7760c425211138d26139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b56beab54cb164b71ff5b719dd610140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaeec3120732fb3effb1a6be8b3ebd2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a93367ad417d297350dea991c328142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c68b02cbb6e245a21489b455259df9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911c85296633768d093e44c3fdd278d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2af2758a0e4a3544c0b65521960cbc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9b7b0389914bffba714d6a3016048146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b479ea51996a62296228f8a81854f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e5dba7108c02fa51217530db54e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90b5b89f8bef95b8b6bf0b41591517149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee911ad02509523d7f7a792e722b162150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8659df838f06861251d39365eca53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115c7f73f475901d1cf23521dd98064152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879163769b400b3b79a77eef029216f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46993ade2685f4f4633b6d42e8f7184f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4604e9f80751b4542ed20e8af8a40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31331306dcb255d28a1821d836439e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f389343659ca756df4bd07d3b3829157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec709c3ef5bb258c9acb67f2dda7763158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74018f278505ef20a7078b7111922ff0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa452d4260e6982f4133c536e9ecc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae241b017c3703b81ba9d62043d1a978161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc1f070f016e14b7010d6c4aeb6803162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1677b0fe3874d05566095f7a84e7f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7751160316eb6147ea46a7ee43634fd0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ea412568586563aa6bffc851edfdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2fdff4decaa698c4202dcee2fed21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d312ff84a5b6ebf3f9fa35b85c221167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f3ca8f588d5db65a4a6412426a74c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6c86d0852abc2703f093a5d028366169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2e42aa64653efe7c8f700cd679269170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f7f01c76e2ec831ab05e060945c3e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2462a928a1919ccc78614e3c4902f8e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c47b4914a5a65df5ebdb23b1206ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6912765cd7ed3879fe361aeceed2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240a73656f9c10fb83f14456925d36b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccef5e9a7ab6f7340f1138f4933248176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8f49c1b9f5254f9ea56573f10b19c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b4aba1ec4257d58d65f0a9050463c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c446ed9bb3766b2c368c78d5040a4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf586104f8ed759e53fd68a897e787180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2580f75b87b6904b4212b9128d50d05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4cbd01cfa0e74ff238693c2b23d41182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c0e93506684026df777b007bccfc0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ae9ef2f52c599c1e5cc9875a5fde0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbdd2c599b482f724e852ac9e75a1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145097b8ab3641ad44e662e0652b7643186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b3fae2bbb07ddda34de554b9dbfcb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491577c622b05f7131f5740af7e50ecc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b316e987f4bb9013f5b8423828776189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9b5fca9890732b40a76baad909431190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae18e531f0e4033c744f20f8109b76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8fa88c4fe7c1f5e9184d51ec7947192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c384212748b3df5fdb154837d217a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93926fbd27a8481a6ebb71c6902dc721194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871c300c3dba5873c965e497316dd02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21379d784a48504ce8c653ba3ed044196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de8c527b433b6213ae5eb3dcb5e6f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eea98516accadee26a0db883ecf1e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ee95b639d0e2990b1b377e0c8a84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdd24f0f83da75d8657cd7f93f09bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1138cd41bd892c4d86e19acd4dad7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409ef898d5b2ae1c2288e38f2e418b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6deb06fcf74f66b2c352ff4ca6366203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaa8e39167c4123f704f368962199f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be9c107aab23f87b649756fbf6733e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b1f51ff46183941bbe88d1da9ce35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564ece3eab503850dbb551bdb486c4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c369e5478bcd9408e4454529bfe1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3037cd933e1a38c3985174eb4bf35c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16112d0f84d803e737f62272441b12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb4626f9f7146db595ff26614f32f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4449431ca24cce6707dc3b09e6eb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17595bfa22f9009d55023c1fc98f0884213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb4c4dbfacc717737615d8fe91c75e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec380f9aac070595ab7f319e5f7f201215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e71baeb0a7e7934161baea166a328216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d995b990d4d1d7fd154c9a1f58a21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03565d59901e9a5ebb2e049d56db4dc6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e72848a3e610b762942bd74a0abdf4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a361f5bdaa8206a409a5c86ec3e859220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea133799feafdeb6c08c6ba56a8bee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bb5e385d750756a6f1b60ca6b8af2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923461546a73e7368c87385944e8e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0b70c15b10d4ba26b8885faca61b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc758b3048ab1dc2f954566d476ce360225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddebaa7fddc6512de20426486e5adb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d170c853f3f3e889260c6bb9686468227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a6f3d0fb353a4ef50fc34cf5241b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acb2f8abfe8f954fda1c9028de90d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e390c9d75fa51702ebf9d6af225e7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4038b6db9f93577168fa48b30aaef54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a964a1163d9109b7bd082b9c79f8a0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33964e5b9c694462fdf833d7f52477d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20ebf5b2a95d55c8dabff409d642b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bef70a3b67e9c6bccc739e33973a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25a9cb47d92aef5ec858986002942236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b8af39c0cf47b1ad60508491f4b8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441c9e33c81d2399857261f9f999156238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a95b60ac099699cdc87759db60f9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6256b3ce57161405834cf08950adb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1879b15546f55f3e4ce5e67cff994d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be47052259f2e23a1fde5651e7b5cec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203c9b6eefd9f26e8b5a396c8f9e180243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39294630072a8be3d5f84adce60ef697244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8413b465b07b0f6b469d8be747f1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3263e776dfbf60524a7c2cc386c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf00173770fa7c138333aa403787f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd7239f2b7e04649ff06ccd2713ee0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57cb40e29161df7d0e4d8ad9f3777249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5d859a056a84292445244dc1a0264250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b682c3ab9fdbaac713a7be5e686fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbb64128e57222bfb935c0a3933874252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a7bff516bfe926216b9db240f59f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b6035af02f263883fa80a54c06dcc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a063d457adabf61ececa894bc96ab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae28a493202e7895d16bf62b950e01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdfe86f701285f0280f6a67254a4b8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e40a5dc4f254eb921e4489b1b1c05c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89091fa87352150a1e14ae7eca7c11ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aaf434c2b6d490ac71ded96af3c39b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32460c95c6b150f652df7b7a52c6aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495989e6a1b2c5099dccfd55dc528ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef6f979af06a9c85915c196ffd6e23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c630d519b1c466d1a8df634e38e4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538509171f69726f886695ec3c147547265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7738802a01c51901c58bbcfac4a6988266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47dfecf48efc400998f14c25f1db5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f003c4f437526c6dcf9a152ab6dad06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658c494cb3028a3e0435924270685f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ef374fbde4ddf3b83826132e13af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbe80f7f31d45d29ddb95af6e3c9ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6b96843317579c30b23a0f6edce5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13497e7d9f732cfe604effecfd5cafab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d21b887fd7c028436fdf6d683b43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978aa87b667843c2dab2e65c6a25cf36275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008dba3927faf62fd34b24eae5c1e56c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86111aee86cf9fcd9b092a285296f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e9adb9db8179cb5c68783bc499c84278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006df5765b49ee847d1922c9759d838d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1634cee4b1207fd1f396e83fd2168e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4904fa7e2fcd0163ed140afc00504c83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d1c02ead2155c9baaa21df541db02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5dae425eb8c7f71bfcf2f6a9f79168283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e85037a0565a788fbf81704b58889f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486128cd1d8dc7fe32697889380cc93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10a173a56d6920545d4b52ec65b0928286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069813bddb12ccee27246a0b0442667287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c89982ce7e8bd3eaca8dd466161eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bab8cd5382d735aa564d0108bbe5d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f3060f2570acd6bf1735d0debfb54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb060052773fa1afb83a061400bc76f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed84f616570f801d7f22755d34b9394292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383b74a6f9e9b5261f3d9f46a7ee4cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb455bae3bb784010bb1345df109eca9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17473c960cee505aa37b668e4830f433295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddac5fc87b74d435974eac8c895f25296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c774831bb3df53d9503ae505e8f93b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6554d553975dfe4ebb8af662eafcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500481918a990039a602de47733f678c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bad26ba8adc4e83714789ca75e4be7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a4ba05ae409945a48958b66ece804301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb8f02725cdeee2cce076c73013b1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945af8121df0c65ecc66f158c28a36c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362bb1a8a64181511cb3cab4f99bc9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce91aeed06d970465e89472df5caa6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237e42a4307dd820be7fae775f16fd4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b72922b2c7a337d134715ba56acc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682eed8c85d5f0fbf3205a14f1ad293308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa89ac2f25b372117a84914955489309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8689c34c1cb201bc4d50e54e0b1345310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51fd4346250db12e67f850442795a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e50c12fb8a0174ac4ce67795aa1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f627ee97e570b64923e34800dbe0722313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fd08ff935a9e81280ff75abac9fed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8c9d3f8703e6ea06a1fb5e55e6c17315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c24abd02186b341fa5befc3403f70c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1bd083c17806bb7284db20c8154a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3788d95bcdecb982454303eabf6ca2a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04792d3f4cf368123687f0ff467ba20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2c657cb12012f67313a6bd9fff3f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e4b81a869d4bb8f8d5453bb2d5fe7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94eab3dad1d70b49803c8076a55168322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162475b02f273fa6eb71cb931cd18534323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1d0fbc2665bf8b762e9c13e7a1a3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d7c4f8bcf760ee60f5dbc14d42454325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759a0e14adcd65f073f527e78f73e90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1023f7a10d7281c277269fcab278f4f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2058ba95958d004b990305f8a3e0d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780787cf199a5cdb28ddb3237a87336329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee480d021fe5af88a77478937105136c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc2d7803faa374dabba2d506c4fdeb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ca94694fddd2b80ee3c70fda52612332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0f938424d94c1ba651361fd84e1d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681a17c9ced8b37f4e4121ca178cd591334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd580b9e27fdd6331e2a055e843d6b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7232546af393686c801ddada3a8785b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72dc8047059b080ba8b8e806a1e4e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a246be0da2a50c7244dcb4b152b4fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877233de76fa5960a1727ef5a659fd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15073761a6af33839af3d7ec3b536631340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163b119c223dc4bda22cdf151e02cdb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940d6e1dfc0b8adfa00df1331992a81342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60732a14ed0d5317049111ead0aa7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2caf99344a5a436b04c9e6e1a1bb86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b8d79c1b1c74642eb1bdda512f05345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57efdd37e897ecda3986cd43d4ef21f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a468ea84a9301ca1e548f3788b3ff6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349e6d88b19873df959c5e53218ef86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63f44bb7316ee6dae47a1206f816d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd155c703344413980dfdcb45b9216350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90bb0e1fcb9d8438e8a4ac8057b66a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a09e04d917faaa0acd137b3f0a6ad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f115a90b4c793bf43bdc1bac834d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be936ff01877ba655e58841c0c0206354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095987538ab5086f362bee1db511c553355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22cf7634167940014ad6900a12de0f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2d6e6abf534c0fbdec9cfd98052ca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab7252754597864e311d22fc7a9140358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05b973ab176f1175254ac2466105c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd636633930d30484786e250961e1be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f22faf3be77f32bd043c6cda717ec361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40318d99355f72a6f449ee0fa9866e1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab3fc52a442eadca0385e5494f7870363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f472cf06750905f17c46d7f47e4c97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d0b9d88dfad702a96aa0a56d09d3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b7c294baa3472544387b69fb7d060366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aafebbd3eeb579bdb18a13b30f288b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9551ea67c51b5b16b9aff92ea48412368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc2116ffef4bbfb29541f76e0b24d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaca9cd070b67f2df646220eafedc9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d1912837676164a33391110641803371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f84046476836e2788f046d5f8cfbf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b06ef9b98a091e2ca1ea17eebdeaaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f04922a76d3f5badc1e5d3119653c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f4349779910b211387681f71ea2d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d07f66a3977fdc7d20982ab3fd4db376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51647c89e126df080be3955e0ef3bfb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f95e4a41d206ef70d7156c70e5dfd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4cb4bf1d62acfd6992eb031d687a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb02f23c77eb9b3a34cb80d9ca7ca4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9a7418360ebd8ddcf81672731644b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0b673a45edeb504296ae5f735cc28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658811e6d7c01edf589927aeba73dc4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17cf4584b26cfcafe37a1fe18609903384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635976bdf3f2fbb23b6e4281cc4597b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a15f231a72d756d5d4c2356b0ca15386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c221f18638b00482dff1bf8c4ea15c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87449e856f5d121ba19180c62ee8ece0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c794d7767ff8c28a6300646296e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f0d91dc1594687190c68cbc97932c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2236391687255af989f6ec32bce524391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6642706657b4dd82352066491149dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86ced0b01e83dcb0b76e084aad7c22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bda0e3e037de9cc54e21c8f52da9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771de064b0f5450f6941081d925354db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea1f989336946c41034c49b38ee9ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cc82abde8aaabd6a667e84dfe720d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68f2b4e4f02180d32a2c7fb18ca7f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d15996f5e8287f1209ef905332a7f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b8bc8bc699f53ebdc6ade547bd24f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a18957245a20e87a94fe58aabe4b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0445624e0c1511c2fc72a17ca340e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5edeb780caf2c297c7f631c8bbca4bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98057dfd46d93e4615591cfa1ee236a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f429f48d9cf9220a2395c986c97652e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5ca1c391064fd786766e5598059f1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7d2fe0ce58bd0cddff7158a25608a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0bad14cd080363edf52b2e19641e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f509c3629ccfadfdfa504e33503bcb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb5500672b25a5ee211682c4d3ed95410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7536d217248803b07beaa82437d32411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03b91eb39349f820703f3526a6d204412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fdd71d21ed3262686275ebb5e600e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff25ce14c3e92706713687e3d83120414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bbddc39ea7b1eb779ccd23f0948e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06723cf85832a0e765bfdc08aedf45cf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31156f3112e7ecf9f01024ac2be614417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e9e90dc2f56f10b67e96bbce5ed30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a952380e12d160df7b4f0a9614ecd5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34598d641a28ec4c5c4a5e37007a11e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee460f9ef849f93f36e65032fc75a6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1ea23afaf78b8245b96d1c9bb4d31422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aff398e0fc6d290d4cd2d674d719e1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd9f2b993bfcf1277a68a5e5750441424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80da984e44bb8803090ea75500b866425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e035009baed3abbb22f3c50714e673426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdb0a1899ea8ee39b080a67a7d9c77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042526f6a3e4d53ddab96b8503f1631a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472951cfa957476044f1a679194dd46f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d125d1826141305c35da1f9b0fc2e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf86a54e979cb207a29aa5575f271a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a158669d69d8e0ddfc6ae8a336b2e2b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d9862c0bf9847c1647a162cb860ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2c6a9a09be70e2d60cf8a8a5093fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d627f267768d968d8230263201b30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa4e95aa18d31a7818a7e3984d8321436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014cf1a245c55f44863f6ea0e5c7028437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c08292bf4b2f6262d9d7e0bbc642f3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b411b8f3134454b6957baa158bfd77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b51441c73e4225c1be3720c30ffa5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb1f1edf95c5db5b089b1f7ccaa9d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095c24862f94f712d7f5fa1e9874763442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc11f626bc593cf5a7e94f9c74480497443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ce3e0d3394f8a7fd605bcb4d04ec2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51006accc751966c3910ec2d4a7263445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19d36596f40fa53c1d55efd1d8961a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edba4bcd7ce3af1e9ef34ecb7169011447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e3d369e199e026ea72d4e7e524fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60640c42b25219663563d43f6c56bf0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd148a19684147d29b882a6eb61fd33a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439212a566f9d0ea22de8fd358b7579451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0946a9b8f694c4d2c75da9abb3bc4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc80a9268615b26dd5ccd03dbe8b0fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afbb2e96cbb41d6e4a58d8a71544ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb288806943510e460a15628a97a92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1589cfb0844c0b0f43fc49e2527371456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee4e61875c9453662f31dc7f8c04f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66271b45967fda474e4e67ba506789ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543c2440af541a67aee1820a531c017459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2f127764d9c6ca0147b76d653baf1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0073a749f0c2cd6f3464610135b659b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb177d356385c708749f7684bd1b43462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3983f6798bad7edbe47135884dba1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194eb2939229f18c5661f6004915c907464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c896ff439d76765fa5bb0a3c06c5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c72e2071e379b04e7833c5553f906466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d18ca28ef873508648ec170dc2f933467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3610a012974c19238e70749e80c2303468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e290bde44e98246bc9b3f9fa28e6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46073c5c08269fdee963b3c25c57113470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e47ee9f5c27da336a3070f66a18ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccf0c6894e8a066094397bb8c82308472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41acef9364c4a22a7ef06c8c46f51c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35330f76186c85922e7d793902c927cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fab26506698044b248c3e6d3c0a64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51f125e22041498bb20882768ecfff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d994b95f64781f5e9bc0cb9004a83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545337745d413b2806609b034a48949478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532f8e4f5aab001f152f7c4664c65ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca18b21ea4805c282c0895c2559edf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f10bbb8864080192dbf2c43c2ef066481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336cea8306b2027f493992386bb7de4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79c080e4ab2a62a5fc9697f37cfd12483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2f78d7c7fe27f649ed68022884d46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e83de2fb11e8334b6257dd359ca626485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f47c330a186d4e2a32b2d0ebbfbc10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06ca132248c7934df569fa4e7184c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546e0b2facf8f523c9f34167d25425a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd09964b32c0a12550a0b96b4ca4172489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ede9dd30c6b3d3952b3886f5be3f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24d036163bf3a198f864706d80d6d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfc91a923c3886de10fc70cfd186c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7697bde0c10593900ed75e2c3bff88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffcf7e645fdece6f42a05f8e5c2073494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387144fd71159f37e58d7621995d2d97495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dff978371994e620fbb54681550992496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572ebcc0fbd0ccd84609c40d793a232497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c57f09d8a0aea50ec749e88a7d42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038b33f42a932139c5806d2ec226c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebec457954d68532f540495a58064d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a78fa4209898f47c2cd5556f54afa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ccc52ea20813269c8cb06fe2d73f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47f1831ce4c316bb15c822a9a2c04b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746190d80e418d26603d977fac17f3c1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffa56ae62d29b56d2725a7d989becd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b268b6376ec043dcb9c2d43de9a2a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bb27bcddf3d0443c1ba5236ea5f3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1207971e2ab6b41c254b069c8a55fa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585183f0d040a4fb5281549faa6a84c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee10675088530d2ba1db6d14546b7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfed529bf1ecbc96ec86abac1672a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2f0b7d6c5139ea103af1440bd0579512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e436cd5202008c596239a24b1b897513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678adb1f43d57d88cfd5836f9c37370514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bde35a1a469984c36a7ea8f64a0ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab1aaf0eb3303567b3fec14a03a934516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6fb612cba065ab4af038647f2e3153517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd8d6afa6121fcc2e72f058cbdf868518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9149a9f5f3de5b32c766283e06687519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee28f121182d419e118cb298de1822b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d485ad3e9f70055f4721f002006c307521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0cc0c435af25b03a0abf949e6f673522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e529ed3e8a3e9bfa35962fe7b8cc7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191aad52e2a8153aa8691427f7c0c75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c265280f5ef13ac9c1b72e605a22434525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ac245b7ee0f8e682e5d22ca3d3fae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea076fcb12701b6a81974c5686acb0ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8acfd61ce19c700e056519f00ef59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f5d95408dcca062e657278a3a6bd9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd2afda801b4fb8120572c8425738e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f367bf2bf6992a9f33a4c2f5d928c9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2b1200e9ac9aa38c2e5ca1139fb87532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83850499ee42d4ff38d4b1f45961709533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c3bf406bf746ca4f2af0861cd227f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341e0e5412bb72982cfe047e3e75288535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f84a7cbb1d8aa38f2ec3d17e6fce0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb9b8436e1bd5e884143bc3a78fd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6d2f8ab29165db38a4286ac7bae57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1bd7dfbf19c6eb7c365aef2857c49539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87998278c376784c083e81091dcf585f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31badcdf83468143f7255f518f964d2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b710c6d000dcd6b320ce8c05b4bc1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cb3db754d31783f3176a4055c1dc1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc265b17d8bbc4037da055c61cb5e8d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530526bb652399fecdd6256b30473b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b618849b189e6ae9a5bf877a43a9dd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ef4965b1dd1dbb27acb9e4e1986ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161d38d8fbb4bcf9fe4f1c6856ff5af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580967999f09e02ed7260e160f751e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6eacc0385376c623af185269b2ab5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485e2268d882054777b43ca7054d56f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a041bf3298c3a5437156cceeba0be67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438c171e006489af56d66f20f67187b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917d7722b4d5feab78074137d8d5015554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320882a88154d144ed8f470e100c10fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec425742646cde7ee24809820c9c11f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7fc38cf02c91d61e1820352d48e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d8919f258a47d4d24d1306cb5fac0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f22fc7c948799947dac16ee249a63559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823f40459ddb82493ba9a6f630a22c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3fc2327a8bb581f9283e97ffa3671561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885193a52c72024ded76643ceb13d74f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b34fe556bb735c0491005a0a12302563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1949da1dc5ecbc79a588e0df96a3f1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f1de0f8436259fc3cce588056ec36565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f38b7e7214c73313275b90276cc1c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab19d88ff0c4fd6c9466c2dabda699c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5d7c1a5c697b2661b0eb2d911add568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0965c5d92d64188eae9cb6ad8d68e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56306b1e1d9afabaeb6b32d83db2d62f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e829d96675270aceb7e307113d73f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99f7abf976ef060dddb25c45191069572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd217ce1ace022af7f6160b12208f98573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d259e554876c6af259018bf2e4b39cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c685fa2b524060c8ab33468d8e24f84575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e1f033adfdec72576cbd36287d7a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eabacc84e4ef0fae1ce43f4f1be363577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3918b4a12d2757ab110a6631c2ac726578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db9bf5ffce6fea36654d41695f8c21579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef4daf3bef477494f05deda4db122c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b005239d9f3842bbeb0f111b6925bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb342d07f72ccf4e80232c9f6e36ec582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3e3e920b790adc9c4b72011d255a7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3af533fcec0ef22ee12f9f7607994c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7d8e7fbeddeebb53d64d8af8574a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fa980b8bcda1c3e22775ed8480068586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a9ed0decb88afbcb22ea1f235c78c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30927d9d42d361f38c4d020077f167588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d64a0bf828d3505480407ee8a6d616589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5fa2ff308b8685c07a2e3d1d7c5af590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780666531ccb38e14ab0f60c11f0891b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879420da55ce39f7b870e199127c7da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595958cdf58f9a4af89dc2761ea7aa4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9d17415b89e0a0631feb08842b6c7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32fbbb0be33b8008e3ca9daa423504595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2546da6fec5ceb990a1c7ffef103f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97613f522291cab0e54baeedc9c4b3a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661189ab01e7ee59cd47b7e17bacc55598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc3cdccd4d8a10158b593bb7f4090599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295742f7b096cf1a8ed567c58eae043600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bd8ed45c31f6926abaa23ae23169601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51301a452d1fa3dc53ed2bc48565ec1b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa2e98485585f84fac2f18a1aa58eb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3330065e46253c8913b07fc6bc8e7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768385bcc5e5fb71fdb0468deee460e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fc576a60abc0032f0f6c39738e5ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d5014af3410e52d1aaa93f754d401607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7fc2f747d02e8ecf329038f4fa274608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62be39f76aeed35edc370cbb4d34638609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ff0986359cd61b50d62113313c8b4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa8fcc20556714b02f12d0c7bd10a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc44c2391c42de24915a084eef53029612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd45c787e4ca61d28f2c7b4cee33a25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876a0f882e2cb3dae5ea00a0f3f8132614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359229578d024c566c501e998ece75c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcadaeef9afb4b57535c95d43113fc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd795b3c7da6a6140e0f2448e5d9a404617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac6cddc103912e95bcf7ceb9c82113618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d15d9f667bc5742d07dea2060802b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e7237a50fec49f3e22adbf4f9b311620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbd01f43275805c2d38ac227bb72bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f09c0a7e1eee2830129d90881fe4e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95baa29f761627b88ad39f0d8165d94623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1257c9644b3790de27abcbfa62095624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686a83f8b1f02a9231607da4b03cf4e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c6a1fb0754465da15dfa00955c706626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae878c2f5ec3cfe8b15ce4831d09509d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b926ebede67c00df83e263ce4d5c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c3e66c1fa804d3faebd945623e82c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e461283dea2afbfcc712da4c8bc3ac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568295e50cdbf14d12cd3f414cebb6f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c341ccabbd4e98a84c39abbb2b0d9a3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5495dafe370c2da16bd4431c9329a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a9af6577d20fdc85a1058e5be5e55634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926b04dc41b2986b13c1834156316a4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b97044381682efc861107b5d4a6a98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad96b50e85b887f41de6ca1d8e9cb02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086a42f118effcf598abd9c8bb29d91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e83a9e038d4284911de8455f493c23639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfec56d70f4bfe914239a0b16b85d17640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f26d60b1dfae56bed7651a631a8b9dd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1adfbb24179a9ffbe98e0a4c512da8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10edbce160cf753f718ed20266b47e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f236c57dd9bf5d1a221e383df1b32c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe521e1a8f66791ff3d59c07585df5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19fa95f0449d81ab805104e32dd796646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed4e8f8413afa7da57e9ff6eca5a8d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dc78bb8fc4abcee68009019efccb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e015564d5f187b834e7fe0a705f7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5820e2306e46e6778d0e18d39e92458650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf25602aa16a50e35a5cb543fe68ed4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327e759a0f4c385d725176c5fb7c75a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8681539477ff037935be05fe38f9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028508e257838bbe7bb63c0dd86eae52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1b7799352cf4d34316c664c12bc90655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0ed1542843525e2baa5f84605b876656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22013d1819d6017e528fd4183ea2e98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b610424f98aebccd1f77c24d15166658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c1e5aacaafd439a8860b4337efcd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d708264db5debd54e683fd5f0ae541660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c97ce4eb459a534d85c0ce912483b2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba7dcd8dbe4ae3a93b81adcd134764662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872cac58eadaa4ac524eb9fed3be0e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488ef2cb0a52bb410503dd25424a416664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb245354709f6943a4679516a26c545a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcbd3d83cea0d88c3abb13b28e8360666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3f0fb01f01d8b2936c21e9601e5e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96912b444c4aaa6f2ab5a3011fbc7e03668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f6f32c37376256dc5076b05cc1173669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c268cac53119001a426c6425aa661670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85a56ae696d49951b348b43a3fd8bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127f570179fafce12d4b9443cc693e0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e67cb6324117925629c3c502ec6bb8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e499ee73886d895b489b7b47f8502674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19472db911d66caab55ab9627eda77675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc256271b3550621a71cc3d25ca12ee4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0daf921e12f3c521666d4e536713677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a47f9fc51530ee29b9b55baa00919678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319daabdf77d979192be569741cf277679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0625880e161b525f9368adba5de84c9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ef7fb976a076da640418808eb29bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f86ae7e9b703380038e234fc511bdb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b479ace203f4a2de3db47dd4a625996683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545762fda472a7e0950c4524c3bb7549684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29961fc304944df66829c26f2f400438685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296fe9a937160f5273139450de83fda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f026aa96ce590c7b720c67457ffc20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e8aad7703ca19534d907339ceee0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c636baa6b7be52599766394731653689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41218f77aed34745fa20926fd8687f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451c834d33369bcab6256243be36ead691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f535d56441a4ad571d0b798ad3271e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4f8fa5580c9eb2a45382b110cb1ac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5839c697eae8858fe6a63e5e7922db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07035f000e64bf99430c65cb2117e21695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df768abd87d8be50c5e4e8cc5c7044a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4558bab72d9027cccf09b739911ea8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3d6165e70ffeae466a580d87e78dd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4d48362c92728a1e976a7d337e698699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f96bdb265add285b87337c34471f5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bdb927d5c3224561332a8b0ddcafe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54f1ad18fc0addbb5bce64a4288204702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b170cf497d00813a2948991c058249703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b3673a019fe6e26f8b377de3cb43f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56907e272d39b305ba2540b13330c275705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca11ab59888769802b132d429774a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d629d5d362d777b1e000e24286c51b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afbe0565049291d09cf143dfd8e6fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04af64db72b241c55e115f3d5bed14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822f53374345d3bd7e3f30fcae24af4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf42966c8e436c716e5f68ed431e9a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbda669620cec0865515dcc178cf2c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215213c4f8132f6bb7c011e3b98a51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3131177c8b9d76148257c5c5eb9333714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb7bb4078f701a7d4fefe636a02a2a5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae5ddf0cd89b244e5c337bf92d1b07716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80669b676e40c767340b0b9008eefbea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c54b1c71b34f7e2c0e5226f7da84c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f164239df434b1a94d674e3bb9f56719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5991f199f00de75496391da99c92b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35770393570f724020a3b617485d29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b69ea39aea8c5b24f02fabf573387722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def27aaddf03445833a73d854644af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3737cc4bac011752afcf6f4546586556724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb90b0e8aa5789dcf99c92778ea3b4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd20abdc8baa7bef091f60ef6e86f9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d8964d6f9e1dae3b49d038d20919e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a288a0c87d241b86e2b01918fe6a9d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ddca4c3b8a087bf1442290e0cae32729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f32cf86e71a761af95f38d2e40fd75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b836cda41a16b3305ec64a6811c67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f492c602771841cf60256ba2ece9e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e89d9cc41b7093da75553276444b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb3c86d1dd30c29e312f8493b2c606734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714862edc512e87c3d35b8930206957b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b4a2967f5e8d1330a823ee09f4b26736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621282bd23e23542347bcb3c072a9fae737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57802648a984f1cf64a7ad5a5e787434738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44782a1aa1e259bf1739e821da2b15739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d79a25d5747343ac8d0bc7879d1dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ad69a70564a3afcf0fe95e7495cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279459e8c3df9127169eee381af7421e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff126d7b43c2533db845edb608820a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26ae035835bfc61c5546f61945969a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ca6b3988dacdc2436c1f821ec4d99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99238074ff7da8f4106f468b46cdbec1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b98f1f653c969f36151d4bdb6d3bac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46070a6a108264ad6d1705709adc9fcf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e797874ce6feccaf37b8558285320c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c68fe04e155055db834a9360678dcb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb11c99d918a7f55f86c7322301ddf1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41565adf7223babfc2c36640a2c8f392752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c797c4f2604c334bdc933fa94a2e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225a4d68c07e18ef61213fcee668b4d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cb95b1feef1525da77b1d95b03dab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fdfd0248a9449cdbce5ce75c3cf20756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9e9ec32c4254a01ee5373a2a5c098757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a47bb1fc344f8abb0361fdece16175758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2d132fcd480f0f1f18fd7315009de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36ee5ab1bdbbe864c864bbdc3ce9e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c1a1adba36f29ffe4d8e4a05e0b802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed337d92e45ce4eb2f58876dc3727e203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325795241bbf1e40271a98ad268c04d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddabc080c44196b8eb7c92db04ee915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8abf897dc490288a045bb08fb087b796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168990692af249a5dc2bad9083c06f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36643784e75d3b85058579de024aa28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26b08639f11c9ade8344266109b5dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecbd328fec6bfeeed47138a72f308310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d5591618cfd010d7081be9f7a270911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb0d0cf66a3552751058e2d1e57fa612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ccdc7a0047ab101fb0b642dd7a25913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7323585006a9d0891148fab6a54611914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d617e025e49e50236e39f1e8c5ccaee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db73fa74834e6e31760279b91ef47e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638089c422c3c6addf8a11d8b8a3e86317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a879c661186d34b04256e655ceae818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310ebadb428a8841750df306a9669d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20869516f73d7dcd1f6d69220e468e4720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1b66eac51f2a47e6dc0caab75799121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5184f5b79715cd6f83128d75b862fba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d92e8ee12be01107be49f4929520e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f324a294031ea4b4e51ecdb1c7d73e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8aa27ec1dd2e097222f8e55c038e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bfeba4d09e62b6a36dcec2e0a204b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233836936e96671ecc42a60f034101dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f138eac0bc79d966a000169f4ee55f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedcfaf8ed310156e6bb2a1ee1bf6d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2289495689738099117daca75abdc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f51abb4ada6426d942e9cd39739ff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a8e3cd83756e023e1b66f83e44e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945a66c0efb432da51a09f9696578db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5cb1fcfec5e070e26c9ad70b70a34a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d43016e657868547d12e05359da72035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52d5717d02fa7c3ca1654d7a5f91bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712f61d20ee7a85662ac7256b30cac437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677e4bee8c9a2e5e54bdcbf99db097238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf692560954082215fa92181ef8ff839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23fe331cbe75edbd25a8990f406a6e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b5b87b1aab87a321f599c3271ea6541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0f02df6a2ea40917d0d698fddf97042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7d704ff31a9a242e31bc95907378543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc5512d791e6a66172eccce0e73a2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d272c328918312167d4efdcb7045545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593b69856b42a715fce878a4f94481046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b680db1b4ba088a8840324d95cabafa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95be734a6e1ac7fe25386b900c678e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ef16633f11a01df09bc96d72c321449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ec00eb61247f4be49fc55c79db69350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f88335a38cb3b413a1e146149fa451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c87f67223a4017c317819a334a5d4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f60858be8d85888750af449f7818bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0561e50a8f9a9e300483739267866154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b880fd3e2115cb8e0f341ad1555c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7ea0f7eda2a273b8824318301d67856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927c9c45d32bc05b29f6673cd608b5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdf020d463da92f3942a66ed3e321458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863791a7ff2f129c5d36598b433485c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f985027ce2e7daa45c44eebd34fd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787750fb7786bcad30fddeb0a1e0d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ce19a8f2176d6f68015e60212f2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb10276207956c0a69babc51a42cf4663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b011db66c79adb61f07ef3e44749264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f9f6a99be176e877c8ff96d38b38765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da15d01a0531814569cc193e3af9c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92557a10909420e947c236eb6d9b6ed367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f8ba43148a8d33be137295d6f84868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836b2a2123e829c45b20de233f5945d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc89b62cc7e9e58107d35713924fd770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40382d66be38d60de2325f7ad45e79f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b44c2b744a4a5862b6f97745626c0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a215fefeeec511b2e717a55b2513773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3172860b7fdb48fe5f6dfb1354a913e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1f9a8531499ff265f89b758e4271b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5f204ab00ff2c02569f961cd8bd9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a141fe511653381fa9c5c767740c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e7ce0f1d5041d52e951b85498773f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926311ce2c9fac4123d7a9834e033d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f011eed68fafa1cfc5259ff49e3d5f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3595f5e2785398a06147db1316e0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb31710322b93ce864ab480eae98fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c5b039f068b9d05893e34fdd58e2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a5e20ebdeaec0a7cf66ca29160b5e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596cbb326ec7c778ece9ae074ee7bd885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ba3150c40630e8a9d5f51f89d895386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff22dc4c8f1dcca7a63f4e9929e20b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a518e57454f4eeb51aa637540ae46d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7435bc7f085d6f6910fb63406095489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08929c5d2a40300dea7ed71b1d2ed45f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e311d577eadfc641390766759a7e8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff49ff41a795b29aaa1cd0a1d95f2392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45166a9d3e6d57c5314ac632b606811893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361b2fc62e89199b6338aff79dfe17694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573abf1c3f5d9cba85dab97fe8b22c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df886bcd6e97328d4ef52efc724ec696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16913762096154583ab61b4dc1664d6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecc8c497442464fcb820d37451054198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35352bfa6d16f05627c15dad3f144c9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ced1fcd619407f20d09b8ad076f71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34c26e1cd78848e9fd99991f262064101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def534c7997d9d3058e7d3e36ad1c3f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f222dda521cb5a8a9869960994005c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b035942c22a93b227bde4b0c28c45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c6d150fa9864007c27e9a5783c838105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f13f9caf24779723706dff7b88d293106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10335b28fe6e2b9bd4adf535c1a3cb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129813f688b23bfb44cfd025f6f3b0ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ba29e18c0e0d54b0ea270f3c02216109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b5dc166aa09fd2dd10ef768b2229110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54544e2db1eee86911847e8b35365a34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd376ec60517a94a19557337549fa61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67755dd4b6cdbad6a3cf2226c8362649113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc62f8be12cb4b8ea5b5f9c232f46e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133063372209a32b4766d4f476e579a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1acd723a307de46701ae29ebcbefb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd32be3d070d5e5f710aaaeb17dae04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684efcdcdab42573f2d40bcb4de76df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66613ca3bd9d009e89d810dd436b26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf07c1be86dcaecbf5ad2676b1860db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1151eda116c0e41f94776ab33277121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a87b526c7a3294ff54af2916c6fd3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8bb1b7f881007d81229845de8edfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07e958078ec327b9da39ba25ba6d44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f2066bed8f88b54a0f7508cbde8e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6260fa5dd1f672382675ee3ccc7098d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0ffb5f86e00f0b9f05857de72bc6c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea2902f3568f6fbf8bc4366219f0147128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a45f8525c00213ff291fe85bd398a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5cd4bff645c7ab6e60f7cd196c9da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d33a4f853dfccd85181ac499b6b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7179c192adf0b79b0405140b16f0851132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d185ac7ca709c4ce566db67149afa0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb37a65d4cb0f4112f3ff936c85243134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36ac0f89395434a9afc41a34554af2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cd6847deafe6396c88d4fa940f106136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1817c5e039b7eed56825587ed87606137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350cd510b8fa2f9f4b61c4c9a4047ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44bf1d818a7fbf334d1ddb44bffa87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3947c754208aadb184f67db01d94f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cad40b0a8910248312e1f0e1d880f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525a23ec7cd4d4d397e4568e306344c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b022d8d0e60d7cc13e31c450f9883143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b00f46f0e30ef9c7bb5a2d9daccf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46d61df8940be80a0d5175e1b2a9ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27750a9c008ac45ee1fbdb356e436de1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6cf1a2f94777af9db48c08a9fd7b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362dc13a1c70432aef76a05e298353f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e083075c9e1324c29738bab033592149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ece2cd0ca0a649cf6d722728b68da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c729e713aee895fff48ed9483bb372a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936697944cdb4dd658b941b55dd598b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2f09056fcacf8fd387bac360c7fff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6472dc9f076f799fefdd3f0bd0fb77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16a74d0fad6dbee4fd39eb232e55bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5acc157752379e795bf7255079978156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d3f3967ad8f77763ac3406b70b849157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794eff1d4b540bb04f833377adb960f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a124775f8f7be735d8b9a8726733159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec744e3f34605bd597a883f3c1dd1d5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c2fdb576c9d7297e77d5e481bc755161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1569058d09eab69b1e96ea6b6972f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317418c6d39f06926a68806ddc138c45163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb2e9c0811e31d624d8ae4bfb3ff4d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fad0a9a4e429fa035a0f4f79a31086165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20c11355b16efd5f21cb16f40b4c38166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f250f2e4f891c5de6f8f0e2c52bd672167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5716427ce204ce4256b0c2568736cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fa7833ad2c9215f1ee0f744cf71e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ec8bd67c6ea26f90cd3a36ce1069a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77119534b6b2677bdb3d4627f7a3aa03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2b73b95d0bc1b18de1043da657e7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc334ed4c8fbe76330b148030945fd48173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389615dc45e812dfe8aa9c298a07d70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b514691a2100e966daf853436e50b8a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297483427db5a101c848cdbccae63a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ebdeed12c5d696fd3f869d0cf4245177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125ed03501475ce982542a03cfd8251178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055bcaf665d0462ef3347eda255f295179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619377720f06fd9358b0bfafb6eefee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7d84ec8a29797fe428cb8c54c63f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870a09b17d14093219af3483403c088182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29d4b313c06b77d195125627287d55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908fd94673e4cd1c20678e5b7f42c6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a81f4ed51a8a274642f9d7a69f0b2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8094d5a6870949594af80a089fcb50da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdebdb637a74884c3ee7cec14d6e823187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1dc4e9ca34781b0ac6abd0e808872188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74df25f5c12e6e8d5603d04bfe838d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60f4385405a72e9c7ad6735ccf5bc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118da034465d44e0ab4316baa35d118191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e12f2f5b98d7af81ee8c87068c7d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd0519ba5ea4b49d2854b516c62ec8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16a35fe8a3c4a06e69947d582cc447194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767dfbe996544f27bbc803b0d2733c9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b002bf5f5a7a80c78f157443ba1312a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e75110220f518865f9137e5daa85197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e7824b60a1422f6194b794adc046198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc865f5bfaaa2b64ee4890c55504df79199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfebc649bed3b50eed2a3518720459200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50a30d8dd7dd8850ab098a32b6ae7b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa80ec068adfc7e8ebcc03d316cd7ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4b6bb9e09076dc00274798a582c0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae001c959e2cf92a83c4c382e61feeee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4582290b68e607425c02057164343205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83834cca6a625024ab0ab725e59945206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307d8eb872c7410a84420cff10663e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe658ba25f43bbd2a071413d59450d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0eff974c96fa328d08d10276ab8a51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42c42b47fc905434546820bb0cb8b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f0dc23dbb05f9876af7b19322322c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83516cab92bf4241b0d0d12b16d2921b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df66736d9790c4033e0d78b17f47bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b182afc90e13aed1a03c7a819d1af79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85addd9389b68c356b959dbd047235215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e61066d54c4060d957d7aeba560c5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685641be4a42c8ac84c5e2919a4e4102217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d10768e94aba860d53a4d3e24a47f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21cade1e8ccfedcc2249466e20f9d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537020e2983f38f87b8edff222b9a3a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbf8f05c39be603aa208f4da099215221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da699ad050e19d436b5550f5a7ef28b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07a309ee2d96e671c1805d3e102d49223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932f1d02876ca1ef4d50c7b6949a652224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c4bec5248d5a814e7be2ae72ef69d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1556825b75cea337f2727d705e6369226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f7520f63b6ae8ef02f75da9749c3a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ceb7c54ada7a05bdd4d38312ed07a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389981f585edda675597e9e2edf5807229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbd1a2bfa568f12b7c1ffd198bdaf5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b21d243cf886d9bca102b79f103fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40bef148d94e5961015eff9431445cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4923317d0c0a7eaec42584713d37239233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba0b471b86a0c5daab0e4f36a1f867234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9f05cb68ef241320b54de7fc0ea45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855f656f4d9146ac4021212a7fef46e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b263a4de62a1a38aa820a12731bb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971533953c75eb4f784e65760607b290238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7821250a002379fd38479fbebd0dc7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42a777906edbdb90e4e4357b64ceb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb536c3616bda5b5a3b1f888d55665241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f33d80ec0e79e9831ce9e05be79219242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e3f99754cefc0e753134faa83d4e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76d9bba5e1df4e837d6af32ef03c43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b9110dcc161388b56ab586af1288f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da911bc18574032e88ac562bcbf29d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4a7a19703852d56343da22e153152247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cc73c1b8312dad058d0fae896e88f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4134f871fc3349cb7086553119adf5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1850a2e31d8c3183997eaa3031783250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a131dbf0237ef6fa0f17178e54c49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f06bf50f117188c613d3ab5dee5259252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b957dfcefb16c154524d252fcb8756253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926609fb36f75cff9e9a2fe649a9d15f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa789ee6fc639513e5f457a2de73045e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d6af33172c0bd18216fa3b313c084256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67478cc62f0c7864c17776fa80c5a6ca257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62028b290cdf15f2d7577677175d4d8c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649e0735976aad7c5f50d6633497cff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e191331f5b70bc32d6a6cf691b76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea6db5ea7115fffaacde1a5fa50010261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc36f936d4d18c7ea400a84df8fa143262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db50fbcb6d41e11b2edb560e0905e4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d89111c7f2218305c4f11dd8a847264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06294a3fa153209a9e22918c80cb236b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249976cc711658c104ea9a771c7b4b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8f143ef48dc34924d45abbe5e3c31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7ccaac1c3cbeafb9c8e598f4d9661268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaf25db0a87f1dc023ac974a781fff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2a9159e8bf9c8d853b6dfaa967ab3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87f02138d0fa471a8aea7e025f4463271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac6e219f1d29bcfe1b3f5f157ab981272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7039d7903824a4e079d0017a579e0c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115c98f1cee3b67e0c94edcef8d643c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b915bef9c023220f7fd20d8393c094f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193816a52d73725fa9603de8936d15f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb7a569ea58034b588ddc5502e0327277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc645d228364b17de4125e06c9bbb2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d97e4ee1724dd522e9e706fa028af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd857c749f23bc6a87d7736ffc474d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f636019374f08839dc95b3c95a547dce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4af01ca9236e9096c2f3d5d92d3895282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aed74b7b656c908d8f9bde4fd12f24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90439100ef99ecac894d59b9f4fdb2ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba7ff4441de736ab1a327ec21e1e69285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a020f34040065ff1d563ec05effac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10764b54e53cbe00f834bd6edf1236c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13adb079a8e00f801a367d3068f723288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5eae99f115b4353ce4127ddb7f02b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf303aceeea40b5461d8c8ade9b39d00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5f741d9d5f2161f5a0c390181623e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9464a6f40f96a8753e8ac4be121759292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86e0d454a45eeaf3c1c4eaefa4643b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aa34e64a98552b01591e77991e1de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51c8a1d0e6db3e2771634f5b247c45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a72dfe6d70de2dbd0f66a238bad1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d8700ca2a1caec87c9ce9603b00e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b5b65a7d427ad2b2c58ac323809d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63fb7557b52bebd80305589ce70fce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97936e7944a77278db087fb2a41c1b3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4560128c717873950a3f57f187115301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96eebea28a923c2a8d61a86e3614cd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7254e1a842a5d1dc5f55ec26f9aa49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13080529298b9c8cd918fb5a4864f565304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f30eded664e3c299ac662d8dbe92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1569385f2c218b6ee59fdfb52fa08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477790a9627c1c552d3b0c32566335a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192acedd3e68bc0693a334ca5bb5cdb1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477eb268e206c05537352c83b68564a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548cb6c5d8be3b099299de0146342c6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07a6f9ca246988dec26a670b179dc6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a2f7cb68a6b9bccf1fa42307eb623312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70b592cf2b21286f9a2315ef68b1ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6c75e1c32fc3d9a982fcb3e73afe0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a20b3632128296adfa86dc69d03ef2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241cf491b315b9ef4e3368fadd65708316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070b1357553d680ed9062a16ce83a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ec26d388386811d5486b931d97e90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d7a0d603a7758937e60ebe9ab8a61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5ea556ae72a0fa9b8e8adbdb0df21320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94623166f80c9c080d92201fb0a99aab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf591a38b9271723990d54d5ff857b7c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ab7fdab8ea423a8957f6a314afe01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00bd779cf4fc9a9a4431d9f9e1e349324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd4cf81bfb922ad95475bf5909c867325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d160e51aa601905a14332690f3f2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30fbd5b9fa234475151f27570683fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8fa2be10f7326acc7f3bacb996108328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f0257a2ba1440832ac0bcc8dbfb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679754d00d5a873786334c40aaf37c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f85134e9abdd306adedae9d4245f6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097541b7f0e47abef43619298061edc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a91483f06d4faf469a622db0f24258333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4baefea0762a24ba72c844463384fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d0ab49ff3e470fef034c90781267c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272717ccb094588d9afca4e25338af7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0e480c83576544a15626ebed4bbdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6425ecebb8ef8ee0ea384fb914dba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa0826643f40484dd565a5efc80834339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6c5f860c60508eac3757df7eddbac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4f35cc6e9cab945ced9461c7f653341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d35399c6f7b163a3972a5605ad5bf8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6606f88435054817735cd5fc980d3f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34e2b5b16421043bab842b1e76ba61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86254046488f76d7bca4b107c5c0edf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf969818a3bca4417eaee51d2191a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ba0991f23848aa6353978b004ec92347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2b7e66f0564d4e4580bf5b18dc2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b26c4e91b3a42b410cbed21e85bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8c940af0046b49ae5d4337de395b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c7f7eaa5ff0f84be730ede3ca6876351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685700cbb1efd9f911211bc90fc8caf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbd3f3c47ce2d83a18449d8b9163a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2d8d5458ae30274ed5b1f428df84c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b7820e733390ec24dbae16e78e5f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb755bea6526f5c81e5be2cc384d2ab4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd904bc9bf880c166058f163fa4631357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac87a72e0a114e4c60b9c07cdbc409358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba7cbbb39f1d428b3bdaeeb79bce5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6939b6ff01856221171a6de667f3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474ace983464d2206b74d8844e00592361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d774b3688b22b7ad3700ba82eda573362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134478cce4f3c3ed28ba7fb4cf0a3542363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b3d0d2e01bf29c25ec508ab5085c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a140113fe88ca5f4b06e8c754b9372365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6f73ea66fb12d78a14cac34fb3132366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e79673960c197381129ad22fef021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878c26eb0407f9fa786213e9883bd1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662892b8eb71584121b6b76d9ade62ba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141226d58ec617f98009d6cc61b6a85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a49b04da81ca3cf95f9c964532198371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca38db1ea86841a019c0526daa38b6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5398ae0cda1059aa5c138f51d3b4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3cd5c7ccafc631808ef0966210050374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900f453b7c3b4b7bf58b258b150f527375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b671435f146650e09aea0bcddf4759376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83d7ccdaabd8d034f7e70c53597a31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c14dbf7139897dadca4edfde06dc85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc1d3fd68a87b08633e80218fd8ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa7aa7b7f71d9d61701a397d48eb12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ed40d0380aa952e7d7c18f17e8282381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6893f9b39d1158734abf4b49ea2f8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a823189cd32bed97135491de6f2408383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced7fdfc194b5593436d8369ad9dd7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749494a805eb1625d909c922dc112a2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f4c3d87f125d3168e1f66f241c895a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32782470c7cf1f05a0cca4b714160f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e11b0f81312e4ec9c50e1b00ce03ae388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff16087ba063a55d4d60bfde01454389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387e9f93719986f7612ae76f37923cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf4f8c0fe001f03db178cc96956b11391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03fe85b6d90ceb611adb044cab73a26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94956e9d2f098d2164961e9af62d76f5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547886f27bff8462bf0bc4ce2d8fc9a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b08fcf1369067152c4109ee2bb8e8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b42e0aa5d751927cc4b3237e7e4418396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47044412c07854fd32d651a36dd934af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0530235b4d7eef442fc21a28efaa8a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143764b86834684552e0b6d66549492a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9b1600f215a1deb6a035edc7aaeda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2fd6d1dedf3e4fc5d1eb80e623c8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba70e4e20f915bdd3eda27c000aec6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dc90459e7c60f130bbfa01895f69b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654354068503fae9d2a42069dc590f80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a44f0132d41a79444e2f2809d96850405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324050b1530bc5bb0f02a2129b83bd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a671e0f3db0a4dace151e88761e3143407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca98be3bf6c8e3639b1426222e1cb5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c641b36e65729ebd7ee9666f045159409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8935ba8fd198e7038163602a1867a22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede426c1c7a17883c8ba789e2f305da411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eafc5e4d8bd88e16689f9f763075ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50d93aae10883dac0e65cd4b1c28bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afde75b37d06c54b596dcf9dc8b3bea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807db3407a985d368c362c9349e0ae7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefdd7ba414274d74aa9b775e702a6f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eb54ddc3aa650fc8e7d0190c0224f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc839ff4ea2b33beb45adc37352aa91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e439d4b06351109bde40c0eaec8f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15342b59698070870967198b8c33d662420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4337999b7760e1963828f64c574add421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b71e149813ddc194f72a0f0312749422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089718022e23368a99d698155f51934423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935c7cf12f8c8b73cd765a658e73051424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8679202d569fed4f4ad3f70170dfbda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a65e5f3ed6f639dc93491b5839302e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163a2ea9618b5778afe5ec0746df58b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e960b0cb228a75b55521ac3ffd2c5ed428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e35ddd85cfa718bb3ad607802283d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28213c5807a43a6de84497d26482f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87221266cf2111befbe2dd22d49b88a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da401363e9ff57e65009f6fcb5fc717432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0547eec93a84496ee799a42937533b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad79bd4f5325189b6ec8a8f1b53029434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a0b86609498f7350caf15a6414f7c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533d12a94dfd1e5eb5c17f803bb973c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501d4048a3cc37a7d46da6c1fd00752437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059688ca01a127afa8ace697c2f4dfc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e0c20d6472d4d4ea47ca835f5a7be439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7429da0f7c538809740cb737c3b6c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcca73ff3db3e2f83e3fb4c439cca32441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8372ddf34e343bab214381c1b1797bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeeec6d33c85c3ec14b4a92e76e91a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca07756583ecb6584caa53ca863e29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c46e083c8a309ff90fdcab267a078445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a472de0a0ff18a6c582b406e66d9e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b4b6737e74c2db454658ec961fbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1897fadd72445f493d050cac7ae618448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4720b5e817221172b47d8250adf7b7a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d68a651d1de9e9467b6f15437eda1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa784724aeaeac8036980aa59363b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd580d3063454bbb4588d429f327c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d48bf7eba335d8ed01e95db3226d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c1cc1798fc1f33a83702fc989675c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758b9d6b74824bae2d052129d561461455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023ec9145894555657036864b49f878456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bb41bec8e0ebc757d93e52b8b93ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae9379d712ec22cc2aaf59e584c06e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7528a00ce794b96e36c6bdaa6f758a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084723d63daed3a6586be846a5535ab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6357ac7a615e4f6a448b1c24f966552461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576aebca86da8fe2ee9e102c4908491c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98957c93cfc44b945b5a676896f15f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dd7738517a98032cf35ca1d00704e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38f504119cf77b62cb0ac700588e16465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5202f6b2403a6c5ed4d39d95e4508466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d6aa3dd0a109d6c9ac34e074b2a4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2a00a43856936ca6fee36bdc9cb84468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413319a290561ab627975ca1f3da877469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a13b2bbfcd32474de767ba5efb133470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b8b3b4c6ebb50f09d408d60cd8139471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d42044e3e040f954526899c7d7a934472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f33b95ce6da731b707fab46a7b73a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79768cf059b8e305d5766bd4f7b9929474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3186b42bcb13bb1d9acd20d966115e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf38ef9aa06cc999ca7ee49eb24eb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a2f8ec73d6bfd31698ef11e7ee0ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e8648952d6283894b6ec056045adf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef9439da828244c6e35aa1829af09d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504a55bcd1d4d396e1b87d25e6c2680480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a36cc81c222c32baa9a6b75deef866481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42498ddeb6004bb079e8fb53ce0a3905482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd562de4a158c7ff0a90584c15b3d4d9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cc16b346b901141f0b7dfdbfd0ae8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3659a602c76a504cdd9ee4ee023722485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb930881a2a16c7b9d3a674c0e512b6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77435d792699037ba90aa9ca53364194487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653ac454a2aad5869fdfb0be4ed6864488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612b754440f9c386b5938d92b6cb2d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a73b72d13e3b6f34f7b7918033a7d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc59acd924a27128eaa2b1719e00a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e47f9afe863a41b57d3a8c2f58d8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff878f220930449b90e9887d5064cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94304490e814d9fdb9edb51e3a045982494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a247545b5f8ad050f1e9d3df8456ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2800ba930d9d6d4aed66feae1381b01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9962be394896d30fc23334935709799497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8438a43f1439a80317b40a7290a1fcb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c61ccdc180af118d336134d65ef114499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e709d85c93d67ba1bff519cab58f34500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a04d0f95554b191902da098410fca0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4ad17362bdde3f9fa023c117399f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6c310eb809660f6d20a82b1f4aecc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec2bb856dfffd77b33fa7af79806fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6f668bf93ff1c9b2b23d37343bcb8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d8b0dfcb6880033f72fc7bdabe2d5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5d473b52af249708673a94ac763d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131dda9278c3b7a2626b30a2995f070508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afa9a07bd105f6b78b7949e714f673509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae076f135abe6e01f34f16052f0c9a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a581cff81abfab001a2ed28635edf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d29114aadf9f2ddc2556ba22333440512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058aa1d4079952ff7ca3cc56234e67d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e1913b12ca5087ee634fa439bb741514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d24019f3eaa78d6d27e4717dc9e24a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e83006b111b65f86bb75198f91014516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14f8e696895ca7031875174031901a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58ac0284eb05cdba1ab0a12002031518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f3a8ee67815e09beb1c8a0326a66c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6447b2c3a832b9acc2dd640f07052520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d31e9850bfd7a8d3cf935c03c1891521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158d3de770b685d555f1af14ef6550b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7a2a141425d62d7f7c408d8d8716523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f027634df74d3a27ca2e502a45965524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917190423d66f1fb95cd8a0c2e7851c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cac6eb35da06b50585967913eacfe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d065e89430f54f7d7a65269ff9970b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee425822933e632907d1f698fa5772528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc1af7d2302c5a3f7759ca549815ca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3be9e49fbaa339768414e75d9f63e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee8200999c36221dacd29d0a77e90f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9d4700e658bdf9e2be4b15d5e231532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fb852058e735e10371e6701e5b7bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271a90ebb77a516f2ef69fffca2f078534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0eef56c625fe0e94d40556e7b43a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9cf6de5f4d961d4f6c8184f7db3eb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64317a884a73eab42033a5733a88b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238544332ea97a09a9098c0e82e0419538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f705ffdd0cf7f32466125076b1179af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1136c6ea86de1276f51bb3748cffb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8ff8988a6c57c5d12bfa461c2ff1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd752cc8ad136d962b65fd05d2e70542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89e154b5aabf0d6bc428fa80924e3c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce57701ee90e4effadbadd8c05658544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9708bf2297ac91d8805b8fe31eca908545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fae97bcd0f2bab262fc3b4c9bf6d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64def8390425c9dad4638707cc71ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e1612bbdd914faf10b7d33cbd2e3f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38170c2c190d37ad7cf07135dde6d05d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf86413561ff485cf85024116e9f140550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658bbe59ddda10ae33617a2857e4f81551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754f99e720e3ce37526a707f599afb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8e4f7dd6e8bf268b87f285e9d2858553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c3d4107ec8ae0e5d49b20112c31d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cc9bf9428ce8537ed210937e04ad7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e613b99218313bb183f6939fd5d46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1882f304353ddf4e2be7af6578f73557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cfc5c242f30f3743d87209661c97e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596a9348c5d25f79f6c65992f5ec87e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82faf2fbb00f49f760467398649812560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd1d95cd851cfafd5753bc5cf90664561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab174e65a3a49b2d92a87fd9752118db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4980d6e908f641290ddc625c7b21a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c31228e3ecbdabeb825163bf704cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4d51e3253b79feb94ddbec79a9054565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065d452bdfd57800b3f4a635134de6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66b36106aa340b6aae2a27cbc3086c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a4187512f3a045c405219715b2029568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0ca1797b420a9b6b72c932f6cedec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c8fdc68d148183c2f86bb92e52f85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac141f920ee9c76a9ba775e8eaa69fd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed35ad26f25f7369e02a5f45cc77153572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224cc4e34321ece88a25f1502fed98a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13484f7e2d7e5fb8d3483e3d741ec5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadaeddf596cc7760da36be2fc77bb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c55149ad9be35cee2bbbe17cfc2bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c687a48a76a6a03f5615703e09324f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f5bc4ff7a8bb45b8c08bda21cd836578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d647ad12b52699ed6d8cc32fa4c9f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b013230857c3d702efea380654bdd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf50d3cb42293ac62a6310f0595db32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e83023c389c963651ef7c1850702dc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01d93ef8d918b9679009eb2cfa81bd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a863535ec3c65049d576ed6c2720a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbb19e5eda3df2cfeed917a2961a08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0e8804d1a73f781afb2b4255d37b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db71f943854c2928ab2f5156dc960d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a80bbd724df88cbefd58a81f0fad2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8116a55757f7ec7e2ed9a544ec3dea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45056400e9a0399ef963d801c4fca9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fad4edb273e4faeb41332e46e2a154591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56e1d754b3f5903f48984597680669592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf1e050c8a3f847b826724d57c6a7e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a30fc664c3d93e9871e838992e5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78060568bea1b45ac12cdeeeba62ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511e7f2998f912a5ebc0172bdd5a6b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009ee78de2da7f48226956e87fe1079597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697c21fca7002466f4613722879b819598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa170c8620d0046e88e304699ea03cd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c457ca7ac5360680cee6b3928887fa7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c4d83734cbe9b5ca2cc365029b4e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44dfd987d1552186d4d2b6d75dd445602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357498bb2f43417e893664c9d244b41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3f89d15345a9e5b451db7d98d6846604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a140404570b6e684b7db67d52749a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476d2e117de17a5ee63bda0cc83e20a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0caabb170abe852a7eb277d664872b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb31e6cd0c62c1f1dcdbeff326d506e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71782d3623f7513050f749933add4e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5139c16c372713dd45a4dc3551e3fac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d87a695f693f427a9273558d385370611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e5d4bed40db3e5fcb38574089729c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e820bc978af7d8515f781baaebff613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703935f92b10b1fb465aa0b8a7ae3f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12dfff8d37fda12b20d04d18fd3b523615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec794c3c88a262a6fffdfae8fe519616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65708a8a3fa2ef3abee936828168e5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8b0289cc83de9464820a838dc87de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd09920110d03ec83c9e70afc9f5a2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34ba5958eca5c9d4c708e1a1a7f4f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7f834ef44c9ecc4fb8eeb175b2f15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51acb621da17c22863d30c457a998e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb8a6dbfb2800993efbd9242664d81623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2837132f65cc9fc78ca473c46558c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c04d88e04ce97b45536a03fad700c0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505923ca4b4c2bd9ba3c763e484f3b8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211be7076b80e6e1b3a302027822307627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13479788ae2fdbbf6619252d63541907628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ef41a81b26568a114b38f04702d38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf7e8878457853324e1c5cb62e2d8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870a8f8ff433fb03c1c47040d2884dc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f7a2eb15807492f2237829150e374632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea757ff9d0a98b64e5d5cce41114b36a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62c67753e25a3cd2e202b5f87cd8d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42653bc564f01bcd21995a899fcf2538635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8dad38dc816c26ec87919c777dbe12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bc955dea865328f3ec24d63cff857637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475b8be90370c4cfff57f6cde0bac1c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33c0a9dc0b41f9f2742a70fccae884639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25933876d19266ad9b9e146740435b00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb6a1ec3381686f54cc8e5bf2f0dbe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88223f06817443b31101e94d9d174301642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02385b6a9f119ff5a57cf0fea1d308643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38979fbd7ab43a75c8ce37969f93f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de3d4a52586bd271bea4239b2f9e69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1d924d58410e4887bcbae79b0dfa9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a5ddbd6a5be9a6fbc2aa6df401035647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215c6eda1d2c045507c4e6ee7b99876648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f347885091ae42d5f6d6f21ee6555649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631a5f1cbfe74fe3eb4ac64ffc963a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1283da16a6d8bafaa3dab894aee6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2077a5325cdcc94ccfad14af596e7d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33979873739bb03ab0ea436c82a2d4ec653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985826cdaef5e1196033bcda8a896958654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15e3f5cc0f44e769af5fd3eb1d5027655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69fa9da9c548e3e00b9920a1cbd73e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91badb36dce4c35f004afb5402a212657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c8dd2ae75662bf27e87e0f652a22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b4a1d813d8cb6dfed0e4c5bb0ba27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb7c2a854f6d997341ba21edd577d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975821aab015c014007edaf0851f7265661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8564c8b5c9aba5b152efe4437e6d57662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9650a2f373e1818bdbce6efb45d31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ebe67ee74429c0f0094d5d6fc1463664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ebd926070de247cd515b0b75a2c88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff4e920a62b7816789a4165f392b86666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbeeee96e1288f6e78ade4758ceb38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce11c51f9dfad3b3db98aaef464a1e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a64c218b7ec0fccb4e9abbd61f4e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dda8461957dcec24706fef965f60f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab023865a55f6ade49d43ded0677766671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4e5c7840ae0e6d7802f3212eacc52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabb1b93bae217235b6766c19f02a47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d111187ce33f429113c404c2e673c0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4b6ac65fc72ba8a692e5e8dcdf7da675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a56765e9068cbc54824400174cbd4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df745e40e8c9a8eeffd5571c8ebdda2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b06de53cee2ea3ab9366830ccf7030678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdee8e33fd9309b23dd3715514f001679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ad0c923b28804538f599e17292d70680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e150d8bc363eaf9c4b6f4e3cd94b5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f828f913523924c368ab47ca583772682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413419795a548de371eed0d784d5ab6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4f5706e22fd118e61d5177ed75452684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f5f27d9ddedda75176267f352f7c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc9b593ac0f42e3d9d8f555cdf3a8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797baedbae3cfb4ecf55c7ca725146fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de27931431e34018d1450ff14b8484c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a8249a606b158d677a3539f20af18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda685575f7fcc131a8954700232282690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6e18013ed698567decb09d4cabb6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06badddf35b34489dffdf92e6a911588692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613673fe5e1a011061fd8cbd764f23a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92378482b83200b8a3dc3575d4d18f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9480b51419f8512c9128ade9c2886a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59078a13b73ead8b842b7ff04dc4431a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf6eb1b71873d0c4bbedc2cae36f3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb0d7753a099e280bdafd0141fea82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ce5678a868d1feb3e032c0e497334699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ca20a5cd17df898fc34b9e991d159700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e093bc44acdb7fddd0ddb13b8428699701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9fb4e8d650cecca0fec19ccc4d2e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506403d6f9511ca89e9d5c466aa7d4b6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c244f0a49488db0ff44b41f25d079c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777929cf855bb2355b23aa3b7e51658705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802cc1be6fc03a7463d5bed469cb90d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3871f17630f79c83fc67217be91a0654707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45381050b131485768b478bb0bb717e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85227f389ab681dd9cad8bde1892d49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18270281b415a53d148b9e3b8e9fcf9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea3d82a70d7fe9c62476700d83137711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b99bbe3fd10753dcb9a7cf5682db4a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ea0eefc041cd1e9ca6afcba0979b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2103700d13fdf625c3221978a5d800714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cfcd7e91673242343e08da40dd146715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e97233cf254926a27f3088362518d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e26f99404b028e0f639d08d1f34705717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad69499da4f084849087672c93833c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d75405733d63a2a54b93356004f78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4820e7330fa6c96f71809403561f9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726a16c52c05f6ff1fe7e8bc6b53b89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829811c2bcb1dfce44ca530fdea7d3f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b0eb0854aa7a1c87def688b1d1b3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab4d2b4aad6562d20cacefe18cec0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e9df51dc394e08487d32e6e930c84725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa659ab3e4f3cdc4372cccc0e49d5c3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9af4e6e4d33ceeef0c2bd7ceb12674727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb8d4b8cf7651f949cbd06a85c555b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b6f8cc9e4bc6d5a6afef20896ecf1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced0c4408c7ae001e8ad4250cc2b874730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ca71fadbf04b4e0659099192e8460731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c34eaeea0a2608ea821c10c606ef7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12461f2404a6264dd20cf001a12102c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ff2016bc727777e8cc450087f4224734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d5e7f75348fc637345a54d3f6816a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c982af0d1a3e66094a3ccf63b955e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe39d85500b8e056d650e578cf33f31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67cde403a8ee6fbddcc76457038b6c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7c9d286a5aaafb8cb3c4586fc37af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f59bb160d37308b20224a99a8680c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b8b930a09a2e676a13535dd7273a8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1bbd8fc758d16d8a04d25cbb7a25742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f8e1cef7f52cfa18fabbe5115e9be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2accbb01c69464ab4317e71f02912a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f6beea02c9e3f7949e01ea62c4d17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fafa449c96433655d3bacaaeb4b7cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea5ff6b9f695da21fabedbde055961747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d69ff5b240c95502d9fa83a5ee2236748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a1c7d750d1b47ebf0be43ea335a4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76648b31b2c3b960bb828c93b399d023750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6f459a47ea25979e546c00a0a83cc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3186e61a77f42b1c6d608408b9586752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd27ecba28adf2af710aad5d10c9d18753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5391a95070bee0adc3ab72f2f479e71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677f6a00323dc558ce29bd3200e057f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf00e26e0dc714c3a6631e80cf481f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd69ba86cc100e82f566cd89746f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512b48e10c84ea177d4e353841c8c19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea7014035c8c3377079290da5b0603759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>