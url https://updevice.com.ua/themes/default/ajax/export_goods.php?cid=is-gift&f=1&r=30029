--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c278f5583bd73469d8dbd6a1632601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc5419b36a097fe31b53b85aa0fef72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2eed9d51e9b31803e03bccb4f003f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfe1ed775687e273b86fec60ea23154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a250e5e1b3716fa527b887e3eb5d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f19a4435483f31fed12f1714b20dc66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8342e8f5a1024468f24d73ce01ee027.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81595c84c0e3fad933d644b4c54258e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed736be4c9f4a36477ddfca2571744a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c28bfb73fb8e684742fb1d15bfa7310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aff209d534ad39824b51935f80597111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb91caad4ba6cc40cdc0090c560e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6cc8ed0dd09fb54ab61269fda68cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e4b06e1841b2089914e546b32318d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cbbbf19e029c8e8ee0a40641b331815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386c16cf8135247faf8eea3e060be6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad765abfd8f4aaf373f160c17a9296a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63976e1047a2ddf68ca7f0beb26bff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea867b7232d1474f067d5c7ea6b4d2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a40189bc74618e51bda0f677fefd2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207d157f356d32f5f7633493f1d3b2b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3707d0377af7b4d020e9b00da60c1ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76704890a722eb357b8c2e79a378bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee504cfbaa6e6a977c6d14a008eb05f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1070cdbf3f10ff34ee1181b804536725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63be6e91e4823bea2a28cc87c1ded726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e352a9f73cae133624f93012dad49b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb574f1d4c36bdd15c9f68dc985a196928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcfa3ce38d42bee8702c79513ea9d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4a774cd81fda49e3cd97d0b15b31730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665902c3ca66e9106f6df8214914cee731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3414561c58bac5a3d97c04d3725e59d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1090938ee6f9953299e7effcce22d8733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb37d48dde394231afda4eb5ae064334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d0b2dce1be71a8ef87b515a7ffca135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064f3808210bbc45fc00f325648154a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14bb31927717840bcfa32f829b3c8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1900e1532a2a13f3e8a00a3db5b6bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6212a3e269ea0e7cb2208b356cf3d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4b29ca36f4178a1808b504ff3fa0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c9b873b0449491b15c58e85270e2b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f473b47b63e6363d4536f83f9cf10142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee8ab6ae7d6c61305f265e97ccb1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f25da5d248a16916d13bb5ece9182044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9744dd08c1aee47e258a62b5cfd38545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfcce5e327b19c00ab247c8b041b4a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d3efd7654567c143ec0e0274f6d1d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7473edfc60f11f791fcc78bb25bcfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f98ff520bf18dea50587bd61dfced49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff949007e926b6c0ffcabbe022545950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe25f85c0e503f72d0eab0fa21acd9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2cfd4c049c31fad4d2d9ba545d64752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e2bb066d3d43de375ca7f5c4e408953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54949730635aa951e801cebf98fd149754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ada908360e086efeec8cecbd7c2d5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec51e2859e0368f1340dcdffdaffaa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172ee2d5302a8e5dc925e4193cbfca357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7d7664765958f5274ea8c5e5f4bb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574b92ad8299563429c95e56ee1152159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd559ac0383207786b0975ae0aa6059960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faca76f7bb577398e6c8fd6f97459e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2168b2b0d63e518efa5ae33d69d8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ec58ab9fa2f9bea33190cbd8233ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129eb6c81f71f98deb10040a8f3a61464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0692480edb30fb0f1d8dd6c801361965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3a8f9c27c0e7f3b69d7f1cb1552fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12699b76ebc177086578096dd48b3a4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd762433b1ee6cdc90fb95f96fc4678268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6831ea7eae31afcf76c8306da407d4d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21801a6774a6dbad7d9e303ff9eac970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6fdfc4f7b13b068ff8ab4088d014f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dae2344db47fbbf655f5c9627998272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933e38815c09ad55de9f35f167ab7c973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23ea64f30a386baa9a4a9dd75e88c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2185389782095b561c4680f18957675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e5c592e665a283873906e3ba1710d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2afa00f7f2b35470b8a1ff30140a7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9622c70e6bf2d2367264bc7575e3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f69713b88e7a223abf7c929b593b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978eb25b02ae545aff306d41efa377d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839740106c38cccd1bd642c05b5686281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bab93115d9bd901cac9ea31322983682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5c810c195d45fa7587c2a32067a2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50a82026072c8c9e91dee77269daec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19baef3bd80a45ca94e4c15e4239a25e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372baff494ea2749a03a2aa08bd526f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32998073f12d16e622668809345843b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ecf59bfed6ab02f22ba87035f8575688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb4cbc0a5cf2b42f7839e990ba885a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9222a42e9880e0914742d37fccfb5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d7aaf9a5fc150d208144d0e5652e991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac3081ebf42f298c750462eb33efe592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd3edf7d9cca3d04c037aabae5803e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f141cbb32e2ce8ea1a311f12335cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af64e49b94bb026c565e43c65e8582e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f460365f8f94e4a010bfb2e5d2a602796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb1c558a493c5b181eca30eae4926897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b179af5b2bc96a21490fadb7364e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635703f6ac5b8b0e02cb97e946af885999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae7f0e99a95f23e5c8a8cf3b8a462100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73728d93ce544e09ead1f75cd4f213101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76784d528459c43a7f7798ac364b33cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed9099e273ec01141a87ef7c075ddd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a1e2336bb337b1e2e828f016d219104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216f2328d85f69726d53b8eac8cf4ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621681445c92a8e4891bee3e08b5513c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1317944835a77818ef07f0614bb3ce107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a0d7ec71b9931d37e8421b0e655ab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4806ba3d8767822bdb4392ed57bdd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3c4f7093fbf53a256c2454c3b77de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377909c1d5e2224c4e2001b9f4fd8f0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c03af8c7d5a2f97c8862b70b3804c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d5e3f5fb4840683541038ae58e4b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad9335113896611d990fc24693e073114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be08795a37a05a63ae9eac4898ef07e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e47d913e306a8da36b893ec1437b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d78cb4d7474eed720391ac6b41de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5674021c03d9db8c76265863f31caaa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0132a2be5fb1595a51810d478d2428119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed763b26b8d0652e529a7190937d94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c35214c5d96a0bbb931795c685d2db121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48dcdf10e822a95aa4d8fbf95e2906122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e712df6cdcf68b6d5378dc0426c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde7ed972c63c4bb431b05ff93bb9ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959163fee26ec81e585c6b8170a02997125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2734d2a7c0bc131fe3784e3019fc1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57e0b23a3d0536568e011accfdb643127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aacfc5329eb737c918d79a59b4db60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380358e500d4a6e599e241398dd2411129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d5ca6b9bcb16db3d7e4567300c311130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e601508f77849177f0e52b6d886768131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92292a1ee0589664376d07e350fae9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbdd917c9d14da7ca19d4c9c062a6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c31d0ac9edbc366d69122e87f7055a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63c2284c064a08ebd682dd78376b90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebc7c663f7a8987472cf639119cfb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02592b26f6ba7115e3ce1d83d98cd1d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db0cfe5c50943e3b3ed7158589db99138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f77a964c6694dea7b0a98d650ac83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f241da26322374ea6e76548769336f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc58a8ae69534eaa15ac0b56c3e0dcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db5175f49d1080a0e1cacc8de9f95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0768c1b4e81627808bc10585d0cb217143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897feb4e2c729d3ef8b99fcc60b38620144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f74547f8d7f65713dc558a5de16e53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d4d74b4b95ab8a508ad255b2ced8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbda6544f8e7801e3253eef8ff4c78b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e68de6b2a70e6a4d0d4d2551c15cef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb22d6c309b84637bbe65b04a558d94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd890d583219112c1adbf872f7d7cc4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588ad6f2a4cd78878f044fbde46adab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f1c68f1a8652c31bf596fb6e5840c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569575fddc0d007cff08bbcd0b18a81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b281aad3741c8eec6fb4ac8c31d4e7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbc2cef4e120b3201bae489ca1c8f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193f648b446d07dc857ad78897a5eee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc66ac95998f3abbc4d64aec7320847157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55ce862080257db5ba1c8f87e43958158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8a785192d472e1313e349a2948982159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6a347b07c2c71d4dd0de1d52c69c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1a97bb5b009c140695dc11bb77cf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fe5c4ea001f885443c971dbc43952162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a978927e59e8d0679e9c1dfe3f0c5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2666f1a6d4b0ed748da9a684023d0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf66be29596d3bd8da826acf501ff2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0456d3129b8e850ab0efe6dd5907d9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf37b446d0b9d05024dbdfc35d8fa5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d08fc5a78f41ae167ae43223cced40168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b1969700ed806a013ec212e60a53f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862afe4701bbaf0ea6a0e4efcd33016170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60ebf9341f303fde86c4400e2136b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d953f2b830300cfd08fc2af55d9db85172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb6c28c7d9eafdbfdb18a4eb9a76ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352e4e0ccc7d5fd958f468fcd6cf690174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8759a9a5f272c8f6cb21f066c1448a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4916c60fc765d12313a388a3ea9ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035c14b627a987dfd927d68400cff17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0305a506cf107202952a622f39f2997178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018c8298fe0111761a662c429a3376c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896ba171bb6ad587c744c3f391984bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e382da70db03f18d2fd9ae1eba4b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1ff93e0a5a75e5605e9e00e2faec7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2146b4c52f4bba7666c839dd23023cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671f0a35419ef22844594420b336420184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f4a702cfba992998789e3efe04471185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b8636af5d5c4457ea20027440eef0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbddc49ab509a2572a0c8d1fc7e837d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1747917260e0326b3c766efec2e80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ad8917d3492e59ab39158cb33da32189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ef1b236838e00d8e38de74498bbf4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade4b5632a2e87aac680a9913d1278c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8419a33a9d245d35ad3fbbd0c03635192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2f18fed226f9ed9074b833d6d8c66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956714067409c805662862758831d40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ddda69b3cc8427805c986d3d85ccd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd874b8167aec2297ca3ae928f05bbf7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a1c2c387ed97a15340a8bdb7abbd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d84aaac1ef00442bfd10cc253866d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df764002325e2391e5e7402430a09e9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939b6b3e95cdcc09002cf20f311bbe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ead810981e2edec078f6c176d43de0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752a3016b6c1a77a309e7c0ac9c4889202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897c6356459cc27cc923a40a545db23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a889ef68ad51a57f41d2fa81fa3262a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4df61ece391ebd5994609592b4385a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d14ba5cef89b73ebf51d6263605639206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143aea839e4d626cfb44fb92368a36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587ad6f6fd93a7c9a9d2d2e0c0cd6e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604677bda1248f883f0eaf5e8ff2d77b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a591aa778c50d73d71d87c6156698b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202bad9f8de6ae2f1d34bbc36072e31211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fbe5f13ef329a5bc8a31efef9edb5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d69194166f203dda958e4ce94bf9357213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e195d452412d3882a9a50873288cea7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01159cd68f664ddcc12939849fa384215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c5ca0a9d5cbb48c3c44578f8565cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e95254aa3f007af6ffc1533fd15a70217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334805e31bfc064f2b66f558a44c1ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b198309695fc22da188d271975f5b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d403c8b9ce20b95c44caca3062e15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461338df7309109e6b016b098a9f9ac5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91bb5e722e4ae429fc9e0b5da0be6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b4421e2262f83d8a37887e04f3aa5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c42d519fb5090846aad9c968ac5388224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f3d93b8620f3bb95e7cdc2e9a52ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b037a315e3c78bc3d4ce989894b22c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc38ad5d921200f1681cad5038b824227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c03885a5dd77e357a7640680211ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d2f0c48fd8352cc248b35a149227e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6118d0bc1d539dd8c026d8048cc342f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed90f889ff122bd956539f59277d19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc800206a82cec5aea0ab1b0842b5a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271dc956b2d58712d2801c9726a40a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacef053552d8a9b798b13b6d1bccdeb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91c95d086050deb5dc9b99f45ba2da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71f4f3ee72b9b8c463e9d3e587246a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a8636ddf6e0c9235ce6f8c4df553c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a12e95dc862be2a10b95550574c4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3fb7bb2fd7c994aa7fd9de4aa997a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc579a4e78508cfd8652f25af11f998240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e196ca72dc840899d72ed1f0203aec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff3c672976ff29d20335ac0a6cb2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4eef5af4c8a46e703897884e6b9403243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99927e71d4bb4215d5ce1d7c3f73b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd22ada340eb0d8d8786d2363a67605245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8bc1d6087287cb1f7cc51922752de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d27faca95cc4da8291b99f232eb081247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2195370e8a05edc2ea13d016d0b34c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacf565159a683e1094fdac68399d6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb50fd5f09e8cd5ff402868252e356250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850bacf7afcd5a0a995659712c69702251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2496ff4a98a5c2614fe3e112c13a3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329a2bf9b467a3c1d52e0e37b69ef2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8879fdc83710053854d3eb9889f5ec254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813f00a0448b98fc591ce7c52153939255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a144607c3106e70855dbb39ec7b8f1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814be4b28bb1dbedf88bfe8c0dfb39a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ed6923e9d1dabe814ca303afc390b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc791e75a66a58d9ca173872ba5a5147259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e16413fd40ec096282921940522b3b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19abd667c61571c03b6a1df8b331cb1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81ef47857c7667c574227dbd853e02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0f1a6a0162c8ea696ff5462cfcfa0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb9168c57b29e5c0304733d8f98e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d3a11f6f5c972ec3e845e18bd4d5e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c8317483ddc7999bae91252781ea1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e1bc4f84506f11eed521ccaf8277e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3c84f66c590adddc277ebf344ffd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f7662402237aec530a77ed843bc5d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06969a1a7caa2f98d8ce62e96dcbdf5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fae7c92e2a2b8c0ed7071ab4b6baf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb831deceb4f4731f80f0555fababd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f83e970823ec6646ae62f421d0bbd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b736c7ad260324ebb04cd2c14539240274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff35d18b9bc417acfd178295cc31b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99665ad234f99fe0f0084b0368c88420276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d1a79dbbbc7cfc1e45bfe9d96dc67277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02652db31d9e259e12f4f0818e6ce6d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac3f388a31998019df3fe3d1fa149f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ee5181eb161b32fe49521022628ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae847069350ccda31d6ca42dd21bdd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcca44c4237c3b3920a4745b699172282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f240ea430adaad1b0cdd9894b7e44283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f7d44cab4e060c6f1a8b26a095dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7442fca9572797d532a484929be457285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f9ec0a81f5219d5503f6a4368dff6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea5f452ca8f5890d94fd156f45791a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df178262fb0154e8a546be2e5713e7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f25837daede6c1108e17d23079905289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b479ebb03ffa2c929123f746c55556c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a998c8281c191c317ba30e146d04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4a4c604d6c7894cb23f47a9555589292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0401078999798f34b59978aa140aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36152cf4a0520b5301a427cba36a874c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bf0b5900edd276e74206f826f6b74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6adb5dad2e494066286a24c1be0cc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355c6dd7e7e2db3b8a9a9be5a6f544c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae02e3717587fe951488a3bc6b68d43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f34d5622e395c3098040dbeb8400d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66069667c6daeb8c9091b78ea3921b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57bee444ec2e27ca1284ca116de26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf7905e2ad4f3f46f03b2d5becd2cb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a9b26d6299553327f2a50791af3e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21db332255cb44913473894007d4720304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d075f45f7e2b4339a68cf6c951f103305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb0da33954513078afcdca0380122d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76df1d9520b4c2ae2e0084b02862638307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d72053cb5a99e43c0102b18e6f254b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1d86dd2bfc6cc7f83f294f28ee434309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1a27a9b894c51359cec0f9a000d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54ae68054830e77b7279883244073f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb210241da61fcc5df4fdcfc927da24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10972fad2dd65c25f7e05236f343cd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22b798473c36ced331e9e4f0a74f93314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056e3eeef37ad18d3e6f845a8ce6de0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41e4644c4afa21a20e3fad2a93364b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b052ee448fbc84bdd9eadd808d7a233317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd4b4a9fdb3244cb164385987bd28b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067a98a76c4c1be16e56c2c0c1a2f82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d5c188e670d4a833ec866f5f3a01e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56302393f374004688a5ab37467db4bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a72ad3cf58d92e8add5efcb929b5ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966a63ebb0bbbf337bb94c087bdd03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf334eed87d89dfa7ad513709e72ec85324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2a0469e64ad8800acb36c947a335a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70250b7a0cd773fbf91e7fd16793bfd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db95dee6eeb866b52f8252d2a0fe66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0dccf5e97bc54c1f30dd41524b00d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5219ea7ad57ba3351288bc6643bb416329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447d10fd2972793b874065c9ef1071330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac343dbe947aa7b3543df3921d31927331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3a6130dec8d8883e78bb16abc4104332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a03ca92a7a7d50b013e3521894ceb7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ac38c2cdcec5d5a19807a40fb453e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7c0d298f8f70096f59f078529c2f0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b242aa23b7222531a1fe123547f579336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f7cd6bcab21be213264e877a0220c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e892c4e18bf1d3a1476b8fa53f7870338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbe3b161337d662b490adfbd8d006a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2431a2af54425d905a3870bc22db142340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bcd566f3775182d5b0cd0151e7c01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b33eb10861a71d10d258d0e3adaa83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77169f7ad9f46cb77f69ea3e805b6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab699b4b9b4cce7cd889be7594243d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab98ecb81c6d282238e85a6cf4cf6c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1609a2db9efc12c03c0b5e148756346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde3fa1b907550e03bedea5fd472740347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c890be2007b6b1be1a57e88a6a7b181348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d65bbcf29919006351ed26d02d5c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48375005f14108cd0b11e60f9436a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f111d6e3ed8b4aae162c7244fb8ba79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9130037b4fe8a4ca3788b8244c02588352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7827d31baa412b9d6d30ae11ae96bfe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa413c0c67fad837024f20cd552cc72d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5c755c0f8d34ab354c255534cd060355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc18f91c04c9443e1e1cd94a61854e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96547049bf82b1f6bb3b6a533e837504357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1ff89c5ac274d2de8ce02312bc319358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5e398261ef985a6a9b65af2fb58d4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28693a3a6978249d021b83547c9f741360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237019df0d77d382ebb3f8903866d306361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbb2a6d93534179fc72144ffa9c296362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b79031ae29182ca13573764d903b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc33aa88f72141b42bf22b472c6f1c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc561f81a90551ea8f79e493d54fd943365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe406e0b2d681579bf0f8982dfd16e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19206701108f9e5284f753ae540a5154367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc6c38050ef9000c01c054567fe75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe093a60c5438f5273e42953bd95cf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf193f1c19ee6491a15cf8aeaed6cb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87f5ce9e53a593652906e5e424825c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee65c38c9bbabb25f8a9101595e4c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758976db87e5cf339821c6e6d237692373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99350c953e986805909eee083ed29374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24205814a5b43db2862ae91483ed60a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6170ef81a4942fedf4e174b00aae1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a6572f02ba7204c670ec9b899e55f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2959efd4c560e9b74615d2afee13e2d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22b125f4bcac635eb4e7588e95fe60379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fffc5c82377ce295939883db2b834380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c46c0b37925d59c4e2652cafe8f78b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9293725806aab270819fcc1df59a6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ccbbba3e29660d74759c5df02323c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0eba42981369fab8061b295f1d5fc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf681b2f40761ea0711d1635c8a7d5ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221969e8ab2949f249a3ceffbd3f77ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0203068ad365ee9ee16d5bf3a9853a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32713a3a3c15ee6f9f1217c1048cb41388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26a32cf860cb894b279dc9d09dfebc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f11b20796820c6b6b2d90ffefc4ff4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55216bb235e8a9e4c47cdec3ebe360391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e473b8b5763adfa379ee0599ddc5a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa09c432a240921602e41d2570a13e9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ec4bb3127c68edfdd25e9b7866a90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91b3c43b12a17db9976df3f3d7588e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c008186e8a25e75fd3810add35a9b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e48453a25e8aee427891e0eb1c444397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b130e0dd7fcbb08f314c3d6ebd678398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f25a07e31401d05d9c8a07c389bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dcbddc2ae4d3b4e633e02ac719180400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec474e09e3cea85e5b88ab7f8a6721401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d23c2c2692b2df2f71a3bef8ec9a0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fc929851d6dbd6fd4d8c776e934da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba881b20ae1cf1155db913d27d4ddd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7a235030823178cb85b60c065ea3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249906527616c80c1f174dbda5355ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba150cc13b024aff372828a9500a7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e000c2bbd676a3dff03c6a0ab02d989408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949629f62466b2c37b9a2b71b0b86da409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9111d5c560a494a66cc07628e356b00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ac041b110daef75f9b3046311bec0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01145a6dda1a0a7cf4310bb70c70105c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f701365b7e6fdd434914fb540762ef92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebc151bb83db4b8b538265f948c3c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435dd86a3f8cf9322fd8428bd1411b3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2eb08cf0e054a0761f56f7c51102aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105df76a19fe7240742ece01d71da043417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee865ca62e36d8456321bd0b94d3f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a637b6a02b3294d4dcc82aec1970b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ddcd38fe78284eace4d36159a5298420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42509c56d59df785787df8ae750abd55421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cd59bc96e4b1e3e853b5a03343fc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc32c0e1aa419e329b545c507663193423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ebe762dd83233c0ef394d6339a01f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3c8693d54d6227bc9a90749921b4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092504818234e30dcb93c2ad02150909426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa7a455785f02fbbd01bdfe79be492427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549c8cc13654d10e76c1859cdcd2d84428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a6a19d0b816dd5d22927e9a7127ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1288d1e56f7e05ac7ba658dd5951cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057df931127745aa6ef53e4dabe983d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3fc9a79ebd2f79c2747472b7fab16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c0465b5be6916f1cba4d3811b8663433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d67bdb16bd7ccccb21ff46a40f1b4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77731ce7ce462025b052b134913578eb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91630c18c8ab72f8a6cc330c4aa029436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d89d59eaac37178b09f8b875090bb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfcc1c637cde9ffcbda46a2cc3950e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b778ba388669241cfd4ee3aa4d9e593439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8b1c7837ed9295704df1f3e619b18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e223e1eabf62c6615623812df0e7aab441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a66fbdd72b159de257a77e50e4e4e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9372f352dc67af60a6b4c68a4e5d23f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5442cee41d3ad72397fc0c55bc49b8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44606af10f383b0b3bdfb5264f9f2b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142dbb6342ba00e74ff057adc6cf139f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697535b1d95ef0be67e362c4226091b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b338ccfbb21ffbfee21ab3002a2c8b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23201c252020f44570f95dde50623a67449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4b3bffecd4859c9d3553d88b22c5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4655df6f5b7785066296a414121786b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fd15937edf4f44b50118338254cfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffad8917a61b89bfaf5ef345180b28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d101aa9412dd57477cc99759516cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d0034d3cc43c092ff7d498bc4e92a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681161013f5c25523795c075879a045c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de57473394e5aacf19bdf4c903b9ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c78652b8f624651786b428eaf1150458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1565ee5b2f728902402b4d21898bca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3f49f7569b1f061f19fced773588f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708bb6fa266faa517fc9afd5060896c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871277a2c145839db16a28b0e947c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e51b7ce48ce1423dbaff10e9adf52463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b08cad207c646ec0b49b5d1bf6041464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77b31147347e9205872d849c0f08ce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810c30ef9710c7f33f059cb9188a01f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79050fb6dbd2d624208151a58fd8ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465656848133bc5fe1ba7be9cf1fd44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc09caafb76c369f71393d32661ec67469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c3cb2d79b470c07eafdb63cc397cd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a9c0e5fdb2dbe6d1abb70fc196f3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5118624e56cd0a5a09a7320af0c23472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d33de99edb534d4d9d7e9b3106874473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cfb80db496ec7a58cdb5276c9bf06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37d077487af090162061b8b8271a29475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54d44793c99a4ddd33f82c30fbf24f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928bcd48a8394842fa6d2aabb6dc53d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8dba3b607a30888417f42d8df5c09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2af2e6109e40b6abc7e38aa835c34b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07994636c1bbd465c607e1abb78106c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58112d97e69037cae9f6e525cf5687481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba3724c28522062f6021bda2f6dbe9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34240606360f76b2c64f2c12ba1ffd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc2698c3f2debbe3157e1a96b6f904484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e2c1c64d1e7c603c04c2bf5c3309b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cc4be96f0377db403a6c2c0b9b477486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e28d7bb14eb130d51449820a15bea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b95ea6add200a429e5397903be1e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819cb261a3c5cba4858a17eef5a99c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48049fa46d364ff8531e55dbc8a10700490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacc7fea5b438cf6da7a570fe4858da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158df23b3bc259a8070e6c9724def868492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458d890eacf7cc46135049702bdd118493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2a60b40941168f3c57aafddfac6f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5072127ef0dc52b3c27ddb505a468495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994426b339900ca25a0813b7115b96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa845e74cb66b997968076c8886af6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4636c81cb7cdb5345639e08eb8cc1fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a2a199bda74c981d7aa489a8f9a56499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e2fa4ba4b5c8dbbee536a7181d7ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2752b24febe6bf9cc9afa36d48b86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22b0d8dc4062150c041c94049c7c8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258200e1c2e6fe06358620306b8eb35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c76254be4fa030a471155458bda44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc0774b67d0e1985d3f108d3a5982a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f699998e42592dcf0971c332c137949506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5175b4dc6cd2b82610032d072490b9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2316919deed0dec20299cba048d6e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11cb3fbfd453d9abd6c1ad0b85abf43509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae034827917f4b305aadea9e7293c09510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437fcb27bf2715d1dea08cfb249eab56511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f2b506a5a6b4637f832540f5b9a55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a44631fe7a3d870bc4a1e2679d5fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c2fd1237b3cb58fdc8aed7ee055d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c0866c88aa0a001005c9f9e47c61515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d88ec3c58d30fd71a152a87a7dafc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970ce9287895d56e85d1872253c3675517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc390ef67e1e89be5171cd3938c61cd4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04bb7edc82da1be2316cd927053e25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e257e73014c5f6f55d8923bf0a225f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f7017e5cf032c793c87e5dc05b2e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51572363fe1b2195068c99f02851405522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210a93dcd39af01890b1beabd851936523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857a89e0f14d74392fd49b49da7ee8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb57669d5d0fe345dacfeae72676f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dfe85ec945646618cce0a30cce1d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2df327ac77fbe26daee9a2499268d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0a820cfd3c64b2a0f0507ce84b64d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ca10fde46c27f1e8e137b58b2989d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773f813c8b9a4b21bb179cbd2e28eb59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41000a221897483dffa6edb4a92fa5f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edb4695282e5c550c3b53ecde1a5a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95407a6b98fac8091455b9b2fbad6db2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b8433306f76d51d396860f4aff996534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d16ecfa2353bd834c8a3c25290d352535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0876812c1da5186779bb84d126f2e9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ee51c2649e53fb76416b89cd742dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7cc4e26b936c515e48a6ae44e4577538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac229c1213fa942e19b7adff98c917c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271a364b53c85950393bc820640e1be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb568a439e354321caef9229b481142541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc0b4475ef49dcdfa5045d4b4e8b99542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a10f9adad91fd7df76d65fab7440c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e015036aa7c7d4d5d6d39a34d7505544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcb3e71b640f54f6cc92b0a03e1ab3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717633fbac4ce2dd09e078b91b91afa1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a251c3e8562d4ec108673e510e33547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34873ecf76e0cde3593a30f06eea566548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020e17819822c70759ef28a4c482c87549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304e7656b41bc94b175045d6b218995550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799629f72d4f003b6f2887c567ce50a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab44b522e86d75fc7cf9c96560e39d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9cf8b6fe0b8f3ceba015f9d5bb0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2feada21117a574c44bc588b631e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393eb9740cd4630a883b07c5302c714555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3b5ae2b0ce02a308ee54869fc9e5f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2eadff9f25ed7e627ae34ecdcb79557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acde833da00d1c33e8ec6ba3fc65c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc30307f1e088a1b16442c37b449d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082824291ca2b926268dc4fb30282f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d62e37875ce70d058e7ea9f91f0fdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03605dce6353397f458d2861cdd9b0d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceaacb73b01f9e761d6267a7f62ec6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e01d79c349253f9cc5f798080b3bbc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66553bf5eec969b7ae80bd198bd7d67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51676fdf02ead1d899fca87e63a506566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62905fe61d5934dc3ac1934ab501aa59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57ed51b3da24c8659ae350cee941b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566070702b9a996df75f3d1371464ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdeddb5110c6415d30fa4512d74cd8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee6d212ae3fa01bc1c57b3d8d6da1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965985f205b8e974cb4f5de5be112d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38b7c4eb3c587c6fb8aa2ac9668847573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bc7a52cf91081bd9697211bfc9b8d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfec2662323ac46bdf34441a8f90702575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bfb645884bcec59711e5053ca149f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea599b7772d6d2526ac852e6b6a1d88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b91e2b50314146f9a862afc16f808578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a0a706e659ccd5d9a31b5c427c33c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baad23f21ba21bcb985bdac22cfdfe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603172453c38309b4aca5d50f7016cc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce68386a7ed557a0ac8e586f49d0d78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d5fe5a149321c13fd6fba5e25d61f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50897678453ea79ec691c8d01678633e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866b4c906ba20976f617df9c10fd1cf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f02b3682b0d03654af195747c4c6a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f1c808939f2949b110f78af88d873587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808779865584aa92b75af4e9ceef7758588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976cd9476d4699d2dc93ad12945f4da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f58faa3b40493701392db9bb8f774c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62443f2c3b850cfa046004bfcf7ae41a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b7909776a2d631378cb81bd7d53c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd548d59082d40d6dc09e3b39965b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ac28fcaff05de57796aca0f931e2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541491ec3cef12754602753d06f671a6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e850943f415f6925ef6c5fa68f47d52596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a995550e8c4690f56d07bcbd467c4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40811a2605e440ee94c9ccef3c1b2bc5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f2c571e4ff408a244275decfa399e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ff07ad3319784615613112f6a560a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74523aee54ddaaba4864c1935992107601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48623ab8b00b7a4fea8b93aad5dadc52602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e486084f5e6f5ec62b613c0fa6a2d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ee021d8ccdfb902e8b171839c56b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b76a4c5bc31afdbb25db7f4a2036ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db35293be9b86655e6540a0b169fe0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e350f30dcd0c45d0b2a579828e088607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad9ae1232abb89bee606dd7531fa06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e6a8972841c612ee970a4319cb4fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72525ee58c6aaf7db8de3e11fc9c2780610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18aded5107c44cf927c9224e827ece611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c529564e34ea0a25e0a6deddb57426612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb4be39547775c9a4b153dd5e7476613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea9887d2cbfb6a19e03a7b97aeca7f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eee31ebc3f5828546bed8d456524ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fb8bb8d3e0c19fef387077a35db80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e80b6d12dc70f79575029a52b7bdba617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a911a750bf9861725e4d13a85cf625618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f638293ffd97fa67312adb0596046619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94be94d3407784aa1a1fba1ad16bc2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfd0fa810d70ac48390fe387a28355621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e0e009c144c7a7ed22226a477910622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceccd7290f40f6658b70626668b07f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c7f7355105357c45defc236bac01e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66f008dbde41df1c8b62f46d8de4b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0f7255289bcbc2f53247be65789f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b15a96dce5c4df1f34f9d61019adf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fabf72fa9eacd610ea9897fed3cc2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1dd929ec65a50309e04d483e6a264629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9621c9f3d6470dcc8eda438ffd3fe0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6e6157930bba5f3920d47ce6c537631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d397e6068de619cbaeccfa39281175632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9e944edabb217386cb34572d29035633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c19dc7f981a9cebedf4432dc5f2b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87674e3177eb6348f03f46ed134730635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c83192cb4838de32ca9b8c5b970d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4f4a83033adff12c8c12e14ac2a62637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7380cdfb5f9d3c1d8f59399b1183f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d64e522ae5a5e217174262c71f7013639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e55ef3917c93f4b2f54392125027fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc3ad58e6fec65e77d7fd7ef3369ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a90573c82f7e61a6b091b8d79a00c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844d268818e6f6fe547ea6db4c5f1cf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2463b4505424f6a1c8798b03444ba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20298fc6707c74e7b79997cb3899e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874307ca3eeb97f7b1ba8a4abb5b6d59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d778be29b834362017c44cac9b585c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5218460863727708c46d3d8a9bee266648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53ef91e4ae43e1a1665f3efe469003649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191596a04389b30fd57e61b81014283650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36286cc4504b402ac81b10ebf1b8d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f550820db53621e9063483ac1ed8bba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262740fea5660c666f914aaceaa44a52653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa78f784562685f5ddfcf3d659c058654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32982027349d9d9dbd4db7981d4a876655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad14d52a72dc1cd8ab3090804a7a95a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b76eafea4ed6c5a5ce2b9a42da4d06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f279333678e2bd096feb36c8010ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a519d28acdd40dc4859685c75202d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec217bd104bae09be0b1eeccc6e2683660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730306a6a6fc3ae8652d3fd41279a015661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef32d37a96c9b88753870a9111efb89662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77501de1c97fd40ee5df209340d11d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875cd0d1ba5b2fcade0237d3cbd8620664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f87938c9f2e19d9fcbacee633a6e62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d20e8e39ea31f98ec555ac2b4d36c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410254ad70c7a504021c77c4e4bae3b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d34a9d1e072a36f6ea0dea44e496b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91984deaad0b36f3c0ac62d2daa97c6c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cde37e32d733f434d295d4a183e8e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42fd8c5b050eae7b3469863e8b25f1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a09300efd1b86e67b14a98a03b058672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac86bae761a9dee4d115c5b9df4fdf5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09264695beccd8c16e41936e60efa56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557a752e392ad23c5570b99bd8923d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34303802ecea6f4065d98b3871f907676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bc7a71a5fd1700cfb81d18d462ce6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bebbb44f682614f3b5500dc32e4e93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f118f076b6bfaaf3a79d276fcc7ab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113c5e2e9488eddaeb103a58e3f240c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad492f5275688876e7e20a0445c03b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea38f375fa7c94fda438823cffe090682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2fea106c6570775bf9bc50c4622cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077103a0166a3d64216b5ec805269f96684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ee45cb2e534437121ebfa3865396685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6502564e87b892727b6354e35a63dc2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00f320148c08ffa41e929046d2dc2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0301e1c93f3320b56f9ee590a14f47688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b06cec9c396becc41d731a19cca2c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1073bc3d0b7378c122396000064d10690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4b061f297fb88c7e1197e63b1089f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2041751625eb9364afeb8f2ae9427692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e13530e629b087966afc83a507a151693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2a79c964f1ee7ba71eb60261da17d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a84307aefe80e595348977c3ff251695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02370cf8fe710f5216c770cdb21d08696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4562a7d47fc3d133ff64fb6884defa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68839742c02299585dd62561a37c90f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2c1069f39c18b1279bb6ebaa691f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9c58b6d0e61d31081eceff5029f48700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492a9c31299907b5e2a5b785dd9a260701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5610302ea3d8588ff81ec56ff9def702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fcabbe3725928d1ac6c0e97098ace2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a83b2dc2333d1d4ba31629ba1253704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9a61b8fa91449b6ba12985f68f6ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb959e0e92a72ab9526e09d43563a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877aa64f0cd616c42ccfe446eb7c934707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7f41d4526e135c9ffd38b7d8a3570708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096c91669ac4e3607ca67acc9946c07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b49a2d3690b850a343ffcd113729d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff675b466369aeb74fe5915b6a26ca40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22170564fdf1c51b14b65d1875140bd0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb280890a98ee57e35c6a5254927f2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1365e7b95c3e9a236b148cba6f1ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0d76fbaeb172c10399c1eccc11687715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7de8f481c6791817c59dbd0565c0f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1594b05cccef29501f16f58287b961a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c3452e57d314b8caac0b0a27e4843718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e96c251b336f492bfadb1e104e5345719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31bb26a73ec61e200e831050a8ac343720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847c289081d32861414ce9fa18ed0e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4593afaa4e6131ebb571453e1a7fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32612b9a37982ea40fd4167521aec2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f8b8750f87298df922fceada9a49724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a87e1fd6616ba07546f6f47aed748725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fa00c659fb045f3d9b52b5704876f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580c7cdbe9ba9e9137f3ad8889af4ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d47496d6f35c499ef1d8296df549a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005e6a8ceb872337270a74565d528c9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97975d81e89a200a043d509369eeee5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76023a759769f53549fcb8d8682c62f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b586d34b7023ae3183eb9a78e6326b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2967befd89bcfd2b0f326f04b531d3d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b43dc588598021808e63105bc4d91f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a37ccd5cacc20cf3405ef66726c99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308f06692030faf82142faed8d6952736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47661d1ab9f0b972923999765e4b21737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1d6770a19e41b6219308f00223256738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7118993e49c9ecb10e08d4b605b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444aec9c05f0e04a995bbd15cddb40bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f13eef444332b76e8450cf935c95c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b36d8d9348a35b83aaccab12a97661742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1545f317ad4f55296805f48d5e2481743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6169a761c189842843d512ea41e24c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad071733c104f6d71c09bf39087ac9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f59b1ade512f8a484feda1758870bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efed4ca8f78a18ccf8133baf8f37f75747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae155305b8346517556e4f7a6d1e1bfd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00849996d4bc93500132ea7163009bda749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1e90abd41579f1458b5401795d7d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d091c6eaf00d6bba1fd353fcea79d6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154489ffa4605e307e6c3367146921b9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d43cc1d8655b879fdf5ec8f4978b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092da9ebcfd43f788b4a7bd761d385b6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a53217584e08ff1ed91c1422831a5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6bee83471c534daa6cf63e02a69ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153731217368cd7b6456cdecc3fc83a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982fef896122bdfa659a71050db09f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9855de4981c04ecd101fd64a2c4629759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf23335b5a9fc03ea90e987a34f908f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b5eaac64efff92c4f1a214fd814e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a92b314ed6c04786c7c71ac9593ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed12aa548e4a9eea985fb0a0410ce64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110751a7e4e697f8b0c9d2b93f005075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40567d295989e380c60b8a3e2f8beb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f43c52274cae18ba523a91797e9c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d1ee57452d9041d35fa3bac2ddc4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff5be15c6bf66d0f733ddb453a3ef39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca2010b3614c94af2b3dfbf8f1aba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3a8efdaed2df837229026c3d59a3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9195dfe54323056a70f239fa2afcb1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603995d1f3e01a01a9b15af1bb32eae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bae46beca62ccdafd89333a1a2a6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef0978ab16e2f812e9f0a8002775915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae1f691aeecf761f768c2749b8d3a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220392d541a03c1895c1f68f866e18a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5badc904ff0030c53eecda2aecf6e72418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fc7036004d2266f8d71ab09b02fd019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f86fb3d955ac39a8f33319a60961220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4c29c4d528bd66783e801a68c51fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa949df6b93c548947d35ae16f00a2a222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170258195449c556d65f420dbabb30823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c687f841740245358079f63c1c6c9e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03723f0044d4ffe48cbc7184a022125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1346ae93c6691dda98d7f2e694de526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce3fc7b09609f48546abd3a3b4210727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3960b84740b8f95a741ddcda831a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8603b10c8efe4dd01a0935fed737a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb655023ce645fac4e7a2af04602a15d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bf7b836084d719f5d41460553802431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5d8d13bc232134f00f7a29c5a125132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8a6269c18c0b88031d4ec3b96d29533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62871f88694ba17e9ff111d46775db0834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a31f690af33bb0dd38631d64ac57b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4739128186d6642bf68108d8c940836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b126a10b4dc7a0cf6ba514aff9fff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c299e07aaa3be8bab628e884a5f731538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b0af02c0e4bd7ca22952ab68305d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076c3de6f25db7593129a00deac86f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d07a9cfd72e2c615cdf35aa5eaf4ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced658379a59b06cbba147c8492fb6c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770ced6ed65771ba7cbb43a1522a7cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc7516b37aa7ebe597fb3b683d4b1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36131316aa76df31a72c2f35f939315545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a556bbedac228f080a442bebf30fc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51be57c13b503cf15f5e424184508b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03644447d8a6cf4a33926923f5bed848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f263fcb215f35abb4d62f642186bd1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff4ad5cfa6bee3d84a30ed1f817ff650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeeb0950aca5bae0dcc2a3296330e251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cba929c45ac31c83d1284ff98a76fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3978dd7bb40c44c9a7b40abf826e45453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ced77f8bb3122d1a02953a2da5119154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24c0376f44d8ad6e46341de94f128e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37e6cbaa538ca697e2c305fcd4560e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878c51c538cd83fd0438d1e736e84ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eae12269c4d9596b6b6108d6c0e5c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f519ac546d3fad7578eb8f7b0aeca359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce8eceaabd013b1f3503c1b4b3b4e460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ffba6fa795d4758cd0cbb52d5b9c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236a5f33ff8168bc4a6ad7270aeea7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de724b2251e98ebb2c1a78072064dbb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca600442f3141f2288d494b77b630c9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e420bf2b7f931b5c7373db2f65cd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176a5e28d4bbafe918184e45d3a073f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619232d5b24d25be04b28bc3591e3ac967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b94fc0147d8977958b6b2392998fc968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3737f149958b5524b9d40b2e98016a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02715bac89d750f00b8bbf805270e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635206acf9170c254c4ddd59e38129471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711325504dff2d69fad60a472df4498972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c241062a1aa1806e453213c02ae9f973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d63a25ba0c13acaba56242b9c469f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139437c0ff74458500601d00d53fe1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f932a6bd2e75a0c782db43da75f5c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78030150fb74838c7ca14befdba5c3a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f92874997ca7a459949c8a72afaad878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c305da49ca28d28997f649fb53ba48879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab717c3246f0eec6bb3de83a901fe7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa38be05ee87502663062cd517846c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46155e9f0de68b20ed8efadec44d6a4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d83c89c150eef0add6e32af3451f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dddab0cbd3f8c2bb7e9ddaad9d500084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642764d5ff272b4351919402a3dcb4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03e9c8a46bf3f43e84c6a12a79b1a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8635f55df6f847ef4337b6480c7876087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4c6d024bab90281d258d7bf7af1f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be824f9881c2ff242ae9eb1ba957289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbff055a2829914dd6dbd47c096dbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f186a621571ff135c3b5993ef758291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150255dab38bc2cba305fa51e7e7354392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986736c896ae4885a47c4cd4a78399c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba94901796c71511a94f3f8d5eac2a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd815703b48e0a1ea35755a0780e1ca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cf457bdf20af5fbcdc79f5d01210496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cbdfe62304a4ab0fb06a4e2c60a1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e55ffd45e5548e19ccbdaf732fce8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bde90715232c0ebff68e13716c049699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9846788b5aed872021bdcddf432a690100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc899a5a0150e8d255cb2712931b46101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa32240fa9ce798f3741a21832583e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0fdcde0387fb576a1a9fa1dbecdf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da26b628cc34d64596366117d8314e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786df70688a50b1fb6a67ffdaa4d22e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a9e6a8c67a62a6c091a297d470569106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e474313594ecff6f637d211c646f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe52a299552557607472d00fe72bb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b2e8e4e5f804ffa4ca2ec3fd6c2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70bcb971ee01520fe1ab02583226fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478008e7d81f511e0c7627a44a1944d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20de828098cc3aa0aa77fdc0f89d27112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4414d10e6e8593e0c17108100ac81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc9068577d72b03490d5098441c93b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9bca8d85df5f2fda4981f4787ceb82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f19a2b3aa2275d338a8994195d2b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefe87dcf6eda728aac0b6d5dd6f285117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bd25c9768337d0505547a7a46b7d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb861c9494897b3f85f2f574653c79a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b94d629b1d316c983f66d3efb5f0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b306cbbc094613b5bcb0a1540ed3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbd1d66564e72ac1941ad976429420122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9065665e109edc825463c1c135bbb12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023f61e213842e3c37f80bfc4ec6a1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ffdf5f544494b7cdc479540ba7f3d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8e1d3b242a7fa23a4445ac70df3f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705846087f7014e10b2af62da5ace09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46377fcecd3894356e56e8f08760d93e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c9165ad36c91f47a1a66cd1a28feb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886f7f139e5be81fb4317477cfdb927130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714414b317f58a03a5ab7532a785ab4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf87fbaf5331be784bd00d2e5c09dfa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df799e215cec62a89629bb32d7d4dd21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef041c7189c7dd0a50381ab09230730c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b737ad82ad7c23b9d045dd372381e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472fedca71240e0b97a568bfa47ab7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f64ebb13c9db3d3aef5e024175c2f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812572d0d1561b133fc7f74aa4a2538138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce5eb4b975cd92626b636873a36bc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a09e5344b20f63b14cd1f7052ea275140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15245f6ae871ea7db1ab20ad77b1004b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62297266419482039531aa527c3523a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2058d118a5cdb3e6efe4ac38db6f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b4167576d43e4d2199a5729db7da6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1670ae22e2fc25d78e6204660c75d9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e5603f3c3409b19baf7a5e86d15d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5346639f212be9b5da41d7432cf920147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d89e3ab6ca76a206bee3b8b6653819148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1eaba1545558d082f70d5d932c566149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a43da7fd90ae7a339be065e989b69b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f04531b0af20a5a5c85db01d886e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d094cfbbfa45b027362773ebdfe80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c092193d8ad7aad41ebcd484ad29e9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50bcb730b4bdfc7c03e7cae052ce36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caf1dbbe404e3441e4aa06e72a7b54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad17e81c365ff34923ba5442e3afa29156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46aac19dce4e65c0d5f7e862608c4be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de101de60aef7b95c9cec380b1aa6ad9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ea3c080132acf6b2a9166a43b52c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345217d5752d3e9d940d9afed55ff07c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6258bb4f469e5828380dd4e0d4cf4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a850c20e1d914eb8ac1aa51700d8c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b058da697e81df87e15c15a36898c36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110d841adb6064b0db27f7d6294e7c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378acaa268633adf16bd91d7433540c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91dfc3e1324a455d8f79a25fed5da7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9d196164c32d1f57c9504b9097183167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4b6e8936f50575d90ebe0ca656da3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95ed77df3e7a9ae85cfb8041409045169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7e46ddf8d705aa7c60a21f1801abe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03bfa9f531724e3e8850d08899d399171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837da16a71749efe88dbb80d902f44f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26408f62b972482ed24fd88258e221173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8569505e491b408fb1283b0a05e7ac2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff0ae8c46d6c999e241fb55ffe6276175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4980525446c4f689ed0dad15d18daca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b677c1c4d64246407bc9bcab9a2ec8c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe8bd7f359d09d9f4e82bd6e9bb4b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a2b5308c0a5c2f690a690da296e13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91bbb7ce41b37e6023121060ac010a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b58639ce37b81e901c5f1c6fd112b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc155d6af5d8678b7116381521461e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f66aab26f3e9d4401883aa140e7e4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93792d78c5521ca482bbc943ae431855184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b46c3c7725fd825ec618a1d7d09e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d6b71b47ac53b1dcbee8a3a313d87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fa1dc4839ecd28af5499d619ee022187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2974366cf63d22ef357d59b3174c4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c8fde6c91da165c9de32e1319e4f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f33c4b978fff666685ee897ef029c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3204b764fba0ebfac59ccddb22c7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c5a474f7d45baca26c00b70dbaf1c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96766dd03a38ec349df81ce0da5ae46193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba74ea70b0eeb6199c79f98bec32ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6004228d2f759546d803a20d9998de3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef1d46284454885be52fd716699347196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94b2e5fd4dd16c9e2badcb69320ec2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664b72812547c8771eb65ddb9bf6cd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f777e5a5bc0af5e36d27c1321f572a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cec2f6ecd9859f7d541567b271af6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd0c21043ac1e14c04cd04884aa79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d93715a5d554c56034ff773d8520e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba80a8b23181b9e4d20d53b235d8675203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6240fd2e4b3c88f5d0e712643ce6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a78d5145e2d148d38335ac1a08b7f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef1bd841cebc0ae4589cee854a5597206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9e5fcf1f229c165e71cc8fd90316f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791888941996b0edde3c063dd73ee168208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a0c9a010625f4dff7863c8e0578a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a058aca2bc06739a1e665a077c2132210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690cde856f565bf28ee77b9d1d356e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86105066903a1836a761611559b399c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371016ab9045b7a2d3e1655c80ba0650213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b31f56e60d2e6a2f3a9fc3f1f3bbe214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c203792ca737dcfc2ad72e42a2ec27e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9620e087849fc27bd50c86333f296216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919c9dc932f492e62ab6d4eecd84c63217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d18bfcd1ff6e68d61ca7c9040b227218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536937cdcfce5f2a0d4c2c2bd6097d19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22e4bc9dfaad7a47fd0bf6e0f61852220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f2de214938ac7e12d5b8c832ac981221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d54cf5113b6e8cbe13e6cc4d6fcf7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708074f12624ed1e907e25e8a9bd4e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb453c936244f13a19f9bec7256c882224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba168c49914c0ca0ad5b2154534cf97f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b1dacc4917f7d637c190f79c266e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e74d38edea1596bf4813e183738940227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db8c996ba2180cf4fc60ed3a8696c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f1f14a7dab8b85189a158b4498cfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf62a27c876637871da8422e041f23230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4215b4eef4c867e3b4df4b31d92e2a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eed59385cbc7b88f3fa0dac41f9ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8d06f9d4a0821248767708de5aeb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc62dd4ff4d99f2393f1321ff2255a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69abf13798cc156003e691048886ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5ea3356c3b65df3c453d0393f625a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ee5e7a8fd5bf183c49499c255b7c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cd80832a545408340a60d6562a6be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4acdba2f505c894803e5280696ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24fadd5f954de3b5ff453d01987d256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5d02505692d2ae73c90aab69b5d3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d33da55125511093dc43556e34f950242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a20802ee3f5044fe7a4449f169614d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1c8bf7212b9863468693193bbae0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562f3a0ba82f8e282b208c99b0956b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f405a26e02e1a934ce821f6271625246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a8a3342d699b31f15b1b371340c0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8d5198831f7f0360eff15e7590b0c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219cc51c5d846ead05a3ae328db324a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b31cae22d7ed26725b7bf30bab822250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374badc7f8a00ada878bec7c0c90850251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dd32c49fa727ac852411db3a6ac4e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabfec31caba806afddd440726184b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df94db1069a07139e842134b60e553254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b6a13a54cccd9f507ce743c0b7335255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2941d3aa2c1a02b851a79d579a8e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe19717e6797a7e758295e7ad29d0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0184e3dcf9cab07a41213e96a01af1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30653eb507f59e475c16d828311d5ef0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416642d35aebe8f5b866d9c1fba6c1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc87db388173eead9680c2d1cd2c52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2de422270f5396718896cf22ac183262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07636fc603314fe2b3c9c1133c9eb79f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1b6fbd1763da01095a5938e46a067264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa7df68406e452600edf60e09bf6d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e0c13e3cccd5f6af0b7158a584dd0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e9c8384834684aa6369b0939e863d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013140547158710759c03c384b46e773268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb6985ac73922021c2f430e69866a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5199b578075f08a51830f3fba28be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687071b0a69c1eb0e3973cfaa3207826271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7ddf1de3040be5d91824ff7d6003f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2a52cf0bc6978ab8e6dae50cb034273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3351915b37ecdb0bb0902884c37d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443bd8229d95801ec64eff4de7c727d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0230f84e2ed8e846de37450e17d19c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc3648000992e72573e2987f3be670277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d86b45e9fc0136fa2edfc293f6cf13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8ca771a96b281ea3eb49695beec4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7458192b534c2f7630108702f048f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd1c5f65cfd1f5067bceb3190f0a4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16feefe04eb416c677003f908e36001282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ed2ad16bc7195460588e5d3c3f67c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fdab3278c1684518ff4ebd5a95097284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09de681506e322312b80ec7b5abb24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443c1f4ad7a1959022f42c50234404e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ed853588903847af76c90015c5da4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ffdfa6081c9ae7debcf40dbf4b9cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d8216ca8fce76d4be7f26a394230c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f8a3afbdff6332257ceb13853956c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80934f314155aed4efa9f6beb83731291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf803381761f06d57fef3f4b265b1be6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639664b6a0c281a38eb38683ce70abcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7748827ff2009c2348d6e3b96e279294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3733d9bfcd4d34f7946e3715b78131295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378f1d6a79c48924b57b2e46876e649296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9247f17cfac1ea133db548df9a396dd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c2e5828dd0e5eb3744a5c582f8051298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c09f4c5ff2cb541b47421fc2ec978299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13895244b67ef2b6fba55776ef317ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c8b750ba876e4ad541dbf2caa5e62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e1e6550982139ca0d330f590dd49e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b669179f7c9c68bfad9c8504bff1bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fcfd51529538a58798d65d6b9157c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fd332c2a09c3079e6e69e26a65a37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf1a05d650ec236c206ccc09b9009306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4edad3c50f9ad9c21337f9f616f604307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cb594e23d8a5154c5f4fadd94decc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf99500891c19a0175bf2588d3b83c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab60d2977131916626a1a33a518b3ec310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cb6946d7469fdb720cbe0a90900b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0cf9ce86182287d7224974916eea7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed525d18503a78d0b57ee289a87f9f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117c111b61b936429da5e4c0e8287ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eff6d771803bd672fcd4dc335ff57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db719fa4090cb4f3e9c5d55ef93df58316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e70937f2379b1b3ef256e4c346cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d60fd0deebb7b62bbce406e2218520318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b797c417a66acb0546664f45a0bb5a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcaeb0867f5682339fe0b91079dc08320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee2388a39a5db84b08a736a5f7740f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180fb8c3c001bacd86b6e8599cbdb9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ccdf613d4c104f81b324fb3e4dfdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de237a1d0b733f1e5d1dc592b211ce7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddf4b7a276806d89435e09338e06ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df26b8d2289c5457643257c8a317426326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9fd90cd9054093ebd12670862daae327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394905f187aa8252d11adad4b1f0489328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad82af2dd32af3a4c0e9c3be2f0d87e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112f7e2363f3db1dc2ade1b02b81083330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4870b451f147c2e69947a0a2bdf0516331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8782203c9a1428cb5515d29dd2e1b62332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ffc6b4579017a1052b8a2cfbd8572333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073e5d9b25c879867fddb921b457e2d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3a7d6647c9f60525723fedef91a0a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c2686c55974cf18c417f3a28a65a3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8008df5e879b849f06258e6c12062b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1a658e96a4943ecd5cc89014d92d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd821b2668fa8f03c17b75d1f86bd82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4a987453f366bb73f269c8785dec1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de911d44a3dd5aaf5b784bb76b7858341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7366460be1c03008d6229bcf21a3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8fe2199e8039fd9af54db6565097b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38941f6ed22a9af7825b648cca4d41fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31114bfe9c0d0778eda2181de1c8f37f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89edfb566e55e6dc39f9d620aa9f971c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568bf835dcf701c5fa562451737a1d9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea0f5c71663203e3f8e91dd8c8e929348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc5de492b5123235816870c945ecb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76e1ffdf7eeeead37aba5a4ab3403c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73901b7c764572a2873696c479b53129351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bfd7a008ffe66c8f13533d6a0fb3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f02ab640bf2d62c1d3f5d5b7927ae88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73427639fc5ac7ec109279a7e822c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b1b4078baac161de9ce22f0b30ff8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058f9b3a8fac380e91f9c577099fb4a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b43b99f3758c40e20fa56613f7e68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2c4b63bd526b5ebabc3166f52dd0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b6d78fe6c7c08fa84ad52c5053119359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e30416366fa495dfa2a3935779c226360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6d724ca4a6055f9705752fc1a0de5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950e389adb58b19bc3c50fa4855ac32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30cad58a6b256ae7d6b54660b96a797363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5918aa371e8713a793f2faabda7d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39b930e3d3e2e82b8c7c2e63c28aee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f033b1c674d4b32875c424ecaa1856366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bebb4fe641220f7a50fedda1cb28b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6973a8cbcb82e151bb2d49728aa5d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d60ea593e5786dac281347dcfab9df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0e09ef3fa2d5247963dbe510dfd77370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc8993c8c12b123e627ec070205c59371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9103ffa82cbf0e7eae984a526d8a3b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dba6447d64d2e01fd9e91fade6d659373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f638beefce1ee2afd8f30200c775bff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d695c707e1eb34cf90cfcdcf5e291dd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cdc2b395d13e53682e33f98d609d6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64216089d4db64a14b2d5186473694bd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992ecea7a1e16f648a0ceea68879b02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44a4c5e7dab422cd8617e2e98bf9e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0dc49e1661fcb1b1146fcb019c4dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bd8a20951bb3796c0f1e6079461bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe1a23bffa7609fb2aea950e226d59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e62adc1913e671ed4d6cf1020095383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa532597e0e9df3f35dfc5442a179b0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb67dbbd27e409079d2b857274783f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793b2c9f1150da539c0c8512926d4cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b284f5400d36ddacb35bbaac7bb34e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffed3bc890e415861813fb8e6cd916388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c444c1352799f7e08499e9719c2f112389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cc805860c90c6a986b30c99bd85f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1cfdc9da574bec4e64d3a8121a9aa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a603ec6d444237068f9d8f9bc16ccf5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12382f7c67cd9cdacb90ff5346729c61393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b25d2cc805ae2a51b3b2d742e8e19394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6cbbb2d7c590cde4af9c0b64ee6eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3104ee74b9408ccd0b19309ad1e6b37396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e31ffee4d36d47308be266e3d9d127397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968a94c73a713fcc681c6946596ff42398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c177b6a1ea8e717b3e52eddb93cee3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96db3bba87e2334e3a273092f932fe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf42ed2c14230ac29dc3bd1f47e9c6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fa62bb8376a6c964261ccb7f48751402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640fea4856ae6e7b35edbacabee932e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf978170e9000c4770f0dd56fac31c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79405b1f01fe8dcb1f0647f4a30ada4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1592e98c78e8afc97b3a7555d7daa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52268625072b4ade7f3474f2c2c6b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a45e75b09b0ca26e510ef432582e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80d6247a148e611ae11e5d78f984a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1a9e7fc1f5e89ed9746891112a648410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064a3d7bdad002feca03e44a1bdf8d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d80dac4bcd908e88a00ce90ac6a70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ed30d914a1a0ee0fe60a4abba14e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf11755eea5a48ff846b46b1a040e12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e923810cb1ef60485a9250df1ad5b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a6ef3fe21bc1323946880c035e7b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74544087cd95683b2d559e6ae946fa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321851488dfbec750e579bafd6a43b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a3a8b157f05d1ff7058797fe2d429419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e2e8363c5a867cc82677a32aace5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79f9666e2886f666a59623b46580b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4793dcc0458976e15926af1ca54258422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e502553c574bf8e880b6c4f3d09fa6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8443ee8ff3fa7d4795109b66f5735424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe0b456ef5f98674e91593db85950c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1813a3c548c8d7f32bfa914c9381bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167b058f2b981101e71ef235d841267427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656f2d81412b0e9a16eb9de69b53fa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92283345141f354a0a3e61bddd751a56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773cfef696c594eda99d77871a5fd3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b3392a1f41f0a0e56a4105a79daad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89478ffdbebd09012b52b6862d70d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60238d4dddcf038dabccb97561be900433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b11bb85d786db3908e58b82c59d4b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bd9638c010d7c3f33e2ec5c583dc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb63d60d2ac0a8cc0ea248b042d1e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39229b574f744587f479ff89437e4e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0a75712696993b1ac7756d499708f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834e5543b1d4ec0cf199c8316c1094b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be7b3f3f47b97f15e536392c952c2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26115fd1609963a75de2ef8ed62af0c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967ab4cd5e05cb3d36cc9c12acd99c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53570aa72761aad25fb6bcc8167ddb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a67dac178ebdd1149876e0da8310bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446dd60962a5f7520ca0f7b3723f7fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fdecbd78e4e57a911f4ca0beed2c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59443d4f09efc44ccd6ba530a33893447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb914523a67d2fad492c194501cf30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a1c1bad20da5c7d3193470962d998449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763562f54ff858e69065e5738ace0860450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098052ba7524480d2c87e9103079d94b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfa4ab09ac5107fef1e4aae4b00d39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b7c226bf68494744f90d05d0cc383453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c464a4e1fd1591485407016a17d7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b394e1988a8678e5412a035484e338455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a0a9e1dc09d38d51ac9cbff536c5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1078f154d47f9714063413794877830457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aa103dd1ae28ec1d3998978768f77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef8f2d2378c05b4d779e233c3164c8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e53a89ea1b5bc39905083a0595fab9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05468f5e262bea3520f2f57c84963e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759b70b29040948099d7ff2141feef0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcffacfc83af04ac22a621cbb3d65d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b7fa27aeaec254e7b0ded5752d34d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3284af82d799c0a589b4fdec6aa2c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829db427ce998c83f80327883708bdd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87c05fa331c0c3822a163f0adeaaa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b46e0a61182ced2619dcd121cd08c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf3e87e6be37f91ac7c55f9228a803469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119a3bab14a676d7db54538ea34abcd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eea6b3ef291e37488f3b8612f6bbf7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6431e1f2b2f927cd152cb1c7871885472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7234ecc20741ccb1b84daa8448c0e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e4285092f8672eb8f9209e2cf2b4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e01d9aad6fec49f0359124b2f9683475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88670331ee15ada7782661fdc7f046476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c53c4f9f2406b6ff54d52a9d689f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38649110c498465cfca4ec4a8164325c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e99611bf44778b964eede2138c8e04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91413e6257d02b70bcf1fdbc76d19dae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92c662d49765eed0c26ac6ff516684481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c788508269902fb8f2f9f913befe7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58ccb181236c218748bc36e97c317d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289c3824181bad5249501a609885e70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed6c59f042a8be6ed355c8da3b0009485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5a0ea1aff143de83f0e1090c3a70f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3746ad97a7b74419bdeeea6fdfba22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14418244f86873c9682f4178d75ac25d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa6a318c81cb1d20a3951a34918e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f6b778a982153e48c8cf5b4451b55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673ec81f993b1d04d17dd95748fe315491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b95ce42b94e0f2fcc4e4f3c9c24fe4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a3dfd268e7bf5eb081bca127e808c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d13e1982e69e989110712df03af959494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dff560d95c2a1ab27b9c0688bc645f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da83ccb4b73008e410d296b084cb25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2398320095f2e575510cde23b7491e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296a1255e1917194ef1b993c87ccc2a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7f3f92020cef7c1acb0c5f3186db5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9d3a44ff6db14f779a5076ee1d8a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535c26d3de84e85da5c35ae639b2616501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3068ff206a7f8b6b28d92e03ccced502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fceb9341c3eb08c77f17360482f42e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d5dc5d88dead58a619540562f40b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c880980d193d7812b8270fd17e0920505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbbe2c7508d08e2191f1b125cbf6ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905257ea473e3601988c7e70c871adc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3db98e9fe5d68ae49a525303f72f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b6d086d2eb558809ccee5a59264c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150e17c621dc06c09fa09263d6655b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb135601722182720674cc59540989511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3473419dccf832201124ac981f73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66a6897b7aa53571e6c17fe1bf3e5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3eb8384aba39ff3178629231c407bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d8aa97d93feae68798aef25ee4339515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61cfee9d4e6f0b62ac48054a178b1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2e0e2bc899a3b219c7ea58c7b6a20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cf448a70c689a4e9eebebebc5fe2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b72bb984ace0920aaf94891307e06d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4035573e557ce6453716847c42777520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a469046de1734dbd8d98197228b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2427225d580e4edec91071bcd3fb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e70310f1d9ba0032e5828fc690b8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f64ef3c301ee5fe892a831e2afa71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8754ec47566fe84ef1cac8cce9b6d2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c55d458f11019b25b6120c1fb6d2c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76064ce3d8f8317be5ffa56b684176527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a711bc8f7ffb7c316d4f383e40781528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8b54ac9118c9da72ee8b32ad49a28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31667935776c7aaef67db6fb1a73ecbc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5744f7fec7a2a2bcbdc771e4fccc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194da35d296c4a5422cd36d235c7cd3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ddb062bc788301326bf7fc95e2613533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d02c0eeb23dc298a15b77ffaad57db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c36c52c84f9bd470a57eed45c3a698535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba57d8b84be07a1f0bcce7bc317db3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99323f38b27b503e0fb655d2ce9d302f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa688af94287c82516d4e504376d737a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04443b60a6c09bd673caf579761625f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a36828764fa9afb82efefa579892c1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeac8bfe647ad7cd28518df1a8afef8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149baef793e4e1b2eba331dcaffd8df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2ade45c7bddd4d64ebb36b8276788543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a767b57132e99c3bdbd4f95d511b7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05ebd47240f9431f81491827cd4122545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d6a4407eb19b82aef4e31099a7221546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c26adb50a4514acf22e9966cc97d66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee468826af0f7f7c07f37dc562ca76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7101d3d694214a1e6c7ed49cf4fd45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff99476748727491ca102321a59b4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbb1dc3d0fb6691f08d4da2f9d9cd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dca428a89bc7dff6c149a3d1c64607552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ba53252f0dd751044aa281d965359553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049579ec4774d26fe3508eb3c3ad4147554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec1125da4cbf269c280e505ad0d6db555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdf92bdc433769fe05ede17d2f106a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e181ffbff72ec60dcd272a605f691e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b76ef6828179965124cff122506aed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c89e94d71df4aed3700de975e4ed0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc151f41f0cc3ef577ae9d05cc002666560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56e0ca1a3453d980cd0ab94830a4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c2967526eede483810c4e8cc10d64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e4aba5f2d0842706b14d2db1872fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc919b79add882675571606d04bab53b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022636a5181025639f8bd5e33f576bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff713e5f28c645b5a79c16d998e1042d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3bf25824a50d2080e664828907d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6114b806386c4943b542729a86a78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81e96baba158b6aab1ed2ed482547c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e4720a4397d676d921c19e25de38b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea71203232d98ced506195dc6d6c14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18069e7d89ec5db87d09a0679477ea6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c3af5b8961700b8e42528914624d9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acb533b0ae4a34edac0caab6546523574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1fdc0314e7fd6d22a877f5a7c4e3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfacbf7089b1e799e51631601a9d25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849241778506b5195d14ab6022dc6b65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37468887e7fc84fc590638fd6a2db37c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90bbf210099194d9e3d02128cb3376579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe651194e31d20127de89d6f0238259580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21547eea98f9ab0466f5da8d82d2ee39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8afea231591dc8f752c96801db652582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01998829a9722526483b09153194020a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118f41947e86f6c15f7ad2c02b836e4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af37e863d2a4426dead576a66174b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3244c56966295373e26b76a4cee1c1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5194b373bc553abda227b91d2eaa52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa7009239bf3ac3960f5de51ed99f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b8ced140eb297031fe5dd2cf27158589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca03549477fdc4803aadae526754e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa459bb4234ac352fa43a26d1ddc81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a2d56e57f0ca9679da7ffc2b5ca0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179e56ee2d3b219002ea0d43e2f6f36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00507ebc86181a4bd2dfeaeb20f75dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d72fb2a1780abae5d30807bdf3843a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea705aa01736d46a62e19721dc32a5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62ea14b38c0b124bc085f9ae350bbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba1655271bf3ba5ce467dfca5c330c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c2fc88cb0b9072518c30c71d36976599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156420bb12cb0b2b208abc3146ef368600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caa9641180715a8919348d89b4c8db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284dc6ef2323b34fe9edca347415af45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42150a56308eb1fe31f5913a68cb9183603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8665d19e5c3f5594bcadc3b5bc58ac5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105c475236e9d81e2c84b99a9c9de48605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90415db02086bcd1a70c6b77ae9eb68c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4520d278443270f9870c42210bb9c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5dcb9ecd15eb070b1387b0c2d920a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c51c728b6b768d5cb75b303900706c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093190120ce4bf31b58322149f22c8d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9940ec5da206c509138da12dba0275611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e598c4fd7724e5f9f9e9dc81bd5cd05612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725062f3d21c9c9ae0459a8cd5fa60d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c940d86822c397049acafc060f72817614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc245513d1ee16a6f534f43f9afae0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ead57387b301f4f3ae5a00f2b2a89a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17926b1d832f44476807325c3b6552f1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2893784832c80c2c5d210aa0acb83618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeca8f3f78baf521b74d84b6c21f9ea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b0c4bdcb3d13b99f85298476fa6d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b6270be047b3239410fd1d30ca00a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227c7f47727f60194942484a3be8714622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35ab35d9edc9a36ef03f57ebcafd40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a8f5bcfe9349ffd8a7879ae1c1633624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f348021cff72250f10e7005fe169c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b8fc09ea16f01232790ac2fdd6025626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5253acf1d659d7376b837fcf066166627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e60d5741893cf87867539ac9eceb5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b706dabe2bfd7b1e13ad334dcdd47629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d5cac11c641c5f5553567acc06dd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa1c713c8b6c9c68f354d2db64334d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69bc1744d1f3a52db73448f8cc8131632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2780c434a92531b12f865eca66e32633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d954e7f0fc8e39e20cc5a1b484a4dcd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb66185b816e8bbc971e00c2917d63635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa830e0c2791b9267a52854343951128636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050080f8d869e24c5630588d2625030637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ad1799eb4e01d7fe19d6c0627d6b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eda0260dfd44cd7a8f600448dd8fc0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2570d41a7941c9db36d9067f9fb63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9e3c64c305e4a23e8b461e73223f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c571af1a9785ed6f12e2afaef512625642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c25e2bd3bf71c7f4d8f841965bd896643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097b59303eb08c3c6a5cb18eb174d2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccc0b5b0681f7d7372967006b21ec3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515f397426146543049860090310a8e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2d9426950060b6d9aea535b289390647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5dac64e3c320ede920c854ce83123e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cadaef12f0113372ed8c35048e46ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2365ad33b66e9168a74acfb39fb041650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8660199786e96b90ac0ce263cb32c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba47639b35d9fec070ddedb4d315c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c3366a1202443706e70a5fff61e607653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7601bff97bed48137f2d12e09bb3c4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d330dbe5ba273493d559602b4851a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0984b1b90dc8f126d6f05e8afcfee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f4764c96efd2995fdd1f9456c3162657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081015399d6b945425b2ee6a3ffc5b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc218e738d69a724a1b704ad56c6a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae11c03fd12eb51f0bb85c115b0fda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f5d4a2a2888d2b754826709614b54661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f93ab0bc283f2a2a2f324a78d7792f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5d8d1cc3bf58f82e0e82f46aa947b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1350342c22733fdf0bb2368090439ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f54e75d00836abfe4a33da394aa1e6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e2db68e548b4f810a9bb8f4e64d9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3fdc15f09ca855409c8b216553300667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e596fb4464d2cf5c64a376422ea791668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98ce66feb9e74306a8f80ce9035102669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5e1d4f79eb6c780d9a012106e03e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64cbb6dc13683c74ebb96a1422d44a0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c964249bc18ebb8546391e621ffb777672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa17641431cea5452b4f2f41ffde9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c11b0c44da6666b55bd56da8ca810674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d03ea0fe1e03f512f3e1ebe17ec5f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b5aee4874f2813f8f014190ea8f4e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab04336cf948765f207ad9e91ad50f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e921ff55cd2bff373be334302fd9685678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52edc43f1ebb24f1b0ce95669f87263679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73577a11f8c276b8f38c684ed9fe5e6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f02eb7579eb44271a50370b6b1125681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4775ca3b6d3644e1390ce82a8131bd6f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338da2c8eed9cf18c854c68d3b7e142683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21507259689acb6c1eb4846f59b23e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6caaf5e52cc8d0bf50a58d8ba72c5a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f21268e071f43467322dfc774f9f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d925221f65ff8459925dd765ed99b0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249273e58f8b0594317da4cec651c4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31b87fb96543a99c81e23c2b8de485689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40ae19f6cfc223c15f82627b39b4c5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c8a15e03af777f5cf6385da2cd93b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7634abb12bb5404bc9777183fd6650692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076d0c8aef6ee3201c08dd55b1b612a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757b4cfdcbfc107d8cf787488ed1cb8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f8acae213d48622abeea52bafcbf6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be181ef4c51c5f7cb7a446c9cf4249a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952171f6c1c03d85cb17736407ff80e6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b3b9b5606dbae337a82739f8722b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abd3d2b0c029ac0830a8bdad35d3ab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a4942478316fe9864494c2b7e491700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0ee9944a5e9cb72ff8c09c6529511701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31559350388e4268f9df8f51fd13f2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f19c5f6ec7ffa24aae0f3912a6e3cb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d367046e2d203310fe17ec9e91c6341704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eb321fc43361d02ba273f135d5e7f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f91b2d5a6c6e8fc893e4dce3bbf1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315900a855214bc9b23e958a990435c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99481a3c16f722391a23c11a8919c8e4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfc2421d4037bee7e1678ae007c1e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993d308b7ed8011ea5040673292ebaa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442395bc3e43fe2bf20c1c67c47a58b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8966e701c70556f51e41140d0ba6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1492b0ef016d12cabaad9f19a117a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562a386e163b2c928eee5620e40e846714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad1495b0c91846c80041f45c68daae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf266e7f6d4fc9b10038afcf96759e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc522209bdc4582be6936bda276ff31717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac431a8cdf5e273203a03b7974d6273718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2fbe7d62b0941ea4aac53feff56a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e391d865fd54fb7e0ae77bdeb289094720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad09a5d42c0f73aff5b7e615f02f00721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5cd144d89ab5782d221dd2afb21b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2161b2c9c6241e4360213ab293b982723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c967a2f89d715cd93b51a1f96e4fb8f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6f2ff456598e320d228ac9b158001725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03731ebde52f46f1377b852ae2bf30b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebca18e1ec8e817b90558d7499a18b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e3b087cac8281d086952a4a5e8b22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5f536e2bc39a31c4ab028e43d2324729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889814ce92e5d695a3bb1ada8215665730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aec48fa459773dafe2ec66292b743f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998a9a3b3c29fd981c9375b985a6026732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fbc5f9d1ded5ede64038c15437da9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167cb01d4b560e0e073abf4ce11b8e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0b9962252ad47decee580577ec6c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34273807ea1c88faee4e64910ba354f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71fb998fab3f470e6be94b05107d09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe0a1f8b134f493f81230434eadff0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9133a24fc0c89def0b994169e4183739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786aac2b029f8e1a0c5e395fbc76729740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be7a4fd4a5e2423eca5d236811e1e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0b9ffd88deb16fcb254fefce3391e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f4cc78eaebb737c98087f416f0e5e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc84d882ad7c016c1fff88b9db0c4e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ea3e028c2a8de31b7c53b0a27e8cf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72e1481314290450a54e42ca55b5bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e90524efd2c8dbd849350fdb11ad3f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df81cf03e6f961ed8884c6e7e45f66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58389c5d32cd572516bebf284257b5dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a089df20d3a5bdb7e03c60c3ac64e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c65700653a863fb2f073e32e569f0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137322fabb2d9958233a10c64963179752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd528c432424e0c838a6227b378e91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c54bbb50a0a7891481e183e83fb72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a0f6d64a71fbfa6df69f7e3f73db6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02debaf6f7a76f932c28797992c578f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5d8ed3e6025d2236462bfe1542f2a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621dec53773620b16ada7dd99812031758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba48ca974dd11be95c16e38502de2cf759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>