--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb85c8b8563697e9ced07fdc6dd14861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf60da27927e37ef054dd99c5d8988f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023beba754b7ae7ee19f52e0c107afd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57739fca35d8158750b65ffd6e6b4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9ff0a09e178ae43ec6f44f16f5c4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8658a48a4d107765b4c60231d4864c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c819602e686978f4cd77df5e48bda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da12d0ae3fcbff02ed58f8bfd31fb4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc72dd0f958e7d7d005b94e2f1c0e1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a08b70a7eeebe8231c36327397bca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded5db2680fada5934337b8ea2f071c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a293d1cbf377a518c746351f31c2e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f28fd944f6d956d3558d85a8c3b6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bcafb52610bcf232aab3cd5ea6818014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a7bedf768a5b8067f25436eb75f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddd36a600ecdbb2d674051aec93f1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b1da3692f7fa05492ff20ab03d78817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c4aa9fef1c36b613e078a1086696118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc66b24865ff2c9e659f47abf1b3d2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a59255848ca926bc09cbd890fa655a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea7702a2525997afebb6fbcc6ca8a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895708c5c9e142a4bb5a150dc00325e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcad178c521e78c2e281a1ed0a865ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6a47d3ff45e56e07ce6a134b7cdc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a7286c75c92131d8b287abde468925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151719ea2910a993f40201e41addf78c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c82d06ed3d5482f7691e71278678c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8acd99d3f2960a3999ac0271706b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0901c28cf4ca33d47561f12661b77ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe930866907abe3f0266756d9552030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a649fc2d489df490d0004b9fdfe9d0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e53834aa66424cf5bfcff6d497b7cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a06c9b3bafa2691ef1a11d8be91e5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1c3887f232a5a59c1bf0a0568d73d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54343f62393d9fb4ccdb25f9ed99c4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade33b6002d3f7b2e21461200a4260f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffccce84c057275d69511677a2a51737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908894823e6e4eb1d3660849779c96538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab6aeadf3b36a9739f0f015a4fbf9a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2e492afea2cc900d6dfbe2eb782d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c704e8f97a80d9713a9935cfa906241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5a075c4dddb2f055ea6203849c38d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c00cca75144a2f591906eb816b4a3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa48fe56f26dd060d584fbe0a6f48344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a48081e823bc287a384078d887ad4045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8249984a4f8e64936bddbc3bddb839446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28daa8d5896a4dabb0f183f45427b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eeeb49db20a91bfecaab21a5af1a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a706efee6721dee6821b288ab06eb24949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272c23bd1da588e895222fc1d019b3250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c362feada1da1a568a8a6647a05c1251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba0d3ba951ff7d7c7254d19b5851ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba556477aee073c120d8d891e946ee353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81985907183421944fac1681840121fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b8eb996fb3df55dfff048c456d34155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8b8f3e994cdfebb90892c47e2387656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259e07cdc4ca1f01cecf87c41f7909d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da5eae16b9a354830dacf1185f0d2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704b2e885179005f21030d97436c5c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e43b385eaf0656dbc1433de6134b7a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1f63c5d1467637da1e37ac54b44b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab529dfb0105242954eccde39105ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea61986f901ed33abf0a84599e5e76263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58988e633d177ad448a8e8b1d559b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068ad06cc7f7a93a42508b8314fabaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57640f96bbf44ad728a5be971ecded666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dad1fafb1e6197ba37ec8686d13ca967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588edca22d88d048c0bf737e0dae6fde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a2de84ed8cc45b2b9bdaba0e81b0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b07c8fb0f2a147fde4e70368c4a6a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f997006ff70cb5f049880cde209c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7e5e96e2fcb4d8c13a7882496a3eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54160c303cfd15e8befe0ece508cc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8927b3c5c17b92c6e54cb0f718c79d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a8ec5a700e7d81a30fae5305701b775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4126cb001468a6ef71eb4bca39f5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3c677c461a34f00f2ec72dbbc9d2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858122a8e6a4490a597a0fe89cd4ee5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4198597b63c520215e0f5095f87e979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d35c1f0ffe167f9b8801eafe86a8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cb19a1a8a3e330f130bc388b13e4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e4731510b8c7e561346dda297816482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878df7f71c050f330a2ed29269dede183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1f2441f131597391848f4d979c22684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17230fcc859bb0fbe2935cddbd9e6b8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5311f4d48c09694261ced7ac5394ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7064ee3afc3477190a579ef1ef92387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8a3f77ec768368a72ba799915ba2988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b865440473b4157392b581f125c164b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaa1cca3b97bcd6f0bea66541175a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052266f57f248103fafdc7762144ec9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4b0354c41bb584e4226a693887d1992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf62f9450bde708ab6737708e88a83293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb433a77c552040ec8a2b8174b8fec494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf0a98790f9bbbbab2bf511ae6ffde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4577f57d674e96f3bc5d05160e6e64796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517d171d301a34a05ab8fe086b546a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591c9f5c3cde1e4eaf6187b4048fc3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c570b143adbf19e4978aefc7ad46199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3278978b472bf4e1495cae194acf84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302373439c35417d2b1dd1cf4c0a3ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67fd5cdae67c737ea3d997f9ef257f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2691ea3fdfe3bcf7e8e86b089a21855103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f471df135de20fdd623327599522c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7778269c2c0c06590dc252c042e1d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24917ed2f1979311484a7462725ece0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4154d4491ed9f1ac4013176962067e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5a76b6055f7c2a73f79ffbc9d2d6b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576141080f01f1d42799557e991bcde109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24398b8ce80b46d4fea586b118537c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96480d1100cc140818d9852ef4a0229e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be711481b9682198184cf027cd373e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b014764f2dff73dd8967aefa21c7b38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81701222ebfe97effedcb0e7c15ba5c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe597ced5bc2f972d95bcb4aa1d2b8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea22bf306f1e2cc429aa9fc5892b5da116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1216d802e3d857e38662bd123565709117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b75b7ab7fcaaba98676060050560e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b78c248c650bc86841548ca1955d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6191f832dfe67803545b4a4d12ee0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136dd82cdf1ec1926c1e1bff7abad9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81980a4292fc6a0f9060eed37d3603b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa634bb199855c2f5c697639b4fdeb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24bf803018ffa704f50027386a0ea9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b61f19cfe7940601dc35cb85e85ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165f8b4d0e37b0a770db0b30bd0d8b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5e6fe57e92e4b5b862eb6e3ae1bd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6567d5cc528213a95007738abfa28b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bb60fdadba32b1116229e09969cbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e829e94851b2a9bbbbfe229955eaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abca1d314ed0143fab3bbdc688919b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b89518474ba645ce80c6744a9b24a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dd2f55dd98a785addb9fa81f28b00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94fb5a5ce7aa21592ccf2ed4092d30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43124832258bb840ea2b3abea256a71c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b699312a89d47bc925fcf84093462136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc90e9cfe4641548327152f8ec0241a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174aaf9a27ce782394471cfd88bc402138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6164e09f3f12a9317f7decab04e013139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d689cf89a2225eecb255519b193d41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e89e7a96ec45304b21b7eccc54d77141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fc42180af68dbb6aaa18c2888a013142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161a30a850c73cb1c117997188aaa24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1afb6c5a5be44d0488027c9972b75f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289513645132cc083d4993c4b3c5b08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e454f2d5b874a0cbaf6f4936f38e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112291ea263cd3ce196b3ef1cdaac982147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f782587013c442345bb289514b5dc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30b17741bf039e003f873914d6aae4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e792676998dadbd07cd5dae7d1e87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ee584354c1b0b47dcb4711a078e1e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ef0aece78258e133cc97c336de29152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba7533d15ae33c2916fa9aa5abf0c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87afed46bd0616dac42a476d22b5ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd10bc52813558d9e9f11beb16e8a98155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981848ef11337bc03a6b9a1dd7eee9d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8050d054145129a1d7262155c3f4ef5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2051e261baefe33beaffa5e2def53df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b6dfc001ac489716d19f8bc7d69f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd819bf47d17842eb3dae21e724099c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67e24cbdc6533f81d100aae0f0dc60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fd414d20ecc7eb21c275a0ff25010162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5167eba487c99870142936dbdc89ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb0ce1f98afbc558db7e036f519b11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2cce357a3b8ef9566308c4f349ffb3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6647595f9ef48c02ed4aff1e68a7296166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68aafbb8edcf2a22265c1ffae45213167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2841ecf9e7a05b78abc6afee97a293c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02008bb8d5e1e5ae3cde965cbe99a779169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f170e2594f32c3fe8042b946605458170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409a1373f44e34a0de657a87df726b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd696cdc07e41c8fe319a5dfd795849172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c285885e30dcbcc5f37fa949a803d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9437a80652b38aca78d88760b51fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506e55c5ef154c164c596e7a12f25b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd01a71b4a79c9ca08ba9bd285159b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b2c0c821d40cd30969170f29fcad8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8daeb70674a65a477a605a856fd0a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01332c0a326926bcc71d6255dbd2be11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58662f7d5425f0da85323062aac30020180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbcb7895ccf431dd78284e114f58e45181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138b017c8c5002ff81b43d806f5a5f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2026d57aaaa059db16febd0d761b072183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3184f05c54fc15e5ade284cbb8194c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb165526d79e59e305bac54793d086185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4300d6c91aced6ac888837b28ddb932186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213b8fba02b0aa013d2750c760c48a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cb86827a7eacd6c196ece5689f500188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45951dd4edc1270a3bb7972787add3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eaddf8bac4b41abbfc2e9cdf83cc17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373930f0c01c7c427683902e53b0bdb9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460a2aade7b071e3df17451132a6911192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21b8a7d8bdcee3e229cd5b14117440193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90153ed6f7ce8ef2938a22e144a8c5ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3e2ba5afc8af8fecb76331aba46df195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554e4c096f18e7967b477ad683e3b5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83652869a40800c428564cdb7871169197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8f3d50d846179f0c1dec12569a562198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eca6022ca0d36069f027dbb66eca7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ac362247866a4fd4069fe96279990200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc6ee918b7abd6323deee15d479cd7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ddc350cd49c74b99bc11bf2fe954a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b486276f19d1c9062a7740b94f42fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be429dd11ff5acaff792d68bf34f4784204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafdc3130e87dbd51e7f44b4e42db75205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b2597c3305cee24ff026fb8ad82cb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5369662d06b32d73e02b5db55785d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539b056a50fa5d7648dca9ff9ee884a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e97cdb6e695537ad983cb01f5d14209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2f01adbb9ef25e1f1f50a04e25dee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5de9bf12e4e70df3c192e08629c3b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659fe77603bb05d9eb060151aaceef5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb501455412cf2911a8526612e3ad6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334434fe068bdf4fc2dbd6fa7f1929da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc143b5373b16a7c2aff5554a9dfb5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb76d193e43b709e11e198489c2df6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782390027a8ee95e9287636ee75c52b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90a3cd0047c4c822150158a2aa5016218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed680d5b0c601140adf17b4328dbdaa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bcc4ea32d26a57315d7f2f7226141220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fc36e283a4873df22429e63c6fa77221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a9c15d67950b06884483d315be280222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690536cb53f594d8b0ac5e734fbc839223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537b225e4c0ec82e24d47f2d52c56d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855de0dc22a3bd73b2af3175f801d9ac225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306db945ae695dc0ae882f9850235749226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62971d98827224731b2beb0bc641223a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c43237c934ee60aa5c24324489d09228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b566211aa463ff9a8b96c9ff5738595229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccc74ecc51ecc1213b89b432b7413e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f06b4fa9354b93e863fcff8ec9474231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58c10be80c2fcd0cbf40f9cf62787e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a598752774cdf6ab2f3ad17a72835ea233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911be34f049add440e782dccba13df47234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cbc37cf4293c0cbd8cbdc13735c34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549674da1bd835766bf2c089cecc6fb1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201e7ed0e4a3b3293d9f29340f88e40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05662173df8a3f0b178dc957b912911238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43d1b3dfca6a8da1c4bb71dd186a86239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4775adc9bb3642e71076ad18dc646c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fce9316829b580d2deed1d692219a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda5427bbb7bf23beeb8d0a4633c1ad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e1d45a80fd56f06b16a49934a6cb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588d180d7343eaf3778e77eb1be873d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4eb2d6946cbdfefe4b0bff63cb2df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6fa6fcfda8dfd4d42fa9e12723697246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb790908e8cbdcdfa75841bef6fca1a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e72539363d7ed05a0cf193468b90d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab88e95167553c27b832710e951b3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553ca7e556ab1ff24a652d2c1ac3014250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb3219d1bc5e716db5e423736391d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a4c95f58a948d8be07196ce5417e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3f5e21df98882bc42a0fd491f4187253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f37bde628e8d75e78b81b7450bb09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c577c1be9a81dcdc80170d9d9f1d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221e621c00c41e1621e2ac1700df809256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0f4656f20a38262fff319d6749640257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521aa3a6810d376f071b9fe03c37b7c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278de730d1d816af561ca73315fe4ee5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962677e52df672f8202a68aad7f9195260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb5b3225a9974364067e5349a55360261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b41c9ad128e084b713d39bf5d6608262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92667204d13e40df0db4ef305b703a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb08ba7f99de9124485b64fd8592097264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78377c0079877b1588b98fdb5ef1a4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191ce658f6bfbc6c186c39d72e03a70266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9347ff18fce39e6e223b81472b530c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790fe9d4c66306279e279a5e682688268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ad9af9763e20368a1a81b93c578f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22263d5124b488f13c2dd442b8a91200270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c6950fb10a6657d462413becd5d44271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad3a1f09ff76348f3e17b5e2af07f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942231b9a611418fd8f2ed39889b1e7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03ad16853991788a1610da490b1624274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4ca2927a6b932933c95dad5197481275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee614823910995251ad68a9165a328c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f59987942aaaa6d653daa411614a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e6522d0b8b6d128443f7ef1ad177f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827828da6e76610d4d9fcc06f121b30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb82b0576fc90971459673c4754bae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81c1997d9c2d29d46260ab9cef2993281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892fd29b065293be4760f2ca18b5f5d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0076a67ad8f2a3617252aa0731defb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75c267a0332b37396c4527afe8e854284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2dd81ecbaa4854ff5f11f45a907d7d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079e09fc6310b72596db6fa23403374286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f5271c0028f5a5f4f39780be83f80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1960e14b759949d6e9ac76c83c5b7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636d591e5e185ab99d0cccb0e9cebd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e69fcf702b004b4a8e8265766d865290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7315fef59a8e7e297c8c24f291d54153291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83953929e7f8d3e7f3cc821c66aae06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f80bbac3b5bb6193332a073b95774293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac20a92df24557262d784a67f50ece4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4213168d56a5c447f3cac549fb0d9d5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6405ea10903ed28176ef2b024c0ae57296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161402eeb3bf6d02f1bee55c1adce3a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4503aba3c3aa57aac72329a21ae89f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7f5b13472f2fdb5d9057902e9ae35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890418155993cebdf8c3650dbe382ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a081584cf6f38287b4588fe96ab1eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bc3134d3e8d96a0bc16fd7b1bfe7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57262738b83daefee6ee39f5c0685303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae08b8cbc77b99a44da0088c9757ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdad856b65d388d8c1db56195fecd0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba99e83538c21dbda4e5f3e260399306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9d8dc4d0780ca65a90baed68a2272307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8db21e85cd7f65e65964274e86397308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48584177fef2c9c7510945e45da5944309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6d9b86fac6a54c927b922c080918c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5066e7ca6631bdb9725269804ff848311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096e52e7bb3521ebd28fbaacddc267d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5519d45ea16a819eec74e92f3e29273313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f25216b1939eb852ccc80672a9255314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45526fc6f55908da00ed07d1ddeaeec6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258593a29804a8048b65d730f740da11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f2905aa694fecf9de69be9dd30705317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254df1985530ee1a17e290f7a604004318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1e96363a8dc1be25be3ce91b316bb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00e11b3731f9969f1120ff8b4ce323320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892c6a56412a72cbf1a336e37a9fd1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee84fcc3e7baad3d8c5c90bbf9401c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94d2c32c714b9361c3daad01379f4d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c66631fe11be677876b162ef463cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95af48f22b64f9cc59620c85bf4639325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9439cf2f2a182c0f39f68593e9f00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacf4f052766bae0c4213d8d4ce64dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6a7456b032e769674b3c582deb94e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f204a116b6c12c759a3f4a31e678329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736b57b6cc0175f9d521b62e5587b6e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df6e09c12fe1106bc316cefb034c62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5157a707811f5d54177fc8a739ced50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9000d3e7e16d794c1d9dfbb663db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afe88691670c3b8b4465a67bb41830334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58361c90af62fcdb216bdd495f64ced5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c927082a76cc20b995ba56f426e9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0969e1e0855a10f6184edcbe47ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1df13613ca60e8bcd82b977c11859f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b975efe288774b6b60919384b0f577b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079ed86136118d8cb9e679930d2b523340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338aaa0de68d18d730b90307022c771341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10809c3927fd8c8b859071175bb49b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d017e5f08be60eaf36235183a1df5b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918f4443aff19b01ffdaf36d01382ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec8c8bb1e1587e8b20e4903040f31345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6646e02c723087ab94019cd83553c5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082af558e95eeb36678cb649f1645f84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19947cb9f0e1fde75b56d867efef72f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be8c93a337a1714fa2dcd5e9bfa636349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cd6701c23d0e2da4476aa92d432d6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf04dd1cd29141ce90cd78e7b3e05e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59b2fef35543226c20c2e2d1ac339e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb2fbca6121157d803af8d41f8cb47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3a3c8f1ca3df8c322696634fb0d87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8c346a1c84be3d112c627b145507c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f936eb103be536046a2795561a7d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94358d950b1022291edfeaeabab1d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da39bf0af957b6d2f0df9469463aa3c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a107a80c3a966147079c72454b30b7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f696f1a57dbf526f6f98da4652d83360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af3b1dca3d5bf1e0bed87f613d5e0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65202b3edab68f343ab425ec1744595362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadce9efeaac0480587e92a6a268c1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a838dac0b4f2b93448948b81883d86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1420d3960924f1061658b1c3a906f0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5da9165c5c79105df8ea3f2f1828b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b8bdfa62e3ce330f13414b381097e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf004b0d3af1b78290a59078e5675d43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc27d8ec1493cc68dec5d0e5322edd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ac7727d7121aec6e951c60261bd5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf251407a309e714b7eb772868880c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349a2160ae335096fff1c7f6fef29f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bd1a8790091e9b45dfb40cc41d373373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622713c4eb0d4348011ce80906d6c4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfeba7921334b287e870aff79da815375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a92a07392bfb971a598a3c36466f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6c22ce0a8460b48ebd6585023b338377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a052f3aa270e814d8569376e11ca1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1a5e5969e52de935d85d201392fed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f1ef42662b6ef966a469b94ffb771380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41712aa472bccef683fd742dcb48701381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692081350312c9400962f8b66cbed9c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a3c473d2798ebba547a5fe96b5c3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec905b3fdf3d926808ec00ad417c5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d5db8266822d8fb2893514d0e329b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd5cf592bf5f3d06d5bba9c4bd1a6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b84f1fc6098ab980c242805d6b2700387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5c574a5ab2c7f4dea21e0b8ab992f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9b70215997e1cc81ed0776cc0e915389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae972a5c204c5ec1d2a350dc4fb3a64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398b6101f79f4d090ddcc17d19f0f9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248f6969ceb95363f7cc4479394932e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa812756f9a80447c8686fa31e9eaf33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e6383c4b7304b6d3504d626ed0dae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985ceb4704f99582bf96cbc42e62c07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92df12d224ef85555a7e0654b3b5df9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf5c0c7d287911cb19f609891b4a3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5597c24a2534c39c53706e27628beb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1358e554ab05c13fa27e0c69bc1f90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efaac9742cd0dd4262d6561557bf0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090ce19355a98f1970a1d801aacc9a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc2fb867668278a9053aebb7b5de73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93a39618f5a95b4bc43c86fcd7b8ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8217cb2de636cf8ea35adc74092d757404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8b76a5fdf978b8e6cc8c20aac69ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa339dfb9e68e617941b0a5d464e62b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10267fbf298375a00be3cfef8d9464407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db559fcbe14f0bd833d634f465cd580408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0c66ddfda028606c9777ed07a7fbf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f600d7b0b1d068aa6c253eaeb6713410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107307d1fa34db2db9bf7d1ae8c0fa4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d91bfc37311a2e6bbfa6952998035a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d014a438adfee9530346b66a5515e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f4dc814db2281055021316e07e916414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7425c7d536309a6b89741f069c326b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a589a96da6e7648b66ad42eac4f674a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bf62c5011df77d148a1c0f7640ddf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4cecb283e7c12f26ac2a35b804eaf7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9ceee1f544884bbafb765a1492528419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e13cbbd04adac65b1bfc182412262420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add79be9bbd3b17d406adff33d6f469e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdad61ea35321300f1fb976330650f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea639ebbbe72eda403295626a16729be423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd942aa2535bd34e961a6ea367dc3de424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b734377e74e2641bfe22d44b59b2e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696f4d6a8c03c507fd362e79667186426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf03b9daf086bbf901582087f9f027a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779aaa4f4df5bdd5f6534eaf1cabb7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e2f17c4b53167de67cc8d3141fc54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676c99379514778d407ac0f545a2cf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878b422d6fcfcd467b34a3646beab51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834ca11026c57f1ba6bde08d2dfbf20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809064ec98b068bfdd6624a05029fb75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069980dd23ab24c998cc06bf69fa43fc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36dcd56dc39c5ca2a8da5b34f3a8bf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ef01f76bac88b47b1baf733fe43ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981d345544f293b4ef537b437bd897437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b4c437a267e15579bbc75942932c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3b05b701a71a920b0f35207733ba6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21413d7d5197f9d45f7aa7fd75032036440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480615eabdb250fde46b179bbde077ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24921c47b0f73b9f2c1c26801459c005442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0897ded486ae2f8a29c722a65ee3116443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec149a69ce89d05a297c06f0caed58444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482af573f0f58f08a82c9ee2efd7bfb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affadc79d2aa0e5d8a6e4c8566cf2c40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15e30557e2b83ecc88184e7d447baa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fce8887f116a1118418b4a8695de1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c487ddeced7f7e9336a24b29a116489449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbbb205bf04800d31aa482019f1d0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda11b0a5f86bbc1b9da384f7bfdbaf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567d467131632b46227a3b652551561452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83465f9a600e1ab6e9c8f09dd030806453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656987cf152fcc21a7370fffca817d16454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413271172835960c88d0e8b7952ede7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b45ef5b194c682819d4f8320e62ffa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d0ff3f08af8495c3177fbc7e4f251457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7f3123a16f5c5b9151fda2a9aed7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241cc6074a3f33259a1df0b5a154f5a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa17565b8929f15fb4806613624867460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc9a52fa1ef9b0c23018ff53846947461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223832bb563ff89a765a0cf7b4c7ac9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4852e352fcd455572beb5d369e264d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e563147fbcac67b345cd59abeb8ad5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113bfb9c4f46a48c3bb31eca644731cf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff4a6bbe89b7232f972314c2ccf84f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c4a73d3c5728a7663adb3ea48994c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84937e06539899923a4585b2e93bfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43245040b67722e117da39eb2b6a94a9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc0071dd43094112c7728dbae9c660470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d081f544bfff26a3826e384ee93e5b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e6633a81f261b3e1ebda1c90e6da5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfffde84d9cd8fdb516dc0be99d29ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd524c82d98bf6f4a99077701b35aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ca09f9c088cf819c5d91bbc20bc5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146bb1aacba90e556d7d9d114972b2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953699638b248153913386abc6f8b3b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e1eed513ff881dde823c49ae1dcca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247f88c1ecca021ad7a48e96f421367479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1edeb94b85e6c11529795e7a94b29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818816e970a3dd968d64fdae66fda46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64d4333be185a3d0c60600e8d66013482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec2c8b8ebd591773f191bed47f0d4f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452c7c50d611198e2dfddaf103f647c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e934beb800de5a03e1d9fdca03c30c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a1fd9acc8856f7a3e40b4a596bced486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430ebfe58f7f98ac71e64f383ce2699487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9fae310dfc6118e695c965e758cc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b38404fae32ae27abab2c94334c8b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ee8ed31b75096737321e91ff7f0b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762ca994ab8f95f6b815d7d9dee1509491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4372ecbdc115b56764d93b74efcaa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0376ef0ffd7e26865065f0f66f7a06b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b559af3a5258fdfd0fd3cb2a6c9fab9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4942f4d52381683e1c89f26e5fc76b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76d932c791050470e8ee0f928b8103496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413e1aab4d01dd591595514f2148baf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec676ca6f2a545ded2f1f15047e41b8d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54645a039b237614faa193d6fded1f34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaaa12e7ea66e8123044ae0f14e52cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d28cbc098d4441f8de7957f19fce4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e2456189d9f5469c6af67c5ca5162502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bc55d4496e0eeac80c3580b00c167503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f45e4a5961dda705520769dbc3e58504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540830e20618de2d48af45b98c515271505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018a3ee14fcb469e9de796a23299857506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb5b5b9fd1129373335b1c115bee3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1815db9464e20cc2fb483ca11b3f9f1a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0304d81911fb75f5a5daac98f2b4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddb73889b776b33f4bf7950cb26a5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4fa109fd602bb92faaa84783638e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447da03d460ecd5e4cdbafa20dd9ee6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab417bccb475e00f658a205d960bdc09513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254a294744b9de878d135179c5cb62b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2678d4e52f4cf4f71abac034d18f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f303f9524aabc73142258ed96c49258516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07886901fd0abf95e15c76f3026e853517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d5196116515dd678efe4b95650718518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4665531569618b945566665f5b3f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdf242b2e75cb91a2b2b23e75a1f86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49648cd2bbb319874f35ce93cdace521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9adc61ac5ee714ada5fccf1bda89b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229917a20d88d92088eb88f1266d4e44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7326aa958a25196e3fa175995930524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600540787af52fb6845cae72bce4aec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbda5d869934a81ce38419314fb519526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1781ba634af23725d01502568b8410527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff802b2e20d92bec84afa79b554acf2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217c15bb7b897d1945080250e9fecf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ec26bac7d74ce0c3cd04467fdee83530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deefb977d4e536076e160340b65d36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42912d879daf2b0d670bc57e12d3cd5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c7f2d89cc91028da57b8c56df4d85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdccb24d46022a1effa6511ee3782b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797449573017005bfdf752c9a712d1ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca715c2f2080992adc4ec98b36db2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e17940388e57cffd78e0cef68f00537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb007dfa7edc28de549f67cefadaeac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877afb9878960d2f9a1246398b7590c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04da2a076617b3dd52f5c4c6f4d702540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef08bc76c2cb253ceaaed256537e4f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a73d17917ec823ea6fa2134bd671ac542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d75ee90d305fd53736815d53f67f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190292686b9acf5081bd1edabc46923544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87620e307d0d19edc3aa60dc8bdef0be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06adcd087b0674b82d80830a237ef7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068620116310f3086a9408778f7f3d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5aa43010d08af3b11449c6ee645150548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb3910e834417e71c06dd168dd92ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef70db556369e692e95524f7365a09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ec6faf7b5f33d8d95f10abcf6f4f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88446e3a61421858a88e268afe9a636552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67128b27ca6fe36fd6eb60cee610d2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c25fc19189b1b7344df99a72bbd782554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70883ca75bb70957c69c0c851f26e1d7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e5201b9c0c625e1f8eb7d131bb82e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f092cb3cad81da22a766f4f2893c7c5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313d0ab22e2e862a062a0f27c1239f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6d6a3d8255597783e8a69a0623e97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329078be7d12cc78c6f1a19fd5b7b54560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec2431c6e2f61ee200569beda40582561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9481201d4707f4d97ea6d74a253828562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ed23edd06037cd29ed14a378b6c76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd776f311987d9990559126b6ae1f4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647fb412dba17c848d2955dcdec354f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53b3f635bb9032057b1db87af5a7f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c38367d3f6d3be0a33fe353dc989567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe08378fd42adf1f0261f8e4b3408d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f41dd89e7e3239d5d07e10c969026b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46206d0e01240951272a72debd3b1e5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14ceb72d380ab949b9e34b3d413ce6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640218d41bc9f3903075c6f4f3b191c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6fda8b0a353d93ca79f8074c2f9f0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc03ac7e22e2af1618626162eab2c9a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73a463567cbcb82d14c55de006959c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aae638b243a50139f0031dc91e38a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dae3ea1f332253163fad6f4be135b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edb7ded81d27c475f046c39e1b9c81578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45864e56bca7fcdd22d8d84ac6e687579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7bca6f312f94e92a9d64aa4551a8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f261b86580d80409e12200c8d81fad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b2f45878d8a566cd150514384727b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aaad23579fe9962b4a8a0980fccdc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d9354bfa7855dc70b67acefcd7c98584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dfa33227472f9188ad96e31ea58ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3f539a4b01552dd783761c3ab5890586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e31f9c78caa29ef63d008130faf3d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a9afd837010af55ba24a8bb0d353d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ac09ca4b9a274748ea3426075479e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125baa7f9071151f8456b9502ad79fe590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307f5843292a94f0889786dd7c2d69b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343b845546805d87d811197817e8f31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde717504b422cf42fc5235a970b7a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a33e0ff0d9571df101fa20a2a54c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dfb30bfe86b5acbf29106ddae1f20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630141da02bbdce6d781efc21a523f7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf4dbbc16687f03cbef22642e43ef597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920cc4b5c05f325aa2613dc02644bd89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394946e24c0a96988012a5f512f5da07599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852ae81cf5a4e7edfecceedf8d49385600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15e381029c5abf1eb7e25788e087a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abe208029bf3db8c7ade261719dfc9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e16157934b55d81f90233b9d041df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce715459a6cbcd990508fbe6a3a26604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db57f3e0ab9fcdef8e818164610521605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1009e1676b33a911e649beeb9f4856606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d12ec2ce35041aa917a5f6a915d9ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b623b174d8256e5b150e10a93e61f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254808903ac76dcf83f5e69b41e92a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84348ccab965e207917c965c8cd7f09a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5484a9a645a328c1019dc05b6d4f3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df73c03eced0653a7ef147e1d1e7776612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069bca07c0266e0cdbbe5eedc36094613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30205516a93854420adb87c2f9b06e76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56837adc738460393da62421eb9ded6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d159caff600ee7e1c4b812a94af15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9060ace96ce35da9ba635796f9505a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbcd20dbfdfc82a4bc994a2d71e8ef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd533ed19bd6201e498485831b952619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a3b48736c46cc5b1d7bc761d04b2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe3eca691c0d3482ffff16b1ae3de621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8604df877ad5d6092103012444356d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ca06d7bc3ce2d1609113acb87061c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee22a2bfa54f7f76366a8e38f9989b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034b2cb22b00865ada93fd7706dd74b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f4e8cef4854e31741db1781609695626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c3c129181be8c6705234f0eb0178f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05ed15e4a96863dcd3667e69024bc3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58d2d2eae1f16d443fa10b8bcb71ef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a79e7b8058f36ba7740b22ab315e65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923372ef53e75581039d8c8c057ea49e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f65a321e95e70f10271579a4a03703632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfeabc516b9030c8b9cbdf8b319205633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ffe74328aeca60e66ec49d1863af3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffc4ad9236f9e57b9edeeb861944fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b937a3416fe9e89fab36b9c9c769ce636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4036f053ade27f63ed1738636b38bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddde5f144b74fd96717ca69b7c5dccd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe90f60b13e1a677933e82135a9d938639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b59557042a947d253528525cb38e6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd8ac86c626b98df7d7ad7e9d01708641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04d9711bdf365cf90c29a6746f7d52642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65df449e8c60ad10076128f2cb2750643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dbb1a213555099330c5c6062f93cd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fcedb0b2b968667a9e2da98eb0d9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9681a0f8d2f94adc049ecf4611ad3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe38e956779c6a94004100a39bcde20647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183b5f51b84ef7671afe25f9c577e85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e8066e94a8c70e670f9ce9fb9c8a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0dd692c9313dbadb8ea571130d36650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdf145cdc5a6fae8777049d1b3b0fc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7e94a893eeed7b2ef33f36095fd45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fab73552ea9848932a9ba27007c09a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c1823e997ec0c4ca2040472e6e398654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc45f336664c6a3542cb351d2405f4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2fc1939992b6fa2d9b650d7a29a71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92182565032197781e1dd7e20d0cbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464ce61804272e3325510d8a8894ae5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358836d86a4836ff7032e9f4a40b930659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699867930199fdd5cdbe6845d9efb69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c11d5b7aa57b44ecd0efe7a9a26303661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf66710adaaa8e7bc417cbd06a3752e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ebab5bdc28048f2f1ab22cbc89cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7103701ce28c378c4af715cc22cd44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87af9961ea9e2e090088b8329e940362665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7d724612735375ce4c696deddfb19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27546b0721abf823118fe58bcbb245f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9a302c27d27cf35535a2896879033668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac465fad7582a6c6b0e3ac47c8b64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b8e98da3a283df8cc52fba408ad3e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec673da23e98fac1c141152bd18de2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f82ee11530cc0d48afda8c2e28ff04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cf43a56ad5d0b4a36a21ca47bed03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34cc71f791e5d04cd9bed850524bfa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b3201c895d6d36bb44d6b960df80b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80547a4f1afb08417833a72f77777f99676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0c7d4df4167c7a604285b830023da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767481d2307467d35283cbc59398f181678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c42076f9d5b32186d0a4abca651d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774ded14791992a618160278c7df959680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46201dbd50e6f0f32f478fdb402ca0c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e73b50b6f8a43ef1c0a8b7ff4043ad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999880c385f2962f1e2a872c6616339683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da48b3480bf0a5e184f51879026b7201684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e729fd09813a13418d4bcd1ee21a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f4c24c0bb0e9d3b2ed4d825c49e66686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0458b51ee6e22a0c02def87454143ee687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f4319cd07eacdccbee99701a66419688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f23a795450c3512b4bbe96b7ec09b7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63384906c87e3c0de6c71005408ed4d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcda3c05619ba9ec63fb9c4d643ade691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b6ef8f5e1ee841ee9765da65aeca4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f8c780214a8607e526eb2f16a07db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b43b7ed28ee38837eb85b65398d31d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b9caa7e92fa4c759734f200b7a03e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f18ceec9b34990bae44a939d1e20f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b4436a9ff46ee91c0d1cf2caf080697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc86da977b6da85f81159157191e70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627296c732774c296f6d58cb5911a9a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e9f868c02eeef739699339a754ca2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc5c1d156a321723e6ec717ccfd7e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c52caae5fee53f473eb4b7897dc33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf285e5e7f8e4283588fccf74840dc0c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31220dc37d1dc99277af335cb98cdd86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eea7568afb444d22b12d34bc5b78a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b86ea032319311fbaec43e1c7139ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597497a2697f35e3e97577421b49c614707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03756216404296a0ba0209b678c7099708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d96f330f092fa3c15d40fd2e9cf89709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647ea22a42ecfc6aed2622a7a421110710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bfa9ec2a440e3335971dc5d509b1a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a23670e0dbfb2909f63e82f2f8a51712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc0ebcf8573b2a9b1b4a1cd33aa6f2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec360fd301b2fbd7e2aeb512bec088cf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28537729d34d4c7d4baf8e32a80e16c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ca4a7b241a70151f188907edb6bbb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e90b4f6d79f4ae9eaf1159662f0e8e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392352aaae4debd5f0f62948e767f1c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a50f7850bfb05ce492b50c0750fa9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be44eaf14c2a7f1e545e3fe0b9e24f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b167c61d67f72cce5de6baf41c2abd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f56e27c79050b27e1b837f3054ba51722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047456175be175469c9a61a37876d36723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef51e3bae28672bd88753eca74f236724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d990f0af44f0a8b5ebc4f702cad6c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969dc10faa76ff57499f28c8a748e4b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d00633143709d67db2da52b76cc5e6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84453e4b92ac304c9138fd6c650cb30f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af64ae95aa8bcaa5d1b26037c4bf04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475a0439851624a21e2f293604311d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92cbf41b18cff55c741f85e7f81657731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492125e0ecb9a0c8b6582644cad43a6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e25ae23d739c648e3920b5d9a4897733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e6fd1bf1485dc40234cdb0336ba6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40d928b4fc926413581dd100520947735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be684183648cca5de82bd6d6720345e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095dbaca3d26de805020f212cd2e795737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca4bae6627dab493fa8c2c971b7edf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9ff7216c1e3fd8a1dd6bdc3999975739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57dff4913d9627898322bac9d98f37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca95b8888d9afca4b6ebb8ee2e4b74741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec521fe897cd3d859766c6d7ab8ff797742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6088d1fce549309ace02f46e41c984b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a50a25f368936ecb9107e29acb446744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e44fcecc01e0892d5260ba01cd9576745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2c428ca33cb922f41b5c891d3d0f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5ffb555d125f9a2b1b62794395635747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3d6b8e9117274f5c544b9ac942326748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540b3b5f0d3a18c6d79ecfb0a6975ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf2360ae574ce5b2e2700de3dabc3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a97666afc200a3a4005cb9a9180edc751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c4ce6fb074dd3615767a42671b5c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7e3ea1ea64e607578a6073d05f944753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4933eb8e7cbc7fdd41f586b2960c95754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cea4650f48cd312adbf6c04a06ed8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f7af3919ad1b7ec2d1bc1c01b3472756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b290630d4dbf8bb661191da64fc23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307cf2ffa879b014f4643d471dbe8e1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63087760271c7cfe39e7c29edc27168759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4b609d4bdd55538b426894825c1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d699ea805daa729034d479ad5767e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fb9dd98bdb61448cbc2d8ec6101963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8eb06dd7a09d9bc6d2acc3ca0895d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c036140671e319141daeb013975bce35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1ea3dfd630cadbacda7bd7de89b6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49177b2e13106e3ddf512d85dea6bd7f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f490a0c7bc38e2866c2eda32403a4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f9a116f6fa516342f3efade3b46049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bd3fbbbda1cbb3253b382da2bc68010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4488d70cbd0bf974b003e7fab5972a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6bb23a4530b6f5c12085c389fceae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317996d6c651adcd52055377e7b7e91413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc414a08791ad92f09d0a69674516114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ac9486e0093986e67ae192fe1a51115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06b0dddb18ac863ebbf3270f53e7ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c251a31be504a80c982ddad28636bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f471bd07ced96609fece491e6734c2518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063c21e8cd6003cd52e75c09023f0a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92c351cbbadac67bb853035832cbae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f8c7ae9d3b89a204e6c8aac9a046a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfda3ba5741f5a78dcd23cef9c257722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad50035b151a851ee49ccbaf6557a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515387cfe60f632f34429ca13b457ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc3d84c117435d41122eec8facd33225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153866a693b58da0bf1be546e62e30c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32dd95b29c6f66888539d37c5186c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f8e6e5e5d898ebc1bbf39a3043e4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98853808d733567dcafe7443957e48329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9797156abcc4cf3d92783322a22c3ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02cd82b394882bf34733acad13afba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246efb538b155be0b2567c488d3bc5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab401dd250d4d2f9c76ed9e6d0970433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3cf943a3cbc82c7de3c4b6ea4593a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0c1bfd488221f52f72f306ce36ddb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806989f89f2887994b368e7c38f6a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c63aa20f7ff92bbd3c8cb854bec1fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87150cdb51d077f3f8be539c2296af038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808e3da8bd17856efdaee64e31764a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80900868f55d27b1989471bc6ab5d89340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c749248a758b6f7e7d21b65c98e542141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01f2a0bb094dcb791cb6398ef726b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75265386be360a267a2079c4456fabc643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0c65b0b47a772309485133056eb1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64544527319b60baac3f250038a1c9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d6dc42e5f3a5354f66bfad6d813746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91301958d3f3757294bfd67bc16d2847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e978021a1cbf766247e4c8aaeef10a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4612d73684e4f40b3103d2e8d6faa5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb27229f58a149e6bdcabf3152d34fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804210c732872f183b1986f9f32a51651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7199233f9decae67fb47cae477c0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895da528bc87ddef029a5c214b966eb853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdcb9b5fd7c610f9be5f33cf96cd9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367bb54a6b357217d9f1be5ba71504055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69bc558e93dea962877112dcb981ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc207c96374cc324a9dbece8072acd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393b8baeeef336f7059f6c34094c0d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ef9f2cadd630716db1a7412fc754159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d98186a79d4a50cd52f7bb95f04ac460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d71b0d227e3f21657263dbac63c49f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da798dab3f5c4f0f9716bc95b62ad8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c5b39c38080530acc249744beff6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c231f6deafe540cc140e725df8e0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d458fec7035fd9f0278562915c8a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e4ecdc19ff70dc70df3e1fbe0e27666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a48031d64cb515eed458029c2324a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529c4092130e37f0abf8fb11904c73e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623c60d66fd78c722e33dbbcc2e9d7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe42bd70e1720ec7d6bc174903ef86e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c6738aa4ee1ce50eefcb96cd8337c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b04ab407ed740f497f1ae26effd62672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef0c5598cccf197dc91beb68c8f41673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823ad3f86f117b3429bb55d5f54f07674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdf096581c69059f36d51d9dcf8d6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bf4e0e7cd6e1bcdfe47c9636ecc8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32d68edffc98ff429bd115be233f4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3089f4b96186cc5bf31ba1848a2ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223899f6e027c0f93b95c8809346d5779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b984e425c9861dce42d6272f0d7b2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd2bea8089b6db2079bc11478b1fdc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0d66e7230a58cd247202b866f2df382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a9a83d3e473849ce59489acd276c983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb9104464fafd59a0a100934c25dee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a7f4016d963d9eba7c12879b5bec585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e255ce61843c8f82a11224c5c3d4dd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b18b18846e15f4545f4e5d2536874f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451fb1022803c5b56ba6b23c2a84fce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1526cad4b161dcee5c63a436a9b6c7389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5f89ed54441bfcc931e8a1ac87e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cdc81d6aa374b99bb2a3319d0e47591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9a2de478142b064de089bc21f100e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af6ae42779f7c9a6388193c06ef52793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f812cfa760442cc2d175f50198ee4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722662004d84988fb18eb0ee0230713f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce45866da9d79f36d492277634a13c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a29af49792bfd8d6c19897da295e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dc0d8d7c8422c99f5292ba90d5d7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7713a6ed8930b977fff8d070b0690099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de2ba07567f98083f4f7f01ca28128100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ea44560d515257ee8be93f13ebf4f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eed2cae1514b59d38fe8223f138cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb85217113f29656f8a2cb5a8189a0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a3f423b20f20dc81f16e7169adfab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246ca84667dc4b882d19257c480b458105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d791340fa19a68cbf92fc9091749e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8819f279750b2aa54607a21453f45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dd2471d9327845fa1fd185cfeb8da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf959ed22af62c0f721c9b76e2a231109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150754c0b5a4a9377eeb0394e23cea7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a938bb9b80037b84445ad820f7dab9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83631cb3a8153e05bc6f220c3d207681112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2a6557df5737b24b6500273c41292113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ccafff98a6f339e50aafff12e9d7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338aea6c628758be36fa537d8d10a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc5565737a6a65a5a6cb14cec6a0eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049fecfdaa4677a4e2beb8a2126e906117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317242655c5136f6a10b58e4237c5425118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f2eec55388176fe57bdd9ded09a23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8761445ba136bb7b74f5261ee25a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba5ac18f59519033318319a77c86c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d81736010b011ae76635653f38fed9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7663c727f1b323afcb8d4dd5ee78d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43612d1e9d176e0edc08d9517ec75c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a1990990807de02350219d1ba6f55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b8d2a9d7bd5c5c6c82af7090e3002126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb165803630b6ec27a4c0e2ab07ec0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11468c1881efdae03ba47c74e52442b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a556d80ee7e6485a453b437d5494e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224302bb48b1870384a884da59568cb1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802b49d29b74d10c4b40a52ca71fcce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a85f38d24cbe2a1bd7745b60e6548132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaab2c9b0bb60fb70a2bb48c857f08b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b53544cca1457a3d1738adb7e2641134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9093d81d759b1e69f452a9e3b6eef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9102e84595e67ebdbdaf3a22f504e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab101fce8f8c44520caddc9dd75a970137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5d895681a923ebf2ebef3cf087dce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a438b2ffdb73c3806407dc6c01ebcd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfff0dd3d234563f01994d1f49b9b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb5f01cbad76a11b9cf1d3b935d5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d20ec7c5dfe755e05d732652cd4d6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c3da57841e9319edfa0b98847c8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20176def381107d2f883cb2e16d74af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb270cae435d490b5c981a636df1a15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcb979431a25fa2f589cb717364bb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf16dd57264ab44b718851639b0e3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125fa37306e591cb3c3c51131bc0e27b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58346053dc5247aa71365b33891caa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b782ed1d626d02fbb54942af5491c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db9c3240f689ddbb2c223b648064d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e34809a598ccb47e6acf898663fc0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b971ca53dbb55fd0f5760c6f5062961153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d747161c5778e113a3db983c98db2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0801116c85c0a0dfba2d0348f6bf1ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082c547f9add8e8438ee8042fdf09d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137880352bc48f9f07b95cf8fc57f161157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc94689e40aa4e1c3350a963b044c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2406ab2da7df39773a8d02d755c1216159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed5e4b5c5177e4062998bc2a72514b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d52fec278f2065d1b04c5ea2d8550161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5ad779593773ebd804c4759eb7563162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a16500a24fe646e7c80663786925d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258453661395fec2b74e564adbaa89ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f063c3cebdf5fa8abe255c75e89ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc891e61e905c54d39fe929b026193d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38474f7b8a97ca2e117f5f18cc982799167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac237e4f2f75451f1de86427db58a9e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845c14eaddb970a43ae8332fec68c14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fdbb12f48efd296e02dd873634dde170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be92ad8194860c7afa4bff1e367c0bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a491142dfb61a05bf0a600117247e20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681741c687192c7b4ba8eeec36d348ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18645935605771875841c90405b03d2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d402c07ca70b397c51b1efb16ff0a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b597de3c957e8c0762268bae73bae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd45d0ec3ae4c45d5b0d07eee2a37e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53305c825d557f028b27822034795f74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1a9084fe118f4b484cb8838a9389d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787f2b259ed141bb64215967e84a000180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6e6571081cfbc21d183148bfb5d23181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ccbefd3d37392e3bbcafbbd19c892182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e0c3449d79b6bc85e555c9df8396a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee20627913ef1052238314c03340549184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0946377b9ab3781e0a642fcfabc8bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1299ba86f85fb28d9e5468c89b2ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff454f3223613880ad5e5cbf23415f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c8de29dd04d807f5d56b1dea43fb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bfaeb83875a0b8b084a51a2d4e9b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e649eba04bddf39f153cb287d71fa1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710718fc671dc04d11a0b6ebe47c0b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7771b9f2b28366a747de66e141ccb4d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca87c6cb55f62be1940f3b20ccb297193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206846e58fd03e2e18685cc4ca49036c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72de9d989dc11f8b73bd414c9a4789195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2be9db4f55d03bec69104463e3e78f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87bb0db6419bbc30c014b50b199b78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a3dce9a1aeb2bb0749fec1966d942198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc91060493748643a00628951593c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb90541c40ff5dd1876d18d5cc3531c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b62eb64792eafc08ad2b061b75c5ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45070d63781458508a44bd3d0b5650a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f29ceba6f461eaa9a5c3bf1bf2554c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc518927745f4f963281eb55962ff69204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833b142768a0555b888dc6164aa035205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129588a6ec31892a9c2b4d18312e8b2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984af549dbebbc49436e37a96d27e6b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd8d3e0646a91a837f129eaeaddfe5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b3655f35452b41e30f3f64ab9ea04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581baf9794d6627c3d85b7d48ee3f4e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bd00c0774d2eced4d6faffb434b93211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4921f7db96d6f1cff1f8b538d104f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2a22709abadb6780ec8ca906c0235213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd8d03ba1c51a953c65bad89e356af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8424b94b03caffcbb6f207cc074e80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226117a389ab89ac5e4c0ebb592ff46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8e17549acb7d4595ca94a3c6b6b4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52d46b7b4ee459e1a238b4d4e4268e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab5011e43e38abb1b7245c897a380219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80335cf23e51c76cc2d5c3fe4076d6da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ac8d2c81717ae65ea7ce0ee884d43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359177563772604d8decb44423ea440c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaf78f00dfe054c83464d57eb5bc63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb623704799b450246e3131184359cc7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36725baea12acbd15db7d1f83a3ab9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5a0ee9177348a6bd02c5bc22592bc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3104f20c07c88d506df2b9046ce0e24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887233874f5dba8f22965225e277b045228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd20db5af2d927bee2b79ecf762cad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac589b7e02cbc37c3f57dc6d860fb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed915d3ee4f421cb4c7b04f5ca6d54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556bf7e74b73fbca89f9e4dfd5cd3f7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ad6d5075175cf163fa0863db443a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c9a89bb9e242bb4ece4fb731bc3b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb3670a3380e3268b63bf4d3c48313235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c2e65452c9f654ac7fd217a8963c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552fd22dc25142c5f214e2bda52a657237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fb1a5dae900ec151e01627604a103238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e73d31465fb9e82b8b63148141c17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdd0e4cf7fb59e2829c01c582574b7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0748f3edfb4bbfe9b1dd265eb299e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524252079393e12f935073622bb06939242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2949bd2670f5f2f60b198109ed497c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98567f8fc6e6d5128958183bef96ce61244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36418d3381b2bce28da4b824e6bd095f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877f7bdbd275bcb27335f1099d2fb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa883719f9b0724d128ba5b26d20f39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baeb489fed2c6753daa48b557bb5f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68b7f4f8bbe387b3bef49f1092cb4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be0bc86e0fae91f398e3aa5313d2a7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edb0199afbaff18725fcf84679f64b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce054bb6ff95fecefde5d099f24a9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fb45724d04679d2a39baa086a58fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690c20d4fca7ad6451c0a4b3d69b88f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042294ba5998cd7c982e95644da2b6a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f3a0db43ee6b79bf8e8d5f556940256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d6f19abf38fcfa7774b7bd546d57d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acc752aec47bac0d8e9cc97353c679258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13516827edee74f33dc22891093e0ee7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dced7edd4d8efe20514d572f6d4f79260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f830a86700b8fc4b02dceca05fd1bfe5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b0c35665007a6ecd33a8fc429eb08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a219b32536a545d1b6f36fe11e1d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd44efc6ef2425b0f1eb22a9b95816264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c442ef5b1e2569e04a3470267c4cc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338faacd94347a3fd43902777ff2da34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c251e02b5d4cb3f44fc663883d5f1d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7370b020474de1e9221bba5a2d6ea05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e0e359204d6e541acd60d11db7f8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e10992fabd5e9e9894b77a448f91e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1324fe1efa53b73cd9c00dbd5f44a0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec2066cf9bd49afa5afc1f7b1bb557272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb923c9ac0e32a910f2db39faccf955d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2fedd8a619b2928b729667f2edc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca7c625a7b811388318f3b6804cd42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f286f5ae2616d3c3465d1440c52b6fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1743cfd504064442bcdae68de315e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed1ef0c294a63e9156d279eb797f32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a743a2d71be240a0b006662b133de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9534fa996bbabdb378510c53e48331280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168c87ed7d1b5441fb80643459443e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786c304160fbe3f99dec9cde9ffc6ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff314c613b765b998649e7342919e3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82568da6a780d28a2dd9fb0501c172284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27fe2772230dbd425cb4feb98b905285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc76d5abf91614838cf054acff5c0be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d8f0a24a09baee70e25c82652ffb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6151eb9cb62fc375fb3247edd43ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10447fc3a07d7d9683d5816699285f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b60021d791c2b11482eb708cac674290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6091be112a06728bc236f11c4eb5f7e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db7bd8cd6e0622629d75e642cd9697292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a0d0e827f7e06cfa19fbd2061bdcc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191ee2f8ae58b5938da718859a39bc9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c43b2a40ff8192c9ee9734ce21f60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38027a56f417d31a24623e7795ecf2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdb5e811cf49b7b8719e525243b5af297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada3f2dff339bd68cf0bbe4899c55ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555c243ce1fe73ef1db2212774c059c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad2368c74571a17ae206d8f254b354300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef133898fa5dc4b0773ad86e59ff3447301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eb28f19881c388724c69b92997e9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f5ae1fd658cc81fe3706e469a0b12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2e352484c4f3f0af8d5bb1b92a57c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36539b90672cce67ce9bc169c9e43e3d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e278aa6381f8197e6d5235d8c81372306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f23818e07c19ce24bf230ef8958203307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9e8c560f1acd570db014cc79ab32308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce191bd89559a72e5ba3cb9ed064f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c66900b5c76b9df88d5ff2b1c40a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572301a4a8b89e0052da9c334479638311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b966837e9012ed06f3c8b34ae9ba6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6bb70c3b639fcca1730d21bc16eb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4cbb85960c2e6c05a12fe4b6b8576314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf89068ff5073162597ccf08d72788315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736314be0677f216e562842cdfd0746e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba59abd9e69d67ae101385fa80556e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03793035a43f6a6c11dfa43f59a054c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63452f03568fab16f2dd2d35ed408d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c350fffefb4e5ac05d706dd288bc9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2118f9fcaba6319f3c3a7836605293321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e4d4bcfdb91f983c4b19951abba5fc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418c30a12d4cd408ccea1f8db8045ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c8721dc4160e44f76774c369afb4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b76a54a297d64a1af319417c0579d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffb9729489f4f93b5c144fbfc65ea9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4126e377e4bdb15b6e3141e35e17a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbef77e4d2506f1430b0bcc49f7d581328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4319b630036522dab2d56a226555dd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e81c665e6a977b2c3b5fd35cc1870b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba5e92d161bdb8e2465372183bc4b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6a2a0e02739aa00ecdb799b802c25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04053a191336a0e09ce7b79cede512c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f79be4745b1817582c66c4dd8992334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4d6815e45ac2206314f04122904c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83436b91add81394c00cde054f0fe669336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949ce2ca0b75740920b59bb58bf9c5d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ceb05726bc990364ac6a5b6502a48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20728dd6f2eb9d485716649d12ac9f92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e222513315f91e70c2bf4c6fb1dc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c206552ce09e36a61c4567c9b9da7b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118b5cf3a43cef961965f14221f1410342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237d10dfc5850733c1db6f9753ac8a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f0027eed62d6893e20a6b562e62e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf678cc806984f60426000c0d24c62345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f18f50592033942fdd23644278f7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2555d84ec9f2d8c2a4e3d179bdf26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f172d9786dfdd74c842711a853821d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717f28a089aecca9c4c5fd45c7bee58349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caf13d663fa4973c005cb6a049068e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e48a812efb2a4819b1628004787ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64729d7832c89b145be17be4135faf96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60d057ec7d6a48cb7e1f602df0ee25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721e588ff3c1a78b4479d04c42af71f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e32cf31b91cca80d8b6be13fa429b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775fb759509a9e7254b0d35777c06e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540952b53451d0a2024fdf46d875ffbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07290830bc9610e4f3ba71ef5f28b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3504a95c4190b2f42d68cbb446bd839359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735a1a990e823966c038e28ef22cdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fe99361916abad81f8356ac9a0845361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afea6935b56ab2cabd6cf8ad6fdf6c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c44032f291dd54a86771657dd8e90363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26486259b9ebef440b1fa45a6d2d21c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ccc262ad7effb250144e077ff62ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a03b6e70d5d82fdf40af88bd7b80ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fff47d036d33ed57c82a4ab2553f08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f029e9f617e1f5d600ccfa3a1dcb3b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51904394da763485015d9a561d1fd4ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1a65020e919bdbac01af807d73004370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55c21152d92249559a1b259dc7cdec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6d217f99b434900021649c3e64330372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a41fc94474e506f2da4988895a8729373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d1a6012e00c8488a8e362db84a18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f87321de2a5931b5827c87a73b30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fa5e3e2e9ef75c66dd24f18bde834376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74fd4ea9f4e01398c90be9f2d9a1ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42bf2717543c82f231727a88ba73b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5affa08d21b869913228fdf9eb2940379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5bf0630c0e78d1e610b7f7e43c370380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75100c2f260ed75f8da0967c1a39b3f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd97ff065b06be748a2694e6aedbd2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca2e749b86ee20161d11cccc0d27f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93588b1bdc58e44ee63d906bb5d1c137384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93ba75b37ec747de67e13f46458a95385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20209f01e55342a7e47d3ffc42556a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299763afa28e1482164f61c3b35a8653387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d731573ecc4644e1edfb426584c1ac6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de126c442d4109caa7dd8274c41941389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d6e26ba6c2dd7ba35a6eb505e887b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80179ee7e9b77186f3c8757e8197f55391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee397c9e0632212d029cf275693d7684392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1116586d0121715c4af90899caeb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814f58b5ec8b4325951cb49cb41504c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3747a5dfb95fb41de272a9ade7daa88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bb65c9584e11e25648098977b6572396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cea09db9a5402c8fe2ea9ef6511770397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b16145c50485e249eeb2ab814b2ca9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcae7c727975bc33bb93cf039bc3066399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c526b6371b0aafccb351ace08a3e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b9b5c73c10c5134270c942eb13ffe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fe0da2f64275b17cf9a2dd5c4ff71402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e062cfa0256bd7a63bec4c1af1846403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac0bf51f021dd3ccec738327ac3570404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509748945d325fc8b4faffc9753a2f2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766781a138898d945a01fd77b516524406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ed23c8bbd545f5b6fdfab62404747407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca0f5a88763f895c68aa2e80b5d522408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023a1ac295f49ab2aea392c16eadfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68548a262138098d75f0ffbb2c9ed903410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca9a1d2b06423b23089e98141477e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc043e63e972bac674463973ae5471cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3757214671223be939cc7f671bba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6303c95cd23165bfe647102816bc65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068e5904d15d45e05520f7a45a8ccc4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77ca72d4fe00c9fe0d366b8fa7f304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8e90be89aab3bbe85c132893c766a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef127f0dac4173ce53c22785e95a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe381b7aebeb143306b82416bd12525419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ac5a55d69e208b39473211b404dd4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b1c2d553c6ee7bda61ef3c0b6fb73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87afc72d3fe661089b51f70ebc6e81ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dac835c27bfb6fbce4ee67b557dfa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f107a9962feff364c9492d57198305424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1cda269c888f21de324e0782166c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e406b67864bf54570651663e4f7411b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2e860d8230ad952466b07c9d09fe7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10cad646a084ab82bcb961f10b147f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c26c6ffa5d3bcf8a140d76bd997b8d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da25691fe15dec74b080cd6afc51f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee85fbba95504b5212e8152b858a51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12eac382db9146914ad02b138002e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa515a39906b6923f4c30292ca06ffa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8c3af7f7a4c5ce2a7562e4c95d988434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d00312744539e5022e6834020a6c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd876029723bf0330cae1a3299f341436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c048290b76608329dcf76d6fedcb66c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ca580c45561d25bd803738da9c1dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d557121940fd6a19e6ffc41519c5af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fa180439f9b2f825333ce07190743440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8982b5618fbbf2a4fc5b6479a9c3213441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61299252ecb514f7030542f2e890a6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a244afdad7332e4b40bda51b6d7405443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae5803f3a399716a248935a1a2660444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a81abea6afc21f45d7b64c5c470cd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9b75599e76b5202c5cd55323c109446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f0fa992bbfd57bf301977d40f26ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6280e74f6bffa7a35055a5746006a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4d92619cd87572576958c54e1d9bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a19c573bf531c47c8806bfd80fc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4f53f005169250d495d665d249a4c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5184c8717fff4cefeba281f8a736c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83475719892ea11f9d5931fca81402be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06952b9f844f9e7ac26ee09501193590454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59336199e0168965b7e4e56496270cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e34d03064c0219ac899b9ac6c7a8a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cf8f30f80f218a7630f137c6fa839457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ed826d6a4f0a7e6a0b3d9943841f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f483205a5fc6a80f8ee9182e122bf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ec8a129846d152b9d59aff0e0b5e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ab899bfac8cd1be5ac9b0007710eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c260d43488e46e3827b9c331fe38dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cde8f0ed083d5e4bc71c0d586697c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e8b1dcd00e5784942a80622f0d79464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e84e2863d5912f9696e549cd5ff8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff210dd1b699b97e88885b8cf6563bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05df97b7804b58fdc78317c0b9d8f5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd190e9190ad790ebeda38d7c1bda2fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b54085110ec3b680c465084cc2efe4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd735e4c7105b39a88bb2ccbdeb06b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634c6cbc47549d78934d65d28ff5101471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db802366a5008e6b7a4100a4d9677ab9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5315842e4b872e6966a7cab3c88aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ebb4f4c85dd36cdf5d5513865e88f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064413835fe753ff372ebdd1e227b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd9ca38d18581adfcdec15ef27723c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49b2299df57ca8a6dd7629f388f15b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc58bd5b915ec7496f1ea490e58aa3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb92decec8505a890bfd01f95817f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19554cea459a36c8e2b3cc1f297bde480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708277c00e3792f90d0e3c35d349c58481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e33c5cc2f146bb37bca6c90142814482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9b332aba4e16a3cfc0da12938e953483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638441ce2304c546aef9b6bad5450bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673eb53a3152a3341fa50383c8a72310485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acd805510ad021ce52736bb2a2d058486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e37ce9a5dbd5226a84bdc852e699d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece06356dc656a232f4b8fc20dce1a1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db1984869f9ec51c8db6462caafac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d1dacfcfd9877cf58bb84c2634882490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9aee28d7a9e22de0312add4525cab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586df576010f9f71ef8e5d812c44f72492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d7d8cd1ad1447f737e6e84c15c266493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f984692ebf221dcbee69ef839108466494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f931e162ad95fe4b157068e6d7a6b99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38837a679c0dc5462999cdbecf4aa01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8657760d9768e4850e7a1fe3f2291d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bea9a3391bfe14bfb258ab6b37790498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb220015940531ec4304a4d270dbe1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd665235c83f4bab965e7b6f88574e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c836970e6f6e1cad56102f2fe3531501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e447294dc7c24471487795c3a5f34a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d11d7e5fb6d64750717bce9cefe2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790f768ed9177e4f97fdf5ffa3c5752504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0892600b7c08e4712c3e34b6d8ae7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc05e5f91681c89a5a35f4c9846ce62506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621588ab95211865a470afd89486fdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1564a80c378158fe362029b4fd6ba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91010f524eb3c1a6f507381482d1d85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadad2e9495dfcd4dbbf9a4a740f477510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc0169540e788235d495323793bec0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb9bf69814d8cff860c25d09496d31512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99472b36eb590026db76587f6471a27a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291f3766dc3a308cd28d6e9cda85980514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d2d82ec3bec3b900db1c2ad621a97515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3680534d69d807178e8d203ca5f2200516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca8e1e26418b36967e694b245f850b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b42297d38d439ecb20393cc7d27f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c7a0787c2fded0250547adcba12a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3762eb812e14ab813f437a5bf0913520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee841809bdac2fe24bff844d5b142521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c125c6d44716c53afb690d8b61081522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dc03623fbb6cd7b9cec9ff407eea6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8be2bc1b862b4936b0366d409d2929524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27eb9802da737b22d0f98c145b9a154525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109022a2036c4e099ef12e668952c175526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb843b783e2ff85167b7e96c2e5b077527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ff067485bd54a35b1e252b1ebc45d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c699b88246e43bd5aff23a219128b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254f5b98756e0de322dda67a9152129530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473d31b6d37d74b72f808d64ee49085531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6eca7bb4014cc5f13ffabd5bece7fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b1797c7b033e95ac95ed75650ad9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49765dfda185856f0d21b5b3585156ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8df31dc1818ef4e41978ea3b8cf572535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf26064c48984d9abcff4c3a25c96a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26946f73c6a9c23cab2b40a106a17195537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cc916cba0fbd10221adb1123220d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6d428a7b95ba7900f824b166d963a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a52572db3d93f7f357b455f701ad8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceecbc073dce20e55781d6987a4e4eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b32491f5f77440c537cfa251e380e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a493478c5df5b55d46276459a713e47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f8cfb4432f812c539d4ccd6a4dc0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839c86bdd4d6417b1b5dc974aad460e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f991a818814d0e8130cee574025ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73356626cfde5a032a6f109f835545547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da600168b6a502953c8c7b59621aa8a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc974b84c187f5134bc874c50b1583e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0e731418f9badb4daf9b4300f0b2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fede7755d1687ad41bc4bb41cd1637551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5f5124a749cd7597c1182a34e8c19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730823d119439c7bdeb4d6fdac068e55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38774b508c4ccfae5710028943c4de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef7b08f71af7fdc1beff00f3b9b1c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51df07d43b912e6401e1ad276cad6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408103afd279261ebb4d6b74613aa09e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bc131e8ac47cdd1c5cf5f1f4a490b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551e339b49e85b2e7ed68575ccd505559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a34a8c1161c658cf55818cb3814b3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3780df187863e01932fc9501567957561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aa314839651b0467cad70e2c96c97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e015415ef1a5cfa28347902f3e70962563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310b58ce1e29abcfb453eb64f39091a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922589616bbb2364103ff40a48ee6d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783aa926a27ce4011e542827ebc9c60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd899972b1c04d584bcadf509a8227567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d44abe44990a4ad34fb01692fb182b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83816a878d97a6cdd50e2ea1c09ce6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb09af19dd07976d81d3077840319f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6769221680d128b3afd1eb991f012571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a468d8f78fd94a4690b11607c2a016572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60989f466b3b5fbe90714b7b5a19ac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8e04bdb52035f82699dda54d21e8c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26b3c927609b35b7d15fa433030236575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71188c728dc8e761e4f85b83660e9530576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ef62d9a43471689158b935313b009577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec1a46157bcbb2ba7ad87d2c8cd581578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452a2cd917389ce4a94d4ad3cb6f00e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa9a27f15cd34a48bad01c49c4f459580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717285e568dd60a71d601cdfcbf40b6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258b91fcfde7de73a3fc271190f445d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1043b0f3e19c4c41387c6b8a91f35583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c55368a7ff6ba562e7b896f2cc81e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058303fe8ad22f177d296d077877bb5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bcf02652b411e5fa6d0671ea67f1e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c1e65f31675859b2896593b0f9af2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f2cf74ab6402f7755daea46763561588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7788d13ca198bd57a78a70c663f9bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd42e5bc94451fbffd85dddb68fc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af874f83323f4b0a8c380da9382b33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5144ebf600956493ef33a15a7bee20b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df37f504d0fc4d6d42e7ed855c65b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975cd59567fa00bb6be83743f3e3413594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefd295b9fa5f788a3e454bcf350c92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb275f33ea244d07bede659a84a87e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6f52d8acc3d1f4cb3fe5d29b20dae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111d9da380effe47e3b90f81fdac615598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba10fb8b2678f55bd1a40f81d69438599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91532eea7fa98afb8c28dbbc063b1e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57687d2d823922b78ae3b26f6b80323e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba882b966a4fd46dc37cea1623562f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392af9cd532810858ee90bfef9d36e6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86e764f92ca31de6813adfe7351f98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d178b6c1dfb814156d2bf9761054ccf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed0b24bdc7c4f1ce57511b7f0fbb98606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178641bcc69d32db263071a19eae6ac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370dba8eebf26e6c39cdb00495e542a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45313eaa67b6873d7216c49b10ef23609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206151991efb07b54deaac4091fe5ec9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc639ce3918fb1c32ce8db0c6830b76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46ba6be9eb5676a17d63c4db7b1f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c9984d726b8d16897ea04e36a1be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b17ba506b44e5d9adbb3e4788ba4a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcda8b56a34a7e65368d406d0d3d1b6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62fbda3756a497cc20613ae0dbd16616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f193f6d340b3312c825c505b35c56c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71234503c52ac30cd82d74bae80ec269618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8b1feaa4c21ba423cddd544659736619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879ae09e817fb17df0dd5f0a1eda4cb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64dd55a8510b761b091ac459ce2c12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e720fdebaeb691fa0aefa68faa008622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2a051d9fe489348169fc7ac913938623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6383d2b0603ca8b17899afdc2b5d0eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa74b31752fe506f3ef18f4795a68e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e2ba36e1e9d9ea9af1fc27ef790027626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15886fafa7ea018e889413ad88cd75d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49dcc373a68d055501fda40013def2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977ff5e35afaa1a585031f172f68aca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c996ce36b653274d85b9d94f7f346630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881a70878d02f4aaa8b90b42b0750c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c63cc1471a19323478724a65b287b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e77c2884a5a3906caaf7c0da924fe6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163359541e36bebc13991d6c0cbe225634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea96699db144691b3d75b96b5fc9132635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917102807113893292c299e81f5f27ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1d587dc1d1d1b352f97bef1d39c24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907c64442214cdac9323f4b4d5d1a69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4fb42f85c05ec562ac47b1ea1294c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a9910f34e5147a47b9a97d6c5f37b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b95d8a72d1040730b317b3c38eda79641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f310cf1999a4f05712cf765468307642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338200689a3ba1b9e388001b2933932643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26e051d13bba4a90fe23e3d5c70f6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c205df5b9ece26694deb80e585cd5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641d8b77aa24c86a0082f84400c9fde646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf3dd160b339cdb253631d126ff6fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e5c692790d0aa82ec3d9d1b394eb3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8379b848fbb0f7962435d29a95c248649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac5f4433a0aa8d58e2612010aa6d5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b42efd02f5c894e100a7e0b1705d49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda7b0861fd858f0ea43155afe99390652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b517a9235299bec211c8434f8a4143653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f797b164e3de085d7d12a23f77caa84654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bca3c0e0afe411f1041ce3de76ef4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5f1a565c9d2620b6944c3f61949d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd7847af576dfe4d0d4bf84b87347d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880e5c0208d51a8f742d6a8e322e019658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16664aa70b2f32e519bfd6df8362d24659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b1cdbfe445a6e5422cfd922ae3f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf534bee1a141bf5772f2b8fc1a2176661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80bfd591a1982cbaa2b0020f24d812662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582d52f1cd3d07f752710958687b199663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebfdc6a11b2e6832fdbb71fd7b9494664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b6668349b4c80ed72e23b05e8a1c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd332ae903003281be72df46bbd83d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d4c4d99cef809688e9566dde3dff2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ea40305248c4166d4a6bc379d990c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85099d8906b61c28cedf04f2cae321d2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a72a3b6ce1886b7544ae89f3ae738670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cd24efefc3de5a14780bf2b9613a5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df98ee86203abd2fb3722adf1d75d5a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b066ba181d01bb3de08d20bfbd1ef6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b57a61a68678bbdf6d2bac2040cc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a2ad86089f384ff28a06b8ad59c7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529228f39770973d0f6ba778e022f974676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2443fa75ac78d982ec178ca575715d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0f9d347db591221e63f07c3db32d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726e6208b99cf5cc4215577265dcef4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad541c07472645c02c423d17e39713680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562bf425e9ab956bad8c94389cb6a96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d401e214a426da474a13b272f0126682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dffd5e30acbbf94fd0a2a9a6f6bf3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909b32d2c36518387a646ce80cc9095684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3782afbbb9bec65f7ca587c4fdadd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c34c1e0494459a41e564de2272cbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe343cf257146df005424770c70efe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08a0af7de8d0dd8eb2686c745581fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d9df90697ca3534b1e4b229a0eb8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603b49921613255cf4fcf720eb08d71690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661cee77b42f8d33fdec98327e90b62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c324b984d4c8f08d84ec636eee3b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48535322e3b07741e418365ca632b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0ca45be9269700e0080c9bcd49ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a064f3be5395369466fd955a6b18d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f731ddda980c3ec81cd487316aa0b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89127248c03c6b56af1278f6c939d579697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95badebda6397d988b8c552a7d8a2278698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5526483a9dab9f8cdb9d0437b9de6af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63629ab370d7934a18ff2b105b0ca7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081dd7b37f6b2030137adf9141f0a86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f45f869088d5b51bfb2bec2e913f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460dbc1c4974518c513f5073995f9a9d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b59159174a03dda28259a339ea2cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60ae48f0ebc16bfff30c9dd8b90091705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55a7e21f2f6fd5b42304a1a34e6339706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72243a734035102fad184128ac03a3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129f8734dde57405dcbc9043f868809708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263a7242fc97223a3b3469cec253b4d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563ab3f3ca8f699a1ddb79aef7e5285710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f9113695fe486466a3a1b8409bf2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a16ef521b79465eeb93d1478628fc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7041bbc403539574dccd3b0ed5bb8a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1cc649d252af7f1bc1a7b35a60979714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a3b6c050ccaaf5cecd28f2ddcd9b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70220d1e18194261a89cabd319c079716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8111295094803401e19857feb232d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150858b3a8c78f9bd624c1dc436609d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbefa1333b58622414b27cdf72605d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142cca0d4a6e87dbbcdda8d1a78c2ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa8b7995f0f0d4f26ac63c604bc107721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf886544a49bdce6011ec9ca8f304dd2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89012d14d453b8711373d37152f3e1cb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285f72d45ef888a778c9f23c102de83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daef19bc18b18639dd9d5aebb83e57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d77425e8389f698ce2aa9751a57e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbde9306d36f4774406fa96414bb5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbecb82b47e9889a71963b3b785b178f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d12ca865d93fd8b407cfce26b48af0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567fc0fd0f2fe2474abb94d09297a6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24f95d025f7cce69154e0a28308238731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633ae8c1374accaaaf7966c7a1be858732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa53c0578fa16f68ef053f2fcfb04b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddbb9f49c23fc13a827545bef74f05734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a7e334d7f600c9886aabee585382e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f6ad7da1e167a8ebe1e45a86b516b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17591645ee451bb38aba77405ae7aa2d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21f89ed79fab482a3d1eb9f301f19a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239bb7fcb14eba2e40c5c5d145c0db6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f932ad38c7e398a505266d56e5427740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e555ec780a88c5eed8aec744a58d3f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1fce54ab7adfb866351e0e3ae7356742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95805508605301967b8d8694b66fec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f03a350487181d6c77ad53540aef4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94972439e21a2233d359a98d5bc04284745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff543e1f4e0bdad3a8ea10637165d8a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a363884f251c3b984946eea352440747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ef37887c4e603602abc3b2190fc8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec505c58a549216180e03c92aaa13e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea51cae56438938f3fd948714f0e1b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a578738e92860743a37de80944a78751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c7d3b551b863d0542445704d79058752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd6b0599834c6553de6607eb59b102753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef474dfc696e63c636635e483b89d3ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a96ef6e86a5b6088276254e3c3bc1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc646b04e2dda7bb794606d26211cc5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c248debc738afa2e3e85adad2ec0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca389d6e524b418746898487660282758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3b13a21788c025364c286caf212b1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>