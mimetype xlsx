--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b56ce3fe7db72525f918ba185c51ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee00edba47839b45753cc62e693cbbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65abfa4db2c52d89ff685d9794ef0993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f34e5963cea70c8488ab20b7db6d0b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082036f917c54ebdf4b10ec4e4956765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e93a7e8676097948a3acbb05235f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445fe9efd9c712d6d022a20ed284e6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3443fc4a61cce943c0f3b38c8458428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97dbfe96f1aa984ea7853aa6696cebf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f8387caa32ae9a4dc908f6a2edc5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548d0bbce159eaeaf2f10668cb801411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfee425141e3e3260b4e71c8c566c0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acebf04c7b876bedeeb332f0fb6b8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f09aeae0070fc586991f83f1715d9a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1683024464a4842bd8f3b10946f2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d2b1f7b25e4db448823fbea03111f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c603bb5ae2511e8093c24dba4ace2817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e567a73f1be389214494c5586a01418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78cae9201bee715213cbfa6b639ad819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a3f14273063f4941b5632c9cab64620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3ce5bc35bf57404e40c0106e621d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823da1d4e57fd4c557546c6cff4219822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe033b63603231498c06575b0ce7751223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbc3915210c830747a6e478ab24e8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71e70804677d3661776c16edc1b3ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04327ac4e2dbd9a859212ff79303ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ae75f937004b88ab0a34b0637b5327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd17e740991fbb3c7ce340d26156d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303fdddd693506d7126325959aa11a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792574fc4719387e5de57d43b89d2a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7545fb0defec582d2ef78adb8ac0931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305963ad5fe64a7e3b742acee766a24732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a25415f8b33c6975c4e2ee762e2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4dad93a0d2711b50b1719585f93fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e8f3a0ff36a1e9d57cb6813c3c68835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc98718642828588e35d7bfe46869036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824520a464ba634c6502ccb8fe6faf2437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dcc0d344fb5d1a84533e47dfadbece38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b23783aa5041b052b623c51567fc4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11c75a1a88c85510860a9b74e2e8f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d94b3d6694c100f2a1acf8930adbd541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132347089882701b36fd992d9bf1bd7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3965601b7c8c9cd81640794d6bc86643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a5042679d8664c9044fd9e8cb35a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6808e56010da786076915640041045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a6663b003424daf2f8faa472eddef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fce8cabb2deb64e12720c8ce75d4947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16ff6a34c65962f53bd46364fd0a8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bdbf738bc1f888ab0883586227a0a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4950c28582cf0a9e6e2ea94d71ce2d150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51c22be009775d232136424236e5bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20184730f95a2c2531332f16c89a3e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf3c375b6d5ff82af64916605d965453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5a0d550788c16c2eb2f27f3f3c6f654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22556e841d932e850e14f20010b3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0363e9fe25672eb125bfa0c7d99956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eefc69db217d8ca8aa963e024b17d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae118db0571a1d5f426e424a7c839558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8c0677fe69c39c7137be070c02dc659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c476df47b400f7bc6082a7887c66c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581395af2dadb8acf45144c7a2f81f3561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda88505a411b27fc18f76c82f46379262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aa6548c0e96fbc8d7ac532b4c601363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079552139051ba5c17daa9a24cfc853164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc75f26791bbd23d1cf02f7ad9cb065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758111d20aee2af2c47ff456317ba0f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75b22f6edbdd02570c9f0ee8ef2f5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84075c04010db0bf53b0d012cba8ad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068de0f91c7e35553fcbf715485c80ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea3443bc01cda6499cfcbe156b15f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602c3deab97fde99a3d780a67c47cf171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b679f0d092cd23df3ba244005400f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e3840117b2bb226c78a2c90913dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6065253136dad73475a9f82d83bfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2fd1f33d1c1ba00b8caf1ad07bd4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91aac7de074d4f58a9cf13a7f50bea376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed7284504ef68ba4a27ab246b2fcd977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba73db09ed4760f08cd7a945f4e7778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f4e200a240a3626e14c9afec223679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1a9c17f38bf446acb5972443bde5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d54008191689bc156019669deff0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2181d90dbecd6e97de636e7a3e5d85582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3aa5d6583136984f1d0ac056ed72083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f75f5cedac29a4aef7f310ee59f74184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19f56525dcf265c570364563839fc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f757623d7a83720e66c6382a5041aa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b8beb34f75705ebe6e5062ae0924287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c591b8efa59fa13096b03e59e7efe088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd450c0e26acbb106367e90d94377d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd72fb45ca8e67c47120ed9a684abd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093da4538c18d12afd56d6820cc7e4c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee358154a68b394fdb118ce54426d92292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf858bdeb5615ff09649ea59fbd85a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bfa5fb188596c516816d961d97a8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a350f8b839546775b6a4506000000a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380441981831660befa6a1e02e0677c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d4bb503f03c9bb81a17b3760fb83597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194a0f3e1bc4d7f616c0ce7602047d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54e2495bcdccf0b93f4ef62c57a3a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e4ed0bd0834b5d8c2a37c7659b356100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeade8b769265db16eff53ea41a669101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c1333921f6372c2e28f07d0ea8994102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941aea7d040c1ea1eab0351941c9ba32103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5be96c0dfc834f34f8d90930952af6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cff935a79d621787b60eea5468e23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174470b4f74549d5c577df3e0fd8dbc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1850bd082b7e6e7f0e09788eb3028bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbdaa13dbb6c91d82b78762ff3faab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fd29c0820e4a8dc9dec9fe6c30df0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11f794cd38d4f0b7fa38792befd2b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c89e2e1b2014ec74cacf71ec212e57111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370eb08edbc488cab527b2a15bf4b8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf99d05d488d76fb637f7522d092bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0a3a67be7c6619346dd22de6a0012114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cbdbc2d27129e15bb896ede62f4bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324eca30282a661f74379a344a4a833f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69526a65d2ab64fcfb2e40ac918444b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86d4419eb1ff6ac116e426477c717b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252ad73960c3c900cca3582f4ba5183119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942566cd1936df7cbed848000b66964120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d12d941e13cb0f5f63bbe4a77642121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad5c43675b3935fe45a9ca81ee68d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700da6a1cdce32b20451de801540b00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d856c07ec3da454dd406da6f6fd30d9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495017e0453080db6fc1b7dfaa82c496125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12e13d7cdf603f86837eabfcb20e26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d778366f9912fe5e704de862fc1a6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73348253e78c28928ae48cce81414d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b1d1d50ca1d04932158f8f2a3ebf2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd23545ed86e93cb539712b8b8a70ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90dca972063e39eeafda648b43f174131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b7e79040f726321253fb4736b457e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f870f3cf9f865330f732283a49ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb64fa38792f2253992400c69f07f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2e3e839320ce6c19827989df4941b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ba7d899cc366e1a41c10be6f3a5de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a736646ad018545cc7c7652bde0b52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02aa4145730b868ca0a0384173ec4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97f8f7b0c4395a94fd44b71ead4752139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8b3d876e8c6acea60266b4fcb19b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7aa217868ef92930ff89bc5263ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3c4878e589d520d7e38f72df275e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af041d2f9a6b1ccd42617901e8c4af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c053787c57c1f00b84b0640fdf447e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2575621329d838f1bbc36a4ee2d00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52be8ef2a7bcdf4a4cb3d1ae88b1c2a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fa3426b5930945b716088614100a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d768b1d846adf7bb2c42ef7a065b9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a8b4669733c672d26a90a77226fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4214c2070ead6515315a6aaac11252150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adf80163423ca77e52651ec2f6150f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5472009d6f934e48d759fb7e030f438152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9987acefa431a1d9205365532bbde0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cebbb3cb5191f3fa2f5065b3e95553154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb58178d17180b31cda1a72d121f9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c2caf7ee9347ec6d12f476e6830ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf82474150cf2a6ae9622582fdea25d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c98f4d2768bd184c5181bab377403e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d477311f2df4f5b0ba6b5ac727ba3e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700789128861fd2b7b138e1ac73c858160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b20a6c69807794f992a18e2c2b001161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1dacee547a6033a4e131999da5489162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a80ffbf5652bd2b44ae886353c572b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d51c0dc2aec63428998268ff6d3e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd88658ce468197361f8112f9e6823e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf88031626db7a930ba2aeac50f640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6ae007ab32d7ba49e4505be87a72d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb89a0262e888e5da6314e85a67e97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d8920c0cf01c8858ef5ca02333983169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979915014a5566014967f4f5ef08708b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f09cfae10356ed0bbfa85dda828185171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e2a70fdbbc34cb562833164419036172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc4e3ca0de18df28cc7f1fbdbfb709173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d57b07cbd60bd59dd2e1958cb44c86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdb900febfd86009e9e2bad7893a92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11022fdb1eb55893b63a33d5b0020b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c7eff593f77c9e63fb0bc69834d96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc746ac929460ee3008a2a0609b1157178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379d0545e931efdf1e1ae29d7fb260e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e919613ea0fc93344438e5d07cef180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ff210370fcf8ecda080e14ede7ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0422526d75881d91ca9eeb3848305b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe9eb2e5721b2de666c65b776df336183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699e84e904fe8dfb23d1a5c20627162184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6851edfcc8750a1474c581ff72a8587185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24c91bac1cec2caad86f6dc677648a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119de11702ec0b118eeb55f5195d5d41187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218b7a809cac266c9d1d8a5598ff1ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1e9739881db5010cdf3218d386c3d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2e48212828ca77a003de07fc53516190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae785f761559fef398e81bacf1b98e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e616bd03a9f844beae274bbaaeef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12260ca66780409dee1db014dac78c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6421c8a22ac877227ac053b3979cdca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e01e61211d8e5c435c90ff00aa30d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15d802dcd09c15bc6b610d273e226f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47824246f778f2cc8bcc70dc4b72f172197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701d1a052be0a639cc40167bd183dd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea61826f660bf959939a3a573e57258199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f008bac322c1595a00375b5dd2e638f5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f45ae3c7deba23315ff0702dcf8ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3330047a3556073860f8a967b3dda4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae27472c25fd4588e170c6e15e951bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd3ef73e61ff5b0c33d0c0c37159f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c7d6fe5162b180c4dbe6ec39bb9b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580647c17414136a5e4846df9f44e801206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f757e4f751e5e6927a2da66a8132f2a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b9ea2074ea98b9ff8acf4dcb174f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a962f06249619cfcf0a3ab00a19ec94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f20704a1b76c2803b09a6715bae60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff3820e03ee763a04bbce86fadbf6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e11cc924538ed6e9e0be07fdcb0357212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349a5a6c4bddbb05c9fe5f8475b6b63213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecd3fef333f634e9cdddd8f86b23d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab49a0fab34a2b79064f7e16b2ead9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759349da608fd5ae4c5a1b573dd1faf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eedbdd773333c868713f0865dd68d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfa170e29b0137341612897dd849c6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9f4cb96100b834fb73640601cedf3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f313b56f0b1b499d15848b28aa496b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15eb7d8901b824e1fa795313d42e15221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53520332715fe509aed17b90b9d3487222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50036fa62feb5b198cf844580c3a158b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3983c02a6119ae4c97e8ef3be1952224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8deee95210d600500e977d9762348225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a13b009ea4bab16d5e60b9b32d37b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a303c7fec51b9228f97378ff99ab4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ea062852093b7a99de19c5e0d5f6b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca3a5d933226a8bc232e8cda0f8f68229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf79349d4cd47e5e173b1271d7b85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97692e8c159ee86030eccd26a09660231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428168b9471948675537c2dfc089d1b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076af392e30c72f65d2887bf52cb6db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23547df6762f8f0ba6fd887a665c0578234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8926362519ea24d5e4541a15e69c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bafd17a05683227f19aee1e430cce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc34150cae5d84a0448a1b2be97b6db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5907bf95f6aebac66cb7a6b846791238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacdf84c044108036b4c6bd596d96b39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa6f61a5ab5b7950147c76cfe45cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f18e35e050412d5d34d5a9413ea422241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07d9865c7d6e9cdca8fb3933c8f214242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea9e317849033bd58738bf59e3450d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c26c7a9a6d81874792773b0755129244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e690c9e2538dd4d6bd7ca234559008e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d927825966ff40bb632ca34be88a71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fa625642c5973702d60fc4c7da749247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67242c5f5f40b1172c920d0e3413c8e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7477ea92b7283c55c0b82bda65567249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeed1dc7fd94e0dd30e39b44b092f6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d5ea36fe8f83a031615b795277e37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb291f1e8cea8f427341acb19adb29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528a65e730b5aeadc0d9ca145fede5f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a650d8eb02cc59a4e5faa32a9e50c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a6fcefe78dba176aa12c7f42d98f9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6583fea2082dec93a15cbb53065d1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3251439d01f498d0f1aa080252cbf1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4363a2d23f2a69d56aa028389079c14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f55a97ed65d171ba8f7397cf5f677259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10ebf8dfae47d6f6ca41252015dd9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a873c3122c0f606f090fa1427ead5f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e59e27a72d988bc484f77de5d38eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12caa7d6491b13037391c13f66e35c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91d6819c1783a78ec83768d6b440c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e7344866e0d08dcd40340ef62d1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c64715871a6f365bc47f2be9ee272f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240f529f7fc202f991a557f5d14570d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e0d0524625809ee2502f0db745231268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29269f0c131e903923d4338293f6c601269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0729a79c7cf57d9375486d2c88010270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd803c74f16b367b7706cf85c7cfc38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cb10d77388fda6bd70bfbba153434272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ee00186082f6eb88837fb3c90a529273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4d90f69e4b01dc277090c1b6170c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc7568b2705f25ff6c6c54df08ec6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e599e52f5da2a24e7cd176b9cd2c78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c75b7dac2fda597ff957a01e925ce8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e1341a0871835d2dc1cf4e3e117004278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8436c93f320ac55f75f519d8c8e243279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2112ea105f54759e2f66523f0b26d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1dd3d4cd72ace4b126a75307a38e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e6fb5ec29707c5f68b90190c4e94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00a94859a2039033d694f7d6c09c25283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dea03b6adf02f57398b2531e67a45a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b11018ed032a6ff2ecce2e3678ffb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960adb3cf0aa192ebc41bf03c4e2144286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd00ff177a7a362292c713c58d7eb0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf1a0542c554080ac540445e916046288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0ea4282cd45598bfcf2a324fae867289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efdf9661c24345993b3f1f154697ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242626a8c92820219f8a4e56edf1cda291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d0e1f0163780a2de831e3b19bcaa1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff374b6cff3c5cb685e0d9f946f343a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750162b5a8967f8b778fc63082aa0837294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d59884a50d869a22e8ae44b938616295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b2afadf326c6ac1243aa68875ae04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b21173399aa596304087b128676f72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb5e1572d9d0df2e2c8c2d41a28146298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58d95312d0e7ddf2bc962c0d553f69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487825f4d09193e3ff6497ab62136f09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20277f37c80756de3a9bbee4e894397b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923f000d3f8be926b1cfeed23b1175302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b8d5ef02a8731743a72aee815ad8a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2daef8280ad3df000a97e43b3ff69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b535adf07b7ce19ad9473840938015305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684845c9d00e772e8dffd26e7954a472306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6b77a6df30d34e1a87ee936852c99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ae804ccd1e3120680140571ebdc6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740c6565d7c16cf5301d3ce6d69e519309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8c35876835fefccd3947a9d5957a0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206b1ffb097958a2ea7fb5cba92d493311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9050deaedd23f5ba2424d5a4d9eef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483eb7c05780cd1c607189e41b4a5b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc8fd72af898bf9d9624f538c4f052314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a4636e78073502bdc97fdd04541e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccdeb51edb42845b523fa0c48657f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6a64eeb9a7d9d1079eba7e71e38ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971224770a3d62597d7c08ee21491f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e31802cb612a8901058cf5e26cb2d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c0da8f5533a18637a9b0d47d70186320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd45eaf88e7c513c2b76f5fba49de6d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d53e0dc4f168fbdebc898bed7fa010322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951eb95ca1ced4d86a39740caa1cfe6c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393b2c322bbae3e9d2a198c9c04c2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d6864e3a1df1c8df04160a80f770e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140bdb054c4d5ede6e86cbbe429204326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec2d27927444abd8c0757c7b96f7a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56069fef9ba079d97806835d4e62342f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7730bc4da9ed6ea7df908ce4e16b917329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf07ad27a72bf16c75cee9f529d1d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec4d0c2259570165c10e3cafaeb6e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a20f79055b19e3117289b15f91065332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268db731c5684e0bfddc7b07bdbf92b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc8ad092baf6639824af1068e715e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab000f4d0dc2667c17a875f0d786b80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d202d82d911555b8b92ee21a677b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36b9faf83f9c97205798dd95c2b0e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0851d8b6511a13acdd74e4d67a08e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49a226dc899297131a01feec305330339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b693e1d6d2b834853d63d5e56dacc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce59f59f3c72fadff472cd5d97ee73341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b457896259cc052aea2fce1be697f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bc7c5975c1810b21b24afbc546057343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95e517bd663bae0e64495522f6e0cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a8a974546e5eedf1f82a9e64ac808345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9cde536f8eedb1b498f0ba9e20230346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54653cf42c320d76b685aa28b1782db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103983159c80b06397b327f18e1cd50348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038bbe828327734713c2809cc120a41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565686ad25e25bc0439fa03ac534ff8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf7ca4df60d6ec1eae0b9bd8da6da0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8b28fd8584122a45ad445f1f3bb6b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c7b053114a9b66781a6c9be7f08e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f193a6505324f31dc9a770103ef9390354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0085e907a9251d5827bfaafabce7e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380643d2f088c1f276629e607aa2d97356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448cd1bb67143c0b11a7043db1a41ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e49cb5c2a29cfe09c9979230c9438358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab68769baa1c4542c053e852da9fde1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b9262f780a78c527b587a801c774c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f69026c0eec39e0d4b9e42e3f5af8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d7f5d5963b2e8b63b0787974d2272362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c30087e5503ad0824180d6f1f172d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085ac4fd226c87e639b1f4d435f6afb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fff7f569a209905630fe72747a6d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e6c693334c123ec0b7a433c9fd319366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694666a163b311879ef4971fcbb980e1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ea3dcd5560bd9c7213e16b8b91fc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0569eda308cf88e204f51e96d4e47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31e735df69869544ce96bf057b4317370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4091b1dbb90d63ba2211a93bfee7c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836c4739c429b28b957e714dbc8151e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4a3fad840a31e74dfb023a6ea738f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f427a57982cb3416123e7c585cbe6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4633eb173668f60b58748c9d611f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a01d993a8c413d6c1c119fa7dc0b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e008c343d3cbfe253d59c785483fc48377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245bc5ae7df9bb61ed2b27d4e3bc462378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2a90ea2bff78a97e89e79bce97e37e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de8bde4dd5cb9fe246f5da964a28f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c18f7e722679ece0d696b16a3ae13381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605248351cde449a398f8993fb454d6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39613130825293a172880a8cfedbc701383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a2713fa7d2dbb871e4e1292f524e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056de094567cfea8f6f701299e0c865385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d902f7c4dcaed5c0f75d1ed7d6cf18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0f618cf1996eb6a50208c4f390775387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c9deec4c9cf4564a4f825da098e72388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70016b8f3259127d5beb805777c3f3e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17105f1e4e5f092a764e2917670f0e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b765fec1caa0c420f9694988e04186391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2bee985d2f2b91f108c060b10672a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb858aa603c98a883a86ea2aadd5154393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6964a508a292b2e590c64a766cba8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd8d0a6f8020fcdb090b11a66a1aef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcfb4e5caab1a5814c7e5b54b1d595396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261383487259cc50c144e23a0820546397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a19cf422784a23e67251c96d93f220f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6a671b9961b720c26ce2150167d17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af0abe6030f18cbb2b7c6f3a121c6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f0c4bb160c71202b49a538a8c9867401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586de67c825aa5b68f0de8d339eff1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817c0b395f664e45badb3acadffd2d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a64b651c946189e951e55051d8c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe03063f3c26afc733293921ed218f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14d5b30c8cfc61c6ca4594a3004f31406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd6355e766203f1fd690cfc9b5a18b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17697962c1669e6365496195b446d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723be02bb9e4c7eab9519db0ffb89f3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a42c7c249400c5cff792c9cf84fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09480964fbb484a937028740428d6adc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9382316bdc9c2f97f8263b6705d03a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3aec2c974027ac63fd5c0fd221130413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1904d9a7ecc1c1f07d5dbc24d2827414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3cef2227b9fbb0c2b6c71ffcf6e4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb648ef0ec7a945312aecc3ddbbee142416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30c1c84ed3fce064520d7a9d86438e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad605190a64437f8e46a5867f8a777418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbafb093c86e37f0378f53bb6b6eedd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972171ae848fd5e02d854f5eaa8538e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036b4545486fc5b8503edab0a3757c9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0c14bd89431954f7b3dfd58c585ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79135fd9d3a677050a94027b88fde2e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd9e7601dfe707686caf50e1102984424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72a7c93a0c367c4a6bdc6a0a9bb721425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d9572073813bb2eccea10319b8c33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b39d2743189bee493ef280937610c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3f1df6f53972233db47498d9e179428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebcae5a67e559cd0049d74aec36cbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f8b2f14b8c27ccec933dde3677ffa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9fd66c027a53ce249afa015e78e58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206ac02c22bd9274e5b5615fca338fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a25e11aa43ba0d30ae8e4507bf09b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90c9b34f771e0271728553532677b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4e634268318ccbc0299a08a8fcbfe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f37f192a60810e6a4d4b53d74b22a2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002b72d8fd34c3f9c81b0c52a69af8f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf1650f8e5f528a8e650a896bb1027438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5763f28bfe60a43e904821b741cafe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99433ece6ea320b9d0f5b13d86b7779d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f58825075a17a11e36e18d69cb44441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93e826bf3bbc5fa18ca37feb5ecd47442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528172f9d2fb056c7e6b614c9e8f3327443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097cf7c7570e23bfd4bc36348f678c4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90167122ef341390a9d9c82d719b8267445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738939bb67240053cafc440e6a4458c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc7185628e4c38ece2ab1263754548447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab20f5d630770164e1af93f6f698e0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508352a2939c7f7e84ae929e8056de4c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c9256508ed096714ae99898bb2797450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f0c57d43b8a29e7088be73a402e19e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42931638d9bd757c7a0ae7ba65e0cd52452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058062ae79f64845cf0be241ba89229453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc719516b642ef5e2cf10e3a3f9ff1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249cc4593bc2da9018cde11523bfaef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422275fa3e66b4d6c719d458a86bfae5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e179a8a0ed5cca1d412c1e84654d832457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80e1fd81eaf1224ba431be4970e73d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af4907e8455fc55bdab17c12505b07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205485a00546e5f68a14a75635e23904460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf65c48f7bee827c50a5b8ae5d7c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30c9c0099ced909e2dbb21d8c6836b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aa6903459ab763cab6de615e51643463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08ac73dd561713ee6d067e39903a73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592064fee435c7f4093f0cadf304de4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ce01c1ffb493b340aa4608e806f69466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f106a521dc031dcad2f53112248d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ee058bc4a99639f9dd4646b9b52e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13de6fca9eb947d453c85d4599df094469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de0c1038b83bf86cd8a3b738db308b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb503cf872fcf42885a190aebabf42f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346792867b03b3ee15f8a744501d02e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b25726e5b1f53a0a0b2d35c6aafbf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c0dc52fc1a6fd53bf94a93d5ecbdf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d49a469862bc22eb1c546ada57f4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c8fb32cf6f4dea84bdad13fbee15476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554695b929a779cd9b254e50cedd249477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cebe54c0855f63ae33ebf6c93c29dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933804be814d551a38766d82cdd2cf23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37f762fcd0775f99366fa4a74fc1ee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63963cf1db1cf55721501ad9558a1893481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5181c912776bb751f92b28f0c05a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9dc8153bae7126cda6b92a5120013483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c21f14c10fe4535e7b972a3f7db566484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48984dca1eaab6b9a4a5975887a2a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d946e131d8b859e6864b810bc10aee5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d0d75e3543393c72e736897e6fb52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93977e16a3edf07a1496a89535900d75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebee4cc08a8ae6c248f39be9164ce83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4fef360eda6539f5fd318b0501407490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40510580afcef4551702cc22c86ee7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da06b489fd0b9faf821c4b4d47a76b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01888cb0855c2d5806086ed6dde1d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a560beb8c480648764e1597ad82f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8a7995681a60a59852f0b88a6d5e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcace26f1ddfae241be6b8d2fe95dd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe3d570958aada7af31202fed0dbba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0996ef52097da373a42e389b6d628c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07a273ca64e2cf6b43abc2d658024b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09d5c0a3c04432f507a6fd69cf454e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e53eae244fd838016ea38364c531a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68728af014eff5446dd6b3042d22ec28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8695be03806e90fe903547de90c0c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259dd39ff2149646ed17568141ecea3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6cb4b48de82f634bbaa5046fea536505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12515aa7131e6f6d16090b8af88a798e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47d605d74534083367090a01215061507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bab3f98b2cfb7dac7f6b5c52dbd59b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e12989aaa3053ada7dfd0c93976e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b4cb947378322543d19ff4550cb2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554990027112fd8a3f620a291196235511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fade6707059df1caaa6f8ae8904551a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454a418544b61344a7582e0cd68184e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd0f9c9b9d4f2cc3dc887f9fc91bde514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf9615b7a6fd625b488a386e495912515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4d36fcb25d0afdff97b32a7a58735516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71835e0b30cc95f88e72a80c42336e9d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fea5cf627795c8fa81ff56bb350faa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faf045fed7268a5ab6ad81fd9ac23d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d550c99f2b6df32659b4ec4b7d5e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3c40dfee247a21c5d57fc44bee98e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e7e1d1bfac2a9a90776e55488a460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921670192e6efdcaddee8d8a802ea94b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440944602a8db182b8b21a09b40e9426524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9e545c0508bd4603cae63812cadd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df3972c3f87f06a9728ec0f347408d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ab8a6f36980276659b12ade872471527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782229cd5859086a5ba3f285e72d6a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e49e8cda3a7de82a8bddfa72b3df8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75dc3326deece7635ac65a4c9fdbf9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b18a73beb5ff5743cd56f0f45458c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2c75d10b94b815495351f19c56bb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d93706aa7fb6ab77b7c82e28efa4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05730c5905802fa1f0574df0de2652e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9adb6912822e22f90dcd65988215cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f8f411a9574c6f05db6d574149c61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77702b943c26d28ff7a131cc362d08537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497e059601733be5ff80963b49ad193538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95b7216e9705f58acec2884f3fc7bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98668e79098bf7072f06cc680f5891ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef0b5dbe4e112c26522a42fa4c9e8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea6a9bc146dacda03b588f7c9b7072542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac862c854eec15e662194229637252e2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6e86ac6091d296fd78df141d137ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07870f7120c529f43af9a5a86aac0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921dc9290bf8f53d15c948cdb576458546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc8fab7d540dcdfa3284cd9e538fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b509ca6887203bfea07cecdb5770eb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e35aa628f0f9782526cf6ed9a9c2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d09ff65608c210abd90571ed28301e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea696d387398826c99d83882a10e67a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2cdf65c31f06efec15a7cbfc8c60f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d380a258353a00be43fe0d3d7d4e0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f517e7af407564a03325b53c1d748e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a5b0ee9193d8c129faa35b13568d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176fd8d411b267a31b239581c02031556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66db2ffb24afca28f7b0b3cbc9ef85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1869ebedefdc6e01429af7167ef16d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b45dfed918217cc3a7cecb6468eae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eb162f76f98b609b9698779c6aaab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850923d7e34a5f5b19ba6dc6000d755561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd6cc24610053fc9da75818fae8342562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa210275b9c90042a18ed72f477972563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be422b68369e031e3027545b72b7c1c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ea66578bae17220831ccbe7e484eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce9bd4df4fe8961086c0165f5ac982566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72b5eaf732b935e0265b9715eadaeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df1e48583bab046a2cbf45d85c631a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0966296e318419ab2f1e986a67b3eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef02024daa5ea2b6bc20fdcbbd73ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83f23d1fbfef5471a2f82b18dd438a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fbfc312be9041f4944dff779a3e31572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeeeafc5cf298020c29be90fe56ef51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbac2116a666e52e9701c573b62fc9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3152c3d64c961a541c3f9dd275705d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3f3657c69a398994b794e7a31e32576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d570bb2fbe21c6f00d0587492479d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe75487c1dbeefa2e5b4f308992e8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef8daebe65fe5bf1c1147a3f17fa5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dec2eae99f9e6e9d48e6d00c83e891580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acfd80367fa45f07db238267070b75581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085ef5e1b3ea2f0b1c236662c32262a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35fe39c00aacde1593c5a504b3289b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eea1d5cce6852e77fe9ee753d0027584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6c4e6cc413025f750de736112ef52585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1e882214ac776b1c832c89ff68da5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626233a11c1aa3f5247ef721438b078587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e581e6b7354e53ecba53682acf330588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac0809f5a1c9ba41ce1ed1f64b024a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7dd5bf776937cbe9a50ebe18820c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d997f417afc1aaf74b8c456f47f251591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3c081158f6e01a48eec565fadbfb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3f0587eecf617cdb6b106056888b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a54a65970e416fd2a1f75350c65e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86f3223062c95d36b28385fea3474e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ae717589998a6d00a1cf67b71fee7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88c2f1e719db485518464b8feb432e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ff453b1d5cdd3feb81d516ce2717d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed104acd386b2f2988a1716265350599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c3af9a329ca211089e264bb9a9e0d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b8d5e352a34db5906ed6ae6b3c8de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35dafc57ef54cdfee83dccdc211bf8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd3604a70e5a623cde677a8d652526603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5641a870e02532a9dc49b9e3ca07259604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bff2c6672fd3cd9f6419bcc6b9826605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373d24482807c0fe2f85febaab99dbb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be5bfc20d13aa8a0f120c7c4994c02607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3975257b217992cd286e3eacb605e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce4f502b5ddf4df19cee33389ac88e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545eed0ac023f3934c193d8f02d6e5c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164613a507b42ba1f2f276b77c64cde611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3541ecac2febf677d9feb76a0ca2f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c94c58e36ea59af81ec6556518769c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68472361f179893e07e0b51aabff1cde614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb694f9b4ca3773ebe6f9b7cb155c8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f031fac6418233692ec72040e964a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713e1e3e24834da00012e218617e2b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc31fb28502c874535c38050591998618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa06899c8b3c1083d2e06066364e65a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191dbd0a8be482b213702aaf11881a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152902b090eba9764fdc1cb1ce84f05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffd033ec7628b377c5adcd381b8893622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ec29f388106c0f5c2dcda58a04b61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c543daa09da45d4f1b8da8fb0d77356624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ce7bb5df552bc3f9a0079082a6926625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72423d69b92dfbe735090212a97e3161626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a982cab733855dc92ee1b0fd2295400627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f1be85f71fc5d512820bebbf2f63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c295118f3a612b17fa249cf0305f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00995342db01a35b741f1b2ebbc54d2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feeec434ffb395c64042e9dd6c9a30631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b568d8de066d777f780c77b734ecf6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5031f91c278c2c725c15e02d5127e51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313eed44d1b4e64c4eb7f09b7474bd9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50836548ff87ecf9964b490537f7190c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec89de7dc122efdae14590ae9e337ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9c354bb1971924603336f3fb25559637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0ee37c50aca1aa69c4e6ceb1e3c1d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0283f1ed3437f7e142873cf4765a0cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a077598bdd9ef69904e72103a7dfe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a8a3bb359462f417e941e94b5f6f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbccd5bb0499d67fc39bdc1265bb0b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a2184104b652b851b683d19a2eec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacff17d73971a1d6829acb0349abc0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d36108815cc9ac47a444b402a4b0b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f2a64b0693280142ebc14c7e0f62b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ecf79b175e5fa2c0f853ca72c2f92647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fb2140c9aa0d2ab0320efd4edc0c3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca6000bab413370611351164d71201649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860caba76f4c31b2d4a832352bfbbaa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d27fa8b2714976b2fbff6d1648c72d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb20876a7654b0c68fb83dcadd489d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5c1fcd78b783b2f98cf3246820827653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ec171dc9b41c3b1d4c7da37a19031654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619b3737a1ce1abf130f4fc29eab342655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db96d59e55cda2a4d510e99fa179401656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60d6794827d7c8b39cce1becfa699f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ea6311ecce31653f7278873b723e9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b750dacd193196e83d405747de3cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49457ffb6ea4216106f2d6c80a8c0a60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0381e1eac1867165eae3f5350f7e98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b7f58bc22138875a63290477380da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1d071919f0be38b2ac49aaa4c2f73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f339fd0d955706f06c3483ea303ce45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fb8ec15a1603ebb9377e2a57f7e42665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b318faae44e26f3647252a2c85a78666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad3a3fc055eed1ed40ad915a002e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a5faf476e206176dda36d8538522e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caede2a267be57d5043fdd426b7ab31a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa334493112299dc24b7643646b6dc19670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a305a6b637bce0ecbfc3c3832ab6c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75606d30a7d42b4c0538747753160672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae763966231cec56391e48bb5330f7d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2386ad6e12265c56725b05a5a0ec48674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937cb003d245175bc609ff73cdd4b90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab3a9836cec773091c9945c81de402676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4673f28a7c136d74cb68ea221eaf13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b130d180f3f44e682186cb2fd21c3a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b05c0672864e4ad735af627c842d9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b7094086d51380d66289c3fd59074680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5071528d66914052424661c16229049681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b053c0e23c9cdb69e9f6c70e2a945682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0360ac4681caaa7f6409f376025f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e3880792b43cebd2a0331e2b77d2b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb0c5aea73e7dd4542e659017186b8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d609cd76c0d5f7eb41b9ecd61f0a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dc614a9b7b90d7fcc0662c536c075687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea2a318c8398bb7b8df1bece180203688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7934b6e675f5cb94ff6c8285d465c1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032432876b07d53a367fe9113ba21012690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46088ae0586841aac108f21cd2b64578691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0b207b645a85fbfee868760827fd0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10dfb868c88333522de781f450f7f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3443fe37ecea3216ec8990a4db99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72510c82802a83da440b62b5451064695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1d9075d65ec2db700bcc7b96e6f19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439524e01f11b160553fd04c1738f2d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cc7083714b271ebdcd47ebf6dac2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a30f0cca3a2ddf3562271a01dddb39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27984b0d6a86db53a11568b221032d2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37197d99da3c43469b9bff170efcad3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a0e0f6e85759b9d03536ac6892ac0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cd6751615964fdbf9326e342e72a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428aba0a108b6d5c64acb209dd8d6663704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a65abf83da53f526830ce36fbaf3f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a56b0df3e4a71994b46d7f757d91706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bab23632f64cba22a8583edafacde6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3e317b646764a32c7055986d979b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5899d0f618cc63baf2fe32f619bcaf1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449772f4afa1ef9ccb7f593a660b3ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7468671d26f6fdf7ff37433af4da3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcfdefd6d25ebc601dc1f3aa7a26c0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb0d4459b0618a66bfbfef6fdb36b1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3e2545e5693f24cf134e094e22748714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2738902792e1fbaa1bf9a18da8dd1c8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9602a387561c5125cd99265e7913875716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934354ffa702ccf743d45fea629e111717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef71cfca5a6f1483deb1dbe9f5ca5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf361883dfb0de786c5190cf7dcc399719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae5c32b45fff4f012924b71aa12f67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea86462b40c9ec25008e62b1c7aba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333a9cad9711ac71c79fd297722602a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00532b72b38b6ee36b9d0f9412cd23723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3c6772da745ff90cd04e248748c6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8085d1d1231e8a5455d37f325ec904725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e17b17f84c5940fc6216714db1fbce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7fc8c82b97a9466c8da4776ef0454727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caa5320f48a8b925fbd2890e6d2d5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cc9889ddcd5789cfd6158fe214e3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb038a850daf06854c25d68e5a5a7b0a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a69314febbf9d3c405943b020b636731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38886d4eb37f6b08ff96455e4895be29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103109c1b287d073f6e28b6c49879f5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169058762e74ea7118eac02ee9eedd0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac25b663414ad35c4df91839541b297735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d096d3428733719bd5db725f67ac24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb03d69711b6afa45295f98226dc03e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1841cac99179c2ef46e41411993224738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9887daea69ba2e3643e5700fbf993739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223175787a2ffaf75e6a17587b96c5b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ad6f1ee833b6cb7038ac0025b6c72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cf468d4e719f689ff00a68086892d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf573f383cd71d43dfecf0a7f601b01743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18776eb4eecd8c27c4978158c3a772744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eee46da584b103f613d3f891b5ff71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cefdc58070b81c26b8783eff2cb265746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296146b5d82116d2c8d0743f1cda87eb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6d8ddcd13b41e257e8eb7d6582d63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f00352b17c69c46087b47ad9ef7005749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92014e2db8653d75979c25ba8684c93d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d488a38a700b0fa330c15f5987f321751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d79407a05af9e812bfce274be81df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab18580908c14e683c4f1f40515bdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bf034d31c0791a5618371afaeae2d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795a211e5eb556ed8938e05dc41a955755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e07a1560c494b08ba5c4c13ad4a1fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bef14b38ec74a08181bcfd62322218757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a3dd308d3f514bf1d1a80f9b4eb37758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af1d013e2117af5379de283111af8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d44b50e899152e1718c6a90bb67ccf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639d8336c92b5b5384585af259755802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9da47ca9237350b5ca8b6f4d4c323d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6406a58711ed974bf15647334c0c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f402a8a70d5eb21054e14caf31d1f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976f3cbaa556a064d98a929091a965c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20d528a91039591d131b8bd4abb7967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382bff05f0de9543c4065aa93a419e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f677e612916b64f2a57227cc239fd19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9a984fa32898303504000657c10fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebedd9b1d1aaea2189296b45baf66a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76efe03bc80e4f693a20e0072794756512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78907ebd84bd74da368f5f9678e0111613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4aa48f79b2b90d7ae1657584fe3a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ced1b47cb3e25f4d0762e641321b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e561d1318023f817035f109604b845016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e1d80832d3933893a25d145074bb417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eac9673758dfde5ec6139065af64a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c149be8c2e0d756c9156a6c602a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1547673f21a6109f0fee85ddc14fc7420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c3e97dc399d81eb4b5dfb2a0f94f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7f77eef7ca4b2caebe39e25313db522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f425ddb4648c8b6bbe7280da8e76923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c3b5b1c8ca302cc08b670d123285724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22788941b67d20bd19309acfb5dc15a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccda9ad48847db472b6eacd4bf6b2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931eb28e05e20190a2f7cfcaba2307827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0657dd74e670c42b0bad460c20405e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd06ecb2c66ef1682519d10e6d68f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b92fa503ca067e2cc8e8f4e9fe55430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb43f24730e3aa9ee76943d806103131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77ca3efa2763f1925b0fb7f5929be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c87ac2f593c8575039222099da6e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755b01d8d55d2a1dadb3c78b1e76b7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22735a2433ff2e8f54cfed71bc8d0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0611d71fdbb9e858002477b1fed027636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f9eba3b5dcc4131c41c1da0c85ef637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82347d73ef0016bbc62879262b8c4ec338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9787483b186b7304e25227ef3f00239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c23dfdb9575e9bab09f8ff8c1a514040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9903cfda91171a4917976e0610f3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42099dc26975ed76a46b200f3f71b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a56546daf8db8d8235d720f7664a8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45728c48b4aecbaae8e05b535585da1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0d81a0aecf83a7089abbdca3b392a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be2660caf527940db96acaa95180ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a74f18cacd8be990b6d563b7ffe9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd63fa5c25c67dd23922289293cc32448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eb7a3ab24b3038b5e227b131df66249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ec6436fdba9f8eee647c31fd0cc8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bb06451888a4d81db5f2bde9d023b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf23722e6654ea0206b5cf8c787511252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92465b2a6925e368b5486feab8072f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f3f91ee8c654d08e44353f2b83ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e815c229021a2c5f56ccb3737a7e31855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7679ffddefb410a6becb2a9a9cc3156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5935a13f39ac70b1ebd5b53d6034bff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c15fece07cc7aec9dee36fe760b5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36362d83ac63e4ddbd357d9ff6c908759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637def3996eaffc14d9e3fc0a059b5a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74194fab46df2b83dd855af0e3391361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e27e7f0eec6127eb242d59a507e0fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef4c48f54f0d5cf3c4540bf9b5248963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2acf755a72703d05b63b165d550cca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027227a3ed93d42f1f57b8baeefc36d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e14c53166c40567c8ebb6019b10c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85773ec73d10844bbd8ea3637e8a64067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605b836bc82b2c4fbb6a734b51ede1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cf716e618c2aee95ef0e46b1ee50669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122cfa9cd68ef6717832bf9529bb36070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1dbc9434a1813131aeaec68fd7857171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb0e2568c0af0db6ff979639a4ec1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376db0441ff493403b840834545bf05f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7a55169b6887aab91f21fd953877574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db436cb439769d9d91cc289f14c4e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de44e796de0c65b9d536274e88dee4d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3f6fe062afd810953da9e88b7f15c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4da1e160f778809516986b667251378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a8dc891e39a2a7a316f54845a68c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37f7b370c6a59742ad403dee24db8b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292575b594f38e9603d5b6802dc735181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051aad0748c696809587c1313867e4682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a43b2d149ef258e30b1a93d2f830df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd9ac54224ad84b69a55c48ec0a3e884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec884362c6c072d9346a9eba47a19d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64130dca3b8b4ca4f9303ce65f8d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f10998908d70b02885a92c0ff9aded87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df569094988eb6c3992cc9df4f5516e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ad1a0200b3cf6bbff54f23620e21289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5858201032a9a1996aebe347db19590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595217b0225dd7815850de9679bf0cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457b4431f74e01807c2449a2dbe5fa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d5915ef2f602699b00318257bfc4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573f5424561049c5bc08e013d02476f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f511a70eebd2f1aa28914f782f8fa9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7316b488db0a481532a8ebdf4dbe6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe16f860b1a7c745e790da0f1f3093c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c78ce2669cf8b0d91928fc74f748598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ded8f757304455200da2f3535cf9799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff299d04f9f3e97b534cfe588ef63e98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9dc0324c0665edae3bef6f4d78da1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711f579812c1dd30d5992f4d0652a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd27016b0137faa721d679802dc67bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6c6f0f2c6ab8c63f898eb259a019104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb543eddbd9ba4abb093be235a428105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d278ced81fc24182daf60cfb3fee03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afa321733caf6344cb7d2c7021302f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e7b2543d6a660616532d9790450bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f5709c921f48a3c3c73c826a8d23f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f91f8ae270caf5760548b3f430c00110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857b2352410bc2f5cc38ad8c085d006111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76f4de6c10cd4f6b8f2c4098fcb3c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc31d53aa685a588d9f799ba3fac9f7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9199d28e665d9bfd923e09ec652e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae61514337a247ba98ffe53f7fe2cac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506ca199bb206c92ae432706140d6ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361fe9c8c50efe83f2fe0ebc8dd9bdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a4cd08c4e713d0ebf1f12f07672681118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224680792e226454234339078fa5430119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ed9bf462f0b39c2f1da080aa12e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e3cf4d01246257bd43d68cc560999121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea163ec3e9cd187c979e266656365c3e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea637c5812301fa77335d7943aee929e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ede7365cead3289e71f2f6c4a5c71124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3dc0e20eaf6bca0e7aaa40ac47f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c7e35b0af7a1bee49be89d5e9c925126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a7dd5d79cc63d8c5fdc92b5f6af39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787533933b4edba613ee3f016929a8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76388427a8e8622542053e110b2fbae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ac2e742f80ed2a603992aa399d91a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5e720ddbc0647a85f759b31042b68131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ee3a1981fa2d01618b64693e6f687132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b1580956dc18babb2c69f167d21fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e58759481490bc6c3e2812efe297d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dedb183a05fc78a78b9c3cfa4ec90135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc625027a127f21e59389cfac20cd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1f845ec14c7b444b389e9fd35779d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7af1f899709545336eea89e8449632138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db2e23d09362f68fc74d8bf1d82291139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0a1a023aad60d3235e579cba57e6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85574133433184bfd92831cf85b37a71141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286af0c08555c83514ccbe80f3b45aac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132444647ff087606077553fa7ec039143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e51f577882f38ec08f75eedecd3d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e366b528e0348bb2beaef2bb7db08b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e298f99eaec9ab4046080eb98c2a0e8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadad14d1020febebc8cf7539c9a09c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a416c7ef5c78ea2ee71364763f95910148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55885ab7e220f1fcb96d11bfd33e1a0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ecff346247a9c1fdef9d602259db0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fb5e37dba18935b78eaec95398c5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c643079ab51592442721433f6c113152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e2a4c16d474c973341ab9a5db97a4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e59ee7a714480f28cdbf78bce6786154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596113b336f31ac17e88baf66efe75e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397f9eb835060518468abd34034667f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7d2cf3d9a404502f4bfe48252bc13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9449f016e3d26a73cfd9d2435338cb7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3feb3430630eec513634e39d9b1d94159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a62d0bfc9e00e3afec52741ffdda2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28e2f4d685429a2a938992126c8c47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cda575c10c2ee03f3f53a10d45677162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6637fecc78dfaad29736e43142e8935163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cbb04506cb7192c23f3159a5482ba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c50bec04f83f96aa1fe01882c1bcd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67008d432db22f06377f6c7309d20720166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1deda82f699b0c57877dc75c58777a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6c52650265ef88dcc991bde3b9a31168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94563f1d08e4c855e998ce49ec89c8b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d9ebf688962037af1380be2ed0eff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233911123cd476544d95246f96a64071171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57032de039ed2b95da71a8a8ff0a13172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa49d3d48a1e0e4b1b9632bc8762ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48659845011bd48789e040dc4dfd4a78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5bb6eb1797df6e1edca50cb771133175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e06ff66922892c7a18b2128224b2c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc7ad8c703c126bcdf129d3e41782c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061f8c293b84b82163dcad11cc137bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07469362cc73efdfd11d9410401ec070179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57e511cc00c3db0a2929da5a5cb3b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a07572a8533b606640ae57207a596181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b821762ed141756a943344cf1fce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33027674fb8a5dc8b7826ef96e696139183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c03edab78209d703a283dd6e40bc2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffb162b3d1636a6bac0cffa91e8cba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e18bdc8d2e951a92c47f8af6b911a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a32910bd83fd84fc684079e3dbf827187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92f67f4ac2bbe869c89a841de7b896188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2189f61ecab5c6f4678d675db60dd292189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28aa50457a21ed0cb10a4cbb2cf8f99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e959c687814f97ef08d6e07e7e977b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b982d2b59194e970e3ea726ddbb1229192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f692a34c99dbe2c4ad1a71df59be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e9601029496965067811504a0fac3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95b727bb8d533f2932e8936baad9cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f8af176faf6665aebc67ec106bb71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e7f75fbfb297e3acb824b3c955179197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d8bbc15c97208565c6999f8af33803198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28f5306cac91877a01f4004fd0cd00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664b915824645319f12c32c9422f751200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f34491f0c78c501a997bd009eda9d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cbdd21f726cb2e4bbc151e6620e87202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428490933bcf9630d197681985aa1b04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ad1a81b001d2a7b6a30493edcb0bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a42f2a950a738bce715e669f320283205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fccfc3bcbabf215952cac9cb76012206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aa640de4f9eaa7bff0febab3cbe7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5da7e330e65b48d56d837f097dc3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91171d1a7c99cbf5823dd98d7d429b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbd2e7fc57e8187e195b1f9a1086ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83339fb3744c98434295ef724f1f25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28fabb0f39c76e4f2f0d63708b29788212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66366367ae6a1535200120f66d8e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6972b9996438aa2d52a76a9775d247214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99551a2b17ab4ffcea67a8d5602620215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdb0dfed85fa96cb8a59190a4158f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bdb548dcea680ad52700dab5178a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74f27de157770a99e366d4acd3f7ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2811a199dc8c5a4f35f8dc4a9437a4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de38f57227b48132d194c98a9ae1e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cfc326b6671552f0687f718ae109b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05858d18fb72bd4e37b44bf944415b6e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff86eed260d29d1a3e84c1fd80a4503223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9ed1c73127adc8b9edddcf43ea152224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebf25835976fbb1474b27f0f2a8dd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f433e2788818b874f9ded8c5e48da1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9248fcb28712a482565187616eba2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57567ed88b277bf317661c1dea61cb6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e370ed44aa4f314439399e9950f3d43229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0718c7487aaf4143955594bb07543f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e0f9489ae22dffc09d4ee6599124c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f8c13a1bee0ec7bc97587f471a3d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbd4c6ffff0990dd3b30a6cca84572233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f776347d4e210e47b7614d1d751d9a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f04c3a2f2e07fb680aaecfe77ce43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754e5be8f4311af2371c0d3e833570b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ab7479f7431e9e40bdb991bafc33b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68c1f1fdc9568bd7641d6f362b6854238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe3c2208e0a7f4e13f7ff14c783c10239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e78609e59cbb4ef6c3ef532554cf7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23aa5a9986fabe71465b76e6693a70241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8ffdf4c5474496612ed0b032b9be6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f93d6ce082098e272a00e1ace97e08243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76206d927f079e8f99f72ce2a7625e9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08984a2d410b946ae25514bae1d6854245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ce5c7cb72a813d62d4eca15f6dc3b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b888c07eb87cd5be12ffeb9cdf42d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b5b0f233897e1fbe86c8fe8d15258248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a26d72cf0a888760f43893c2e6da99249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f672049583631f0ce050b05d50c7fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23569e980687fe2261378a2141092da5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc14751ac8fbdb8227ac0ec48c2ffdc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf015c48a195ec3e08a7eecaea42e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c62c8a49892efed9eaf5f6493553cb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d53de597e7359a0c4bb9486a9663255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e54c3c04785f55556208bc4159c51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413d2f6f0477ca40813d0f0c50daa80257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34448ebb2126d53cfde78f1838dba2a3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c72f442868099b0ce9f588de852ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3491bd7d3a46b588cacb413f9870c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3beffad9da92d622ae73610fa1ca5c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd5932a556a767b73e28f791f51c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f839bb69e7bbfbe056358799a6bec90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc50e21d67bcd388e495e4d8f2aabca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d475e4959c5262924e298aba10224265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d364bb4bbba3c4fb6de312ac66379266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f1174a2781bbd632178b417747a0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a43bfff819bd93c516b0e134d5342268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a8d1b79f0db16608403bb5e6e0de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac95c6d1a9a2f11be996552c620bd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96bbecf11806f152e844151c5cca6c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fe7fe559649ed7675fa22c46ffe58272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bc5204f8c0df2e0e53976750a3218273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45714768b3eada74987328f95f1f48e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d3d82da632232b374ffdfa1d61e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d068a29eada2480231b10d357f8f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddd9c635733a00aff78aa18dc88316277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b09614acd7139f12e92143292a9a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4047f5db9d171153f573d1d1e8bdf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc7a8a75d8a5e8e9f16533c11bccaf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d179186bb3133eab45d97d3fb06db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871cd7b21155b362596689f03e04ea1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5233381f1079b38b399f38384edb69283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358079433c8fce2278a05d7ecc8f241284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec37b6c61f95d0e2c1316f04d5a7a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78faf17bd99d016ac1e71a5a1102e74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9800f347cab4e51eb3edcf2185475d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd0a00ca34417d2bcbc55abf5df02b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97c49dacfe7023230a6764fa6ba892289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc40123988ac584fbe299ad84a02f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb4315492eeab1d773639d61231d91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced0215cab8e7f9a67bebe8b74c2870292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a168719d3510a808a960d38f644fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1268874ee07b1b14dc38c01e8c6b10c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3570587110fb60b1993cc949f677d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28edc5d21ad55bb28c5919e0c1cf3c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce05f81ab4d0a18dbd4d964a79f751297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389dd18853243bb4d08b96e4a15c072298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718599bfa165f93253fcfbf5022f45c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42056f357308cba2c93b0ac58b1dabbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278299f2eed748f7a431b9e328e08c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63995a838f5e34c6ea18340e65282dd8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d61f385400f87d22c6787fd88f757d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a12c42cfa95908d8e1ade153f078d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697d9b9b517e299da7a81da0955c07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba96916ef2dd5e507b3afe2ab738ae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca10b4efe8b6e54528bfd3bf49f1d84307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e25984784b8d4ceea3f62de9dff69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fdb29118e6050d2206520edba84a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0b81f89918c24d330a8fd7785d89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220dd1630f28c3086beeb05f33ddb81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44028a862b347efa08c0150b392c63e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528c025023e4d51496d7b28cdff7a7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f59ee88e7c513e6f17d2f823925cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ed1258511887112c6c0da63089127315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461723205dd452515b4bb6abe03c0b68316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbbed400c3163e5bcd3faaa70cd24b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114d097703065288b62b7d875c98c05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a8474cb7fe2b594b4acaffb85a143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8c08a9c8a7f466ab2bd311098f462320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc187d9d97e7ea7f37062ce39fd080d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f45221c9bcb1db9cd357ae1e7d0a8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c4b4f6092e185c42fcc970b334fbb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6972418e2cdc2a264a553a8ea1cd6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9e008a7cb813ce03cce42bbe2c7c2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288c53319d65880734c129642bbcd58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6785704b393023dc493c977933af01327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d5584f695c8c211a3cadf6b7be43d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41027f451d9a37ce2cb7c03d955ba9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfcdc999dc30e6fcc254331bed4f21330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096a8ef54139715f66e45d4838697aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7de102451910c0254bc5eadcd6b88f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc2a3cca8016d33881b452a7f7baf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b333ed478fee94d7f854a2b51614a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560ea70f32c5aa827420deb0d4903cd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9472658e503374ec5c049dc63c614ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92845f77a15d51f0195a9280aa9a9bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7768a222386b34a3bcae6c8c4b754a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b44f3a4356d497c6a967a1e5a81dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa049ae9a929611a8c43118be3b1095340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecc0582a5685af72ad54f427f3bfa3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb869c04d30c1d7e2698876ba068eeba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ddf24edb59e17e27d7321abb9d24343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b727f8597ffe9957466f599e491ec8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2eb26a2e3cc8c62a7fd57a008acc43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871cdffba5218383e5ec076c73c48fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05669a8148f85bdd2e3e7189c055b63b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66da4b1f5d8e7e5af69a7fef260b2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6dd186a8a8b7b845250a0946ff794349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5afc8efaddd6445a5c73aec08053f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610bbf2dccda483ef8f4639427e91f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b288936a4554b26e5800887536f5e4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2daa9e9c4ed6d505484823a67977d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8f4f4607c4fe153677bdb57d49021354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b37e7d5ed0333b651cb7ad5d0549a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae29ed43748b2bfc6c787378dd7b1c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce529c33533592add176be5a828a28b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05defcea76c175dd2c7e565a1ed21584358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf231f0234a35c000ddcbe3d846be32359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016661c8105ffa3225d698d39a757efd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb7708e905f45e903aec18b318396a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b7301fe06e2fad912233ce4c2a10f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c485e67f3ee6596e0f07644ef8d27363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0976881eba09866a34959943f21b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f537bd1247b2c32e3b86ded0fe603365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb8afd6f0da95b58801735722de192366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46000327370549e1e9fcbf2a9b43a5ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a73b0ad5ca86445ed185214e485b52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb5af182a859f3ba129c74e279a2b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c842a89c272fec170e63d82c8a6f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210d6def5dee86f6d8e344bb29d2be3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69148240bc037b9a3e56e17a63a1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e70aa97c0366ebfec65e54a7750854373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4794d13af2d583be50897eafc246e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76ee013009f2284216f73de67d25e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869269f336dd44f1482435faf6e83f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9214ac39f94114bd0f6ba3e636741dc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f508ccec78424b6780d89f213ec8ec378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07989ff0eff62ca93a68204e02bc602379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7096fc6f34fa6cc509547d4ffb2ccdf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddfdacc2bfc3946a4d4157a9b5a4d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5f75dc08a6c5c8c521bbcdeb73b93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4845aaf76f78761987f960e8ac51b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6d86e42278a5a55c1e2e8a073a868384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374743b0f9320771a03d30f5861cc093385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31946cbbf3bc690c57971ad460295be3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931d1c9f8b23f063b76faafe017031a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28af15940ece122e81b80c6b51ddee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee1d7810c4e922967e7ffb42814114389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65547c59804c46a75eb7f6054998fce8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45360023a750338b53665f972c9962c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be526bb7597f0f7d79ea29254db20cb5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075851784e7366e12de70fa9598c04e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22038a0488bb3edcb763e53270dedcfd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e2f91b2dd077b58725300178866ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54864bcb6583c9d4f2e504a573542236396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef0eb107310589219835ec3ed9a631397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3bf7d8d109ef7b8b2f189a4920dbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75719c4d98cf164c0281573c78aba3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a7dd3a43d4df0b4a422eab080b1d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1af707f52cb0b2b6f91292168c9f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f63a1b3966b59a4a4ed48af4ea6a3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c035cc426623eedc8f96dacc327fc2b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac125a10188a345cc9fbf2a4c48e2b80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73d700b2f41ac7dfbcab35b8b6bc30405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77167c49feb02e42e81d2a96e0cfe52b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc239c097518f415d430830f89a7e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39925e066945fec29d49de7e4f7caadf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92731dacf3014f2cd087ae468b66bd94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b4b0b46eaef24558f6385bec5022a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279782a235848b143c4288e397b71aa1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60656950b0c36f24ee742ebb0b08e38b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d2f2784c2060600c518eb05b645b0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1911bde354d4793ceb5c6f956f82988414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78304b6166bfe501c639637b2aa0c941415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e9f0377666a17087feaa906fc0e4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7fed43fbda2473b50fa23f3e65b08417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b026a14c8b262f205f212d4429a4fa0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c525c68d2d6e2adcf37ebfc7cb9be5e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccdf728c7e0f58d8cc480fa299b972420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6096ad4c6c4fe5c7871cea6ff352a8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b2c73e0176e6c201edabe08b97fbe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db0032d95b314efb61ae2dff15076423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43274b2fbf7e9fee49a70ced508e45be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e51886c1f474bd89f838f0b0c42003425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5897b47af183929cae023614839e05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33364a3fa023d41a77c886089048bc40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6219b862e182e0923823184d21183b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c068dcc077772af85c8a24584fb4be7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e41b79b61f2205313b4b149bfac3d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f01b99e329a5e0ffe86e5a92eb8aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d336e72c792744ebe4a3c3f8a9b883a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01f925f672e09f4df9c4488806f06c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfda4a1510b56e26f5b84b64431dbb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc0c9676c2acad01cc51df9a6c6394435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513099992b26e5989e0cead70805fe9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e43d93c5ff8df9224932b020fb850437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44a83fc334d2003a22108651d897a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef79968512ebd84462c745cd89b9e46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c04f9c491c52a8a5b089cd063ff760440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76307e2f20052804e3ef4e27388b7c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723824b06edaa176e565f2711db8474a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748172b8290346bf85f73d2650a4405443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d948d7a0336b49641394dacd6ae3a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fc36d313ca8c4db84074ba9aa72d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98b3e070c9c8bfde859d4cb23bd9dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5642836727e460bfc15e6833a0073a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14545e937a2793ba29b1018f647805ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a99275712833c5e44768914e6ccc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ed1d1ea39e13348da2ec3be99bd70450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b006811b1f6ad209bad2b7ea4c317e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9e0a0f4076b95cb76b4deb4082597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd94de5564cf4b3395e3355a26ee0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb84a165698a20b2445293021f8bde9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f33827c342a505e0fb84b1417315b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eb6d4124cd308330664fcfc548d6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7f674b39903ed75e8fae7d1d68884457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96dc909eaacd989909bb38bfb4411458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c47e229deb29e76cd8b0cec8691e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2733221c3fc1eaea3565bcee2d07ac9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c70d4d8d42c80e9944944ab597a5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162cddd6a767b24774fa6ffa82428f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a2e05d6c9b4afa5ff21c14a667838463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa9495036ddf426265bf51991ef2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb714b1193cf0278c79b281f8734e32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f35e5d1f2ca478cf154f4724582f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c6e378e2a1a4e6e8750cc123c5f36467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631f60707229b20c95cefe05e62e2eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa97ca6f5155c9c1a00a6d63b0dd89469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076fd6d65e7bfa1a12f809493fb49387470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57896f91e309ec8585b116e21f56627c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8615828f2519c662b7835ca16e118b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370871caf132c10bb64a3825048aa3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b755349e338f6a84abd0dad42e26b7a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031b84e1e21871c21b15aa668e01ed8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1e6a294e2d02f3ec32c3ce4fae2f4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08b3ba7149e21c4f063ffb569fd9cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79a5cbb07b24b24e65c0fb0cd0fbd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bf8676da654369983e96141c7b6dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c59ddb4b7ef12bcb3d7d4d79a468c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e54ae616cdc8bf61c0013412233ceb4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84014bee79bd569649226668e45a2021482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241655dcf4fdbaebc562c81e708eb3ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c9778c77f53f4ba2e3afce878de4d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bce34b3f7f05bf0d84eabaf8548f7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a83eaab55e7f50c277a108247a872486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf84881fcda449aaafffecb1282086d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8497bb9b825184a2d2f3002b1ee4c0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebf19efc94a390abe7cecfa957d869489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1462fe62723036e2c1a7c30b9ec12490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add5fadd5ddc3ba1832486e84255407491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfd1bc165cf523d52dc167ea693ae8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced38ad86fd505dc33263d46d13dd35493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e882543d25d071e9d87c4ab391db79a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390865d405cb79cd2cd4682f751d213495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777d4221033ff2b60e8acc3c0bfac5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe884f0b3a87feaafd9354f6ce086b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748367b96f7c32f0cda723b6ba3c7b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35392595ce5da4509478954a715aab31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771028ed4651252a80cb3985a15218f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233bd5a06b2550e41aaa9d01e5f127c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82def09a725237d44d019ed60e608790502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955747bcb8e57dc2ea0202534959792b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed3e31ca19fb397b3e6f77b2b85f6f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8773f9d2ef938d16a348598c5fb3612505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046d569520825d909bb3ac6e7d566a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fbcec1fcb67df021e000e0882812b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e216d03b933926572a4b278454d6e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae400c69d185a226e0ba430f386ea54a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e07abf7dea2fabe288a100c392681510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5bcfe3040fb6f4fe42a279eb4b220511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594edda4fd23ee7bff1f68f052e15978512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf6152eacef85a85605305fd8cb04513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d40da7f422a7d558a7ccc11600428514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b4caf46d7b01c21436bd2e8be628e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670cec6138189fbc8be6c806780dbf5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83098242679802cdb04ba6ffe991655a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ae2a96220cd1da3850303119ab446518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b51e1494b585ad45ac0d558f79da18519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040502f5f3628ee1059ee92c1ac31745520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adafe66496270f8c57c9992449260a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13cdb61d0e58cc42032b9077a78750522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fa77a028583a79812a58e3c23fe32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6a695d7bc6f6aa43dc0bc17ee9adc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11e50573c4d206336ac177a937f2d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3702bed9a7b9c3f0ee1b3883bf2dc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dce64f320526b8d4fab3cb32a4eade527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136248200bd23b8fdd277eea0246dd81528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2106f9d7ae6a5f08473162f74a253529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d2aba602be8d8daa9e49462522056530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cacfde94e36288909f93fb070ebde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567f746c1b0b9dfb2dfae951390ab9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eb71a93f9ee6165f652153596ba00533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d67cf4b887cb9351c11b01f0c7186c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f29b25053998c58c4edcadd3b832d5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85ef1786f9d239f3cac639b90058c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b76101cb8bc6ac290487ac89c931a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd78e986cc539a1f40022960cd80c37c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebc55b677b094822c2f630fd1aeb99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e314a6286abfc489748a58b686b111540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b02e71392f6aaf00592e9fc498f8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8e3a23f19bcfa43f590dd7f117e33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceecfe60bb014206f039f31776ed82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babf9ced675fb602dbff5cbd9c1bdab1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c95332f3ca72eef7f5a49e43a919de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2826d98ca66618da4aaff138ccd46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6705e800f626a37bc31eb8254b1fb32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f651724f9fe11ea5b7cc40bbf3120c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e7fe716af15a7409d5bd4070f0a9e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e128c6b0f826b6f34310e87242333550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321662f09a0f75d3017ff04d21987f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764eca29681b87245a91a70a78d67b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d992165ddb56b8ddc8b98a8e46cdd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d2d747465c3c9aae9b5fb82200823554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17c2afb35968e3e4880a7f092520fb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414caf10dac27299fd7b0e1aeac9cc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0c12dda0f574fedfab0a3a18d2281557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bba00f61ffd88f9e7853272e6f1ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04bd08172fb91dac0bf0c310b3de61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7ba28a6731c493e9e4fc94a49f84d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8bfbfb7c58408b8ec9d5c0a2202d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184424051f31e9d8e8ec12d8d9d44e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd0dfc7f211d1a1c5f4b3360fc9b78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e015967fc1c09c3b672f67696fa775c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9de781c7afda3ad31a03942f8db2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c58ed903964168ecfb9d75c853feb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740abfdb2464a23d3fa8f389f7dc5f36567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd3a5c4b9ff53e804894e9d170c63c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8e78fb1f98d84b77542d67945f80c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970ef5e08e3ecb94af707fa429631f5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bcc518c1afae8db2dac3457bcf40a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ada5f5770b582f71883a71ea85b30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e47ec1e8b07d55a6aca2c0e33d89d1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0b4bbadf3afdcc45e6d27cb1a5044574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96494d2eadf911e39d8c313b193aa49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c15c496d0446cf661f8faed9c4ea3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbfd672ded86aea4bfb3ddf259c2da577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb459a42b61195b9c7d1b0db7a24d930578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb036d4870fa8d6dea12576eff83d5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e1ecb650ae57cf61b6144398dd505580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b9be2412d5b2c7ae9fe726d0e94cc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e324799db65caa3e75a0c9366838a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5449f7e86fbf8b81f5674a22bc1c65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690ad8fe521f5747ebabf0c47263b5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3a5f31c01df3c67b891806f1f1f60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0c2dcd956ab8788bd5c5cdefb4c34586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14bbba2280e0989bfb00ce7db7f18e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112580925e212b91add14a1b8098ba41588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0428fc24097e433f23b7d9842da05589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ec5a9582dc0150cdb605bd87ac738590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182f31c0b276027940b7ca6316798a8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996b95fe7d68066ae3ae40383292d12592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87a87ad0d4100716bc8a3fe8436308593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33595604603b6841df28ced79dd84034594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086417d092baf225b89d7d98b1858fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adce76d57e2db2f924630ab469dde83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aea96c7ff6a89a83f024fc66f4f77d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c2510e0f399eff8f991634c3b8411598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621a1fa1f55affd2c244a7f982637c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8f53050242df0e3c9fdc53b732482600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17dafc93b439510507540f87fec05c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540c5fced84a72a50861d61142ac54a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b513d892d094067b8098fa97ee8491603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a999ed6aef7f5e98c0dd48092036ecb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fb1518e96742192402e19a1491e1b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0885e0a8ce94998cb2fdbf03e094606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465261dae8ec47ac4f4ba31756193dd7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b2803235ca6be9ada9094850107a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936dea2920a8901d1e9e66707ac1dfd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97840956dab79ff8d2c2dda3f5bd438e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c86861ba3b266df7cec782f9a84774611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6552ba1a04e6b1778527f26a306009612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bae3e5d4d1678827c481c98e2a4bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74447531b7734fa55eeca92c894036e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1809a56a44e3952d940c9b23d00eb5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0539d175ae058a130639e68b9762162616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4145bad2ae087541c59b4148205fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14871169279b6c3a95ef5f4c04ada9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151247108cf153680067fbfd4756f24619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b8023dfc2ac9221dec153f36f103620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6731593a04f4366f0b1be2d0dced5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b800b807f4649250409ed62632dc8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5adab027f360baf2d42513021c41fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e327ff7add5b0bf161b114ba823419b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ca729858f1e175db1527096e6045b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8d3a3e767eaa0549f18965b83ff02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60aec911a1f101aa14480ede60fe2c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed0251fea956cf5cb38388c47b6f4a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3dc7f3f3cfde2627aa5243296b3ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd09d6d176585c6dfd49a2d22f61df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2c3c4698192584f1baf0911f18697631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279c8d45fd3f77caf3dd9a64bfee14a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef466f9b3f6860c4f4d077fc74f2174d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82cd70c8beb9dff71f9a79e1f701e4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af303484e8fcde49821a8700b989a24e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742b902a2495da689fb1f1421d1264aa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f514aa2a30be6726796b7ba9b2dfb49637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013286e1fc8859980371a6050d1e0a4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252072973b6bc2b1014883f9160d251639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e5b2089f496927fbc814239adb128640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd707391a8eef5ff2c03d6c2737af371641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0227cf648459bc64a0de8671e73206f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae46d0cf944132ef7a6bc16e732268d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685b5ea60fc7d159fbc4843354bb126644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053221f275dc093634d4b7ed26cde1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476313903613db1c4f9bcd12fc07c394646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9faa3e27c1569e96d7eadb621e2ba4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee76030ea088cce31d63d858f60aa85648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978e6c574e69961dc36ac7f3ac4528d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ead6407e2714a46f52f7fce6ac39d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0bbda2d609cecbfde6b4ba188fa82651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1429c15ca94b3987b370be1b25a9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b3d38a205005313cdaea57385d8fc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34e9ea9a350ae3bc9bbb4ffe51d645654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e03742e093879e7038d095dcddc29655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f16d389a2a2df78526b30fe1f39d4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d917c93907c4366c67592aaa35e5799657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb00dd0173b6ec0cb1ccbb04daa8a8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4111fd5f72a2a7788f18a9ea8c041da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b12a1d99b53b971d099d7de6c3b577660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919618bfbcc15c12e3d790e71441031b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a292a0a682acaea1af6d475604c22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b662b8e67ca9552931a8237c375fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f903c4c67356b39d6c30ab2ee49ac97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24102c23fed5f496883e977e6914518a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7bf11d9e6d2bc626a72af46f7b926666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a52d878d5a58bec9695cb4ca1fa9f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ff50dc0d564a3e5a44c80acee51c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84203b9855e3038f41db0c90b19cd3a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319de24719c7068c94ba8a111a0e7b8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d182705265e7f058b2b4f9edff16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83802f2e8c1d39e20530578484c19d05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e13e7bc5a49f8de3d16dccd54344673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc10a21a89d7076e6321b324de0f5f6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb1fb4b2cae5e83ae7cab60f0587ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaac2b53028e7f80cb4d9daeaa2ea55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc2e49f7c3197006454f30cacedba2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747eb662fd4a05d9e425431b0f8bc857678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a79b4e98ada8dfad5fcc49ff1bae1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03212599180f939bb609452b85127c84680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf6ab2778b25e725738164115f63f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609afb591674d023a81a64957d1c7f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016aa6bb4ed5b31cb915e76835eb016b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121835c5c02ae2da607cf881a1bf6b4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef37ff73e3fdc67394761b9103423e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f6dda908784d43d0f409dab4bc1e4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4fbcc65445d80b3a3e5cc0953494fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebf118db15015311ed781717d61ec9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c7b0cb097ff03263e275b350da57c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ebed2a7272be0565504c3f2d85b74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd29b6a5c5bdfcb830bc8a70095df4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bb0b4ec0ebdae16c69945c9aef689692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc48e2130229a2f8f71e318552dc506693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd44cdfef38d2ce7574b8cd23002da1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db62a855fe3e8807c1990a0abdee4b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c93e5af1132ad03700f2e455353caa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08df710277194322b110b9cb6f6c27f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cc9682a92bddfb013678a1f0e19d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81149f077506cbd31dbc779ed4fee3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f0e611ea15a93e360e2f0bed2002700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bddbe6cd974ba1e8dd3124f776a6bb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97091681d5a85d5b7b2055c464bc815f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44682901b1b666a2be1d1da3e18ccc11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a90c90e2e18faa6ed6c7d37d1223e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674a73c0f8ac3100215a17a018687db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4d39aeea8ffc5a0f61c8134857650706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec4247c4d67983b96fcdaefa97f8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a7def8b33e04b0c1cbecc1948ba6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11146201ebbc5530dba8ddee1ba337b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411167532ba0c551a3cc47bdaf216504710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52528f8934236fa42947b6cd06fff4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1a606061bbf03c3e4ea8ce707553e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc6c498d539dc7057c55266af24787713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ad61f1474310b2ea9cf8622dc7e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9d80f378927e74809dcbe514af063715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63908354d5b4dbeecbf0d3c28fa302716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c5a003a63faf07ea5423a57809680717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4e8d2742aece11981eeb30fb3b07e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede0e52090a5ec59cc4ffae5553e76b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b187857de8cc93d034a667d0cfef35720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377821e10a482495727a039dadcc2bf8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71ac47bd2432c9dafacc8bc617317e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bf716513c36fd2874bccc32d379bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeae1ed61595d10b43c60a6ee78ec44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb888df47fdbda109bbd6f951722e9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721053702465fc7a5915b24e7c06c5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8df2c40344f890cc15031e7340b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639aed1f7e56e7f6006caa8bec55794728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400ed61954303fefd78e5844ac85d0b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8bd9316cabdb8dd1ee935683cd74f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831e7ed99459540f9399855562ef484731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f79f13984abeeda64423cf10d6bfda732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982375e490bc2703a6c1169028bb392733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd11a5c10c05f336fc366579613b1ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26834ccf4af950ffcc8276f68ee98b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bcf9d11f7e10c02e59e70cd0efeb5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc50bc91cad0d672c3699b399d6527737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f6cfb7113901efa20f8cfd51b9a06738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db485551fd2ae5bfbbde7e22544e8f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b332c8a1618e7892549ac4ec109bb18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03779e82a212380cc3313936b97e123c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea915c95f4c5fc18eecc5d4dd933fba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca337386289d5873683f6a014eb25485743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd386b8f3c4c0a8cfb4087372ac7d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd791c230e225a6d85bd7106ed67e6f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcb6687690922e6d5632944fffd187746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c0c741a4059d48f0d74962dba878d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72559f8474ad07705db72ea3c9a01b66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c5dbbf392b1241cc4bfcc6ab2e485749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ac68cc5150b043ba508f9a9de932f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494829f6a017fab77248c2120834de59751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95342dd35835ced4891cf1e1749aefa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ce77f3d263936116aa382646c4de5753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>