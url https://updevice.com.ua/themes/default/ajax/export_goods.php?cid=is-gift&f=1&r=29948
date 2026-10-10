--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681f2680488c2bfa8d73092420f3efc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aba7f6893e02a9eed77d5dd25f645e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb45e0fb8cf946445374c0d88b2e3b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4e900ca46c4b33b3d48c6735837634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9042a12add6c46115471dd67f8bcf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5616ba54050310dc89fb3f52660f8fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaca4f9fa0d10dca4b24c3fcfb0584a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b6224260922bd8c080a4cae2ec02c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6097872b0489a647c17924b876dbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6e2793d353df5b12455fc185fa1a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c1b01926bd60dd3ae63212c06e2e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b30205afd2d0fc8c5a09a0b4d2ee2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8c7acf560a819c1d686f0da78671413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1d7cfb7883a25911d2adfd7e73d4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce651afda873973808b671ddf18d93d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cddf86878dafa40f4a5b4469d002c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f41c6f237ad86c13990ce29afdb9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410d359a6d5f65dd60a93d96c5f029518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f3d3b0d806678ce94346354a719ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271450fcb13aaa7f073d978e4883c9b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae227f412255d8bda3976f2a808b6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d8df9c69d5b5e3c26c565d819f88f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525311940ad408a3fd6fff4bd6ec2de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3aa14e66d00319a5526c6c0ad1f5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d482a533cc46b9db51ff9672b132c6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d9abb3eb11e25e3f758d68be35cfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3d1bb6637ec3ff32969658cd34a2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905f258cb1f98ca7c243b7768e58c7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079887872bbec11e29de2ead2c6608429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3d9ddf21d17b8f71c3e12f05f323e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d9212bb9f15543ebf1960ee6ce63531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44187bb002c92023bbcf569e596dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8dc5dece367dea380098ec9f71131733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2de4a6e4f28b9a9415a2a53e1385b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90844c02163a99d8a0faa904960505e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027ec39dc5e49d186f72f484b67cd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c197dcda85ec0ab5726a5f8b0de2fd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f821273c7ca101a1c2b3ea16f555c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780626299f13bc4e9a9306654ff071ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91f9a89713394bed6587c66793b0ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffeb474c441a37bb05ced414a41f2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf605d1d51c425b3b6e6a66d685c6e3142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0d648c551fa4ae9eb5b472acd882643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3680680338b2988032ea3b92b3a8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae963fb3fd3b14bd5e882b13593fc8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e380043578bafe385cfe2998aab55c746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b63a5249c828e5bd03bf773c3db8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9a000ec11fe5668d1f81bf6d2ed5e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af50ab7c85a0dd0392e067dacdb0b0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395f3fba3044a334c5bdfc7adb023b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46cfc6089b496785a7dbad1fa5e80851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110d959fe37a3d78a935a8f456f4e2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84971aefec2876f541fa4f8f1c00c10a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb69da0ae2a53f5be00deb5294654f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639bd4c74c595cdccc6260d54aa0c1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59eab1c1256982cfcaec55f93cb1eb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dad3430099f83cb3415e89fcce50757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc0e83e8d851b377faa76c544faeb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aab2819acff0fa8f397bedbdefff659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9451f675e85bf541cfd4dfda4801160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3942986d55ff99fbf9ed56e3ef3ead761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b210b19d393319659bc87abfd714662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e013bfa775423c2d3498eeb26b27fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e094a2c6db5300e2df6bae978391e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a1b17d4d9aa53a4f22a7e59d2ca4e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a56b7b97713176ab846814b63778166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb6cf569f9b435ffe5ee49df597cd567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379a509555d9429ae6e5b9959a6adc868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01027746da3d5d26e8da6085a56330569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c80f1c8a326c3b55caa091bede35d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757906e450f462d4480f314b9a407cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559251b43be7181459c73967230e88d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5b6b0946accafd8a69dd413c2a91f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399b167c71b24f87270d61d2a1db76c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cde1964a0e59e0a8874d30d5b3ee6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997fd127fb10f3f5449c976358be27176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943d51c558797800990c8d4100c50177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5549564fee030bd135e37f99679c48f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387f25c6fc716a363923a3cedfb1c5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2785e07b6e36dd3e0ccf0558e90dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d944daa7c741dd76a57c8b9c279e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d091f29fd5d2e0d48739f3ba2f7e45982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0cc7e7d5190ca578da956a9db090c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fc79926dce53ef80a6c2d08b5da8c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413477e1ee476cf4cd28834bf693d14e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ae188a968aa6c2e302b178b4faaa686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9556a6632d2d59dffe56ecc0a2ec1687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21f9319ea3fd99b0b36c270f0f879788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5ab0dd4e403443eedbee7ade64b7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52baa9485b18879392ddb6ced4f4f03790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9544e5f77cd46de42b07d9970f3404191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf6320ca431a465f680c07198d0eaa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb8734d9094d3fc8eb9b63427d081993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dadf2e8c315867ecd0ed91bef468c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bfd936b7df65754dac7e68559818195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45518374c0189a500aab25e1dedbeaa396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f2add2e8a8fa05ef0da8ed32c19897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648d78e8aef0ff4654650eb74f1159598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607758b43679fa8a4d177feed195d8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb202a78c8ef94ff6d80ed435f28b333100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164b7e39a399d0a139b055a7731db4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd232bc388b5a8b1d825c472349ec1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77704170238447daf261b3e13da5b402103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7114e96eb96bf0b7de03178ea782012104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90cc5bdbe3d76c8dac5f8f73f44f69105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460b83c5e23beef8c48296c8ff790e9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cc466f79594d601d1acdb70b0c764107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713b9ba5f5b2a919132d13d1dc264f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e51e2a9ddce054c1c794a0132cd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761bebf3406be2f1e705e709a561945110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46a3582f8695cbaf3151b2f8275b97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe763674bcf907f3819031f862e8e95112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610a2eb7e7e3b927f70606b59efef1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8881bc2e4fc0f5ad8009bcc8a28d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e322ddff9a12edde42f9d0fcaf376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7c77637f71e47058b3099d2d7c7b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fc2d2b042eff6694e78e1bbc9d778117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ee0fa6d04d99c19c04ac5c0c47e69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88353d616ac466c2f3efe565f526fe9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385388aaa990b68ef68e0358436473f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32dc5f3863ab92905d3abf112db52a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3602220a460ee6020b1e8462149a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd80fcbf6bb2a45ad0a423738820706123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621492ddae9ae91ae8d49aafef0cb8ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e1a683624682cf25987fd0836523125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa733c18c69aa8153ccd06ee18a0e4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33154059270b1b060b5e40d2b3cceeaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0ecf3b0b893932f93a03161bfa1a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c7dfc76798fad66175edc10cb3b56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce76c3c39b14c904b662368f7725e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323434cc9fc2f3503c66fae668d045d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc3eb70006237858e736487c62eadc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead3a97b1b1e4316b639704bcb0568133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9de33faa873bbe907f2c64d440b29134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb44a473032e34adc51bf20f5ed9fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93ad89124bb8a33a0ff721383569a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c95dda2d700f5f7137aef5ff4a71e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0aa59fa8be3b06d546742d0fce40a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c18fe0bb52198b22c989b4cb84f52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702fd3648fcf2d0bb3ad0edb2029580140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba114618f9bc5999a7026c0285653724141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eb9bf1e3d9635e937071ceb4d9729142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff665b595096db806f00e38b4ea0bce7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94238bbb2c3dc9f6300ec3fa51c43c51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292603500413c78abd377654a6800823145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1091d0fe450d4302322e75e12417c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b9aa7c0a0767c984c3f6dbd6c1af8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324da89f1671d0401e98cf9a465a860148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981b096ff71b98428dffcf0fbafda43149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f0432a2f0bb15fe7f4c0f201c07541150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c101d85d545b160913a452927788151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917209dfc4caed9b9977863739752fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b2cfdbaf7fedb501db8bebb456bfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ea0ec8672e524c5af710d91e4620f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e4168108e7948a528423351e2d34b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1a5bf8266937c3c287eefb891701c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592af6923555faaaa1276c1fcf94247157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42630c2b2cdb30b062f696c4f92a75a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97313834d3abc49b49549a17d33c21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465fe50aa0965933dc4bd602b785f77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3c76fc442818135b1ea83c8b8f4f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb425f3bff604e6777497fa42f03757162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621c99e7160f4b6f2e25e5b647d6e40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2995400adf572c18a2f5d2a103be4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49273267b42c73aa235dfaa3a0c6aaf0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952f8fca701bd172e229b9b2392d308166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988b549d68f14063fa3d8a4428118f8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ec707332baa2d4c04e972bcf05ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb9020cf1b3a0cba26f62e8c89e5ceb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2139e095e3975662efb72f8255dd7f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fa87d8f47b7c90d90bbdad44d8855171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb853c5e21489b36ba00fc32c4f2b52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f48d3e45b23afb82b53a5efbaf1f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a481c621b186f7baed507fab0b6c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7bab48e390a05f8d6e4bfbcdfafe1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e6598fc47ecba2ce6b8cc675efc93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016bfe243ad76739e199c5a90fbf923177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a71f62afe58372cb9c295763107445178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c046cbf179972a3327f65e2513114179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6361e258488ca2520519e3cf727379180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804d851effc8d700d7eb4c6a1bce9ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af4a28672faa9d2995a9c10d5d3261182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1958066ce7756d1f9a44de742434bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a3aae2781a4fd752a62b3ef4d9b8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b7c30f1dfb38d12c9f39eb50a75de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feab3ed1a04dfc57d4f34a1cf96edea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46376971cf4924cb99a20c776ba3b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3ff759838448ac5a84553c78e83c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f48d2e4b85b7a22a9ab6ec8bd425f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229b32f8238c61504e76a3fbb2314cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4d1298cce80d12f3c060a5a00d253191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed47f0c1a47cabb809a53591b720d3b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe10fd03e0acbd5f7fa0f966b83778193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2dc2128d6fe7696f60322abed5f4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1351744222424dd34d4243acd95e83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f96d05f83b80b254eb2748b42b01dc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e95676a0cee5372ebc162896a923be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadac10fe047008bd2c0ea1d9086d768198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75dae65d03710545f0f9c3a73b04dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b45d7c65bef0ea47d0adcc1fb49371200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467c742a7163a2f6890dbcca4366a81201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1486442ad91d85d3c6c84b07c74f645202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd682bba6bb8c3cd42c8c19a67ce4e7a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a094920f63158ff79b6e63578b5f865204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1603a672f8ec9d3c4a8008591288d9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb841d0c0372f72baba4e47b87d314f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a26c7172cd4c01bc3eeb116938a92f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2826b65e1d1eb991f5aee3fdbdc11208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765b0153ec056ccd4938d674c1de44a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913aebe2793008cb57a48e506e2f5fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874527d09a1ea61e0ee855b67304e78211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016d386cb8409c00bfb2b6d5f772470212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9dc17eaada915268525371d10f478213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7fd12af77204c97eb683f702f0ad35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf6f8509abfccac6822856e6c856b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc30503d52cb85aceac8417213ffa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0fe72d1df25db9dd0a50313f7b214217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e105091dc208fee6d50c3669e3621f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdc5574aff1ba92cddd0ae57a19f5a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747f9eb589f18ab232eb6c5b2b130c8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d98dc150394a57e5c9374d5270f595221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe75170bdd86b50f25f7da101813a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b935c9359fbba050743d636b76fa46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4c4bdeb560f154a2eae9da8706dec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a4debc909b7d198b0560ccf758a6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74976ef3125c13c028915e1d33e8cc43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52e010185f6e3d42efb32d36de8efe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0733b072a87e796ed84b219b5c0a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c979b8f8ac3045226fd8f4b56db0b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48174cc7c21e4e0f7e303e947030151230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c31329e059704bda87575cee79985c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19910c16b93ad6eca8467a182a2737c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbde1e376cf292567fba914e4d82cf9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64c2b138fe0593104b4f6e0276def1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fd96a9939037078626dd28aac539c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de9357fd3d6934ca850461c28c7f87236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0da5b40163ebb076861b5548179819237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137db464cd515c86417d3238eec0882238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d6588e70206ff96426088661609fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b9d6e3207783aea89726f0dfb2c77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268565a914b8d2ef71b45b253c8bfab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c457fdf022680511434de4293bfe6f8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a67a0138c030490c8d83d4cd80e18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e660af498d704b57fad56b4ad46f0dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87370f72183c76eb0d790cd316da5fe7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba228c1b232d964ad57a0e924baf64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e214ccc12c56f159990e353f0a0f332247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65974a28c2c2810ec118026344129dec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c42824fa69c8c9bba3cd4ec6819f2e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22739aa12f9bccb1edc92de2bf5506b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2301317a0f045b66b332e290a338b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3e292f3db6b31afe2619095df8f5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbab6f12a124a8b65a5a2cf9740043d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc2fa1e3f3596e3ea8982a066bfd85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c98cf5e46363352cd27be7a159e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c434e3e0c7789969d80333c2acebcfe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022a14c6ff2a0b2af58e4ba42ff9ff6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab7b545980bdea1974343ffdea9c0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103bd0aa6db6427134b0484e636538f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb9519025e6a4f78455b4cdf641a2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af9b9ec1f2c8ff2cd8f95df269cee9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2629dccfc97e22d7f742c3df8319b01262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5a2a74e7d781f3d55c1fc8a1a5e6c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9227f07c0169dcb176dfcd7711ccc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b98d86f2a31c81c6933b9fb05a841265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81344139831844eeabde3c42cf029c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890117af35b494a05ea90e270e2b747267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39c2b91f8d210399c7d51d1a42829a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6826950080fa6add86fbb96ddbaa255269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221b25ae042d1fa5dc3a050a0f7916b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae24c23e6dd00cff8802c7c47ffb97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be13725a43b48ba1212cc6a833c21f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0dc431fdbf4f0debbb3bd79f05f11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705dba5f3ae34f0716985974b03fcbd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6182e4ee3d9b40f851c2bd5ba599d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec23ae8facf9f859b6892e491194bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316741ca4c81b8c461e755c7824f922277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d43e7368f2c0807a43cd5137060bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0259d5c251f7689affe34eb13a1784279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5c2513992fdc4216761bc5d4bbe6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd22bb34b64d549172a41d48f66e3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c3374d0f2f4f76a512d6d331eca30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d460fc51d6fd2cadcd28c39bb2e57a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeef07251bb09f3671e6878e3387a20284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d18ea4c720499a0dc33a228f4cd161285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3387218ed76325047fd69a7e5cd4c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28014477313840a456ed7fab0771143287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214465b8ad52303dd42e308831b5d437288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b9e23a12a174814415ffe38966a14289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d08f3dde84aea0ed5c2a7282e2f119290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff524f202e943b6c0a41c5fe15914704291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de20386c897c73e0fd342abe9ed8cf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3fc9b10482d184d5fabed89eef75b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e272f367bc7b6a9a9844f5f89f99711294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9e623c96a0bdee8cd8cb76924a61b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac2331aa9663a49e392fa8c1780e75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1afbf8f3b6b1b526e736562c37de3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5677701864333e07f523bf24a8c006e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ca683c21f6efc0de13744175f298299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537758531d5600ced74f6a42d1bfd30e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253af7028a6ff6de83adeef1b6843a7d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34126471f58836f25139e6ae73ad5b75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4212b5991178828501d77418dfa675a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8b4a1a83f2b6c4c0e53171f0dc4b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c8442701fcde06d3b8e60d65d8c00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aa944690d77de9b5075e70abc4a36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548455059a1f55a3af9da3f84687c22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbc0682c78a394b2895f0457751739308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71b268362f40a3540a3ac87c8d2c4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3f980522b0f5a2adceabd99afc128310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4aab4547a78c7d080185685ffdde1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f6596b290ad88438960fcbb6c3ad5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff76cd8333c15ab61a23ef48d547a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402997b63d73aae8c110beff6afdfe3a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5368789de25c805f3758bc79e6057e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194dfd688add0b7b507687cd721aa684316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce42356d9698b02cafc747756d9d732317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41b858a5a62359219fb485af15c3e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10238dbff610a241833fb6f5b90f272319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c27f005e1c4303cd789101b4c95c99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0d3ee49814c27940855cee8f0a489321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950dfeaa6f3f8b150bbf123b753a70322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bdda8e58f963a3168312444bbc836323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfa6d41915435c291d583a38dc1c4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4d36b31c72ce85bc6fbcfe1026301325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f4b858a58cf6af1db14fdb209bc6a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779dedc1f0f2f69d7542ffd93a024ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729e8ce27cda66b771f7af295b70c27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6c558ce0afdac89535ba9560480ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65396577b65bf725169fbfaf591c658330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8181c77b42bab500f2be3541f3148331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00544d492973aea3c2f8168b5be81aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eeacef022ebf5aa1c7a7cca12531d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b3968ed2f82df0a3d5ac1e27182b6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d734a232b30bf8f5d880de04c4e51b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb2d3bcc9eb57088e451c7a06850f6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef194de71d56bd190d3d94f0b88b72337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3320665575bb27fcb6d785f7e77cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eca7439b9d149a3da7ef7dcbdf604339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a49acc3cb58824e560c53a8115ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7125510ab135de59afd40465934478341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142bbfc9da1eef7f00639fd128b4d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f98cd802cf9c1828de0982824e5a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a944599aab5b0ef0f27f3ffc82bd83b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77631ef4c9b81a590f2cd8b14000908c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede000bb75337a6b897e224cb14901c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fd88075db38b1b3cb4706d522953e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639108086168fdbb1ed606d6fac3f90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b1c9f258938ea269981f976ada2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487baba56aaf85daa05896485774cb91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31376d0f845ab434db4f8d0ed1b2fcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11435fe61aa3c6a176d5325c098ab12f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0f48e1758f6dc10bf864885d208c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb555e85e2fae78016c73fc76b0b0a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6417e7d3d75ae919f4f9ba7fd11091c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd7cd5c454143fe30c91b39ed38a0b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d357799513389095c3a0b8d9f810357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647a71ed3c085a55a3df2a21939b658358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4bb8fcc179c32a216ea256a4ebef9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0591df339fa3337eabfd7ac5b2233f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c23a16a73db33886c86e4ff096f60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604a8460288e608dbf904ddbd1d2bce362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac25bd659cf21d341f0ef3c8327c55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189850bf5debe198095701afca0c56cf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef94dfc639918ecdadde6fba09a250365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be3628841453086986493807f6ea67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bfa7f39b2a9786405d6ca4b9cef90367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471226416c02e05489d17944ad42a24e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9336f943f9cb0c26ddd4ad2f5bbd7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b75590cf5c343e8ccaf70522ebbc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c1b9829475ce89035db19b612fe8f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cf93bdedfed2bc1a00e3a25500662372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63d5a14784b44086c47e3aecc8ae8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0a73e469d12c30c4b79a34bb39e68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0adcb53aacf893822b2d9c9c6eaf3a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb3cda17eda323ee209d02f82e8d61376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960575ef095ddb7b2c253569bd65758377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75b11137544420c62cb358aa6dd9f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78631db23c6d6ec9e8e7ee6f5c922f6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920507928826622d45a8b0f716159b7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fd6442f8beb46a59a9002858ffbda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f854d10fb52eaa462499fc8f16969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e81f306d57cd18b4a2691c9a50688d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af71ee10440df48146defad8c19398384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3664b52030a0702320f935d835e8996385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9d8383354eecb01a86b005689dd2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008340d4070e9003677c7076bd621f6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78de0066d8d3d1980486039f411cf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0b7df8eb6ad81d524077b842be0c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bfa78263fe7017d60747caebb9942390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60780db8685182840b55f44ed882a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af0b50a4d1bdbe8afdb80160f8d36392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f197e676fa730f40e86019e8446057393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b82b7633b2c1d6442d2b38ba5034a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fba12be0d27560deab7d89a91d999f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700e93ce1837f95fd47f3e58640f6e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf80fcc9dceade467f271ff7d9381c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d2ddc8cfb619f25bc1981efaae23b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5061a66da8f074db985f5d7f9dfbc8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df750797ecad97945ccab69f2c652736400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74634853167e0e14a149d8bf1b12a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31488a60f55a2b6499cd2a6e933c3a2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead33868157c1ac60084aa0d234e2867403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3364f821ce81c7911a337d662064640404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d44c9ee4727b1adaa365f568814b02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732cde90b375430a16e1922ba579dfb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72d4d76f482c496762f8e45264d995407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806b30a5503e4e6fb23758a4c718857408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76668417bb1ecd9174d90bf7b787b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3fe07dff952d7866b5e161c4e6ed5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154778bef33b16d2026f8ca6fb14a1e9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe39f64abc8a192400a9b2031afad2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f655b266b61a0528b6904bb71d161413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700a2b768f0a89451563653cda4560c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a1bc32fb4084c74c69f276092aa01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb0a25a41eb5a2aff0147fcb394f37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3431f2a021f04573cd54e5cff2c67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce548ca36b6a07a799dd94fec085b3d2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4da790f83889e12c3197e10c594ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e512871d36ba0b82725e13afcb70d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aa0f4db80c354a1a22598233afc58421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7de56f99e380edad56533045a7853422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a27c0f69a2f548ff6434c8c9feb4b8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea692eef46dd682d2de956787ec348c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f19985c736e4ca2f93c6cffa7d51b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb98cafc538dac5b21928dde4ccaa66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826f846a664f26c4c9c57512f52cace427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6687e2fe1b9a847f0f47bcf32085252428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ce5184cbdd0072fe0a5ffa0ae4bad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34b5e04e8a40197c44790b90c6d122430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4f0012951c628854caff993735da8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082609ec42f9647dd69c44e6e307a869432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07c5ac585b673e1d15148c5ba08611433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418285a71cd45bc71952cf8318f99de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff4ab65173b19e9e34034e0718c8cc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd265af21a28cab853979ef4d6d1f5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6867d1b19fa87090bdf67d9846b5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1b0cf1541b6ef42450ca0f65dc303438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a65da8e8f46b265375bc272580756439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb54839d0ad06ca89e72b1a5ebeb53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71c8a73e26f3cc7b869c46dad75128441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1d2a89bd6fcb2852be10306c42089442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9861d54efcced450d8e96e466204b2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dba4a21cfa2036068724a2918cdf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd3ae8bf6e8ce70744fb5176d15a2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae99820665a158c31da980799de39a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01bcd5670fb352fbcadb169384de96447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc802406c9cdca613356a8c3ef04e766448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f3ccc563efe9bf21c05a3940e204d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27880971023485a5168354258f2129450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45539369a4b6b088f7ad0b58c421c066451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540926b4fea2ba2aaedcde6eb5bc7de2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b17f517a2e39513081b836f88530c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be498c0711553352eb1eb871aa7b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356add66edffd8bf2407dcdd7b9b30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68779f1d577783e80c2db9c28aec982456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926d108a8ee3186edb4245e717dcada457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443971a85da6cd0fd31b0b6b7abb625458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f98f8d8b983171082de3390ad8d7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd6ab2bb9c912f8d446e32f53bad6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec4d7b4287a1a8d8c8a97ea923991f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abaeebd9ab9a78b0882bf301f8fb66462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfa4ebd51be7576bfb6a254ab2ebac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f90c7f4018d9bfc1abe6e25446eab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7ec5a5521ede4583cd260f5b49a89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a507e29001f8d3541af090d68a9967466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4281e4307f2cd346d38ca0767b9a2f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a29189271cc5a6671b80b06ae7bdc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555a01851db0d2314a4e613653d8ee8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad6d5bb4dedbe75db74e2e1f73227470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89a1262727c3f323c0ebec297be12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57783f48f0b08bfbeaadb3b79137ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced89415a0ac9de970b4f2c7eda5119473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66457983079fc5c30fcc9c7a572110474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5edea4514614f111328f2647b00d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0abe964ca9960012cef735c4da4b4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7946b009e07bb83e533e8ce9c6b034f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d8b2db67cf2f4a41844ce8d769a32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f176aa9dbf9359da3b81603c2d9f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ab1d52c7406c447c12e3e8f485e3b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1131a80e48e9152fcb56dffa48d48d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cc6ea096648230f6cf2ae0c220cbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef375c170598404f164bef576213e63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410fad115a2056286a241d959a852ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53d4f6f15c64d7d9d37057ae3795b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57254c3717f19971591359102cfad25c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e68e1b79c19eed992ce864e2b2ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b16c41ee4b15e28bcc1ac6a8da45b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3805493f45b34f1c37bbc212b56769489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42fcf618280b28e941c29ec2ca7707490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184df6ecdbb766b6c6462009d9a78f8e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb923602866d6cad1e6339ceca75b74492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6d18e7455f09f362f37f00c1d11d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79e09d073339031ff73d4c41fd554d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbe07ac47e6622ee3acc86c1f11c65495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de37bb0aa5f241180dfcdf2ba28de0d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2fd940cb64bd014f1ae5c9b175dc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965176c0ede9ca2642c7d4b47fc034e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a02e5aad290889544d05376545e2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eacaa5b8759d8cd382d93eb4ee9717500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ee8bc9a3aefe79fed31c37fe0326a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec62ca411d20c3a9aea4d36adc51ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7e34c202d13a1ee9157dcf3270bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d8fa258a84745206f0aaf636cb678504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1400276a49897b8d6f6931a3aed6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10edc07020faa838b386eddffc8e77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17aec4a379900176c69ae2854bdda6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af4a95e663ed6ecb6f6970d908af0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ee46ecd44f88729adee98b21ec53509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137af3b2f27b073af3352d22d7a1703e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fab71ae41c34a4f94c87d2834845df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558b43c30fd9b13214151c527f52805512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376fa0aaa5f55a1b2873e388d97f1c9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3753331464e25565c4e2ed8d2791f1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b676d3574221832b858a3b47ce63ce5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946460e4df7dd39a4d01be0d04482054516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b4b88d476c8a1eef8aacbac7e943517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab0a0922fa0ebc87ebcf0ce31b7965518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62314d86088c725713bc8b477deb72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd5ded0a2df4b028bcb13424863fe8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3896f5425798733db211b4979b3f01d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb48ed0769a55552edf857c61638bf1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12799d37c9b0ee0449af9eba46a9ad60523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1cf48de0ff84af8a435751c1bd742524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59de5e644da40d70846ef324b1756a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f99bbff349aadba9ce36810497362526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4ec2c20afdd7d3b0f7e61e0f0a1f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e18c922ce859771266b8bd8b6f587d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78edfea5af68f85fff2c0aa93dd157529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21a15de4c40f9e9d47e200acc4ec52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34321007e337d26f8f2ca168e0268ef1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f51539a296c08affb56d67a863e9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9b96eebe659af2c9dc2295fa7791c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f40d95ebd390b977d9f22f539f313534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90009e3a3fc6324c9cdfcd4422fb0d84535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b3bae9ac4522c1d02affc716aad7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a408e66a644865ad9bd8574aabef3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59e5ad18cf54e8fb982b537180dbb1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0777e7660c1b840933f3db28107ca4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b0806ea47ba3838dffa268b0f1dd7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1d2c13f6951cfe4a61bc9e1684709541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125ce06f6ee4a16d1fbffce8defa65d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f257b1355cee3907d4cf3c41f45c68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c5dccfee86840bb707a80bddbb40f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96536ca76e5be756521803a2ca7de8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f002f41d854187127c6ca76c4c200ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49282984346af15ae3d93ca607906ae0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a11e9f87dec540051549549f43567548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab4fab9c31b27791de82f0fc8bd551549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a71a51c67b69974d02743527f0411550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f1bf3ed0040f1d37e6a4d10922037551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff733db34b431ed64f8d7d2782ab8260552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6c54575f375b756e3ff057f097db6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4e30dc002d9b875125b07f67f74ed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56344a9c482f61eb2aa36ec2ce1f6171555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b063f2e34219caec81040246f33e1d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91794177900686ac34aa5fec988bb328557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29820a9bbdd0eea36ee461fc1ca2194a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17457dfc4d9394ea69d4ddf32341cdd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819841362a63bc7adee53c6c1385f85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267debf8268e9054ca286480e50e791f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ba2142dd9216bda56b3c4368f39ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c523ab3f9c969d90305be5e39abef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c210900a5c5389fd088eb55f82a4eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93bef8387e11929eb6ecbd3c17a92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d27410d07243ff9b4dda6e4bb8243f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28442c36d0106bb02b55368052062030567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e034545cde4b012baf73ea0e75ef292568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf60fad830e4bcdeb9531b050d62a7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca33f5e1a56d5b652d4fb28aa505af5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af1d8b2360b37f2cb2330fd1c36cf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0f8353e80d7333c907171aac38763572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f39afe78670a77db9169a83e3d4cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26effe2b905ffa4a50478ed93ff4b6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2a54edf6bb8579cb5832af2bae07b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edc28af1ffca2ded25b81eb4fccc15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f46778b4b03763212590c862e2c5d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf91dbd23c14e0714b5a3333ac94f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e76fd138abceaa62656f45a8628b95579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ddb0984f2ab4269010690f8a869aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1500a7690f0d7925c3ccb51c1cb50581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e315a8a0b2a3cb894485fd55f366fa2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc2a7409c789e178877e7b17189743583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a8b28eeeb07e0ffc42908d27b74c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe40671fb4051fd81dd8eeb4c8c9501585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ff68b5dd62492ae2238bde50aaac0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b18ca3d9b604950f0f95d26b7a19b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a8b6185146d757df1296ee8f1727c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2adb0e5bb43a78c97ec1634be9d99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b1280c5cb671947d7df0ff121f398590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacea75f6ff9d752dc4982413433b87591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fdc47e72eb69929fb18edca3bf8af592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15289ace4ee42577543c75c75dd339eb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77add9fdb830d965937e95aedb6c19e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9053c1e2af9cfc6fcd57648874acc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068a07b45b28c74fae8ff95f865813f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a13f5d4440a5e174d8f9ed3e71d58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077918f5b486c1c191e44efdd21d484598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead2e5b979039b1b9f3c6fa9ed38962599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e37cd31c706c397ba16f7431a93fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b719fa4859180f48eb82f4d6d4327601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409e545d9df647eb17fae58563b4f11602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ecc29db596fc0e61c381c83736cb3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecf0a7903d1ff3e0eed88f8e0b7e20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8b199f2f175e0ef303745217c11e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4ca15dfc4263a44b019ddf0b4b35f3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f454ceb9f88ea444ced766b37197d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49662bd90d674a73b2274a8aff685e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c92dda0989cb911f1d9943d0dbd746609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56ff87d283a0c31c1d2314d82f752e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1aea2b3967b58be8fbdf47d0cccee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3ebe2f944d7c296b3738082c2fb07612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146341d484f448991deccb0fd6c49b18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84015deb1bc6c0a32f277478897c82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0985e61832e4e0493a16cb8807716ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e56eea6946757c999d036148400acf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7c0db4f9512c5d8e899fcc7288586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123661da8f3c895707a60d4ff4d2ddf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dbf4ed04a119981fa5f9b253ef442619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e0ca854ea0fc5370acb2f9482288ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbbba0fbe122e20465bf56366cf832621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946b60f25031905cdd9f8abfc4e1b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3e4f175ed5290ef63032e1786c6db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c19a9cced9abaacb3a796f36ebe8e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e464b59f63b2ad98c97a5377934b086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94962a1393174693e9f8562c0218c468626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f845a712e55057ec6231d94eeb6f0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd692fda91fb1468afd429722428fb2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a410c0cf0a3386ede2939cd17906ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed591e88b55044deef193837a18130630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7ed51fb40aa6585cfa4dcc4fbf803631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88915417aa43917b43f82c29188cdb8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b24cc7914747f73f38e7b65d8920e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80ec3d547ca4c99e2439c5170bc87634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b09c1440d3cf74b5bfc811cd4a039635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff199791dfeb2193cc84bc010c1805636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a216ab193ec9832429153a6b8268cb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8d98a995a38baaeb79a51486ae556638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49d8d775eda4fbf9f2740b21e5711e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6baea66907856513eed29fbae3be3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc246e2b7c59f4cbecc234cdf467b65e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40723b044871c49d82850e638be530f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d67a7e78a9c389b873b8e9eefa76d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c57ed1c715dda6d9ce385400131eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ac11ef629172003f95db397136b73645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21de8bfdce678c06442be82469b697646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8517f3e0a4d2ca53319bf8eb517b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d2c2b66ea4899d83a2a199a62c396648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9df5df6b7202fddc8765d3108800fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54401ce131bb1470ea01a72efa275d71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832be77f3e5598ebf4b15204b0aaff25651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012e75f36cab0202b143d11d5fa747a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36dc98938e6035855cd01c308985b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170110786ae66ce9731ab6cd834c6f57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13590139f61e11d3f61c15fd60bf4e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4348187d83a256fce4a73daa0086f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410192a8f8b0d358763f2003603434f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9476688a76204b93a1b256b24d331658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88c1078c6526f3769a513cdc378572659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b4396804ab647042b47103cd7b92c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115d03b3032131601852845dadd8a2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb388fbfb1895cfe894e602e394082f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac5c86ee50a7e03efe95a30937d499663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaddbce5212d3545a90f3f6fffa8dbe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe14b6f003f52350c647f66d217742665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6eb56c701ecf36c1880efd369dddc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a7e8d01ed159f487e4fc894768345667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8dfe4dd952bcf612c1a51449d6fd0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058016c85e259490de9600fce8df7eb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd96487428605d60dde55bf27d9ab4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e068d582c855fc60ee129d9e137c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c020fa5fe8d0ce8d55703506071d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbf9101a5f843d07a63dd0b4f4a7a5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b750da928b2b1007cd607671414938674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0656b3e9a285556d319884a4973b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beab97553832803496588714a9e7376676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a03fdaae14ed907e1dd1c6a4af0db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52910c7626bdf7fe25a13fe57236ddb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1ca0595fa018296f4e471f37a71e2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc2c1b0db72d65af9c1a930182927b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7260c5d4a211f7c1bd83f9b3aed251681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534f9405b27cb85b6986d222e08b7a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e52d907b65efb017a5e1cd78a62781683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1641848ee90ea833ffe9b9f79c919684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a790b27af00b689679e53a138432fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a39e72068b366d8aa6173feca6c06c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a9efba2b81f09544303d7c6de7ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589651fb9bcdbbd653ac54b41bc801d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b047dcdad5d6aba7d4423898d0f15d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799481a96ae377d6972c2786d54954a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce87a0e0303947c76faed033e7e19e4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d0af8528b374643159eaaf586beb5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06a5b05ac9dbbc7e3531433b1512e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb87e4e52224646b0a4d127df21d338694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80536d13c6ba5ba46deea0ed9e5f31d2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21714007d468f66ef085504785fabd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96d8c25b0a070ea9836241eeb129e5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da145c4ec906d21c7a86226018864c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a861fb31820f35e9a34b7f0224773d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82803c0be8b5e5e22842de3fbc65e20700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9dc193d0fc01092f173b148d601ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caef91bce56c85ae03bc9154087a03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7a1d7a3d0532456591c5f1ef40d28703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b93bfbc911e0ec422b37ba35ae23f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897176f1e7b298ebe373aa2bb1b990bd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0206af2564f303871cbf48bc660ba7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae475908171d80a37294eb120d27453b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a7e1248f83577fce6d57c2f61190f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca623e7aa6a21ad2df761ef8fb966c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851b616342c3669969479424a0c55f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f952617870b023f6f9fa490b19b96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707487f8e9a9d5c81fb9c7a0298f5155712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3cbf79adf6212b8980c7db31c02fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1ae04a2448819cf2b3e9773823d5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500dec284c895aeafcce9f44180b77f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2007e8e015840c8465fc9c421439c98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b7d05493b25df956d60fa4c341378717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ed8b063b1b39d7cff54e2da9d174f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2e14d29aa4aaedcb82d59f237a445719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1ade135f924d837ef645da4819bb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4e8b3a19da01350de711b1978d2b9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361861c1da70ff58797b099070c8c782722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731593526f681732e867bd97448542c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428fa644e8fa2029790dc9a94c6e043724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32a85facf1c20b1bb3f1900624e1d3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc40e855a9bcdb1c52ef8f22d874bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec56f185d313a013e344e8c8adb5ee4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb3e7fd8f72449ce1b10674c56d2bc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dac50a0d78c444acd7b9abd70d56b0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415520525e71f359388da39e7f3d41c3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cef5893fee61784c79138048a672e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bf724953fe93a4927bd60de71af4e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e6e3f18180db174a0ad57f5d7acb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ee3475a1e440704483d137a1d8d2d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316bfb5f32e1e2cde97d484d5919478735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea6d234f5b4cad16eb4265905d492736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310baaa921af1659c3c805651246fc5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198b073143419a33309cd2ca1775c91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d994458de2e9a44244790c1bddd1fd8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536714d01d738c8db8954c32eb5e495740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df80b697acedb620138a86dc9126a38741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f20c8599c186a6c87d2652a2e1ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb93b7f5a831cbbee07e11ddae9e51743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376fa418df0d0bfdf6e3231cb0c4cf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d636b938c70bb091275a6be2a46c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7863b0ffb7f70a7dcfc518e09535af5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340b07d555972098cc335ede89ccac1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58dd21f4efdf8ad42f48bbac42fc69b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621dbe2d03c4f77ba44d250bfd113f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e9137745ea87128bdebe57e95754750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba869623aa246beb4e32703011c2d94751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba63ce4ab183ccc0a7d41f439e64f86752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582aa2928b12740d7b475923a4a2ddb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10029de731767ceab7d17ac5b7930ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2fd449633f38be361188a1ff67dc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc860c76c31da4417aceb91517fbe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ee0a82e87859d6b3215595d4e269c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7656f126194d8d057fb0ee6ca2d3cab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0958657573eac182d413cc2ffee415759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a85c20dd55626d08f25c92e28e5f8b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc309ac790144fb31d19d3ccbef9862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c812b3bbe10ce5dcaf211368e150da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e83fc64bc1957ed910d18b85adbf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054e1e9dba6d06eca57fb08ea55f7425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a29353b8f1a4e8f35a749cdfaa076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf3562424cd9ab4838b29ef588332e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42e1f11e31d11ea9eb2966d8fbff5c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35d9eb6cb4a48b8a036799bad9a0389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370567ca5d43bbc7d1fa35ca9b9118fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ec74eb981064c870c52aaab627d1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bd7e3cf4b6039cc2c68789b3dd72712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c04dffba2085d48e7afb581f41eac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1863785b0d49aebe9a268fa9dd1e67014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740edff62538517a551f0b921ddceea815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ebaa68add69e16efec628fdce6c5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6fd3230ef9b0ba5eea08a8fb2f636e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7aa7338b1958f6ba875b2063c0ed818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8841a6b315004023b37cf10996b49d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51452cf69aeb8b05640e94883fe17c0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f44aeb1a4dcc1d9322c59869662d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df93ab0c3c29e6cca6621041b0c79fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161f5b49bceb85cbf4a886e3ef6c3fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c551849ac82533bce1f8eaf7ee3ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9f6a6a7992f7071500be0e20b7a325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5a23f2bf86ccbe895d13d8fcae25b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30988db0091a92ca07ca50bb1fed8927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced4240c7d2c2c8153dcead8991344928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388d66d1ad1841c97c9c73a59319c5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d741f6f6d56f66ba6d7410156a6a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9737609bae536b0e6deeb0ff3fb81e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de45a8c2a6022d344c627e6859320732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6944940cc3a6e6da7822ba9c855d4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84245c593c6055057e41ad368d252434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f39708473dea4f2fb8f598350214535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b799ed4fc1d99fbd3f31de6ba12233a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca3865565f07db2ee2d8c32a3ff5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852480e00946667d20972b3c19e8670238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecebac5503271b88c9d9b2dbbe7e6439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042498c719204d1d60895c31aa44d9c940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fe295f4f1733edd6e95dc3930393141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78483a0014e6c90948f69a5a7cf334c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10238ed3f3c9162075561bf364a26c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe8cb471301b384972e6b5102a680344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b74cc8e0c5e090017b0ffa156824545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b190e6e1885615b9b82419ac271f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a9f11d03bafb70b2b37c4200b39fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76b87bfd554a0f0f06aae76c58dbba48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039956f4190acaa2b333640282e2e2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295133bac97f9326b823a2642a3bbd050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a9d5e5fc0578ec4e9b8326103f6d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dbfbb412df85650e31d016d2872de52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f0859d22a29d90feeee728c22d6d7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be039124af1e550f4e8065d98bec61ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6995c2182799bafc35e54b7b8f60855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77ea42d9e4061ba0125b19a625b9456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a27a939c24130e1b66124858b24cca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684d3c941a012885fe456c0db8181fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52e8ff22c8006f8e6d06e722023e8459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87119f4e7ae8d8e83f575dc29a225860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c511a8a9bbe07c4b0f42ee31511b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c473682a0d1d0fdeb2bd8872b69fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e557ad1fe0613e85e801d0aa8d25bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c8699aaf6e4bd5743296627e1d06a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28e207b87cb59a7e434c6afcb3ba3165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734e230a135b8297d903463b450cad366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520450bd865397ead7b4c943c9babc9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba54e14121345dd45b8fe5600756fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67fdd6909c9a994465e7713eb6ad7bd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c46e37746a6ff16e0b398e9cdee1170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2dd0cc9807603b395aeb3f19d618271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c60faa3a6a975e69ed42863622cfcf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810878369256005b1ba0093e5539cf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d82a58ea269ab89527698b85af6de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d033d785081b76c4210048af5378f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea661134e84a7575a1492e1a42fe9c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c221d36b4141034e30af07c00c426a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c777e91b43ae864b15b6a33c94eeb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f3fb0091d758ddf5b231f226e7fb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da6d1182c8e2d6a3662672dc8e8b3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf317e55c0006fba7263cf68515bb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4395aacb4e41ce779c79e63fa5f0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aefbe7fd9c58a3fa63fb97cbf587e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e1f9d58b592244213812212c744be84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2c4732d0e6a90292eb3d3004b9c94f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae1ff308203e0e6b199bb84b3aab1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef794a10067d583e3d7ce6fbd4202e687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609de614a947c6f3914107934f5c966b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be03fd8a85ff7f7ff5b9261be077f9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ea43548da27d1e710870bce258bf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d893a2ebc9f8b6f2beb18031ca38ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1658b3cb491d2279f55e7ebc407aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d09bbfc563bc38178b7d678bc1953593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb453b1109b2d4d6eb54fd1ff6391694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d52016010e9b78c505fd65ab4d79dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3252d2543c3f2899df3d19c1e97fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a918027adcbf59306f37174ef8209b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123a21f3a442d7db0ab156c01a9131298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6228f639479003d3f02dc5b619fdd399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f4472f92fc652d699a186039a7a4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8ade6cc2fde3401f583e258de0be3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1179d4b141d8b678ea119d30984833bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6190ad062568046b398e05db0c6ec4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d011dd752e07ab9945ff78ff78d6ee8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e70f3e12425617fa322bed1488de4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14624a75ef976e88e9a475adf094d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2ae192c8d890d8cfbd66211e0c31c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc326b2ff767ba4b163077fad7a8af9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6deac7ea20b1c745f2ccb2161ed9b92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae0d088abf905585d5214d5b4ecc86110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c6349dadf25cd02818441c89035ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074ac7ef1ab3fc31c9c7a8a7cd67813112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc091243f13b95784725aa47f1912d86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151118b1b3622f3a0d4774edfdde692a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5065f9c9638c451eb3af8c5579e54c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c6181e9d3413333218fe423a964303116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86c1d44b0f29a08607b7cf822035ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b86ffcb9ddead146f62f1273ed988118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f680c6b867da4646bcb25afc1d22d38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50859b48949928be063506eb4be21f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c0487cb0b2e47d29dcc28266cf943121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c304c3f35132253239241d27dcad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36336b520aa3e7bc688b2ed7875bc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8974486eb0c34bbfa8173dd127c1421124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fa7bf9595bf644f0c50e7cd6539a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944a0801a1fd6c023ef28848a2fee6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc49978740719ece4970e473528efb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49e54e61db7dee6f730ab97e1d6c55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efe178384b0ba5fecb959ccdabbdbe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f846e7a823e0473b8d7d54fa82da6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868577200ff9615fdcf46de98dfeb52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f277ab6dea3de320e8111c9011844132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b75af0c661c9ca07119d9809e4f27e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4fd761773e97d18900b8b676ebf4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd876681dfd115acedec88a1cb8d47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c071a8238665cb8b28c207378e3f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28500dbad20a0c631509847f61a90e12137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4909faa4405a97edf1c8133b74b22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a673325e57ad6645ae42ad74e3551b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4f95064d337d911e8759ec3807122140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e88fca1560c208842650c3e2b37b6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5ed32b6740cb3253e19edc2cec412142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d3e1cbac8de89b167f5c95e015126143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e21bb75de9a6e9a209dec3edece5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1bc93d3cf25a9f02818dfd72f5b64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bf90c391b58dcb875856606efbe5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfdb31682ada922a2a12418e7c2703147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e68e501384181a093f5af41df5025148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc44fa985de8ddb0acddf94eb408213149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461bdd0f2abc333b0a01c9e3d973417150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a17d26d3a100fac42f519512cd1f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6d8cbcf5c98741202b706b684f447152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee77a562c911e8b4c7fafda6d862c6f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a6f682cc541f0522f08b4df47fa22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7c113e01b492f65d15fc89fcd3ac6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d5deb5f9b981baf8696ec9a9fd6ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0c9dc0550e21b55b9f8f06f656547157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5655623bc489060f59a7e2b890c2186158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a20c892314b43a7d516d1228b7b41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabeb2d32049c4aac4c71c80a53d73b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa476c3c5dfebec7fb1e4989dcb25fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a49d66f5a1497ca6ed13f4037b4a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680838b2e01dcd8670b4a7b48bb6fe0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b698cd397d6fab76aafe17f77036a7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240896041269b2383e3e93cc7922c5a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e81822997185f8490cf45f5e9cc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0140bd15e7b38c88848eee71aa87a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83743757655a24524fb49aa508906eaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8922bb2e84a29daffb01568580b52b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877773d2d9ee7da7ed9c3d2928c54cd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af81254240c98f2126c631d8239ea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67498ed8e434b31429ef97343ee6700d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cae53927918c9499146510830b49c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd2374fa1e3263909383f3bdd9d904174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ca557c7e757a46120d557cf7e05fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24bda9b52a7efbada62153d153c7c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d19adae16f3d5f58985afdc4f25a78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493bd511a2e9e2c090a737a25369da5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282e842ca7cfee1b63065cc32b24e91179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac8e5e3095cdc0156b588409e5ed68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3cecc5de70c8383dc336099bfde42181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23333f6dba5427e82346531a81be7d8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936b20030fd7b5a6e2f07096f2d5172183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc7a07598a99221a3762d924797835184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc58f1e77ff5a9658d4b26edb914a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a35fcfdd7c4da0eb257485b7356b0d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5433f84acf19764dd26f86790936d0a2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457c812f2e6dbc52283e54905491a45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fea7f920bbf6dc501ee10431d2618189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959349192767030fbca6420873eb39d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee725101dbaa73ba808578cc925c2488191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a0ba518d5eada5fb85aad4475e72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206861bd12c39a5adaec7c9b829becc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4223e83e66e516430956f33c59e0e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8f7e9171f0916203554d6d3163b14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10112ad7ec066baffc19d136c47964c9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9923265f884e6ffba5d8bae329e44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149a26e9b73b38dd0629075c077fca5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf17846eb82f8ca853bf8bd698b355199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187f84064fd180c1b031797f21cba58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b574ecb7498cf3c76197e5fd870b9ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201c562da4d5324947975c762ae2cb0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9eee03534637243fda613256e9972203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e52b2082a55626ce2fd7ca8394e3a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee62e7458fed8888dbbc2624d29931c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67afa56a640f13239b5af52c8f957125206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ae95bbf207b10ffe939440534953207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19825b6283f4c51d0cdbb9465ac76be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd2b9906b5f28ef5c7ef7806d0d29c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb8f5acaf57e4a14ecdf224ec5593a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769e5337f4055388097580cbbdf71db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a392acf2aa8610278031e43c4333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fff25fb26a59fb5c14673847764e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec56bd876d906493fbd3e3da210af2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f7f701679258fd9393a7fb1aed5b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57018254847a695087b5b712f00baa68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310437cf7e41778b5e7b4c9107e0ce0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411455ce8feead6435d982f4658a6273218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee7f65f58f76041e906f05b4816c15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e913e3f5caf42c05f31ceb0876579220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa626b6b259d049fe6842a312a8643d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a09b3f3ea67417bcc9e7ca74f2114222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00e2e67710e6227a720393074fcaba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac724159f9e35a2eb3a02f2243b5daa3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2ec071d46f1bbb95c53e15bd090a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398635834e6ce6124a32aedf2cf1dc3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff018fa139f1ba2beea526f2970483ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72dbb276f8821c5c0ce6455fe8f17a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c96bc30ad29c89070e7f2f63acb85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ce8f7fce22589516db5f99ddb1a49230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a51fb7a6adadf0478800a6aa15d1a5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946e1bacc6298b26dc7ccc6e3583ac2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba3003e9ccf3539b4c661588bed3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd15d04599c4bc9725df990d6ab095234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b6ac17d55576800d4917f92028f1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d8be7353c6dba58d60ae2339e5893236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0001c4c507678d4048f933f0a072e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed9eef78fdcf02dcbcf340c77b98e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdedf54b2137ce45d4d084b2ed2e96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3aa0bb3407907057a06a2333bafa7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45253c1557c531ce9617a28badbe4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac0e98e76c244dac331fe18ca78915242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be000e21f3f7978421b653e3a381794243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ea950fd027f5821918c1427f6eaf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd994d5ec562586c920f2f30dbdbd3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3146aff98fa6e9bf3ad24f0248680c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5f675d7b997a2d6aa4eac87bdc978247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a15352d275faea039024eff5b0b6ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7fb1d7e361a36d2fc5d254c75d307249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596997706a7ad23ce208ec13701220250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd4234ba995be2c35146204ec40ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97bd795f06ee32e7f46eb75a03124e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d29a91000f8ea3668a84f4832e06fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e7cc38c75311850250b5cf1442652254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e48296a8eb2b809639167bd518bb8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d756c14d806536ca0f0890297d1bed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e0250ce3d7fd91097a9a09cffd0dc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb87c5efc3031cd8b1c86b40429914b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64aa8ab2c71aed5647553bd194b361259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8144c3081708b257a8b35706fb31885260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be733fc205346a242323d4d8d92a5198261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecc319191214efcc99979bf3b301eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5cc5541dabea681e93028207838f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5eb6bc12540af6740b8b8370663f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9c685d109ea4dc93b97405123b4e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695609e97fc9adbeabfeec12bbb8ed1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468e5a2e06334a3d977ccc4bfcff966267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cf2d4d752fb57e0d958146e8f3912268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47aae6632797d948a53efa0d25a39d9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e254bb851831f6e715c33fe7f12436c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f360e764f1b46f02365dc9d2e1af876271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2c4220100b65c74d65658a0d5d258272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c9d14b46c9324ae83d24e72e85894273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d5230d8953af43657c04270e416625274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a329dbfffa319eb05d60d36816929275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed80deb482ebaaf12e07ad47945230276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60555709f1f9d527966d70cb921a4ece277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ced607f8941d929e997eb1284c3625f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81336f0a1dc7b83938e545ca7d2721b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97e8227c08102f9a12489d344f7b2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0346d42230b36fcbfbd71c79a18914281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc5b10aba15affb2f34b52b36da0ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fbd23fbd9b21c9c64e1924382d72d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a466cc767146057944542c22d5f30f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00471d8751a427057373facab83818da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16064290b9c3205eaef58b24d7919dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf074c4faf74f9642f2e503326fb86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d162d296cd44ab227907a7152094288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806dd71fb3948f9c98c4a81f2a3df8d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfc7fee0d3bf5c557d34c4fb30080e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48c088705d0b9e757ceb2f64166204291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f64036341fde36059b02451449540292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9fd3192450e00539840f43b4d5557293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e33e350bf6f7255ba0ef40ce9efc19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b827cdcac8b1ea3bfa19852498e48295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe756b928fc68bb7885194de23aeff9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d314e3f5ad0b07e042a44538148453297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3994db4e4fc3733ef2d8d01103004298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a287062e4d98de7075ba740dc6472c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f16ab6bdfca6319a14318e0beebbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de795330478d1413073fe9e12f7e22da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9a1a6ed61378f2318fde83cfcac79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce497c97826ca2f495896220813cb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ace65aae8acb7c5e25240bcb06049304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ed7796c785f242b09915e4deb19c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa333194e0b0f8e1b41d0d0635d796d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fd0a8349a383999df1668545a102b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6646920e1a5466c2ace291ee2c2feb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cbde713ba03e30add21cf0848fbce309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f80a72fa6b8af92de6795aebe13cc9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704e0e2ff2610eb716999e7d8b7490f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64155cdb394762b59b67640a5c86781312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a60f6ec54408112f895882c80ee18e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99427b66f267049e7511ed5270ecf75f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff78e06f7db05604f53113395597b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d16b65645c3d4eddbfec2cbdebe0b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0de5bf551b55d05c6df0b3d091e581317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293967ed37a4433012fe7d1e17ff7bee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf387ca29a19aff22f36a225e5e82ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249f28d5a706f80745f977adfb4a018320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a62e2c5c1198267deee283064f2566321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ed2c3e29d86c0ae20329b2d0aaedc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0da6e203aa8feb90e73e691a03d95323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e30f07e32e5b9ae5f0b0575b69c98324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708294f0432ae78f309deab18d7d6c7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50535b7429864ef07f65147bce614c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee49dc3907af7501a1ea5f9b4d6fa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368d914b7961155a8cc219bb6dd36e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7901956f506e1bb8a0f7c210ae999329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d66bd1b58da2a98b28b39830498b25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f69789f78da30b585163a4312bd1ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1d3e850ef431a2105f77090e0b47e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a0b01fc8e250c865bdb7f47a881c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61004a406bfa070092b8664f9470bb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affa67fc68b8910616d87abe5b85897335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cc70a23179eb74aed42e08dea8d68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c541e47433ff0ac6eb5e82afccebc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5a9a857402d5386ba47afa31b34e2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21209ed1419666fb52f9218b96e67ba7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb57075ed998045bdc4c899595c540340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fed73d988ddd728c2ad94eb6ba48ce341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896dee149d841fd8e59beeaceb63301342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77bbad70b5352c6fd7ae36d7119879343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26393b203dc08ac2f880b26c4aeef851344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c464b2ba588790553701c7e5671470e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7731589e4a3183524cce7eb8178253a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979eebfc7ef427e64e8461ddbb7cb0d0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994fe152693204da076193006975054348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2250575cc91a494ef6c029108953e5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2fa516c514150eaffaf7eb7004725350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08113a4b1363f11d900de41de547ce80351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bed557b0d73665ef6716b0e0a7419e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdff1241e4d64391ac5c2020eef76e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadce151158c20c425b447eef5534d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1e2c0f7ba72fb027657a8c6eccac4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fdaf109ecf20232a78e188cd9a989356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca8c4b9ccc4d5a66b43328f2532039357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2084af608eefd1ff29e3c9df51d22358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf51af212154f65f54ae4a6a30ed92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b8d4457758f14419d1e2a3a64070a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdd5e4fff11f5a05c7df6a3816692f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c0e0cad420d6673dfafe5e4e34db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5e4ddef53db7cd623369ab70a06fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb3ac0ac2b1a27b4b3afb93167381364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82868f9392e442837981abdb728c69b5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1220cdf5c6b5d081419c674b6850598366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473335d8aabe6bcb20991282fb4fd41367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bac94cfb52f64d76e160d2fa3e8dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f349b2e60164b16fbe1132166f6ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8741c68e8e256a557267926995053e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ed4a21fdfdce9aaff88eb0ea34867371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11113f5400fedac181dde78982be68e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea46105bf9806e2520e56cbe60649d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041576502fc11e79e5c586f707891fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2e30bfaadbc710fc4b9f59e3a8957375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d39412d8e50744bca05bf6c0291d57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3b6ae12771fc0b14eba52b687deeb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15a8fee4ba2cf17fa61022736d6e86378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf67fe88a723ccb7baa73b6cf719273379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493043f33988b9471c1019bdb1482755380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a906dab6fef19df50319e20aab66f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95037d9f605ea14ed0eeebe38678b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f9e5ba14d49ffdd4323ae9262490d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c3b38c5c0c88a0db381e4210a35e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5198424bc9b8dacf2a4421186b56c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b8b78dbb9d1a61a0b25be9ba284b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e138e5ba132ff03df38620f1e78f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2e64975bed564476528f1b1670ab2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca868675deffe24968f548aba6abed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a2f700948fbefe40649b5accb1af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14a7ec90aecfbd7f203dc68ad6a9fd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5b508fd6d91b2a04e43c39b38900d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367de81db67fbad3088403d43d63457393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f44d8bb255fb86b9d78aef99cd9fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277e96d79a8a6526586d3c280aa19ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b962806b607d823aadae796e0c5be2e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16450452f0abdee15386ad8fcf7c6ed3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2fd9ef2b7b0c8690412074f446a68398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d884e78df39b412b1e0a6953119065a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57ca5684789ad73deee12a579dd675400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f302b1513f3d5091110d359b26ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd4f12b4fd764e529586aa67b04bc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396766ccf5a690c53898650a00b68ef6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a680f2e3c8d08e91b66e4b78878b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6443d584d087239c5db42fbd592ea7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd164153e077f33d43941215bd9673406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10184c56d44975afc4f7db777cc6b8ea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed20cdbdd851755b061588e2985599408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdfaa16a245cfff5d319700dde5378409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b70179fc06024cea4e327c6d218a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f1f51d52384d38c088e10b1e4085411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10ddab060e87de2b2811a0c8d539a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d18adf8a6436e7b6a5c109ae2b8d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050252c9782dcc30c1f150a7ba9aca6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97883062a1c7f45e3df7640888c489a0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ecaa4c629cf89510b369c6405460f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b816eefab82ac80d69ccad8b223f425417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bcb3343269d243c1da3587befb699418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0be552501ee05c1d860d794ec1460c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3294a59a63803611a8cc472ac12de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733c30beb13fab9fc847b558f6e07f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90acaed3cf633dda0c37651b3164311422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a70c3db1a5233e614ed90c97c0e5a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5a04400fbfd223e2c279716446f09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986573ce16e6a805f5b74d05c795ec0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2286c182eb814f32e3c65aa8135e6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1097b316f0bfff5ce73b6d5f43b4f0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4e7a0c48957df07dea7572b0c5b73428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c4719435bdfc5984604c121f5db6f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2d77dd2b5388a1f7f1cf1b78a3d52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c70fc70e23fe57b272170bc0e8080431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07f76e19617d5560b2363e04a2bc63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4317a254baa35b4cb6415ea9c57b29433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d07ce1ab70c3310683fca4d6a2dfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3358a6b3b8234f37d0fe9e4b909265a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251d86936165ac7dc9cb9eadff1d88e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbc9534d8493a593909464e8e9b48f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c03d088633d95a279c90097518209438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0186e66ae09dd915b101f47dc90a74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abab85a36153ef1d1dd6c3d8e3b187440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cad42d713591ab73d80d3d477d2340441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1299539b1821f17f707c026148baf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb75681bf1c55f1d0ef6ff2e9c395443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1819bc5e0fd167810b372a1d5f6b99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06100204bc07e3bad1322275ea0420d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ca111911de385925cb028286b0a70446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599bbe2fca56f7b77577516eff2819447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9defd0754a122e3f6d8cd9f799363c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea0c506c8824b9985ecda9b0ce4f92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57e3d4f2d4164188a4448f1cb9041450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deb7e547b7c1ac8cce659439f3493e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cb8b8d82ee70e22adb1aa1fb02487452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2f81480d4a16f9a1575faf6117223453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1dee8110b102d6ea1d29514e60ab2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ef73a4f84e5c9e3f948b90a36cbf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24cd336d689a61f8bb876a15666dd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa6ac66f74c8cd8bf7d218dabd1bec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cf50d0502586ff9b8241f0b2b694e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47838e0a51ae5ae6f7ddfab7fa26862459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e8d1542084caeeafe8f89fbf0606c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a04305a9cb793db837dce9316b67a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ae125679c24c10d5665b1630467b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa94da9c56f0ef0aff4fae84a8c9aa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8bf32908b6a3f4d2f66be6477583e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ac92b8d43d022dd12b06cec6e9f64465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0250839395d687d67b61a8a98d657e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1076859721e40041b6f0a0b6f8d132467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b597e4424dd01542e99addff1cfa5e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53fd147c51eec292b5b356e7003043469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05ed9d03156c37201634553ea16d00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b29308b49e5bd6d68fc8552fad472471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4e293be78393d18ceeed949fa919c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c906afec217cd1b6a95929de69b84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb830d158d1b421317f297c3f98e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8442ccaee2e82853ded0d38099ac4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd52ba1ba518525854a9015e045188476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e894ee2b6120c2cf1687ce5ebeb7ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13864883e7380da95958e1030be3e4b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7f2b6c6ec7fc1dab4f851b4c9f7ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcf34963cced38ea4d63a0a7859940480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd215f167a1cdbc90d4cbe2e78e87e7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94996defc8a35e3cf63441e4c0486123482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c14e55b2fb6107d74426472bde932483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b950881b59631642fa181260187e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c35dfc8bbe125d1fa26aaecae49d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2847aee314b8855c87f3f70b4d4b955486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbd2e366ff42738a65d29bd4ad60f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e81d4a15845deadfa0d0a31d4c437c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b56e898849982d91ec572f94b3a64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9110ee9b1979670918c043578e3be5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f6b8ce4781dfc74a02dc405559eeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ab77f05f533381067ae031a9c6b64492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124fa21ecf9649be1a83c0e0544b12e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9afccdbfbe9cc205f4d979b91ae2b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb6326db40b9915a17c5beb3820a3a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eafd9b799179899c35d460707fa50a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7dc4fd6f7144d297216e3a6c8bfaa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65525cbdbe2b7694f0342bb05513f0a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e8d9a5c3d0821863b637fc6b133d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d542d5a45fe99c7a6cbd27521753a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a489a43ba0a2f3c7175dee7a68ea9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd94e210c83005b9ff82c67fffa40a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3f0ebb158455fadaf32f62aafb36b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05e2c226979f3c53e6de11141c804504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40c714a8a15135c733cf0dad44e5a7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512b30c00abb9fbef09424d60a32ab8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fca2e4793abe15d5ac2e3ebc5e6f0f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db368454a069ad23a2302b774a2ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106d3ea1a5649755d2d23e4a81e077a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbd750685974a95dd34b7c3f615104510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e713f7576d3b4288020b7a5e6a2fd8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a505199c967a8a8c532444b004626512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf85386f23d1af66bdf1934e9dd77f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e28b706793f4217bd1c2621161af2e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b26c9becb6e55a9442a08674e880b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772b0874d7f88105fd52984d17f915b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4cc0fb1a251e0d2af3e92498b40f88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38913b4fbe4224e26da585166ab3d68c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e15e902e3e106403c1285f7ae9bf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca24cc4c17aabeec03d3b8d7caf24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc14b3eb02f6b9940372c0e510d3918521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26a5230c7f4aff0420d3d2a9a787e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7a1f2365d7a233a4cd8f2ff95fe17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586538d68488d53babfa0d9135df675524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df046dc26a8c917695e0e3306a394ecc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f21a3e0ea0af30f55017be6faf12c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4059523cb98e5423467d16ed579a106527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a480f3d0bcbb513bc7371147399bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89b9498bcb39f0af2509d7c522e79c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7781cb337dc39d29472920b354477fa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b5b8d2393d58a2604f272b82366f6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab291ffec77f9d68732046f1a028b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715cd696ada09c3f2291d132ba53d130533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3732741c5de759f4dbb6ea2c999e9fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaef32403527089cdd015807c13a99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6171bc9e68994e96453d8358eb207f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9aed94ddb03c03795b39ae7df3de537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339182f2d4442ee159e7837efa7c1215538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959780e5125c724b6c4d99b20c367f55539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1045fabcd5c2110bc027d20f1303108540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148e0b6a5e35d821fe62d7d6f9c6079541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336bc74f683257adf9f15500dda54ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79088d9fe463ef3ba35bb24199ca2e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4193a09b80ac9a372c807a2e7e214db2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113652f31834a05b6c7b1040eea97abc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73400af5b8b1240dfcb43928550e0162546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9728cfe013716df62897d2071e9fe8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a512229898758a244f37898b1baa2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f695442434431b2373e846510a0a1da549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2ab43fc3b8cc1779c5c17d8e5ab6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad991aebcbd47e6ad90e28d7a57742551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bdbafda9ffd85bfaa4a663bf57eb1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793c19be6090bf98dd7fbc00aad087f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe23f3700cf790ed5fb285b346abf88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6365e45e64861ad6ba1b4dc80128e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca52c3b9133122908ba23f7943a492556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb14593a473666083af556bf0c7c25557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafd12645c61ae836d8d8c4ff02e3cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734b57dcb3f6fdd02929f87bb6404e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17182b1d4324415b648592215dc53a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949d64911069d9a205fa02fc809b115561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c51f5420e95f512e3e849634c8cc5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5705a03e7c79181f502974910b0c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2a2fab083edfdd51f51d1cdcc11bf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195c8fc07ce93243f82b2b56b0c5e77565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b0efc99059c37f3da0cbd5c594235566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f81c91da4a6fe88d2e784d69a87b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f2be4590b0084e35526bb16b52e5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ad896e0e6ba7a063505f3e629d3d7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354c4c61566cf0f46e8581c5c6bb1e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd2497a04f7685739dea31cdd8738d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26babab7e33e85052f06e24951d8f18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43f262ca59a001513ff97c28e92cea573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519680ddfe86c3ff4da6ecd1b8119779574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef5b4243c0e59bc142aaf6670ed56b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e9a0f6cb2e5af6992aad2d9a742b2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88637ebe5579b4c396a7061b88767e6f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30e72531947ba44cc0bd201a687aac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdbbccc5c36b2a314d1ea485d80f65579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cdc764f2cdcb09f16f8fe1d1a767d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab3950c68b6700ba8ce6429cb10b48581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53984113502a5597c82a8ca858f45a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0234f1966d53b5632b9d38db38dcf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e344823eeb81968a7d26fe1e3488584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb6f012b7c2b8a7aba5b1e2cbb7b7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96aacf2ef598552f3c374787857ae0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920f3e5cc3dfa57656d0890edf22dc1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949fe4fd59b6645cfa613806287bf6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a76118df60963e05f0e524ea437615589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3fe5644582ead5f105b6a52c1a7be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4876c75443280f8fd63ff480c472b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb362ea8c341c525e4652161dbe309d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe589827876812f9142e5943d03fa5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46760aebaa7937210f72e43420153248594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecad6528f5df82fd60dd868a0b8e2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a445641fbcd61e9dc03a993dc00aab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3047423a9d016ab0337f4d4106aba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52e2ee476fd2cf6cafbae3b1a0b136598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f094964712d1e601398d7ffdb5020599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66ca27aaa2efc083ee7479310d1b22600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11eda04ef30550e164fb00599e5166601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffcb2e6c30b935d7e33d0c15a08569602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f546982852d576fada226006b981f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd325ebc971d334ddf02cc52870a3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69b2bd63d248e281f4aa8cb03c9898605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfc878ea1cd654c39da71c2ac71ce3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbcf7607895416848aa73a2e0c1cf4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f3506db5ae8db7ec43bb723322dee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de412bff991f695535b8471febbfc6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355c42cb64943dca38361c4997d5e89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd38ef41dea2e3a56f2fda2cf209b8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5043c4289429d6ec4e6eb5253f626612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f062eb7852ec071384573827d97628613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313746178c6af061a2e02d6221ca1cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0be60cf97c2b35060358cc9fe3b21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63234a2efd85de1cb6a5bdcf10603ab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab01bab3e0df69ef9c629ed9d8aa35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046cae2fe804eaaf9d386c5a64c2e97618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212e8722513d67d4121d08b45fef4bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012e63d0ac2d6541e028d294b93915e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dada243e3f7761e3025dd343b4a098621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf54ab6a45d6af7fb1db1cefb709c16622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644430ff2fd4e26dad5547240081edc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62effe7a7f8125ad3a17adab2cc2acbf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106e14da1dd439b68f5a60fee15bf71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405f62be706b3c0aa7846803605a232626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552b11ac387a30b3dfb48fc71ab5f41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e2b537a3cb2d69b0e023edd1ed869628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859fc9da19653d28000bae3c665c062629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8353323e771cc0043f0d246508aac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee790737717f97284abed0669bc65a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33c605fec1efddebec04713fc166d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267e8078f730b2c16f4f9d07612ba45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2012123a334ff190f34daf05739703634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576b4e60422914522c54e3745a0bb39635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d746a22176a8c714b004324cc511cd1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ff0bbc65671de6daf15b391ccb104637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37657b739ccb27b41e8a5463b5f57302638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb308b1b8597a4277641ab1d0ed8395639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d458c690ebea22c1cf8da272f3bbea4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb2e80677d44ccff4a160620c1de5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae648c3651a64f5816721e3b0fc73e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246dc99ef9ac7b9155ab1afbac081fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8c65451e8f2ded8a482b67b6f640f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202466553acddc6e6b05bf87707fd24645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0575efec0eb58be6764b22234671435646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b0e67cec544300b222439d528b46a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c75bbc5d06641c65e89fff287d317648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0978ad96efeebd2a32f4a87204106649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e06b162dc3ed43391cc73898096e9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a181ea78e0797c880a02c37f388d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf082cb6d456c2b338c0b1f0fd6175a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3533b0582cf7429ad8d03c460b7048f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c82b13f3143c99775d2cfc3801c494654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225e0e69598cbf5f0f5e14535eef77f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624edc1b5efae356b09f84c8a8fc3bfc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaeec8c0cade92e093da30e137e343657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7578fb5e8100f6882febfa29e65b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d197fa084dbf882a6175f9cbb7184659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b87cccb9e27b3a7675e21f3c3348f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d19f57d79aee736976075b8daf2db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7c9ba3395a90310843e70bd37347d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89afa182440d59bec42fb5f5ad2f1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b631a80c589f619c9ca820fbe08e91664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5521a4182c5a4c3615619d3d02c23f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee7eca6d29140de12d5179e3928bf4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103bd338a82d465823794aea3db7bd1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e3811cc22267e5c281300116672c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c621125add319ad664cec6217a721669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb08daa792d1efeb36548918076a9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfde3250183e9a3abc491415497d755671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef5b8eb8a9724f6f9da7667c937a22672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba538353c370e943c58848497493400d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c20190203164bba038581eaddfcd0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f2b7c99f6002caf4250e8b4b6aba1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273863b71c9b604c52c3c273d49d69af676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1eb9fa2969758c964a815cf704391677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64619e9e501613ccc70a7509422faa0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62e6abdd0efbcfd8753ca85887c15679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc8ef2043dca06bf65fa216e891213680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16963f863c729aefd7a3f4af4556fe2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e44ca51b98f6bcde6bcd66c9b73f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b697366627de8063f70c6e76850ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788c6d45f58e9d8fbc4351defab9371684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a851f893106b7e1e2993202a71447685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa102d6157e0c80bbe1779969a162a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059648f4657383948e7f92b62c73de48687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee25e18a23edbd5e046bd546ac5f4dc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838b3dca76af818aab6cf6a3b868bbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5584df72b2bffbfb80029c54edca690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599745a7ffab5f1c2653818bdcf02045691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb737309ae5139fecacff228d0e5584692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0c00dac7eafff34eadd3df106d8cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93368bbce54d3af1531ddfee39ac6b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18febf8bf35a433e13ccba84dc8427695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1eac8253382dcc951c0d9ef0baa4c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442247b376e39db922a748910d5b20bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fbb24112b815b3492eec7c96fedd5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c666b321ec221dbf54e8ca213d9db699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df518e814afba27d5c4f7a7a39810a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60265f8bad5c25f84c2f6b4c2f226b01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6149a302c3de150be65974378294efe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab7fa5dac9336885204427940d6ce4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d23adb7f48c79e0f0ea35bfe8088a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293f84e988db07713ab165b3ee15894705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0220e2ab8d19b3b7d210c58c13b54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39c978ccf8ef6f3852167f886e4b58707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa96ca08f7e3b6f80ddcebec1e97456708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9486e033d323b7375fbde23e7b43d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc00e240b07c3478fc399451164afa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0659370e074afa6bfb5a26f1cb3ebee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798167adf934b11a1f4eebb188186e3f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384247422201e2203a18fc4d6af509c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc33dc3cd6ba075f45003f762065af1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28ce3a9b0cdedbf2194528f67faef5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e18d8933a98532f5ffbb67e0a76b9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1dc0f35dfe14a460f0f5835243995717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8b673fc210fbeea203f400c90d73f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c313616c2f7cb02076332420fa5cf59719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def86d3ab454dd269d562c9195950046720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035df3e00542a5b76dc751da20c8970c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a52ae8a5d6c04677e062d90d933e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717a48f8c73a4b4227559f6cdddaaaf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f35b6a84a9e28584bb1fa45913d83724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e860cbac4813d2b8d7d77c97b530a2f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a308a702cf5b6b637aae013d1c909726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17025867913d92891f05d4cd58fe7ef0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f459aa9927ae797ce2e4ed266b0947728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7e6ba760a747cea548311d8e0560d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe6f38f212d927529b4c91848b181f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e485df88da35427a6b4ccb0f1f15fb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3b455cf45e451f58acfa863fcf3aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6c7d411fc11c589417f2b2f8435b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46c04241863f2467689b775e2e9869734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0230bf5beb1ff585691238674588a4e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c0c82dc55ea4235044a7daa822d5b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051fe17130cc7eaac5ee8c8d2f8b27737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9919f0908c61cfabbf05597e722a0b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8259bd15a09dc25aa08ce2d41e006c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08fca8fea44812452b1a4de6c7d20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee4fc4579f1e788e7ed0f9a7343f15741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd522fa238f001e31417a357833ee35742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04150fac3c137239111845b19062d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578f8755605c0f4b0747e21c226506f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c690ee2b0d90977e3acfa46b71d98d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabfb688646d58142a44f6e7b1301eb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad584c6cdd494002f603d280f8fdb875747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9dd5e4b56b15743ffe0d06ac33a5a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ca6484b7c71eb2b4d8828a5916810749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54c57322a5792755c2353132c0c50c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3e62f41ed1038c2307b8b24312384751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08754abd06126901fa4595831eaddbb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976bde661796e4f6803771a7f8d6322753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>