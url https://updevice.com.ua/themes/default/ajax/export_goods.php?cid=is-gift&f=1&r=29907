--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c3517b42a9595449c0f4425e2bf6311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa2ba09e96b2ce3b1f9953c128db332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825580cd0b22d2d925bf21574a584a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cd6ff2991cd4a46dce3070577b3734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd5d7cac846a5632c1ae9bd8cb15f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf67d85c8d0815275f1c352a93bc2426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601783359757588c5f977470955e85517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7f34926933e2c951f996e7f35c35d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703fa0b65156ee7820669e482e3b0da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6cedf494a7005fcb34ee79a3c2cb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20cd09f64809166ba14d03343a800c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cb7c98b62044d37e36b7dc2e26d6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca214f08fe541c272c09a70965f2ec113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd614fdcca9445613e94b56e6f80ed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9e6d7139200d8b1ad692070f8278e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a449a9250bab71ca1fdddc31844c4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f6a19751f28ea9f0b067f7746c94a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca15d1b076f5aff5401a8e2704bf3518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e2202ba2f1ea94beed72fd5da70ab19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd8e80207a5f50925447948ed802bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b0cf28d02b13e8d36d79f8657fc8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371d44ce3a24f69d400c65f5f2682ac422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cb21415b30b0dbf93dae1a16fb3d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cde080648d3351960e4691f78f43024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f28d70c97c2ec466cf48b267bb85f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368cc66acca56e4b9fae54c45ac1451d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a92c967800fe8104f2d31c4b42175427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ed246b104444eb881471ad421294728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fbba78ef568b37ed3828f819b905029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78050d99ea5cfd48486b563438c4402730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f88bdd1d8ecc3e67b07bb1b35b6aa531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26af46f5289c5232e48deb82fa7fff132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdf9274cbbaf68122a9d4eb3eae61c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bfb125a049c0b699f1af52f4e48d834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3582f8e61b549b1538365838b3bcab435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c051258386a16e6d75f42f7c75511236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2948bb03ccaa21bee62eb381df7532d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d89dca112acb8e84b7c660d521934938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e9992ddd08343b9a9f732e35e4db539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16a6fbc4fa2f5a40b05e7c942e900b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128bad690883cd0b0cee4d650d8308441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8a60a8f6b28ba43b38e9b63aed0a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50619b4a33d66740901d6cce83d19143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf96f42be3eac401ad7d899d16c04244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7432553b845185673469deadfd12745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c082ab86a9d1348631b6603d25b6a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c68cc96d20235bcf3b9cd5db84776347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a528ad3c1aacf032e5514424bbc03848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4455501e06d87039ca7afad68e86349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbd01d1df71d072205495647ae8aab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bdea81400bc4ad990a48234b614ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588aaa82ac59739b1935bb7759de9de652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce54181b7d8109153d01bd15dd1e0e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9192203317274835a62ffb7a0e35a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b55c54ed4b4a025f6c3dc7463537e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dcf799e1b13cd8fba882a5cdcd0bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5a43b86c43f4c3f2f18c9d2f2a79d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8e4aa9b080c9e7b6355813666bca158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf2764dc525cc2fdeb7cff6947342959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18104f7eb490c746ea57041dbb1eab2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3374b494974ad22408bfee2bf466c6f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a23abeaf7ebf48c80b7e7ff95085162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a72b0839c4e41c0c90867ca31816263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ca92306cde526d45992a2670313f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1c990344d73b88f1a98ed3947777b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f82569769891eb25f7ec6d4e2846766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42df37ec85c86b582a974698a19fa8467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464489f274d65892f5716f867828554868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30428c087b113f280649c08da566c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1866b8f769a7a8ec5aed4d1a261869270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbccd939da9058d1772be0348b791771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe06f35d30ca9668242eb2d08ae4fbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea0bed5542d255ff9e6ffbb645d0fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3bab9e17e2292a47e8700739e057f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a2459427d0138376dbaa53669786c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728525b48ad6600190b21fe48ccd561d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c254bb02a59bbf8393dd1cee64fc6cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3b7bcefafd45b53d176e407af849b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a99a9fa6edef6ebe434f76bf4a1bd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacdc6f888dc394a8a339f78fb46ce280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44befa562337dc1fd819c78c2e67d9ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b3ab280b6d567684cbe7be787e5f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f1cfdae45beb29dfd09926f07b64e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0e76ba8d885188c8325ea6f8d9c0484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70242e169b8a1e18b051f551fa9b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceebb4ac4bb9f6db37972e8ae798b0af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7ce5912e579617d3f0ea952659ff587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcafcc5044c60665be552424abebc4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db48612219ec475b47dd9368de8ecd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298a4b4e67c8edaf83192624671749f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cd6c2d8958a8a296a8247728c527291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26a856b5480852c3db3c3cf26efd5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d19ed5d8e0f694c80e61d9db68c8b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720dbe8f13761c40e572e59a33e96f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a883ecdec5a0420985bc97d6ed233395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654791caaa79acb52127f9408018709d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e261f565e75612553e3346aab973b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174121aa348b794507f236952a3e57198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886444be8451df488eefd9000899b33a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2958998043793dc601a518e8071a20f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a0beaf74ee528b529f412ca017dab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8e7cfba914a71f9ea209865897b0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c424a5f3363785ea939510346b597dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17061ca56ac573af5712f9e0a2aeb57b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b0d1dd52143b8070b1f7f216e2b53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6524590e22f3736fa8aa3c46170aef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923b0b09ac0046864a8658f5a23f4fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c732ce2623d2d016f0b19676814f1c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9705a98cc8a70ffd514fbec467d5664109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c20705870df7bdc76253c2fbe5cb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a1633fe1af909970b0ada89a8e71f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bb72a91d545697d6587e843c0d016112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62869650a147fb4db34b22d2d217da18113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e58e07acd6c58cbb2af60d5114a14114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f07590e6254749ccf82241738b2ee0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d452a8a58d2b60c1fe8d2083fd44b15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35759cb7914d1d28cc6298c23e3dac94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc521b48a97b44081fff863e3913d54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeb95c1fd5f01b84a4be395ed31a53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8de96fe532a0a7481e711d843e613f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de52730112f9ef345de99466b95c24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5979913cf0aa6dcb4dada21735048122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100fd07efae28833a5fb27e21a043c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeeb3a6f637f60336284e101d461e66124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34327a14d937ae49e3ea0f7174bc3835125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900bcbed10822ef0be7b7d34bea04e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec087c40dcfb05b83c28284d720d77127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edbb12d9bcaca42d0ff5640140cd52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b60858ac40245bfd39c8a2b4d98149129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cc36127052acdb9f60d5c1228173d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbeda3c47f0763c9c0e8153e8fc3a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645a58305398573f63a4c9b8c4edb24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e10734412a4c9adda7e6b830c5b718133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f699a0eb59e829a07cf3e6e4b8815c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1a8ff18fc9eb284276bb49f8ada36135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0f90228d340fda9c4c3cea6b2d619136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273be607d5f87f332efc844daceb1d30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9cf0046287a706a8e6740aa4ccd0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b84c32851aa4316e1273d7c64b0fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4eb634b014d82fbeda2c040fd9f77e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bfde354f3748a4a546f3a11cba530141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41d1c96474735e925ce8b249620fa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad9603ae41e190347841312fbb6f3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a4482571e5586461c97f372a25b5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712b764c0cfbf2b63bf86eb11a504f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e0470ba1416062886b795a306ddc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186a4b00cd18bf742b3edd4bbe91e27147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b1d763782f6e7c54d4609d10402b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f2739bb2e67c5e99a15e250a601c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac13971b0cc9b9fbd1f80568a5f6a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543705a3bbc30620ad8e30aa99e9ebb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2e64c5e73e09d16f9f1d3bcded12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feac71167ecccc682207a58cca88d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12733622a8e838942baccf5779fc2c47154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea11c0bc2e92cbd91668ae9f22aa742155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199976df9afca8ca075bdc129b853a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6f573ac432cb57df7ffa4b0093a58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573b5a977a2ee66834ccf9a5a9b98c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665c2ba9ac6a4e90dad1eebec260bf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03fd3498e79c63e94f70c39562266e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505be49639349dafc40e669ea9bbfa3d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a5e5ec6618f644559963bb7d3247162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94079bdfb33a3f39fd505303c735cc17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8958eb28b70dbd6f7067b1718ba8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227603e76f2c51672929440db2d72c45165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687664f2d88748ee91e02e6eda42adbe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6405ffc56db81b5e69d96b52875d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307db442dd2ecbcb96c26c885880f7af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dbdea7d093494b3e1c0e028af5663169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590dd5b9e2452bafa406bec7c9a7c11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41e82b327d58db5cd21ebad60a983c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f208413d04958cf519e3b17b9bef86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f749d76c6d8d8846caafad400f69e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78dcfbfefd165d044a3ca2e7767e9a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae633eb9676d43f1b62e2b786e2c62175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973940d3ba264368c427cd8e180b091e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480589f4d79ba8678f1326279eda5f22177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5a56dac172b3acde0290f05a9f10c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d17272ce771bed3e405c6a38f56c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12344042af3c7e668c3d7f338a670d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9abede4bf226172c2910925225a913181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c31ccc2f152ffabf794e5691ffad57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734392ce682d715a2c840a9171120d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e15f3b5a98c2aecc59b72e6f8fe25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22dfed71aa0f6b5c9bde1075a5c78e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f4b027dc831658317e35aaf4b8780186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b55b79515db0875bc4ed3fe8b87a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aeae2a78e75bfd51aa5c3c41ad501c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5727e47c92b2a2be6dbf4761ade137189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c799ca15602cd1b261b62c11ea478190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617c4d94a5b9e22ddd628273580ba2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f44b026a2809857f6411ba119b48a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afea2879a261f4fc5b31b2f63a82842193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99b5d9d4857de6b836cc01d28a7f70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447532227635829351ca7d7f24503ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cbd0bcd373542f1d099e39bb83077196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050b29d019bf122fe8fcf94e54aed8a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8551c794cc41530c20d6d039d2e51198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ec50c38b32a9756ab551d07f07003199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788085f46767355b333c7031ee161c3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92ffc96dfd977bc871f11b1d3597f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39806b4b1573f0c386cc1a2b9d68aa9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2a98df0296d062994819bf7d567fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62696c24414de766793344f2d308bc33204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f6d55edc72668ba36f8ec16d73c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657e0ee99d38d54df1bc2dd0b4d8f81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69d30170b1d2c675356004385a934a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9c5eb7b26f29cdce4ddcb621ccdc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0aa8e892ab04aafde40bac310e874209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d385be8146b35708418cf612428345210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade32834793d05edf2ec012621dd9cda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400732d3dc278a8553eb2fade237b732212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a455f88ae118fb9a1162260ae3440b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699651a8c4a2759f49f49a0ed08f6b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21d40c14704006f2d92f522ebe051b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b443a20f9bdc6cad35afc1f2dbc90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1978fea6f99a3645a05066d116ab6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3c8086c27ba73465f063d29bd8e6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33e272b1f29f0f2372c3abbe031b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ecbff3a8b874e07a507876423a257220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5e37e3570ed89503e92daef54dd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7a894689ef4629853f0c48f1fddb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376b7562d3cc8117d60247ea5688510223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cda0b66f16cd9eb0e206efa0df66f5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1a0ddb50b8c3ae6b24d6d6c8fa1ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9bf3f2cc32d11b2416898daea9f4c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5b180932a8d77ec7dc1492ae3f5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7566e6c54d8e8fea74165b261c01966228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427aa7e84cca7751bdd43138a9f4126b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1f44d6b8505b2a6480796da5b9587230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafd3f7cd74523e31323a1b46f4a14b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0e22289cac5390ab91b6a7e548d2e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f669ae34ff4af7eec14fc1c9db29da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c99142eabc4c9d1e35c22829ce0a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f93b401ce70ad9ad3ab978d1514fe7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b88195cd621cce81149d7a503f8045236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31063cf5a804442d1489871756695a47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c10a42061a515816d536b0d7c9085238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1e153c75b6bb08bc20d904c787d14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479dad237b5646ab294309695093c94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81864c24184e53a0c9d5608063bf8755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724246fe22d4b0d60aec5098d345aaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e8f2140ec3186da921c9161c0c718243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9464fdd535f36ea352d080bcc28254244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed28caad006c3dad194dab7cca525245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b53b6c20be56b5a13e29df2d291e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d338dc8e84fd208922d18a48b4fa7a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a519b650690dab6d80b45429b21679c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a171e392e98d7cc57925ced887964c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f742f049e42dbc0a16e0601ddcfa83a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de180cdc8a4afe42c5f96c792389159251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff9d6b95aa7c6357b41584fce845ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e82f12e8f3fba4c1256c45521dcc3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b72269702beaf73018cf44d53c97e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999a16170a5b4df81d7afd245cf2908255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96343f7d538d84c7c2b4e384309e10b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed6fb7ed56f1f5d32753edf335c1da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2abaa68c86e260ff6a9e4de787ea28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a58ae3219d0abcb2b758195bb90db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4270c69b2dda905c861a3dfc0e22337260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b773308f59bd9dad9f59f15e42fe3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95654bdd3509ecdefd68ffea5d3137262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c1eafe527546ccdc72a9047e25962263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e2c6889ba99b9bb5ba1490e1658ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d25bab2c88debea32388d464a254c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fdb39f101e737669aa606e3e44ca7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04467d047ee2b45ceecbb5953c606960267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de86b84f0fe30dd55c497da55417151268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6398edd67d19763d8e0fd0bfde68f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210613decbd3eb2d8a6213d89232d7e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc090ff39b7c09c0a7413610ea5b9265271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7fb0b2001727ddb75db35c582974272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dac2a946ad7b0b5fafe33c613c186273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe61291753f1ea40bfd57a2c480174274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613590bb07d898001a8f6ae83fab5d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d1c96f00d2948fc16dc4945ee9cc4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80080f83433af7e4dd82e3106a84d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ad91edd2a19062f1082e21178036f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed536200f77388ad17e071d6f025c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639c51603c7e16cc259287b908f75a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1534079ba4a274c4d0d6bae83c80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b637adece3b8703700683fbc9214a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671090311333aad3240ddc7aad187c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff4e907f3183be5460cf4de2d3169284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c21b552420748b9ea71148b08b25c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30686217b95d59e96ac0b8e7ff64b65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3123e71e80329290fffda93dc4016c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d395c004d9167032eb7d8b7be9bfd9e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace0060d36a01606a32456fd227ef66289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd57aa1c731dbccb7c03af92eb23f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ef847ac162ca721c19c3256eb9b9c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f612a680dfee219cea1d5d399f7ac0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a108389e4b8cf598e77c46f5c230e89293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e5a74d88ffc0f8603edc0a2e9d6b3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de17eeca231ec6b347970253c0d4364295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc76769ee4de1694c568086e3b9cdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee37c0ea200905d9e28d6cd1986af91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd9511024e0ccaddc1f819f66fb909298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c519b9943e099d041c783cf05b4f2ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7054acc0918936c8ab527988d6241a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3edfd5eee923556f13ffcd140d8a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827681590d19575e9b0c80c3ac035b85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101e6adbc29a6afe942c1fbbba16bf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3093f90febd67345e3b30eba8e18f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad202fe5fadd3b4affd0278f1ae2fade305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd38ee4b8dd63844984a092e9aa572b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef9f4d8710f8975a12ef4f73fb29bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2c7e654a9e3027845be227410d81308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eee0881097722189c9edb301d558c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2074af8f00422e98479a4f59304be7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2501bb1384ba8707c416cc369e203d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde900a16707e232ff98f2a562e647e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0313fcbbd601559f83fbe4099b5d20d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163988df13749289b9a87ad15691036f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedf22f17d668c868a849c1a78f4bb8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75545364535150b3ed8ec957b7166530316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65415b9419ec592841b93526227d78a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816a5d76f2f1807a7925ed739c138c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90f49b9523d1cf23b62f6618c6d76b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a1c1a24382da0a1c2467fb5b9fc8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67cc60239cc8e1bb0f44a19dceee86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cd86f0a8fb4b2a85727a793bc2fdd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3827c6791e4fd00b4849b25e1b3ac7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e7137333da9a01db48dae82f229d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbffb5ba9d29771a4c6a43232274b4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eab7e12b82602396d0e384024a4f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8477d9eaf50f100d0af4aedeb2498327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615868b16dad2eb21cf4030b5d5b1a7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432729d7ebc6096b7ba2625360dccd70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66df4a3ee4a082905fa3612b35ad31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cbe856147e5a2c394439f1bd0e66e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9677be600b4d8b59d41322667ffc7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00d4a1424071671b830af6e3c28688333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e3e97fefeef1dc53745faaafa09d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ec57cdda65fffffd35fb930186ab2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9f59a73bdd275712628636038df0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603159880972eeb6f7b40c4bfaadb86337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a61baf2cf60426cd3d0aa22d74a686338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdd0993d1edd0df866b399ad3ff0a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05b322f804847a79c196e474f724bf6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45f19a84231660c7d84e087c725b51341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac32aebe1af0a1488341949f93a0cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4965875c1425af637c7657691e4bb8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c771292c6054bec4fbad6d47ee12e70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b76c087a1b116477153d3dae15a2bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be611c3bbf8be83660fbc0cb6cb46f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1869b5cf3708394152f1a6a9b4f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803dc3cb1bc49274aa33ba5206c741d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762a0f08f7ad3e8c1008b0d7dca2e4a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cb4db12e379ad5a2b17776a62e7e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f000777b63d91fbbfec2ce9fce0ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb2ef5916a5326fb338e063b72566f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41b2cf26047b2ab5bcf322ef5a5feb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789be5f61c146e1d663896d3248c253354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b0ee9f68bc86032110c99951cb2c3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ee1cd2a2bea50b975fc818777988f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37aa4712ebdf93e2401602dbb2da1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad8e941933f05c15a7908139d67af0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a810614c00f6cdb0c0cd3e9c380060359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f058206aae09ec1a9d2de921e9f91d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c138fbacc42ce9040b80a588b744c8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763afadb327667ce2a88ee28f4ae5a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb989780d17754e95c81d3186160b92d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcbe15468a25d5fa7879d5a2dc1e59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6346c70816826fbd3518b2f015269365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0bcbd7b7d84b76b59c6b5c4718ba4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b506e699ad4a7d518f08f42e3e1dc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9424f5821cadf1afd40789a5466c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d389048b0b0adb30ee0bd31a8402853369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4581ff6ec18a8494991a579dd24d1ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d1ce1be83b47033de238e556580b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef81efffd3166cb15afee1e4e991bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f58c7a39822b919a26da5eeda130373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1476867347e4335ec12533545dc161374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcac114e24b26f8996304e30befc59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c490eccce9631682b3921a7ee8810cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa56da6dd2ad0eed687a97004655861377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a880cac3a3de238f8509def8bfce5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66a7b1055ff40c6cb995d7ddb197ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f7c9a9ad83a50154d653ef11e3e4c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0369cab05e8edec4afcefd7b07d3c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866a6b2d96b40caf4e6a6befe0ea6d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac42bf25b97ec4c0d73202e98ab47ec383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a62eb8553015d0ee531b2fa8feff1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d28a7fe918a7f19d5d18efbb89e26385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c1299c7e004b39db30659d5a83175386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30badac7815509455539e1ce8370d71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e8ff1cd712403e14e66521503079388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18ff39909ecd2705c462cb97a870df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb529c7f878b5f314994840425095e23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb881eb36994ed8987ca6ae74e0ad7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad334ac175e3ece83a3a4c1b302951392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d8a1c28f0a69a80d4633c8f5c910e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be076770d14397b18470d5946c51f8f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49f543897887754131f48565c011ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d3a41e2b8b02c789733c26c2b4c0a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787df557699f79d4f22308b93b3e5d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bec9b6fce39f512d80c8ab0e5e338398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486d68572b273931581144fd57736a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d303ed5587a12a0168fdc33e21505400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258e1fda5eccb5986e98ebb9220b144401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc2d62491a7e0ab30daf7c9d3f196402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f8ab3e520948c7afbb646bd7b039403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade590f5be1ae782a10ad21dd3dde3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d743c1ed48bcf18b9ab6c3c26de1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e803e29b341097538f66b46348b42b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52d238f170731c8faad79bbe72f879407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dc36bf95b60e481044d574cdacce0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5ea13584fac9f72c959f16f9c420e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390be0f86c1b5c1f1ac99075da293c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e08ca2d563cc6e6556b849676a716411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c590dfd15b7f4836b629c2690199a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682fe52c2a15008efe1cd9e2265d809413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca41f3358f5cf9ec8d8a8f1061ed8a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c2df6bce718322dc3ccd77ac2aacc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed1b6b579790c956d8876e0b02d365416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1ee27ccde10cb8cbcae56413efca3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4c890fd561ca17305337696e85330418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de3124ec6aa7d60fc05506f5b12f32419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a9fc64875e687a0314046f1bdea7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247305d937b8330439b8a82800d0df43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f708b87a5ef13785fd6295a9decab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a0590f2f2d09b2fc95304d63b793423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c83c014a8925fc7bf916ffd1fbffc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2888d38a25c54db497aff1802b9b1f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd86845e849a3973ca284b91382363e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52315b97289db0fd41e062707c708747427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00549f88b104758b40c76765d105da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1e984e7cdcf521480997310008eb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9d3d43fea3c2d459e6af8b7e3691f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1ef4aa06352afb46cd94d9f8751b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3edc8ff9b04ecc1e674c80592fb6fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c55a12d022772b7ba8910c5774bec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e1d61cc9ab6a2c07717d09c5cc434434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a6159f2b52e7d03b542eece6f1b4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c08ea8a166290f4cdab6eafe38f48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c6d53439681f6c2676175b2fb2917437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688fcdcd2ef80d6c8d65980633021f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fef477f3c0894f4ecc7694eed099c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161f127bf1546f1ee5a15f999f4b59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d673e88b0913bd8465220b875ccc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e19eb9a694ff1919b3d02255e58de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594d71cd4e980f14abf783f7c19f917443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a7b10c1f0ad6e73dfd5b98b9f04d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e07ee1227402a2a507598397e48ea2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a021d95df222d002a4208526d81115f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0fb9bfe586d7d0002fc394d3ae8ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f5c11b46eccdbb2662ae653bb9fb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c89eecc7aaf24c7b8623e55818cab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1944917dda75b51868b2feb1dab19450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1219188ea461fdddad92cd9c6fd5d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2785dfbad0eb081fa72ae9e11e34b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a83cf147319b284daa1cb56a409c0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d229002ccb1709fe9c43da7191b4b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e5737711de31ad3368d8d8097a7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373504d873133adef9f415714095b08e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186330b53a6ae2072b647a2feb18e80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9d1c6addbfbe8bbc16f626c8ec8989458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370cb7118977512c82bcedd73fe7ea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8add17c2b96ae1114986584e2950df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d86a6a34675f5899a4196bfa674f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e9d2bdbd9dcb9f6842e1e998f4435462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577e0aba2a185302c2bb7b0a9223d86463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e942b8e81ae647afa55dd24151a264464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969deda4ff9711fe677e0f9e20419552465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b14726acde3613f826201dc95f25e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5295c876b1cfecd9cc27e2ccd9b8e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9058b2b6de0cef87b7d689c53842f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee908c26e870eb9a34d9109e93fe83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a09a4692a7b371957f45f28ad222470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823a790c2b0930be4e98c10a98dfbcc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d17c73c0b4a618bdec77eeafd2c817472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ad1748d959065d60fb8d64eac0e91473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5cc5823383432dcd217cd1a0794d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24b36453a62f8adb97d0ebf7640873475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369d11307cd46416c6501f39b78687d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a9ebee4e4548f87f815ba14d3d0b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de276ba3b264216b3966e688c622059478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81617969a8f4b48b7b7758fad7ee825c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e9ea4e58ed25676d5b24eaf946fd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54dd42c9d266a6f0d26bccfcfff2c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a2949be494015edd150ee2218e23e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd523907ce78816534a0073ed988346483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfd151a2faaa1a6533936b5c61b281484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b178c89aac93672cb4e5fff9cabed485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bdf20d211c09a3347cf8dbb7d7ec9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baf06f18d9bdefb86cc856bf6beb2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28fb44d4475c7b314961214f50acaf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8963e438eb77d0f3b08fb37861010489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48407751149c386622fcadcf1b750c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba577fc9587a8ad265ab9e0fc4819674491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a5e3b736b835a14e6f8377fe0bb4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273114f140b060e069a56b1ccde3693493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0693ade1088f5991d0d13575acee9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86feee613eb6dec1dc1c2b88d71ce4f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c774733c741372a0b2a8dd004743a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8396bd50e8857197529d74234736c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5450e1e57f933fd1e8ed189f27db8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712367c2b4005dba0f46b5540cddbf16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02ea3a84f84d80a5b73f84bb7f2348500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08160f6f0e3c7e92047c6a8edbbd998d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941a6de3938d081a151bd9d5094a38e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fa5da04b67b168b1249140b34542e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a535491ae4550824c3889f6cc0871504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851aa07c4e152c3f71b93111586f1f0c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9b082a4e72c5eabf03cb41249662f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d65cb5b5aec7f3c5bb592840733a28507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e176ab329a2d8ac1ba1b4ce87d3b938508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3cc9e722af7001f87f3fb684943ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee48503dfc72856d8d02f420b668cb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe545844aa26d682bb3376996793b95511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d06cfcebafc8a4266a24f8986434c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2990a6d7b6bf85b5e7e0922225a9c81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2613b57df65bbfb1262040604184c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d971e4d8c7080fe0009b8c82cbef515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a6232b7538791f131286ff8c5f586516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2814b231778193565f58a9902c56b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159143ad744e4ac9ec8ea657df09849518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6696a828e85f7e90134b559e9ff31519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a48361fa364c6cb2a99e2550ca29e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701c06cefbb8a43bb8a4f279fc8c184521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299919d635f9f63edabb09fbbd4b9ea8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84fbe567dbce407dd6dd9fb73ca1a2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef02e98635cad0ce15703b5b0853704524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2381f9dc635e8d5ace1b27a22b90b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3effb5af965b70a1cca95e0d4ee1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5237a613a45211c263d2451a0bc1c91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a934541a0c20c307f976a40b1f2dee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c3c86f03c2c5fc6604c5116e78b30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67151236fb8c2915b2c9165d009c185530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268585557a257b8be8a908dbcce9b781531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d32224ed7938c06d408e7493aa4d6e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12097f1d0174ab88416df2d214833bb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc7daef9cf7d0c752ffaa78e0b6bda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4147d09e338497c4160104d48d7499535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300633b163a85810271bf7bcf5d1681536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501751a63bb62f641fc3b86dd0e2f0c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d1208a0276aa884ff6a635fcdb513538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ed44c583070c2af9dadc2233f477c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33841e7cc09ceacde713d8adaa176b9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52ecf864c61acfbcf0a7d2f3a662dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdcf123f641566452a4928be1d7d5a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f0b301e986596047e2c0520734e14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dabc23efdce33b8fcf1fac46c2604544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d66458e7e24e23acce0a4a82e91d79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29413fd5289ec1abff39f9cfe6645bad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feef5d9f7d13ef7908aa05f67a57df0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e168dc3f255f5ed6c77c7cb522249548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9765e9101295e0f1eee8d23c425e5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f17424a2af6558fb6728c2868895dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fafef90ea29ee538ee080309e694c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ebc90fd6468ecf2fa7b08ae1909cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6df74c915b1ecac7ddbf738769a5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29e696fc78911c5b34fcd236f99c42554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52c8d86d9c247cdec941c144a19a57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fad4964c22b4c0b7c59659fadb7d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a37d06eb7d7b06282a462a4b198c1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdacfe157def2232634c65664d11c40558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd28b2fa4c715d0e266d118e87ba40559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd0359734a6f0691ca3365d76c8d58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae36900340c779e0bae329b2efba11561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb410854ec51667e591bd7123fa5c5c8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9a1fb71f03bcf7409bf7eae079882563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a98e2adbeac23b2730d3bfd53b05af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b522b11a1df8433b8bd3f6f5e19bbc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce9bc615393dc6403a63faad53eef566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e22ef366665f7502ad54aeafca0c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6bcedc48abaa255b928f58b41a59568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826633f1620a69e75fb42675f933036569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8dfe2866f888c4a491309e44dfb13570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d205b58966686c24399e019efe0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7caa0afaead0043a3a71a1e9db5b8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711bf780c524b83d97f5d7fc8a94b45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea0aadbdc8ae404875a2728d3b1c61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f4f369874bbf8ae55b17545daaaad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e43fa8a1bb46be026b88f12893db04576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a0cfcba68020ffe8acb3517e4fee3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0783261969d5452f8b531ebcebcbf4b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b7e2b8344d5ed6eabc000c276390f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c391e25afe2d79fe962a725c4976fcd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2372c800ea26d31834361468e0322d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19907bf086e4dd2dc43226d206ad587582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8db5b2343d614f78162d5aec9f6b9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a846eb2619811781aa723632047254584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e8cc467f767cbf295c63e5f927c97585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af695e79eff869964cf848c2e26f4e7a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e119e6392481379c0197b732868e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d433e52eecbe67e28663dc0c81b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ee2875ace350656c662752155872e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f9d42e59ab988775d411283b0e118590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc10353ca08883c39c021a59fe694a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4360ffbb7d491ef5db97586e615ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5574d092b9314f2e0481feaf9f8f7ff593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc140bd65e456ccf1faac77a7229e46594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab684f74d48dbd3c93008e3fd61d723595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16addc599f007ba260a85d7e6a6672596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87280d57c88a8e957ed0d1a15de51c41597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbeeeb208519cc3e925a11f674d82c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d5cb1de0d69e292f5946bf96af245599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac1e99617d3496d69765e6d3ff1d31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e611d91b4be67163bfb8bc1f355ca3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a67231dbaad76655a8dab2affc2c67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc93fcd8869fda5cb9f7bf9bead1e60603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc5458aadf3426c281cdaac9383919604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840f493eb6d04ab3ebeafbd1018e431605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635fa83b31283a35af0b3f29cb35736606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065f317ea5e24b88e66d85121e8f808607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759d8b1ffdb3a27bf4bfef14c061b58608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a281a842a8c2c9989a61730e3a3f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeeaf0ff2e3d7f5e677b7ac772d0fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe6e8136d14c61cfe1624540aaba22611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc733fea33c7161c61518a5fc58dc06612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e96863900a1df4dc748e8beeee27f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3755a4de75d2ca2539c15404cc0af4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5018451ecbeb8b6db83ae6080ab383615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65202ef8f598e6e935db410899387699616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53bbbbc3afc7402d3c05d8c06f21a94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae435bc3d1a451bb145bf031b06d6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f567a143e515279f0e133b5dbece91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec82118de886d2b20a9b1587f47dabf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c7b177b5ab723a8a039c53e48991f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87c32118f2bf01f2961eed4bdf2cf2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e692c6348c3da7d444f504d12c04bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fbb3fa176a4de882a8886060dbe54624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ad5e0622722c974d9ce5fcc1d74a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a96bf35de8678c7180ed0f4c55595f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b77d13603ff17305390dce899f940627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be021888358886372a5911de9389f78628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208e9a6514c0fc93e64e3989243de53629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47f8daf07a57def93e8698201ca689630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083414ac92f3e037dc2d4f162de06c7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4dba521ff66677b1aa8e752087bf7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3daf43f9eef050e3375798de94db87633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5af5e7572eb52ce1ce516a5465228634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f29a8ce9ab79f9f2108a7ed6a7d1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567a35d0210585bf099758d72650f91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f609fe64d50c3aba50692429c51da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69f6182faaa5dd6268045b62902f34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c106a7cfb30b5961ed2d786253f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6fd44c8da3bbb0058e4251e921d50640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2ed910bd59b86cfa0eaa0866c153f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f4b1bf639e48b84a7e058757a8ab1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeed64df10c1acf5be616b0566674d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c9ac7ea17a61e4082d97657865ac5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f5a9e19dae535669e5bee0024e1f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88cce71ac924e1f3ac13dc64535d2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d29a9db45d0386dc0627ebb01bba4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033875996fca90216cc370b7d0a7e7e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3094c7d605719e52c3b2111e98e9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fa97c0e60052ae30a716a916b9c4f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2bd40369f547e405971c459c6d78a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe45287e6a8fbca2aa90ce572c793dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c751901b1d0d97ed689e6bbaade44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e215b67177e6dca3797e1e8e86d8e0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fceec0ad362316de4382e8d613e6e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65432e6adfb89743abc5c3f2bfff00656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064735fc59c746852f7846155aef669657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec0103122d748de7991ff0c06fb70e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e717dca93fe577338b60c38708bca3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850588c3155edbcf4040b789f2f96252660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b5b33ce4eed6f6d32f98c7da7c139661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7474618071b8abfca1016bf51327d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d61a990d61e907161f62632209465d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4d8c1b246a7b3188d88f788a34b8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b00e8c547e181f85f711bf275a79b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cb9ec9e06d597bea5702adac884bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0484142c2ce539fd436d3f119d3077667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099920ece153b5599c725d592f36c67668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c409b7f417fd12a85b578ebe3c8499b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd68a1ac61ea3b59037587e59f0455670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c92124d0c0aee0b45bcf68c1a8817b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d060f716bcd173c2b8423cbbcce72672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8252dbc10889658c99c405b5edaa2f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcef24fe0cbf19ee5c7425d3dc25c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad27d0c50d7c4bb0b4db9757607c587675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ea3d7a7993cf0daa74565b50350c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa1376ea2339ba3542eb38678bcce9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606549ea7295ece4626abcca87d6e3d6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93559f0d62e64928c3abfa9d3440841679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd218034c5fda7d595bd101a481b3a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa869792a8cc0edbed510061bcb08b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c696f138d7db9baff86cb8e8d60bf6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14a98a327561e0e21b349f0a1eca69683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c57f4097e9dd5a280c3f0a12e516d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9df549e200a68559b1ca3cf7c743bf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f998b617fed0f1db346e36fa98d6c4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936fc1b87033399049039137ab10fd7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356ac087144aa619df57bd8a8ba6e73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2fda28047fe0c18ae0fd7a8cf7c12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda820ffaff2d797c3770bfb522998d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400868b85b04e1d76b5e6a816a20659691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f295f3ad2c8789efcf649182f24e67692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322973b72f8f7e06e8334d25bf1cf55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e9931185345cdc17cdb54aeeefbdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cc63019a2761844325716abb911cd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb53d7de14f7478774f65b94974437696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585b8bd735fc21219fd84821b0a2deb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d10e2a725b285ebadfcb21d8f8773698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4614b2a1d34ed71afe980e4c175c12699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f187f82dea568534298eeab1893d8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec7f5295ca2740d0377003c89b52de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4cbffac4f94b9a4251948ee66f9b04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faebf84646bd7a3a9b43c5f4472397703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e26066e07a6f374af3e2818ebeb7f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ba9acca8637c30e2b0aa175e09a26705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607df6729c0671b2c13139041932eb43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549954e98a38dc1f60550afba9c42d2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0956249a1c6760e57af125b5a274b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c59b711dfb34539ac5486e5d0f4f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1fa445c7ac2aad47b7d04ca175317710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e378d4683160d02df616e7c004b69e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6171e4891b6d806de91c9a9a76123712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d9d1b3a0ecf4c12d7d02cf192d473713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd915afe64e9a1136e165aeab9e944714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a97c2bc527f5ffaa4284499693d1d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faebf84646bd7a3a9b43c5f4472397716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c3b3fb40b981a2c63f2bb6f6b012a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746683f4fecd49aae9fce85085e2b87718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c116693a3af12b3c782c5fd3241e9f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39c63dd095852c40cf159149da88fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19af943299860e0a7a37a7adacbcbd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b7e957da0445d8ff28469a5a336b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a616abbd327425cc0ed62e82e36ba54723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624c3624fe40a3f632f449120d37e5b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b027482dce9629449c997c698ca720725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239e22110c4c41208fcf5a3ee779b2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f4cb0c641e2a44ceccf555b9515b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dc8f92a7d008dce3a4b5df7800d19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7462920317b6c1fbeb9d39abc82d6a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eedf0f73d49aa2a1eb39844543ff99730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcf65f5226a519768e69e2f4731001731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3f4abad2ac718ba25288daa6b1e7d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdfd0fd2c6a6aa3709d0d5345481d1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946410b6dc9ca06fcf0c95c348342fa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740809912f8df3770bf8c44b49108373735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f938de5504d9327e811741d12163cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b751afc16cf8ca66bd36b4eba45b35e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235b30b49e6ea2f69ea3945865cea5c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a37a0e25527c8819ec975461bd9d76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58da0ff52f95cfc49a46762d93ebe9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd5119aaa1fa15f6053f8400473247741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565047eec5d8b4cc7b40c518634432d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07fa92623f9a27d1c9ecc33be7f19f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eb7af2413bba199abf8530694db6a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e546518287a538119c9dea4f66f520745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9bc333d27633f1a54706a5be704e4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ef752d3b72f21ad9b0180c19b45de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf867b6649aa111253856427fdd495f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ca5b1cebbd43c15be0f224f36c29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1184bd64ccad5163ffc94e9386e6a3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ee86e9d3d028c4df9175d23ee5ddf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c4fad711aee7c42e8ea930e9aac09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74133d644dfcd6ce49ffd65fd0887768753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5797174ee4738e7b0709a9db4767800754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498149270a447019d5dc86c4ce160bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964f74d8669adfa98bc881938e3b935756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b19ce07225bab89911f29c716b359757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98267f23decb1b4c5e70a165cf0f69758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c22d762214041c06f3cccbbc238ac0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619be31b69c6ef5924a7623be53b9c711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dfe3ef9ca37ed641a0e948dcf31ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e84ba5fe174f89e6e3210fb2c492e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dea08e3a8694ec393d1d43e366e0cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d1909c350f59474f13dce1e0f99375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa958a17d4ac470e2eadfbc5603d316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500c11f64989dcecea0627581496b2d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad745f7e25b0bcf497b316e81fe6f168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d834c58bc02af87a882eca10b8187639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca572723d5a26bf751c3eceb9406cf5510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e09acc6951b495b4828a1342bcc1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bca734e2b61db3c1e593ec3ee4efc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888de368cdfb4e9182b2ed0e2433200313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0322943e91b301614684b2bd14ef414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7aa211a379873f559b3fbe9f12c34915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a490c110a72498d1c85d2272bcbcf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf418e051325d0483c4e0a103704614a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b5c3fea1ac2d7afd96b9a501949e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c046889272b889d2b067879d040f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b92de24e6eaa943e3c0d6b038c42720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a44980fc0e315e634921d502eabdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f37a0fb1c0dab895c132ec2c0298c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8191ddc0570f2f0c021a20c2b85d4323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286025aa5420ed7501505b55f06f3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63632b0829d86990084512e4f56f65d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc869c3d18a4d17969bb1f0e32e714826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0b4807e8c2d55d6512ea2978d980a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d0e3d98cda85140b33dfc8e8cbfec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40add6cb4d2d596492bcb6c6768bc829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03399d7fe6f9edad2a534691707d1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb796fbb6034cd90af74c543eb9c7cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95002226262cd2dcd992615f0dc2d8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ca9f4c117f86eeb4881467456dab433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bfb7749f539f86962f4df54f2957334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9dd15f9042d5ff62a74eec0a3bb2c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6b8c9a288a75ce3af59109d54153036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b93039eb44b977b730f09df76138537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f6b8595fb30398aca40011fe96b1538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd295ffcf9b52cf163b02a33369f9c5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db345ea0af03fabf8f19ffd727e29d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1ffb72c82a9e4c9e5bffb756c8fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a3f987b777e172bf9f2521175e87e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4d048408b61e694c31dcac95b3b4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23236adc814fecf78e950f4a997f42d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bf7ad5057907e63279e29f367952745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a515f6ed17d0e4b12befac1bec305346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0714312ba4d4f5ff7ce05cfb573c21747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d62a7e10eaf2f8220595a4470d59cc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ecfcb31cb9f622c374e8b89c9958c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8a3923930105c2930959eacc712ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b075216ae0692f36bb079fdb1c9e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd6738f8337b459b6798661bca588352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c89a7bfe925bbf97c255ec14ae666d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79a6687022513862d1967796d80c1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f57fcab5909a3a9cdfd30f7dd89fcc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9c6a4fa59a8d9fb08c923728805ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae60b08ba6bd71dd04bc7797c4eb2157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00623f27bbabe4c9f8797e69a455a6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc214fa249a654a50982340ef3e32e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310ff8969a1dd7528078adc36445e4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549046700c10620bf19fa1b1b4024e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fca9de7c5bc8ae12ed67b9744280e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282639efa32f7115bbaf838b9408f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895af18d5f54f7f96b568998e73803b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4caa6f78ab5716a8466aec68dc848e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49aceccab915fe37ec56ea79ee96c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dc2c5c86006e68ae8f80f2fde7abe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7c676fa04ec8067755b0c19157063f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3964260343c76230a855d560c1830ae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8015eebe2c635cdc230a4c83f38a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e297ec5a9be46f82fac374d66fc1c571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143165b498294e5268cbdcceefa8e9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7d7f391880ecbd0a7a2cd360370d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cfb1b156943f231f681433e95aa8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f144f553ba7b713a330eb28d8367675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9413b9cdb408d3d12cffa99a092ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac94c6667556878cf44a111843cc2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07ee59bbc6fa4c373633e75ca7d93578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bad368ff20a95927ed04ead927d2a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ae87685340f78c9d53f6e6170a11580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20364c898855f63d85f8197eeb7da97c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df573e2212a4da454bd4352b365ae382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9725ff0509ed7c86d912790967eb5483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49d4502ca7038c5b6c64224b6cbd0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34587e507933ac4e2fbb605fdac952685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f85d46bf2b911b500d2205c137ecb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0fd65ee224a271f272ead44b28d8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4677841857069a22434170242aaaf788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e5371b3287c95766c74554d0c80f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128bb500f5682ee5b0ee8f501f0cf1090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3a719f916ec984a44a082dc9df02191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a177e0fb902599ab7d7c538de30f99492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e99b18f5e86968ac9c6935f837527093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39b47a9ec1228532cccecd5ba923db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916f910a951ebbac50eb89e23f2bc2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9c658e9899b9e7d740a066414101d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386edb5bf254bf259dde795aa0e347297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dc4025f52aa51f7a43e4e85785c3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb6670bd67d3f867756659dff675e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30157119516e50fc228958aafe1bf4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060241796cd3b8e961e6c6269bfd4dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796e1cac97726753531c1015f0ad410102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f29292a7932fd7ff68d621f4f9ed3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951967c0ca1507aff0f9fc528b32f246104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80867c62a1d8522cf2bb14b14cc2261105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0437885eaf3641d5e656ad759a81f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b14e49484bcefddf77d33c8fcfbba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d32798c46a4690e6e30e06c27f563108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76806864ded31ee0d1e756709f336109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a525f5561dfeddefe1258b1f25cb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7141566e8fa0a871630739533e9a41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5426640e901fd02e524ea952052d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475859eef87cf2b91e75141f17b9b47113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510ce69e48dff54b8e4949d833014ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032868535ecd8000bd4612b5418cc91115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec285010a71a980dcaf9865ce67ce64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994f9765a6e4c61c0cf8cf04b62be5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ed6f9843b0fcc34300e5094686937118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefc867b8587f278983e7d100fdc4ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c53c917a124c693dac703ff27f5c9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4e5a3088489cc86a12a81fa62f80121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ffc874a05fb11094fd157ec0666ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cce25e98a1327ff9418360c738c967123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa518a39a0d224592971448d13f97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4974034c6204628c3fd273bfd82f0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350faa0da7ce35f0734ce9b87b4b161a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3d22a1abd3f4bde7c884314c8fe0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d367ee6d02d71430c60bd867b9315128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6464a7fffae3ad1d297b999c3e0d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd7d072b837f05c0ee8732da28973130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9774f3215b3e4ba0f9c31cb0e4fef1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185a17e00b36a40ad849365e83e9b30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c939f9a37d091e268a121917a738813133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e921d46c9d24d0ec2c8d4ea2e828e41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c40a16914c17d91b7769020e75222135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580b5f2f77a93fd40e2c1a745b46847136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9038a1f61b6106b861025e32bfbf9a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e909d8fcb5638c053898e3d2a5f8e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32104df53c370abe4031fb523094851139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd84125e213fae31337fae31229ef0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046f91acf85f892617b5c551db9fad4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9c935434c531f4f8c77f2ceeda183142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a35d5cf159017cf4f8f41cbf3cb561143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd2b6261d0e51a2371eb39f374171a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e919cc4d791e094cec75a6d173e3f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2406e9706dc49f444c393b05e49a715146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4f4864b4e87a52d2d2fa86c516030147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d991923af71014b1a613381c4eea8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477c4e1b7a32b7ab7564be70ce89d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af16d93dafa4b61fd5ceab2412e58c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135746f21c1617bb83288432295d213c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caae64bf98386f784405f28387b044152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce6d1c076872b67f4eec387bdf20bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849e54a1cdb930e7538e52973967b76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a27ddb41c23d315a9777cc22405da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bfc6a85c4420bd3a8325ad7b4f427156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ace4967b82abfff0be81ddf17a21cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967c8437aea61b288a642d4bd71c41d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3877ddf554f7b0138d50fb8001a7f9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435d643f931443e778ffae86f08c08e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022436023546e1174ed0603afcf1b38c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fb2a1e12e186f2513172a0ce6fb86162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482341c6f6c87c7c91f488d6845723163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d1a9fee53c1d890126b716c76ea9c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae618ddada1c7e377c9bc3a32f0d1a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3813219460f302e340c10acb1f9eb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99becf10a787aaba1994d4d44246af6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c56aa89dda86a5cd57e0042b1a82d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e2f2dd7edcd94aa2afe90852ca7a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f066f1190a1ee34f20828be94646170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a273152b74459dc97ac8a36fd121539171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c050fc222d8f96b075fbbec3dd20172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962237f4e9c9224d3eb968a18ffd4d91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd3c504da371b9c12e788c0538e0d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206e8a8ccc12887a56b8da59ab4aa87175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009509222d7d5d722888884720bc1891176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9befbc7dacb2a885eae6e48c6a7bc739177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85ab901967eeb415bc9e3d3011e6bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb5ef79a7961ad8eb7a8ee7066ea4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b118095f72f1eada2314d8dfc416acb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876257bbfd49342bc8f0c86acdafb009181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a77d639135b528ec32a39eb3eb1e82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3901dcd69f3e0cfb02558a0c9becc3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0abfbff03812df31cadce73a9cabbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2805ae5279f8a327cdf7e1d8c10d22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5edcc5985d0df609a92f718285e02a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabdecd31be1235da796e335ad5d175187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3745cf3d19f182d2cd9b71665504d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617765d028c6d63eec63ba1e410ff1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d0d828bbe6e12e400a6d302d435eb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de91b5887e61c694d6e25c24ea22b5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb291a3356cfb744b3823824e2d5733b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f855e0490aa64b480ec89a640c1be7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a18bbfc70a15541df9a7bd43a51e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90d50162ffe8d95eee27da763775e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82912b8fce7b2a8bcc5e0b85a45d1c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749598fd9ebde9c1b12e12013f03bfe4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d455bff91a97472e513685583d1d7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9115fb9ccd370896a9527e392170ab0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d75b5ccbf8c41346f7653442bb902200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd56bf01ff2c5c53b893a5ca3ff338d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd999d13f89b2aa3adb0743f6bb320e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b2832752c26d02f81e4b1195405d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885ed923ed0714fdaefffaa0393d5fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf29a6e9c852bf33bd300e4beced65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3de06b51d0aff6ceed23ace539c9e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0881f92925eaa7006a2c2dec75cad1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c9d9f8d26db025d48b360dc9e64a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348b84dd95b29f373628d2ca9ac4a2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de730706e98f88458f46ddc14004f617210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb4cfbdb00284f5e6c27b65bf4b8a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a092711610c27f87464d6988e85f03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fbc4841dae5758c99e686a0cf0909213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930552ab84f3799d97b548d7776ec2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d94b38575db844f515c618f8c65574215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f733965a2f0b090aa9d0dbd09436a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b370b663c914df6febe5d8049428f59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5630840402cdd8da629df198ec21336f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154223c1756d77e3b9356e7d01fb063219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e5f9505fc81bb098e65f81b55018220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620248591b069c6e5f5569a5b3ddbc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b958a031e7041d8e12708b777c80e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3481df99776b98ad0443905aa4d39ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19127868ef5c78a33f622405bfc6bfb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0bb9c5ac255d1434432c0c382dfc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9547f4fdf2549b50dcab6231c7a6bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471d837d7134480fe5f928b730b96f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44ea73cfefa518c2235b5f1bc17339228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329333c5833b49fbd8b7d1c32d8dd3ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f3c15f5ef62f8a1ea0d4f17ecad4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249937fd553c5d66000f843056e1906b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9e95682a0bebbc507dcb408bba951232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2125672b0e8a9d8a2caee89c3dd58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8a011494abfbf80a95334dce3036a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855954b4e22bcdd21225d038cc99c1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216eb705778b6c266d9227969d297b42236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1629b459dd786fcb5b318180b0c88f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf554bbd38af7abbdd20d87727bc414c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf90dcf3c456e2e247ea81d44f102239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72136adb58564ef985858665977326240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335995d889212ccf03a26c6e40f51262241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30de933b92ccc9e7abd94ba13cbdc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4ff29a52f737c7c69cd19e6efafad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2625f434b7e83aaa24463ec305537e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65399e54f7893569989ce160a55d0eda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d22eef5e7e321484ffa25e0be5d78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653be3b5c87885d399d696ae1a1606e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87eb9a5b06d21f831b7a3b8ea9d8ac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3080425fdf20d2b14c63df33bfeae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6922be0b737fdbc663c2cedd4a16ae1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dafea1eee05367b76a25985c972d3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289612a47d1b5ed104d272702783132252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a2c79542f7b66d6e96a2c239cbe7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64608bb83a650dc1dca6ed3f33eb62c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43e6ac82334cfd6b1138859a5a269255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d73c4566c46dbf1350530d95645796256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017aa27248ecb1dce4d6ee2acf66de5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bccc2367179509ec01af5adffdb4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb9722020aa2185eef0077b985b77f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cad0e20d66b23729c9ac39ea1b181260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a637a1f1fa35e5a5f0e37124a189261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfabf36e0b8612781b04f47d998b3e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a430ea3723ddec117b625504c1aa85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b3d7ae93d3a3e40c3932fefd3b742264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a080e86e3fc4ae1ed73af8c2ffeb08265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc55acae4fc0217bae1b78a80d24ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1882b97e234bce95ed2679d72b1611f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065a99b1b9d27c600b1b5fec9b6a785268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a90cd0192c0ad13c55f79ff9fa877269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6eaf7ad804abe0894e65610017e680270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff110cae3da168a7674437c59c71b6a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f192a33150717f234b393adc9495ab7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cb173f4e9f0b472e09bd7013074a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5ed2bd7edf0dd63fe25e6138a853a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e34428d84afd118e4b9f2700d141cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bf2bbbd05f68b86a681e6271f91d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176db10db152723f6f05ea8ea7761e0c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e825a182185b2de869568eedcdc173278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babdb256c620d44d77580f642332239279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5592b127f3060df5a1bdd1f3ac90ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdbc62d9c890585ae11ca25f6ada29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa009aa7850ddebd6f824853c6063831282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20431ce3aced38e38b5d92cfb954beb5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c29225cf1112473048cda54a54de66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0cade9ec4e712f92491907c6898ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c099891ea49c68362298e4c156849286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294f91f82dcce053e3f42fe5d2f2039287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612a00a554d0e8b18e8ced70317a846288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c904cd9dafee11c0eb9a4139e3d6460289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9358df0d7e97b74197bb921329f6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb9ae9f354c51745a38abb406d9607291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492995c3e3647216d0552240364a138a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29351f7f84bdb4ee59a4a0b3b60fa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983cb4182ac8e39c8c7877a9e4efe6a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a9c902dd4745269be2723663b7e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e011c6402676a953c59e5fe66688c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f1c86e664a3aa623d30db09d7bc1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36474a8428a8b4e37e8a10c6c0999f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf633cef3d19d5d728a7fbc53cb407b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202cd44c08beed55f3feb3be1d0e0d9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514c721d68ba0ad3f7431e0afbf0667301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d11f317ebfc46a5369eae51ecd5d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635d38f8b44704a0f5cf0e1c68bdbaa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e775a063dcc56f37a7df039e01986a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b32994fe1c62c449f62fa6dac2f3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39424428f6900a9cf6eb59cc35b35e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636f6cbab1ed9c97071fba3e116cf89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6b71ab647a6267760ddea7a63bb7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2a3062cc78364a7eecb2639f3232f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecca5d71ac429c12532878920d216e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594b73507c2b1bfbbbdbdbe492c5c22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69337c752b0a4402736c38cb3cd61a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c4c49362382068948ac3c14b8f955d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb543b953ea6bc2fcf8d4551949da549314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d485cd34f765aae58fc3c64b3e8877315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49094ba573d76322b87816489cfe87d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8a705cfd9d8944d95fe7cbf768ca6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c3a9f22b75ccd87a5a4ca5f68fabe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a10eb46ef12bbb989d75bd4182b257319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cf215bcf9dafb208cccb008ffc76e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a37999fc496d198c3f6ffbeb922195321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db90c74ee0bc3be6fb8e967c4f5deac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3fffcdfa5672a190f1630c3f7b6881323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f48b7fc14b7278fba614342efededa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5765a49cb2cdd1ba9cdd674dbdd64e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f302ff14906305a7c5a0db72b605b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e9100a9af57394ad36e106b36b9da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0ec06bcaab893c2fc6db10fd36c5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37363cd51c248c95c1439a199119139329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa2a8f86f49f8ef53258f5f14228d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfd59d0f76d41ac6d1f82360139e23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90d8f00a42d2d7251252d2357513bd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edb99f483d1878f734fa79ddf00f4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39583b32f7cf8a8749abf7b44d5e3b9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fb6725a22bb58c0c1bb12816b69cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71f6d34bbd0f7e772cf1b388f9c84d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729d07796d36dbb17fd47e0b4022a01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f3fafcab2a066ed9fb17291729112338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c25e238484566096085f40db021297339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5effa59f5f80353da630469b041c9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16740558fd985dc084678d10306d6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431813054f1dca0bf4501047990ead2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73ee3ffa6ee334d74c954d59b0ff88343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42730339c0e330258435a6450ab4fe8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea328254988f25dca2e9f200a4c2b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788a900af7fb699bf4f828afa15bce9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec49af1bfbefd8800042b22151116bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e66761229a19eb80dd2b8f1fa7ee8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab4b094c1f53bfae4c3cb097fe07ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ced3db374b04a3c648e2bab7cf1cc7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c70a1f6dd692421da216aa81d6413351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d1151e03afdd97d241f1fe76c616e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8f528a306b0349097a0e1379cd54a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7156c7cb7988b7618a8a2db6221ff9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6359e7c5c3850786c8b954a5c0d51e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0314d232f35aa4fd5319a7062daa95c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca191bdf1094f9c1926b632bc1e13a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e504417d209562af5f454430a33b92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77107e3392934a3b13810041eae5f3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d1a656d5004cb8c72e26b8f55e583360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e04025eeb34f0db75aa381dc57d85361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623086049bf0fdb17e0c8f736a67c91e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320db860ed064869aca449d5393f0f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a3a6d4274a706a43000b97a7bbe0a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48802a9a96bba5d0c7af6cd512be5d6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281bda69e9ebb43e492821fd04c80f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23ad39a2cf952c40384740c9d5c07f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a23c506c4757c56aab3d100a5431b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933af019f6f182ac9576b88d979f5ecb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e20d28f0857eb7815e07704217568a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f43247580b983c0cf8e9e52615ad91371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f34a5fcf30189c06f0d7c97ec3d02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0af426577e9e2f8dfaba25fc4de00373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5183d59e7f9a4d1a015a1f0497a7829374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edc4ceac8172d2f1024f009c049d25375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91fcd707d365acd67a31e3733a31be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23349dbad72a3236176759d429620813377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeb37d05186d862e0e740f17baa308378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb392be7044c886b5c78fe0796a6707379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebc4c8fe421817b28589698dd5b994380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aeb28915a946af3fdc5abf8e73eefa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceee2c6a7de8b68bd52f0c2a78d04d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2440d1a851aba0b45866c4655e7800383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34138b90c2f8153aad5bffebca5555a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58471dff0323ae71aad31d864989d74385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e8c8512db85f34cfd993f7610140d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e15edc926d05612399abed52893a37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46ac15798eca6379c0e1312fdb3174388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9476043ec30bdabd8698425b5992f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce709dfbd03168af86e96629e5300470390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bbc4a372255a06cecd667d78b786b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755255eee739415e37836b4ebd7d0e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0251773c2de3dd6d411bd79ae5321393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a5d9ebec8ba5a23897717eb5ded6e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffd134413d23f57d0a0054bc9721e8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054412310cd7ac0564b02ff105438a7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a485030e408bf2d7e1ba57b6992b47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dc1604074cfe5d0f42eab1fb0ce2c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533f989d69cfef9c951298bbe54d47c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb845a6c3f186e284f72ef1625ba3463400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293170f9d6dd4e9394b1869a6328aaf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44058a5aa8916c08c9af0d0da6acbdc6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5a18e45f6dc68fb1d3ad9e627a42e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7455e603d587ed5bb5ac010e84975f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441503d76179fd73a0bec0c7da1261a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba018978722592738dcabe2ffe22fcf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cf86c45df63373bc7a927f9211574407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470807fbe5f48b8ef61db9bfbeee644408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ea598541853897ddfe5f20463a17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14daf9e9576c03df33986b0e149053410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63384b83be4ca3b7b78d6c83a46ad3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea8fe1f9b692ef0f1ce2039630bdba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2c197878a2d5b9ee65354e946f1d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad89d26b8a50a17b600ea1d53e2266414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de793bd9c1cbd750acae324415125e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528b1433830ae807608ac6f1e303990416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3468506715ee2fa299fe705e08751c17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28a0e2e693223f08bcabf276400830418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d2c658727c72f70a81959a61d43f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88febf65911658cac84a903f901ddd9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90933810a58389c4689301dc33d9d569421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e982b4d1596dfa896560f54d32a0d38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509efba018d5eae30741989d26a79a91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7e06bc9d9d4dd59314877ce9a1606424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31819c4b0d964f72d16367393bbecdd3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96f7fbf615556a4413a9dd146a6570426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d904e9f47f1c6e24c48a22c0bcf8e3e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05421056c2c832bef2c5b937be0e393428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b3d9535fbb8c7f3e62b199854f49429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4142dddf350f6f4a5963a7a0b8410c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f401e742fa71f80fdc10841588bd521431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc4ae3a8493f22a588490fe9cee0c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1867b80793348891adcf041dc967a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aace8e03fdd24158cdb1752c40e82434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797aa210f17fcb53084f2823824e82c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00b9ed5293fee8de0117fa2126094a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505f75539b5322556feb5e272f98f02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c748cb6f02cfa595dff7315c56c05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5de40b25b7ba51f40913a225afe51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608626a98ff846a9c43826304a210a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd98f1515f9b9f6586ff477cb0536441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ede798c56c3dd2431ac6ce9c398a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56119892d09fc933d7965953f9f82f51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f49fced4c31d54eaaaccae9e36367f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c5f6c69c193c84ea5b0d92c29163445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e58624960101525bd501cfb2fd7256446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b366510b01490d5d4ac8acc5619d2e4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4bf47ed6e20e3d31bdfc11a5ced052448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fbeb2f6ad6428d3a405a259b47d8e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54204c1f373cba09758ae217ec3959d4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cdc1cf23545ee82c5cabc53f74502b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda33f3a4cc3cc21a80da3abb6a4bf89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64700c760ddc1e9b2015a2b8f53c8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8849bad1ac9aad82b191b6aa38c37a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c188578167f706e4984a0d6a47cbde5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43be356de19d2110d7ca4a7162bc68c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f3ecbf87469b3024989a31fd29326457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227a8210b5214e7ea87f152f8611b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558d666b2ee7caa3c34915de1a6dff3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a046baad8eb61e9129304b3e951dc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7024f4d54f37e6089020423df40f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e158d1868afdf6051c9d0b016cd29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b823684d60b1e010cc47d5d3977067463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8c5f6b91c8ddd78918134a83fc274464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f123a8fa181fd1873c1c3c3da472f93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9a96084a07d78e81c574d851540cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16a0f41f3b4c5e43b2cf4aeaa8309e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919abc016571f1e852f743d94d274e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76260ca8f30b991b4706f303be8c011f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466374cd7c339018d7a70a3028ad5cfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef616ee06c17561aa7c10dfcb08ea60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af9b90a0f92a1afe20a2a20893d88e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3086d173c04a2d4cf0371c972e9fd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb69e3e52bea33538d4082dd1ec797474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd736d70ee22311d39a0fb830ffbe4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff4f4d11e831e103f175d2a0cd592c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676dbc3e6d44f8393585e6fa7e6e708477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6d51144dd1bca76e8751c4c4e6f275478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fbc296f076c2bd5cc6e9c68d0a8c75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d1d0ab084f011ade7919646d2c04480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352935e3e768ec045e93fa1cbee5edb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6b25a6b09f19e7902428f6fe4dc69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d3b78ef5f0b5f855a9a2f27227b2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7f04cc2c60b6dbd6565004b36172a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9332c24ac7853f137c10aed48b3833485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973646681247e5b539b06a0a2db8e97f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51a669de40dc0be43484d6c28c10d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9ed55e75dbc4118f02a147fb55344488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a11f135d9b44e1650e582f0548e20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19438b94d867f08eb3e233336b1ab525490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081757aa597b870b42fc9c8f473093ca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860a52cc9c0516eb4f7e02f9a984557492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b35fa999ab4de7f7d7ef8657b1392493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f27dac5b8ec11ebaf4afe99ec7cf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb340eb95b58bcf9668d9d8a0dae2e63495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91879201a8a9463d019fedcbee365e8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec508750c043cd961eabafa1dd39aa3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dd7a98cd4bc8880350c6f85911498498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd7ed0606192d608c5fe91b9f66d34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee9467c9b1e38b3a151c4858d95aa4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4db38eda92141dc9065cc40dbe415501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cb3e91090046ad763f97613d6f3c4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75b2c65cf751263b6ebc757b6add2a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a6d26f528e1f39ea2257e265e334504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4b9465f86782cbe30f8eb76150fda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fc7c5284b8a743377f52fdeb92921506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76501b639c3dfe70a84ad831d57081aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402ff71bdeb8d0c15d2b6dee77aeeb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c2bf0c82784ebf3aa92708845828b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971630dc51eca400a1241a85437ad13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904795fced13bb658356c021ad72eda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056e2cc2fca537b989388e14b7d9abe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d294284cbcce8a67160b5718cfe23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f7ac27ff47784cf751d7f21b2a49e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7060493d90cb9b090a9754f35fb2062515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ecd745c24ee580e1a3b10127d7111516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c97808b12b0d773413364f4a863610517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b7ca0bd99a48dac6dc822219b3f6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f66aedeb6acad0f2afb71e97e31f92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4a5409a821dfa003f196c8b4e4c7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8f6feafa08782034115eed2b7c74d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17842bd6b46a8edcad27ab58fd97aefe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5cf948b525a9e7ffee7aaf15a901ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f658b9287329a19f6c22d9a13509344524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684aff6f989f8d5452b9d8875807a46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bc951b12ddabd9f7eb39a5bf5e480526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bebb4820760f063406e41a3dd1a414527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc7f60b2aca78ee6806c3b84403d5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b33d0f4df758e019bd545f9f10b24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af2796bac543d0cd8cf05b6e4ef57e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efd21cb1e2db172b3c1f446f12a5ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d94c96dbac2422def6501be923112532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c3f734353a2cea1b4fdd29e9e5a24533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99653ab4d3cf33c0e76e1553dc4d9ac5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda468c201140aa3d1c3aef7a0dc94e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aad6bfe06d0698c8fb48e197954aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a7483969852748d420eb7ac1e298b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95458c17f2dfa1b0dcb4c6b00bb31e67538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a06e6003e40bdb352597d6d934919c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54d08369fcb7cc6c608e20e217083540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901534e32ef6acc152c84f6ae0017b4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52b2ec6c7a76919070ab6435d979c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c380d9bd6cad32a57355a63b47273a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d090c1d02e74e4716e45595ef457c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b766f5a4792b4047860d62cd1214df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673740ebc43d7523a0700e58192c29fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d1f5715baba285db630e4c409141547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172a3a64a34ca19a9aebaf5a6767b88f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3070d9fee5ae745b048574ad163d90c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd263f036139cac9cf42d4f26e126f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ba61879448bd312edb21b89973a20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4236adaca5bfe46b3ac51a897ba9d0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d1843700cc77de2b01723897cc625553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcf1e60f15b630efb8ec150bc84b6b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e17790f163174108dc70872a9e76b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318809ce1e9e1ec01dcfb67784677ab3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8025b773d26604458b5089cb464733557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9166479f1d60674505cdcb142305112558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a8b1596fddc053c723bd6aad1b579559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2434cbac72bece2521c529a404291b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66997cdf0056f39ce2a76095c00119cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127045909144b4c33975fab1e9ae566562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdd2c61cbdf3f00be5f1ce44d69b6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16292cddea5e0b2ae9cc66ed4f684cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce550991cd4bff961a92d0570d5f4c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06febae64e68295c1b55746353d3c222566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ab34890b59e60394bc8fa309cae82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085866a36326c56d0b8cfa0fdc03080568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ef2c1c312d284ac6847c440bfed94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed7b8b4835afef07119ea49fd2ab44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce9f0fcbaeb0fdcbcf46e8921e1e53571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9645b41e592153f405330a53687ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186de9d63ec6aed0f5bafd1cc421d64573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ea5a47c1a918da87b75a2ed8ea75d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ecb26fedfcfe549337b9af9d618ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38a357d7610d6055ae0356dd51a317576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a225d57126b28c36e19c904bb064b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b214e438142d9edf718e3edde83b276578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48016676ccd3b8253bddd7f4eb41b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ae9434395bfb9e1993636ea512cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddc60d668e31913fe46ea5c9a4e2eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9817acfb218f1c4ca67e8b3a507e405582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23300835ba4e67d5d598304ea11211e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d657ef53a7fb52ce915228dc7ef6445584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce8fe601178ba453dcd786fd2e8a7c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617faa241ccb16c8673011f6d008ba50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adee4307feee101b1df679702c5baaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59d7fc348430272b2b318abd6b211a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5252953038154cb3c39f3f128dfbcd2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f24784f35f56c07d785d4aa95edd9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e51053102e053c558777f146c68e6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89748650cbb239b83beb57390bdb7ac4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b2358e3666da8713faa0f0365f78f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a455b6fb04bb39f95ff8691d65f6c0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69aa9c07c66120e567eefc76589696595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dbbac7b837e2bc5d66904d14aae46596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2649ef0bf69d5b0c4c7e03686f085597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41875933d4c51f913446e440051bba23598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1a87da1693c4451ead82df48b0a6b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243ccfad107f864a9deaff517f46e48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0c8f5dea2cb6bd416d64f0e3c30e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eebba7b050e45a8bd6f52a5deff47a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf903edc18e95d9903af40f1fe3a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2cda532686062e65e01fc243320c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c99a8dd7d46cd61ad067c8764ac1507605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a59df187950ef2a8a265e87fb77a3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f5809077229bfec348ad396c0c947607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350e0ce9077b20e9ec28cc9013ad584608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f40dbd23cb1675f6d82da2fdc87e4a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19bb99e76c73ab62e91e0574fea084610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12984b685f44e35bafc429995ce599611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e231da036fa7e21c1b81047ef8828be612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bf6a3130d07df6e1be28edc7dd10f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc31fe4edc726b58ec48b9ceefb1f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c3c2ec4290851bffabecdc6a09276615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974137508d7d48d5e740d66a169556d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be95f561dd967921856ef5d5c39636617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdabadf3a19401442a2cdb59ae0568618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3434a948c89a04b06cdc70ea6db2ed3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2c74e69d526d94d3d93e145f9511b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1084e8abee6619cb600c445cf867a97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853e2099c2a947f11c4fee90f38a2c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0183038c464e26e7c790be743ac19ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416019cfb704289a60966bd4ff90a4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebf109ff308f522cb46c64ee098318625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbab225c5d89b09a41ab7afca4df617626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c5560c001288899aa23acb09d7841627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5384153593afc424de6f4613eddda628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aff0f729a3759eceeeaad3ec8df40b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439515c74e381bad066d0f119392d1d3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932c7196d8f2bdbfbf5eb0ac85b532631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1d9f4e259dbb81a01a2ed28daf53b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa7af3770d4f20847422b7f52562ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9083e6aa10c483c1ec4848957fc26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27e828a211863ca15ef5ed3f63222a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1171bca4cc443fa0840bf45bee7d52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8f7313010bffd91472d61cea3fc6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477e65c90b87af40dc93d3ee26c4c44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2b7557ed06623b4e15d70dd9e61db639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef398abed6fd84eec563897600a93e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9986dae46f4684a6b7d40ce2bc6d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db038bd2e935f17bbb110fa7648d2aa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09305d66eaa5135568531c6eadb1f15a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bb6a77cfa05421ad540be081ed34c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d9314a27f8278c7b9b45f88d02d70645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aba1203615c6899dc4e696f4d3f70e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d98f3ee5bd33bc5d3843059d741c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e73c6d04158c7d3a7e432c38855a1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e1ad082223ac61ccbfe72b630a081649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc82d5a24fd33bcb1ab72b298004a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1766004d84797429d69f3480bb57fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dcf711369ac84bca6278cd2e73c966652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f25f12e51dfc8b13a5d62893a35b41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34ed0eb426fb68ce7344999fe81a49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec252645737c12e0e0f89f7383814655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a06208135a42327ad9fef5142a71c1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc867358859b1e650ed1a335c19b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c380e3563eeb5d0ae1fc55522b14741658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d95fb5ede1ca7956daec8323ff193659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8134f2dddf0b5c512d2b7b59dc2081d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ee8f4972c012af5ab8717a08eb1ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07829ef2c7aa83a79c201926147de476662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832098867736a18d1ef4421f8b9288cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993815d3edc8d89a6a0e11878026b987664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2ac6959dd87b28211fb02832f967a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def58fd3be2f8e94638ef09d79b59e32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0f3b68210fd8b7c5f64ddf0421dd0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1b1671cb9661cfc1d51b4c295e1f5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1519c59bb8057daf595228bedd6485ec669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e72358adb60270dd5954abe7d3d21a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2a772cffa66bb02e45423bdda68c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b14271be1e6b628f04f959570007d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef3b5a3103335a1fec9f1697e1187f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703edbe509dd1feecdb72e98fef18fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2ea2a0eb798b2b69ac13d2ef977a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bec139e2995e67ebbe1939392cb48676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998ef164febd3513e480db948d87eb5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449402b48ccf2bd92f8cc6acf5b8db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca20b1d2be4d5f23185a37eb4d3eba1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a27fbbb75a3dccb37aa7eb07b17e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939066570d5bca1acb8aabd8fe368a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7e1dc70e78334d253a465305dc8af682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9a9280dd10dd4d21eaa6926970e16683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6bd31e14725c5a95fabd255540633684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b9aef4cb001c73275353a48607cb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022fdca63e24732f2fbcf2d17f21bde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a57e35d45891f88213b2c9f8b6f9b4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c716019b4f8f73da2115dce17bed7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16270e948d9edd4e047e74fb0d66474689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93813b39707653c6b6bbfddd221b39e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667c3675bdc27ddbc50736c60651324691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b7b5c16009ca4d330bb8dc0bd6f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da735ec1d194b4a7beb81fe02b904943693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678cfe94578730b7751771ab0de7fa6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53b1c72ee799ab56fe8e6058fa2781695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282c862b7da4692aac971ca890f7d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de931911aff9496ecd9e168903f60297697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd0138ddd474b2dd306743b68667ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e502746dea07f4aa43b6c8bda9f7c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7568d37a93fbfb4717ba1d8b5d0d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d5d95c6f539be09e9731fd54f2941701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a448da0a46671e7e81a5193e60fbb9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3982642004ab47408391557c1f8980703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8231c9f5c3ea7255583601483201d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df324ebb0f1684d053370828b9c60c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917381df4f5203b974e8d65e5ae5ea8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd2d2a4c0c57fe1123adf60785f30c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887a31f7955c59b74a1fd0b2889be41708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7447d04c597219654b68bb876f9d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8856fb58ef0e80e455477d597cd0d651710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e960c01050ceee0404d2eaeaf933b94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c073501d635ea354497203bcd76ce8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63941c349015149911d3b4ac877255713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b71c698bad44433e6d38283c8b30c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c7999d52f7bb8c6b43f6c669c60c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467ced23bf787e90d7d604c136221ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613414fdf5f01627e0c1ee5d92f7b02d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a10dec4e0cb12704c6b7becb23bb4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c5f546f28056a6b5c836a7d9ff725719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7367aa2d532a3d00b6ae6fede43db8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f23ac9280c256877f2228ca76803a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c828d26c292937eb3d3e251e2708b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d99820d3b61d54811f25ad2a058a60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8d5ce2052dcf14e641f12c55eaac3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a998da982fae76f3673707a1cc75ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856736ed411e0ef459f33b9714507f8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555641cc34e400db44a440a8bd742a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587ccc958bd9a8ac5c6b0c45ae8400e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2713c4d3567becd7eb00bac74e27f9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20b88edf96103de0ea66b600927084730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2765e964ac6bb5b3a3a9d8cf8f24994731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c3dbf44b04a918a62de73083c1245732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe4b850208d0b9ce949536d2f81874733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f24c2e778cfb6a9b26e0c5fbc5cc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691082efef3be84f826a7101e6ecfe5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da78503b8e778ad9e07a659767404c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32346fae1340169dc3f4afdccc8f3cc9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69bd1f02bfae288a7461a740f421448738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174eba64b113e6cd01a9854f6e7374d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef1bcd6969ad35d30f717dd8f60a19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29aa2a73a9c4efbfc325a34ab39ada741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70871fadc1d209e294555cd3ac76b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f80795247a1f2f0ef3d3ae4bd43090743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e761007af33579e4c424acdb87a33d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2290c13a931b0c4b8dde16493432a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef63a75f3844069a74641b4adc8ba5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497f788d95adc046b75044c6181cb01747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace4940e6333084b05d91393f33e6d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8814e5f9fbc7a1e7cc6a54d223c1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad260177bfd9a80eb37992b5e580b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c2767326c0ccef425ebb9bf143c11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc84c30bb90069dbe0ce27fc7e4217752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05001d63cf9d7f091a2b70c8c68717753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c6b97f0213ba35e1d177eb242f9da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce5baef93b957b73a75ddc935cb9f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca14478b8f9ee2cce8a062c5204f0c8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316849584deb9e9d835f53b3446dea03757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e088a6e539bbda225129c5eb6b12a96758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb867b16697726a9ece9b2f96335354759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>