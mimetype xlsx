--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126075a043a54a506c0b1f0b273d4ef21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d846da5cc0e8870a1a4cc1c64cc412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842ff3a9d84767e48c0a689d54ed7bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09251cb3353cf7feec10fdcadf5b3944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ac13512facab22b6ff6da8db206ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83a786ccfcbeb6cafe78bd4e18ef5d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1735c5fca0bbe3ea9dbdf9300b3bc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99968db3a693ce6b330a605aee90dbf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ef0791ee2fc39341a4ea8113cd1d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d2f5a3561348923fa9e0872026d9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6289f0263f3d6b8beda2c167e0c4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc6f0a42637967d1d878999d9783a4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026fb8ff4ddcff3d9f78b4f25da3c9c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4e7073f6958bc7b8f2991b18cea0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a084b39a0b94ae8f24179e468bf309715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156f6f7660caf1303d118457ae4542716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21313d0b8f5ff2eb5219fa7fc98d879917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325560bfd0d95e2923023e8f72d54f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df740d604806871b2c49b3d8e5926c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08177becb5e6317043443d77e5e98bb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb460ce5da6996125c5684b4b397673e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4f46d42adf64dab6216b531878ea522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b46e8c60bb3c5e794857d0e17df9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cc6adbce6d6e04c7008a73a26a59a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6dbdf269f9b9d6de83a571539c6ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54287b89b0b50ef30b0bdeec81eb90626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb296b5421a357e1ae66e4e8a7e0b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfbf9955c00b866fd2fb3fbfba6e7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880989b8c7dc6127bdec668f0a8407db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69729538272f7829a9ec8231236fc61e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c2ee7e158b4f3108e08a517bd9c6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4110cee3b3347c7795245caa8e5495032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d48a70c4619be3abecdab3e750674b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f09dd48191a03e0d222c24111551ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20f1a4ea9bfc45db9e573ffd0936de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce934b4d2cf1f132a0badbe8a44b4836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d5d3161bbfefd96e6a80884e57f0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702197e09351b2b4a5d4613e498ec18238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a4cf878e2938208f3b2cb7108129f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b853fd3408a7dd1a1f72948edc16b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cd9de4843c3b1c46012ea1d42e55b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793841f940c54ad5b7b4e29f25c23c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c033af215ede2d23fdbdf2b1ef2080443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd00292a16aaa137a3616c476e985444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d28100acbbc54d324bd52e6c9157fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79263d38675ec69471a78a1a6c249b9446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67782fe53abd140e7feb0a0df9cf0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79503a1bb7c560a80923f2538b731c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f282303a5224a1ebabdd5dc8f0b10a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b21811ecd1a845f44c65c68b25c3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df3102e50e633b17ee70e560e0eb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d6307415906b210f98b76ca8b039d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8f509a6ff52b5b9ca1266130cab9c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b258c2d27b5b442f69e9e63fc49cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4acf8ce835d2c8bf494a9093ea515a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c54f106698b5ab5db89e62c544ce6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fed7cfa5e835b88f5581653099eac757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8173f1c01cdf828f39bba0475acf9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb6cae182c25807dba36a62fd29e6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b97714bf645fdac501f6ae846c946260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ad007d3bfbe6776ac33a7cc7924dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed01f526b5adc4a4afca5d0db3e47862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5585ee62cee7b36c3f8ce88752c66b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c513c9d73bc7ea953aee4be8ec677f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d68df341768da828082ac28608ddc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998df21421d691be4f8a1f1ddd1b94f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98235288fa388814793c0a406e16aae267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff855f896ef196dbd1c696d8b7df9a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1af5edfe70f597e370e1975fe13a5369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a82ead7bb3275219cdbb52418702a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79571e0fe3c537c9d794a935be8ab9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640ec182d29798810446f51a9c8422d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151c67bb51c5e4e7b680b29c979db9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb4759921b4b5f0a3c81ad11ea482374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdef4384b2b33f88069f29060ad96a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9910277c1b11ba9e5f2a08aae3e27e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3965d70dea1ee3d419fcad520ab430277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9493824fd957cc7fbd9aa48c69e3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77560d75165a685309615d60f177e1e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070284ba94863967d8471de52a8720b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc6faa6dcf946d21d8655f58d2951a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b778cf539adee9a94f13d793bbe352082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a7677cbce768bbb0f76869474bcf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb4481bdf167f516ee642a3eacff6284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd1b9dd612d806f29095f623b68f1a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e0873bab5c95eaf65344024ab179c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f37e061b12d19ae42471a258a4fd187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395e668fbe092a14faf314b5f97e93588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f196c77e37420ac9e054f95c2148b289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c462bb068dd076a2c9d1911181dc30f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43631f94b848dc44eeb3f9c34c723d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154236f89ab790c4060288b5446369192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3948d939972d4f9b25b54ba00124c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98930f288c142d9f95b7e90cbbab2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902562ac6617b3f8f9c4aa6d3d0af4195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbcb6805a6c6b1119e2acfb50e973396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222549dd0e46f08f17ea4df838fe78197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb543d91b2e35871bf5c6ff5a91444c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a63ec725a5c0750bb7cabd24eaeaf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba4488612d5a626279f35ca55413e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cba9fad667b378a7c0b9a82772ba0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d49eb7d712e9a6b96084db88f4dfb2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99b797643ff2317289aa315c65468e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51110e3959fba31ded608f60fe02b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b824176eade2724c3e14b071e6d6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccfd09cedba5b01355351674ddd658106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f33626bbf905987bdf15bb8a542aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc379d08e08d93303d8607918df8c4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9215388c59921dab4664010c433f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52fe125e664fb0086657ed50c5c37a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52c4601d3d3d126576f02c86481a5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971402fc9fc40f185de0686fbab8e34a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26761d5941e545daea8e80da97b78f32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c69b4ac4878ff84be4916f94335942114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a16e1144c22965761c1533a3b8ef77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5d302ec763958a4dbf09c6e314d04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755aca4415f6172cada6c3bf9922263117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128006d449f0256898e0385cc32f5f3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacf4ee45a07f6b41c55b42b45b9ecc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e7f3dad654db484b379a6cfc8bf9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77643e858cf16a2c9da011ee4650e02121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4c2a97038b4dc803da2ca7b30bda8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d1ec93aefb1a194d6bbf794016383123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e704270760c46a121872873c9eeea3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b067fa88737703f8a28203cf7689e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635a7a7a5c16040fb706cb6fad98fd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3903981e51d437dcf7ef99769db2809127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af82a3ed0e67c51437d9b2a82f7752128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235de3b7ea2474526a0c47579089c90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8989fbeffb2bbff5a421049977924ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56ad4ac9cfc96e3963925547ba70a6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eded42822c07887330013be62e63387132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6df96a87acf23f59cbbb69ccc2bf5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735f979315081cdaef019e0879ea979134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988d7024d920b44827ff4d65369364f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216015283bdf4940c09433ec1c27c22f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28954843645242874223513527bfd122137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d947361eae34daa89edeb1299e9e66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fa37d95302dec1900e666a8d32f08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cc7017be9a492caeb98591e1c3378140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9390a74c66e5f1d98a20111a64a9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36971131fc564b42ee969d90b7eaf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21270335d6abc01fce501b5c29a7c7f7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3ffe47fe0e7f8c04f46740999d66144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb14a78a0b4f709ccb89a3ea2054a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81546b34c59aae76d79a5d4cedf26f13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e605862a3caadc36225798d50edc59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d009fee5d5fe83ef64c3679386892f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d484c230b8be671d5ba70817062332149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f311c9edf7d9201b45b22966f890e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b121c949109e3e80b46931401bfe80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e94867baf8a1f91a49693ac4b5f529152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a3c474e19c61717ed46d546d6b13f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8730757822e77b4af7ddd3bf7485143154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef557246fce1978b0befe93ab31a828155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746c84866cf6659dedcdebe37ab6e36156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b9f557ae4bf294305e6d055a5799157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa7526ec47bce31c97b39f65970524158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93419a1c7abd9c50401c46efe92b1b98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3bc351661c15805848372d70d07f3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60846438e39dc0b7b2008874cfa64efa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b721adaa972a24e71ea46dd72ed041d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe68fd3c6fca907958b02bcca9cccf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa77c0aef6fde94e4c92a4d723f2b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9415200b61b3c041a2659e8d56bb369165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2c8ae6fe2fb6bdb44d62f77286bcc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e524d4222a68d9fd7f114e3ebd9011167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56536ee2a6abb6723a85be12712aef7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff9b9fcf8187d6c5e735571f82f46a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0789d5b5135784ea27084de87b9fe1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc018633539e29114eeb2742db2225171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059b264241a3a422f1fe572da17aec9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af10a441e3f1a1eb8e056b5d0a4b1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0e3327b5d0ae1662ed4d1a7cfca65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c8afe870cae45ab34dcd164538f01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daa5bb889476b0afe7f61b8415c61d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2df9c83ccd0c5daaddf8f8735e3a52177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101846b34b11aad3e1f9eabb75f7df7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a3b03c362fc26dc94e398a083777e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31854050c9116a5624a649e77d148e86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c655f81c140dc32e4744870faebef8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a02bedda7fcf8b38fed53b9cb50c4a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249544502cc7280707c743cc56e53b49183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf262a2c544bd90775a9e72b0b76a7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dc9599b4a950015e4cfd39940ebc3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b61a071a386678bda6e276957e18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d598e55bd6b98fd0d1101b10345ec66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755f38700ec0dc0f09db54fa9fabac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe86778d7fe684fce7b60819cf39594189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a91f9e7df4e9de510a87dee48e9b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edeb688b79600643c79d9f84bbaf524191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d450748d31345a4cc0997495f12c3ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337469b4e9f18eeb2378d78a761b968193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096085cd044aad0ad09702ff6f3c4680194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c0819cb7bd1711c47d132ab7785de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371e4ce5e82eb854f953dc56e2a5cd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a2dcae0a29ae78fcef2ee9f12c6eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5208dca8be2b5dd2501245784d807a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c6da6ccc70d03c252dced0f1d16a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e583992255898ebff1eb7a05fbc3c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814d180bf1a3d55913125989d47d7d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6b1854e7a9153b4eea49f6d4c2fc9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a947ea0634ea528ce070ad10b88c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047f074ddccb9d5155002b835d52152204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5608519b51e472d270f1a8aae1cd947205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a442059892d3909e91b0afb2e5c69a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa36be70212e4fdbe067fc8aa43e11b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178a16f8bd5c1985912ab75b6323222208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c08b55cd1ddf71aba7312dc346e62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d5dc6c96e98b06785849200163540210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a97e081f0c39370becd4a42a01988211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81daa88167c39c5061fc807f53dcd17c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaa2edb003b6d04e21c5aad6b3019b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96287675bafbdeb16356d48ff2891ec5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcd6265d97881a57b41844073fe2a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65702f6be9d0495026cd23f827630634216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581f411784943d5ac142c90c30cee98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01be86a618f041fc62f516a196b2be218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5601f1654b509177501a72a8f83a66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cb7f3afbb9952f3639539b57b8874220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc88dd13a33e6a00b071e5029b09a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d379a183b3a014e6cd622a073781f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2112b982bcc06f43f8fe0b14824e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb5628bb746347855fa48b8acde74f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f22da1c6987dbe8e1790ed2333ecda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ec6c8e1af78304b6cb50897104930226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7812c293b80436229c26f611050af227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c9e1e468dbe038a08cb1c6bef2a76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767070da66a823662de9d33c7c76a30229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f949a69ec47006387bb7ba926175132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28b04abc20688fe1d5455d802932d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99752307d1de6d02c47efbb99308731232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fb86ed48d449ee3e180fb21b05578233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a6a3c333564f4081768637dc9579a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3241081b259f7d81e0c6f1da52ad5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5483834d88f48a05fab28e0d32bee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08989ac99e99230fe01b3f1075a672e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff4653a80e1e83900161200d70008c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dfdcdbffdf57cef452d8ee6d951bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63b7f4237a8ba98634c67fd3d807d2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48798a8f55efed8ecc1c79f7cc329d3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f6f313826f94e4950d3dec0d5fd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645ababc3522cefd036414347d1f56f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d755dc9e414ec4ecead18efa22797c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e51454f9b166d9c44226394de44307245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583803e4f813e2783f8b956aab65ffb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa91fe5e3199482d7143a3bf3b0478247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1522a7d5759cf778703915275da49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d1570b7a1af15237dc7eba3d5be37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc897618ff0a1c95b85677edd92caa55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851aab1c9d083fdb4726dd02d69f8ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f415f33efb881ca56aaac2fff684dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cb36d74b0adb3f70027fd03ef5d69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd79f1a701a282b794b1454e86997e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384e36f2805e711f5948970fef3abb0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96eacde9d00671402948e4643f6a10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e9303f40f40b48d7be3cf580b35c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361b4f2ea0397cb5b5afdb05960790a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cca4899f8241448c7bb31a74e9207259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2c26eef109e86211b83db3f3e2a20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee242e609e928598c91db1f0556d9325261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57ba3c93103e26dccbc9f64cfc8e84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dffc3f41e4b333e8918693727c0a906263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764efd48ecb6341e37fc4101594d7228264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb91b3936a532ca091c4c667643573265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3323ef7fe9b3d5c7fb272f0a4e72ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f0334e7633d8d9338611691566bb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1ff69c1bf1ebf7cdb712d4894d1b8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd278c1f854a136011fd8ea6b4a1b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0c76bc89387aa68fc93ae58b509f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939833e9c770a4b8f194f741433bc68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b5dcf78d7d464908a9ea1244bf13a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065d5422a03d3a330ff482d17779c23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646e1902f0e06d33a1c3f4bc6f72cfa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b07657c0111fc7b0b46c9023edca93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc68104f115b9cf418452da8a860646276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a4431c297b4e81144b3c18e28b7d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3b62ec986b31fca1ff2823d277be4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22927195851403936c1ae01cf1c82149279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60dddbb9ad97bed69a08216d02adbb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc050d630023303d3b36fadad101b6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4790c5e7301239dbf0b6acc2a5664282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acad2bda70463063b17df8a19e7840283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e372404f2dce591e613cf050e1d03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7aecf1a36bf6e32788a219a02430285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bcfebd660dd9bef0ff2d75e2c902f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b0752840362e720dd02907bc1a970287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da8a076832cd87f83512ebb90616cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fffb3e032b3a8211954f16a59c678c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9872375a8cc0f0753f622c81f5f14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a979be22ab170ec2e5bd411225bcc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03154e757f7645aa6aeeface20cabb72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fd243191ca7d9b684a2d2669e12e6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14c59724839aeec1c30407ad50b15c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8eb971592e26cba679772737ad45f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253529f675fb81f950191d21b0f668b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2711e3ac3dce2860fa8d742cebcfc8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22236a9074af451f3f322e73a2011ce7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5d28969d39c6102bda3bc8203c883299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda279f040abcbcd4f9e18210745715300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8993d68038b82d78b1a75d3bf3ec51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee63130c5fe1ebeca75b20de792e899302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf8e3de9bb4c1e924b095c84d4b4ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d169fe294cc0025279f467bbabe95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf845149afe3525da2694ce26bd7ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d00b24126f9aaefdd9562c52a5e68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8ec01d4f400f2cf669d5e9fb9a912307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6403a9689a1a17e2cbe4a61f2430990308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca3a7b2a010d21d3a30b6ef5e24b4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afe310ad7293fa6fdd30aa3a3f2a39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68f5b4957c87bdef13442e09dca80f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eef6e93749a4fce91424506394d9ec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c66a8fb822617b049c31ec5b63989313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0480243f77d3d7c14f4dbd71fb29bea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6dac3ef3a49c89aa4ce4cdb270571315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a696a57ded425782557457b01c3d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bb3c4c12bcd66110eb45bc539b29f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa67d52fac258e9413a91347c58100318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516a9cde216d02b493353ba512d572c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e215f33d8220ace830836d36e227edb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c6a284df6062ffc516d1e42d411ca321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd438ad01849b7317af55d15f73cc25322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31204b0d2f6ed84bdcd36926554301d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e6655673bacc6796c01bfeeb0d97c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d01b1126e3002131688779ac09c932325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467f880e6281be5ff2c5037a33db0b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1cfa0ad106d851ec78afffaf4ef92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21de4c59eae0f53c5934b273cf466a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a675b2b3c84becd12f169a0e5583896329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d80df2b524859489bc1b607170f7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52ce165d9aa209a6de66e500b9fd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87f8b887cf026bdb024391eecc996f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52128e989dda79e330abcfa83fe663333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7983bf2fceb1ac4ac2a56117dc02d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640bb6e33e8dfbd13af7d345ce3d2f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d79bc69b328d9deff72ff34e5744ad336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd902e51933d7840d97b2212fcc84a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a029a238724f109a747e0a1222f1a51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a74e5c5a6d4f3bcfc6d0511b179823339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a87f3acb6610c0b8e23738b89dfe60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3a876851601504976cceea077b512341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91acc958d831006d70ab9c08071d8ca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d81ff55a9fc88850d27dfb26d615c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf2354e5454d86b17ba85d0829dd21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a2c67742ef10746fb2a74d3685d9c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470181b1df72df6cc787474d2a5ee02346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802c874aca2602e6c29303c94ec8fce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005c98f97e63140d744e62610aa1f67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b27c61537fa4320da71241e746b613349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df39c78bf9d899d0c3b2503d01bc9f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ca535009c6da67e40e61952790e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e8c597afc22b0fdf5f751af200eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2307b2dcf2faa2f0e97c09e7a3768e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff96606a60e072292e56c60386153a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32e94bc9976c096e937390698bc6b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99ced974854a5b998c12e71e9b04e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e52b8c9804f9f491392faf13c8dcd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6dc5b72f8480b566142787becf658358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87108d9450d08b3e67102366ecc916359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b60756e9030ccb3749f0c7d637e3ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec886e5fe859e99bda8acaecf7dd8fc8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f769e1c87bdf63d19eaf19bbae74c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682d593f1957c6adfd669b3e0787ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476c5f0ceb30efd2e45414dd9a49ab5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d578f42ca6f7b212ea4f2fd0d5894365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35a13c9a99ae397751f214a052e95b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ff78503d2cfefd1a00fc13ed45fba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98eb4441daf607f1d3c9a1f9265a4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a813cb1448cf605235d97808c1f29369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87337896f0b60a93b07b525a2aa71c08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977416126fac9d0f347f406119c714b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9de85c2e2e8a7d4042b1316b52ffbd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb560e3e9588680d826e49f469fd0d60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726643e4e6c7d6e8610228c1965697bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe1f9d0b0a2257ba99467a286f009c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5472a335229f19353ade0fb8fef3f3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679d6a9bff64d4528fe2352582374dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e5d7c3f1cf03b2edf2ef486f61c83378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924119a631a816ba1d10d05d83e0d79b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df08a02bb4a1e8c7ef5ec18a203056380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d651be3273cc9716f1a17bff738b79381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac0a5e292999990d3f41fbc7fbe5e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528646b9f7de852f12ad56be8d4466cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe8fe10eabd22f8e7a8dbf62a7029e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e3be90d38c20fd757b50a1de515ef385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3a13465f927b5ad0a46c53a6fcff7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f680f8d3bf66fc79ee939e6e4974fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d913f2b10b1870378a2537da1109c6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518f1f96a27d6a66e45906ccea541c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24784db94abcc44edb3b23bbe157842c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f597d5f6dbab7970c92793c9f0f5f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd81e7b1308ceec59f2fdffb32ce35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddd95db97c83a753b8d32a699070b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e493fa06e9f20e78230fbaa7c2282f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e3bc7f2cc1200624872db2faabf5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a06dd3ac47d755afddc41a5ad28fca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b006cc3b005424fcec2b150b70e4b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92ac29c67adbd1fe0bec845d1ae131398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d405d8885b05c32181caaa58d073e11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2306910772b2b6d02aa76fc814dc06b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4ea14a11c0295da7b6aae26d94437401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e22fd519f168cb7fc28dc21290c8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba50978fafdd3396494d22a2efd6c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e714acbb89c4c7fb5ba1b4f114bce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0124d2865739fab54bc476a5276f55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4306e2aa21fb7ca5213fe06ee13df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814c8754c8995146b3033fed29824dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc9353c03c44e1770f9a442b133558408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1383a464ed0c4eddb6e0f7cbe583ab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23601b5aeb2b3cf3fdd9a75f5d7cdb97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4017a1604447ecd12bdfcd231de80d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cf489e6f49bf15829301f5a6f271f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ce532d6c0e787ec05bd89350c0d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f99cb0b65ebe9c0b1e9ac50e12f62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c832ce89d07df030d6b4c93263bb63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958333844a329a46ca6d1110aa56e6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfe6671b1345728267d279abc80598417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0836bb8dd65bf60c36cf7baed3fbc7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a765b043896676b725d2a83d9262925419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c0c482aadaca97062de3595aabe8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a0b89da8b75eb7930b3337661587f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa2f4686af35e846a89eeaf75683ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ec5845d383cec1726addcb76b4899423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c711264ddcd594deecded12ce957753e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371f291ed9dd12b79bd2422b6440905425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a7af1ed16813e8f235c91dc11579426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2829991022aaa9be6625db81bd6805427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501bc56c271f998d154c437d0bcddd76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4e9e79835a605138b20231b3060a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67ff696e5c26b0de42119996e0d2d9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997199e06322e87edc545a0d28ec158431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5547938e88ff440e16ecf395b9587b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed74706b6a9ae16b5cf63b1f25cb572433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13dbfff84abca27463de2c80a3ad04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341b8312eede9a26e033e9b5a9f78a8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bba1269236e58d04b96763ae1678d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36e9f1cfec0d63ea718a585e372db9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867e37ccbc5100f144673e192082fcc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e1217b7f20fd5856be25b1eb88a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798a2df17a8b732315a9743295bda72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4094d2b90bdc8e6fbbc818ece30bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff0be28af072fa043d1d8978458fe0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9e3e6bb39d6aed8bf477cb17a9696443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5af3ec44919bb012202447845fa7c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d014b7f8ed8a94a6cf4b2f5f55d52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da2941e2a009bb54a48bbe6dea8ef8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ff74c9d04e5b6b5814f2090fe6b3f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34641d7cebc37f6ed22875720b6e17f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016647e8c149c40d758f32c94c76ab449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f874260c3c621d7d95f3c90ac9bd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ca68500a78c8602d345d33b9c4cbc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9336d0cd3d8cb61678503e28d06c28452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc7a1fe28a86c246bf7e9e0c0fb038453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4ccf979c7a9ca73655ab27e7898d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558b8e6007097e1c6a2644d71ec4ee5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c55ed418dd79b0ccd2d56052fb8d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66aef030cba860aded0aafbd7da42d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8622b3bfd71bf4d7e7039572aa913458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395c0808a2854426e22f360be0a33af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78275f5eef731f5a062300a3a9c5b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae95aada8362439dfc0059a13380dc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c7292bd0c312dc7e4e8f446124b6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e4567253f66eaa3e8512d85f23601463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e215cb39154ae968097184cf0ef316464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae38a32d0bb8e5be2d123c6a540cc7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf838137f5bae4d0537467d93f12e0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c33b177f733f8133409ae32f87d625467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2e728d8e87295a461ab564f1d327d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ab02e96198e6257773258367cdd39469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b648eae702086434941752da1b08d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b385fe3d20af152d0c2ee06e910171471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18477944f03520d7f6a7bb29c55bde8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff5660b16dafb72ce9345a4c0fc261473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ec80efdf0b319f4ac733b9d01978a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213641f0488087bb47050adc48dea5b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661583f4745218846040ac08a37e528476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ca6c04c6397ef94222733fde9f6e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b017915e95c91a141b413fa824a75478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938cf2b619014a7b3ac9c17a548319f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf509f6f3a8842e77a6134a4c2a6002480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064ed05d10e4d9380101c4074f05293481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570d73d706d76b6c7d166a6ddbe85ff482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40722c67fb2d317cb784b9d9dcb699f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4f40644cecfb7baa4adea39ba4091484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf89de29376df78b4d2613203081c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50c2782c3a8b9ceed68bcba0db3b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553c66a025ea0f0e21a7273d6ba5e27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dda7bb23c5e1ec81040261a30eeff4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91266d250decdb7b3c35d07d9b4521d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c027f36bd91ebdda2f6aeec795a6a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e625b621ed7335af5daaaf892fc34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af392c20132f6a6d8fa6e386cfeef13d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c3cc2bbfaab63036de2ac52178463493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d321ed3de29a225dc9719c4a8df350494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b144e8456ecf2279f52944b9fb1d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c86aa47da4d0326d5d8f3d4cafa9c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89e81505e3e2e20e599fbfaa2abf9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f62b8e95801041e01532f1bfc723db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75bd3f294f5f4921038c8063d8a3b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f4fa7cb12344d7c494f4ef7d232f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf141a5770554e250208d480b2e201e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34612d1983c531b6b6a515e3a677f5b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6ad631a3126bd6a3fe44c4be27645503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894d2b939f6150b4b122aa18f097d41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddb9be6a0ddde89305f5a1e758f393505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80655873704df738531267c0bde32b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590562cef80b1fbed260ceafe8fa6361507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20392804b119a62f2e9ba6bf98e866f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443a41e9f2c03721c8fe0859e09b47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aafde68b631548dce25648e74009a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffc9ea298532f363a3508e381b2f02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f373e5c967bfe2a22f40e65fc1fee5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46985d3e6035b6843de5a421a948d7ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357665675e634c4372ded98b3c0cde4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756960c80935460360293f0d756a37a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ab7dd1fe435bf045783f8cec39da4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e172fb8a1e6bce52c8aa6b3fb784b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25c3322b6fe77bf98362fc8376c774518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c58421b3d84bcb64f6467b033195bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfe69e91bd6fa9459d0c65e11e2835520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79f2e39687a20d116f0e75b35aeca5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342126c017ec6f5c420f6ee28cd18738522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd281d3b23f2909a2bcf22738599c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a9f57746358d4314c331f62403ab6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457bdbf393663481af41ce596b552db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f0bc64d63e7fd2d005293f774d332526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a15fd148fe423d341c94bf856bf81527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d1c922c82d25f36d402dc0a82ba18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761bae7dc3f3e97149afb9ab1fde82f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd763795e45891d8e64af7703805e1c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a56017913df2325856e9f0beff4c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0749ad561ee812ec200d2455f0abd2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fabc80e68dea7da34b2a9769cebb0a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465899f7cfb521b6d8d4b7b54e425033534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0fef7ca2e5b43a0e4e9711f448e30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc08b189544ae475ebaa0d81300046536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e2384f5e2fbded03a65262ef5a5846537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd2d60f595e37850be39937908f33d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01637131f38a3ca9befdac24f1492280539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad68ec7db6297ca5af7666d8569a579540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b093b7279c54a6812340ed55a12ec2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477bdf64c13c3d41860751f34748b36542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de24fde8142a6966e7b701d33412fb7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c52a72d5a82c7e199b087739fa4500544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a6d1cb9fda67cb33d3eeedd43e288545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ecf8815f32239c0ab58bd8dda15c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea71eb81de20b79a5acea6d2f6fb261547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8eda4d1c0aab8c02281cf26a375d66548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee8afddae7cfc4468f963ad7c1c69a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a45075319b542ff672ed6931029a24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080a136a1e5bd72e1e8cb6976f2b794551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8698785b39e17b28f910768ce9666552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d800184c5f7e33a1e161ef2eeed624553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2029b1c9603c5e5126652ade438a62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405d940455d9766cec8b2016cd251c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa71d1b8cfd90768a2f72bbe2a91e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650d6a1b67636225d85c0f5860b1bb1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac0ffe60c80c46ae4e4b81ad99a6f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba252c2f0925abd2d7444c0c442138e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3ce4a5d996b328871711f8960c39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941cc6b037a006abf73122710dca4407561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54fd6f63fe698f054a96d2f9b3cf34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208ef818c0fec2ec7c08a48ad30d975563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f949ae46828f03c60c3b0f60623132e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39600912eafcfad44aa89d1ec556c103565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d74c23b8592ab0887ee2b35c3596f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4527f88bce1d25391134928b5407dc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f63b772ff3df4cd597a1e8cdd97bef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f831e8f07795c58daecfa4f1ec4d48e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d93c0adab85b74cb11bd9c9105aff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebd9370d1322db176adbe8f7bd07ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8a799f6a0188da42e1a80f8c8152c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2425e99561d3bccecaa3a73cf650d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343ea05dbb0c68678f2bdc8922bd833574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ace7c9ea3055482f9fe50b795006e2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d270e906ed8567f999dd353e30daa9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7006e45a0d80d3749c3e2586aae85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5040e424566f4bad2642fce05f535578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2b44820b5abee83dfcce4f9dd29c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabebf5c83b0fb7ea39fda9cde1fd243580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169d9542c83cfb45bd0ad2c52de8a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a528669e323a731aae5d3b828ec0c8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e3d2edb4bc5c4bfc53a80459fa21c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13c2261590536039352f20c16c06d1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468902e05ab3fe3423125787550df05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe302c5c8f28b6b354739ee7316f8d9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd718777e9ae55c15032cf9894d368d4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062154fd9c11e5f0daf17fb867302c19588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73dd106c41b20bac612249aed78081589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277065e178288ad5955134a5981b4b5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8011f176029be5bc15fecbb9e8abc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2b85c423e22ebb5dd8b39255e67b9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fde090f3be57936d120fcffdbec12593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a793ca84a51233406c7101ce1e2366594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97961a33e874de5aef286f222567f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd811a2eb2a8ceb7575026c162887f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d777e4eb3cef7a52272ade733f7df63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28ec1d6ccc85a1b4f409cde497b2be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d786c1c5cbc61d070744b2b393492b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b4af238c4a72f89b50c24984a44f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc5f510d7b97a8957fc64290bb36e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba44c7b21769672598943905e7cacc5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2d8f3648a5bb612af37c2504b6795603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188447dc769be185891f24a98d8d4a28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d61e865a5adce6254495bf71235756605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43299dbb0e9ca24cdae41277b76259606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b9aa7128fbb98a80639fa258463b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed350183a126c224f5a96d10702913608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb083820141894c6d1ebe7c397e7cd9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa303adaa4a90f05cb351d255bf1af3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d689fc575b8fdc80a6d9c01207e94611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800f7354fdcdcb76498b78c7c93688b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6841b2a3da2bcb28247233673190d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b54a1ca550cac1baaa5a833fdedc95614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7dadf0df371235c8b56bb1da10b4b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad2d105c0ca6ac03fc6b2523c041a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad689b5a896fdd1416ca1eb8fe164d24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fcc2a4c645d4062afd7dc1a7e278f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df704449da388f919c0a7c2f33e04b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c1cc5b44ef5c69bbb1371bd9f49b8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b4358b8345cb78f00d5f921e801d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35866d4e33c1d4fc6adffea3fd6c10dd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6293b032d589406f6f36dab170f445623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8b68fd9bf1861f6ed126f446bba46624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834db462b3bfda93a7ff780e848731f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadb16115c5ed63aeada706163dd6e1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a3e3c314db0c54626cbbf1cb374ec627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94021a7cca7c192282b91104c4940e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda83c3280353111b83db2209794bf03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a75803b576ccf5b192b0217a12abf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f407bd465bbdad5a27a24e56bd87631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b96193459ffb749e88e1389617182632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3681b8d251cd2f0b14f26cab322ad58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6d3d36d4a5cfedc01b4cf2c2d682e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088cefff3e1a42a5e710a7113c78d4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75641988bcbfa6de150bf02c353c1b96636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f71109dbe011882b3642e8e05a440637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab68be557a4803946b48378d037f20e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e6fb51f2784aa541c2af34d9091ee639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57623474b5e0b9fedc2f2f0d1b123e9d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f177110c085f216ab04c576bbf4ee7c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1a1c3f14b75b126f85f6fe9de6965642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e972f1f097215cbcfd838a4f4c8d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22f1e09e999c1b66ee02049268de04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaaafe6532bfe5d8c44c13f57901532645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee4a2415e91df46fa791e947ee173e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698889ab1f618b097cfd30982340f3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c9a226ac99d3fccf5cc15f1ca7568648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a19db6447040c27c39d86259ae6104649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f949674abb3473ed00eb96a54fd0a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601c03af19b7cafd5a94a21a68ae06f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6682e73b70f6cd55344b16984e0c8ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e111ce42b8e7c827b9270a0afdb03c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd168c66aa1492393cc2b3f9bc984788654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94e304b99c4b18dc76ed95c084102655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd20d5ffa94f6a0e937a14b49540fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f854b3f6a3b490280c553001049f98657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0203df7cbf1fc2b35ce4a7f680a18c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce84add09d77b5b29674b44b7d1b7a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb257a6e48a57837cbd1b5c8731782f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb1b43d5dc519c8c28ba4d0fda6bec661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b36142468b0acf795aadc95b7de34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770c5cf74d6e3a26d415690d2f92f84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c52cca0c1742cc6957ac29937bda76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4e4285d32c5f830fbf17b9358b61f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99f999ec4d27d585b4310abb477846666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd9386714bbfc675246d78656b6ed8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaf6c619744cbf41ded4f72fda4888668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edc68e24046a2362ce25d2447dc7e2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d73421e456f910c9e95ec8b6249ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff6f1f50cb029b0ccb8d3463fe44b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ccaa9caddaf2ec5dfb46706a6de05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641514e8f3021380a3c8a8bfa104bcf0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391a9fd3bddb90e5de196d0f8765de4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ed7b39e1801408e73557aa58b254675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96869cdf99e2018d2e084328ac99e17f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d5daf2f9b4282fd69936ab1b1b537677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca180620f80ef034860f2ae04c40a9a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e472ffd22fca49d9057fd144c20423679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5f8c2752600e020c67ea2864d8875a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017f62d990103865d3ab01e3c2d5d0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e12a6bd5327bbcd39bdf9ebca4dfb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed01d8dfa8b190bc873fbe7ffbff199683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba67ce800db1b4f25ef2a219d73f79684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af2895c38c449d4a78595c62b10aaa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b2e3d930a769d36cc2cff5081aa74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d038d1b1fc96e199533cfa8bdbdec72687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce13c0c36748e66c1076ca049846a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2bdacf7ecb113e1097d3f3e84b667689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280299ea65f6db0607928f3630d8ef6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16b38488bd6bcde61722a053fd27b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac200da22f992c0db309efdf71257fb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6defa80de306e76309e5aef697cec76693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d320a09923c16344fc62f0415b853694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bbdfba33c68bbb831c2a1099aeb5f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b823cd4c52d58eefcb87c7614fc44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b27ff4561c028f58f2139687e753e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b14dcaf81590ac4cd561f9d53d0cca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45420d901eec95c642588aa7fb84cae2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565ca5abd1e838aa075999e06d8194d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed668042c115f5bf61bbf395bdd1858701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b2eb0d21d0f00392287b516090082702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba2a68880b73cb3e7731d55f4fd706703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19ca4912233439db2db08e66286764704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0f89fb4840f8570386b76f61f8783705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dbcf5f247a3ee4942916001295be6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a229692545eb117bf0e35ebd0bbbc22707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9298d4ef7cfd875f6fcfbaafb7eeb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedd46dae52d428bebf40daa1653bfb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb427800c4a3c46a6f6617faba119d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410e516974018ca664a0d362a7d82b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c1200a1d14afb0f7db35010b04472712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699c1f3ffb4b0d6facfcd16667072f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23389e8d11bd621d0b6845d39c6ec995714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2724ffe07bcf478bd0da5e7a4a7a74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8256957ce1f6dfbfb2f40da014d4da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc98032d5a5730e9c59dba70bfc99b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30612222bb365bab8944b38a657206b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c9f93914adcf59b07fa277c08626719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a7690853efa6c2d2b5161d479da0c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068cab97a5ee15108f9490c39027a7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717e935397edd77c6ae1772587393b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88877d5473b74a8451bfe970adc80bfb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28f6304fad128513b89fc0d252920d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09f536c4922bd7abebc3e72a568685725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061e05001b336d90d3ede456ae005d2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd078917ed8e7deaa685f2408b1f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b15e77814338174e75a42c5e0456f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e87644bde0c4df56157225cc274247729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4b2900b817b6088e6885c8304e721730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e60a7997bdd37439f24c2ba1ba2e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e7bf227ef6c7b5c4261b1713b286732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394567f64ee00911427d2450eba40e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f6d0399ab734a52991028ec2fe887734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bbd33941ad60bdf5a53bc3af986b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f76a6d90c1a6919f00c0c5efc6f3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1f10e2d7095749dfa799d3465c051737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470955a690fc450826d3d51680074a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c9cf9909ac811ee4c995fc76eb3f3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215e30cf7db8378bb8154fa9189780b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae35467014f04359755e47d23a768b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529710ff068a810621f4b559146b57dc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671a74187ea0608cf9a92da4dee1df0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010397492dd037eddf05c3e3b2f53e28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a6bc5b0070350b2b7a794cbb10842745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da27961a3a46c08182bd10f6f189839746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d5b3fbd75b5ca688d3a367be5cc29747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ea7be03406666701e983626a25c09748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e27b8d8eb0b267e20c458d4e657223749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9ff91be7645bb16082b07600768c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687b12d5fc5f4c3b59f07a82ad59562751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02b4e48aa841d9013f70b0db9c0922752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0698fb05052c4f5d3c24ec0e99629e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f7d2587e74496cf7a0fe42b771678754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c69794fc4e54722767f89f417d9e63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51bdb1e3cc08676103ef31c830249b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04cc8b382243f2f7b3e9988f7ebc45757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4a0ce8172baf086cc7dc021c67933758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcc6aa622297ac458d255c8f9f1f0a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2801512adc295b2830355f3a9add41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c927d985c09a0c4717939375969b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33f52549cb92a7f8658e96dbd5bc863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e354dc627b2e667eebe1989d1286f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f95cd303c100d58ee533301d37fa55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1313fc16454737110f1eca6adf9936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92581511f86643da5b9b2ba321a7bb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf125be9a203e76d9557b76b75bc52e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935ada8198ea8e2c99481ec32ef66fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffb9deed5e2c8aa7b33e52b8a7c91110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cb455dfc02c065826fa992af5390011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f244156585bb788e660f8207614cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ebfaad00140873767ddd8cfd4b43413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bcea996f49a9b6fccb63867d8f4b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8bac5eabe669194c2cc3d0162564cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8807ea8766c189003e6491c304772516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45444265c77121b9798d6178121212d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c537fab84e0c0b751ae18ae5644b0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78e5357bb882914da1f0792a5ee71119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e182c42d1581b14d5530fc602a84720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c224d1e356d833c18964c8d2b39d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bf8a164c45761f74bdc1916b0593122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891121c78a720327dc7582f57407e6dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07efa6da3fd703d8631ae0670487b8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c733e5d028d2595e07160d64c7c21825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482db6ed181839f30dd7ba14904cd25c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d116234b1eafa9add3f581489d278a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42530ddc7f36abd9090178675942cb6028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c9a7d168dc30cb914ce1176a3f6329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7ad0932d2d7604fae2e68e9b15c9930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199a0650f4846ed92aeb218b94ec2e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736d7defc642a4aff95ceb24280748832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f1b250cd5557ab6e0e80c6fcb861733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b4c582bdfe0d313fe084a5b8549c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951aae20645c77c077f22a3d528c15435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557e2734f21eb4a25617ec474b23db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a52653af37d8d74613edf6d3d73d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5e310f0baa05b6692bcdb6e20b20038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aef36cfc99e59eb9340fa860154d8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8360dd3f218de945e2b293a195b8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa5b6fa9e48c230c3b8b55563e54b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924079d1980f4b7ead8cb90be18953a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c114d198da277e14b286d861a5f59ac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e12063f0fff649268ee09abdc2788f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533c4fb59310f1e391acfacb71177b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcb3e1aee6b8627a24dc75a20b787146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c5263a2bfd72cacd25b3a576c06ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8377c5c1243a72967430b8630466e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d7b119340c0f12d51f23dfe585db149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb01206980f4200c0853b6f5bbb0f1550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21691f57da5261f5fd2c893c6a0f38f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80375c6354ab25c0a4fb251180da2f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e6b7e1fa76332568bb73d08bf023753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec247adf78f025bb08d75726f50a06e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042293b630830985d153876a3b9318eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99e8a206d362b37db2f5c77797d3d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ce4d40ebed1d4ec0d141f1154bf0957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677c4c2565766c281fb4dc53beffdea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256a83a1af3293cba9a7fb7953bcb2e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe214c0844ca557ba8150e6568b3bbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78b6c2599ab58f819ca88b4058f32561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb88a81493ed7aefe37313588a866862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1902831ea040e03e154815c50fc9d4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71389e792bb5ac55a286263f073a9cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7956d48665f6e646f9fbceb78f2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9120e54d617c57faf773fa7dbb0ed0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0897238cd1a76724283636ad8e3893767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fd6f93b38298f0ab1b7b0f384f45b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d503fb40976469defdf8890834cae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d590915817f341090b8367ed08e6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e625888d88813760198304ff9b47671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b38c028e281e88e78f4bc10d1f1be372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5416d0c640661c64f8ccb39e718a4a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dc1d438634850ed3978249b689a3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff103569c41051ade629173a85b19cdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0698d0b1ed8313518f26cac56046d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e3b3d1043e06c7212a9d71dc6d38a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216814bc6c79e08ef8bf569913faefe578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0210320026c7b7373348e54799f1fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae140c88783bfff3cc82933f111b2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5b7e021a1ea9dc5c7d9ec85d23b6781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a51acd6264839141afd85d6fdf380982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa2c7dbe6e6906d32a845f6c6868ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7722125b82fac307e112fbcbc7fe1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2477339a6feacda2feca8986325b7ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a41e82e22d7b42e02428f1fa1615486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24b247b7f9e97ef1e0ac48f230e2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4364e176ec017436279e2bf747db588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a20ddf201a15d18f6f0ab917ea37589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf7c14b0b27834495a1e7fe365633890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d502002f55eda93f4cca35e1ed0496291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b245a23cc4e3a00fa3e87a28170a51892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0b948d7ce7841ec5ce021f034d7b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8a4d4897984afe7bfc84c5199465294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93adc601f19901dfe9d6f61f118dad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033bde89e07d1e5fa5e327aa0e1bab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c423dbfa092719cead2b0a82440b20d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1103ce10ae13159e3a334cd68ee88fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60859ebebca260ed360a3d712af2f02699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dce4b153de2f6abfef88e6b1d9e36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecbab71520e2468518bcbc273c6b15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b512628d885b2968b9ec38456bd5898102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e99610225d4f64511524c3a11af83f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d82112669eca656304788bcd66d15a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc73052d759cf852c9a4b40dd11af4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5fb0ff0272192e72169f1047178d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1684ee59e48f6c18414eb09f36c8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df2c54fbc578b9c17c2b7200a9d45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c024486ce5bd54e05a1dc0d3c63f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080472c74f62f2779dc466ce24f8898110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eba776c5b8e39d955a5bcb6a592a86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ba9bab4d6d24d2a81a7e86d01860b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3c572c478d7a021a48cb33981e46f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de283dce2f4b5af98e18b05441f71ef6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084422df78b1b204326aab73ab80997b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa15597689bd64a5ae06a4b64a481a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bba9316cd3e40485b224811dd163e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2419c998862a35f276543ce147ac76d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f798b7a1fc91b2fd17ef20d1543de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a432cf961fae3d7466f746faf1407fa5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ef2f2436cf50c84db4be3f4a64ef5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3a62f9fa56de9328eba2021bc7d7f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dad8208c3e6870cbe6b035097c395123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a29c3b0ad7e8d6bd804f5f07e29efa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06701541d97298b01de5ca128a8b8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460b3d82deef808857a24c5f10baf9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9ff136874d90ec776a0486ff0c780127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af577ca9ea8335c7a1d424ceaf9e61a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb93ab07443d3a60954f0ed4792e0ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a729fac9b7267eafaf657cb9253acb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d8c0578d5504d2f40c5aa59962a5c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c477ff956d3e4baf20324e09b6fc649132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50562f2a720358e8753cb3c350ca454133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b190478a0dabf3d387ba7f0ee419b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e479d616837751c3c6985357ce3215135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16469ed066b28d43d89fa3729285511136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6797b589054390cf1ab03419feebf87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15377ae85f78cc17788c61d03f7b20bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7347c304342aca161570c6c8d7136139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436d67bddab60d7a07ec7e7705b569b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22344875b24bc18a4064f2cf235067a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a00b605102317b7489248de913e8f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740dd2d6009a0e3b2bcc5eb59895a12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6727b64bad5c795ec1a387c391407144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fa8c458d7517776019ff460eacd5b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc23b3838d733f2bba1307e59fcd2f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e743acd4b50505f3bb4a3b72d04816f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10df7bcc62d6b77e8617ff001726f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84dd53fe115db7850d2b3f1e04d860149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a046ed5792563bcbae8d6a31937f40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57669d65a1a70d0f19f5dc7fd41835151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf78d9a0908eb659cac5e5525b3deea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6435ed3cbb6f04aa6e2f81b824e02b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd5fb97cfdcbafed95d422273e7b0d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13962184004a9914a356dc9aa0287ff2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc9855dafe3c1e585874ea1ba3dbdd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b658d96e8ea4a24e96f1f556c72d40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869fdb7bec34bf3bd8db3809bf1f71d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11800627ed2428a54a74b27f82850739159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca0215f1f6cfc25838b032b056ac3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba2fe08c71be830a305e96a10c5404161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a99a28ea159d88bed4799b6c1383c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7160c643227bf83ec6faf11ccb7e826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723a263606811927c4a66ba3e1d78d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aabe2518d60582e87a9fd90970b494e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819af8d9abf6baf3fac39d084faf99b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf75141db2f58f21b6018038938fff6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b270f1329e07175d00fbd36e89392168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fbebe805dde5c65c815c5a087b167169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30e22f021d3644b73c6cdf3c435ecd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f714fdb3358424ae8ac85288a9281b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010f927bf8a396a178096437bbf9d01172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b868b43afcb78089a77bcadb61a024a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5739fd92c443a58ae5b89eab2e6ed1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d3e730d4a0bea7383f850723b2f63175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf51f8c2b1e6ca4cb6e52dfb7cef685176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858a8987becb7c99b3fd1ee15d226d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3ccf6cbabc3d738959f2459d8f63e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3e9ce32ebc67e48ec57708cf8cdc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc699c8f4a9ec7b1b01ae20fbf2642e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa84bcc7c162d06a45f193a9e76e40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201d628bad59125934a136bc6b19fb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851e71436f3ad50f9cb148466ff609183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb5cbf8ed5459196071bc09aa39db3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7fc1996201f8f0be945e1dd8447e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103540f134ef5bb8b57af48d38b58616186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe996cd9bb7b5b78a447dd102bcd88187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728c8e36074996485a4177193fb561e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc41ab714f636e04fe2a6a17a02fe9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959386bb1d2e0bb4cda267f0f2ca66c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9175e40eabbb43c0666c0beb9bd84191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4acce516efa819dc67ffe16b1ce54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f0696b55caf82cde40d8b0ef16a28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753828fe24bd159f3d962e84fb315a1a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a2ba8a80ecd62af3d3fc2dfecc2db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33231066971f67e622ef719d5db459de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef922eb6e404c1780b2c853992b53f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8aa8392695a089ae863d5390af599198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629f390eddecbd68a2df6ed712fccf3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bb0bb0f6d8a8c370070daa6057cd0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461e7cce0d184933d60ae9edcb39b50201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4577e15d3c7fa88e14b397ca13a3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7ad37632f488b7485fc3016e97c97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a5abbb5be17f95918fa6caba95468204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb4519e89badd7e06c891c14489bc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993010e4bb9aef4721cdef2356ae44c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1032fd454db40889e42ecadd15b432207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0113a53200e128c1e8e3a8992c66a20208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c878b599e10b6110428d161d2ed19c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc47f326a41e7db67462b6f30263497210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8384fbb72ca063ad9d5ff15919a83d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4365217c62f6d1c3736f16be4095e3f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5c20436c5f69b6268c935f5f3030f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b425a1a2bc60896205ddf274b5185214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcf6a72cb2c2d1979d170a99540b52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b09b35115be402ce604deb3597a9e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5b38b2344331b6e4278fafd9c0f53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0119225087c5e166cd700e6ed99665218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf354ea4906c0708ec7b1ce9aa523cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4c1ab39cbdf4dc36cd19b61eec15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adcca099489941829c8aa25d634a21221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2cb1a7f9fd24fef01dcee0b619147222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde7e290037d29e7c64ed7d635e9dd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10935c1c59b39402fd902fd481914aaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dc659187d809683a78a5d0f57b588225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0f565de8079e5221f302676f2a894226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1165d3cb688c44538da75b02b53f48a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a52bf2fab77db25b17220b9d9c3513228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5af60c2c5c31aaa5eee85fa7b48cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8899c982ea209ee801bc9b1d5495a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf5b7d537e5115f569c9583b55de18231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d8abc762b04036a205bc63fc77722232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cf0f45db71b4f492406dad8884cd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440031d617d468390d5598b50da3251234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca6c62edf9068c1bc3cc85cc3b6d7b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25efbc328c3b66a8c37127266365c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2437fc389bef93f5aa8700447274b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395bbaba3518da4aa49d387aff6b22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b9b378d627b186f50d3f26520d7a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064e3644b3238319255ea08869299f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9c7d1cdd4373f000f0b10edeaa2dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564df334b2f8cd9d0b0596d54b611b9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666790ef7a002c252af62a525910756f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef34cd19cbe63b9ada26a6db91ae4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec40ca3ba5266078a6931b4d688db6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a98fb2c219fdc1d269093400d3f0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e2f6c2b67b26b80a572679088130a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a6cfe55a6e9a8aee6734dc5946653248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117fc5f3ed98080e6a126f6d5613d00249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc44418f09ba07dc40961eb7443520250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba74c065a89ac9bd3049c7ca7f800b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f48f011887de37446144d2355e4ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f77939efe5d6ec0082fe0902ce2464253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578b870e10fe3e61d7d6a3ddad1fbca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26e004e0fc09402fdadc9e15cb5429255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1612de3150ff387d99d1d53ddfb08256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de9399547a0880637d27fe0fe24b3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85ba827b02aa35a0d950fc24d956c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc237b3315f0a8b70b83f9b81328d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f67db4b2ec303b2fcfe265c670c7b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0703b01d3bec7fa5a73c714620ee675261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57ee7f6922fe8b64d902d1b1780431262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ee39c7d57cd49a434401b05607155263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f523190c8bb29170abf9a8e71edc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9efea5496dffe8d9464611eb9a26a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e84f057972e497975380b8d052d60266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e59a0017b955361c62d68550a12984267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea3fee01e8677221287c50469aa57d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e650936f14eea8b680078b78f2e7279269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c9a8ba220adc099fa7b23791dfad1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511d8ce6e6d54a4969748024a6ddf53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f89f07cdcf0f71c5be371904ce31d8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aee979beed2c716ffd00f58050a38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f391013db9d0981b88ae2971585b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2867cb201b2bdb20d547ab735db649275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbdc0fadbc102e1a3d4a6d09338be9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1d3078ace9375081098faf38e8080277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a14e26e09da084547c9962a04fbe8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1913f4971da8021790c5d961817816279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492342412307d4859ca42307d355853280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358888e5db4ab00bb66de0f6436b2c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156fc45673a5befee385c26ee8ef647282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd95476197e44a4549515003e7239f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc04b8ea6344e2ec100264139a091c8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80303d0c00cfec3bc5aa9bd65dd5ac285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28d7d741d86d432c11fa9e265b3bc3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30079ce2e5f33270e70678045a843d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61355f833feeec8faf9392c58824727288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578cc995f1ae4bb6079ab9e8edd7451289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b687d8b8ab954e035101b8a9af547a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd91002a9f3f5b9b3d005458061f52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437aabd42647eea383d59ea6368f963292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27173bb6f372a465b53bbe933cb6daa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ce17221eec34e64611eedffe40db4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc864bde624bd05e1e51c6c2612ae7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3041816bc78d02b12d0d81f3754757e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db10bfab930752f54b5fc6e85504df1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343626ad49859657aeb9d091bfcff24298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db0a8e571401a7af5d222e5bc0302b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d38cc97e8f091c49d1b590702a0df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b006f252372731231a82f556587da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50afb6eff45350314e08d2389f38860302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc48f82c8f3cf98b055fe20cfd74447303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1284bac19a4d6648520a68248ef1a83304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6deefeea0f105c1b8eef3c0acf0dcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8b4675a44d01033c26a2747f5b6cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a166e2af5d81bdb3c24c91f81e43f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c295e13c076b08f2e765fb3b9523448308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d19c6a00cae1b1ffd0c2abeb1bc270309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcfa69dc3ad9c32f5d5efc34453074310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822d6cc724fa25951e8be50c7cfa6c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56868e45d3b263c65922a1f4981c076c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100515dc2189cca9e057de6d5194baca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b070a394667be80794393d3b10eea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e84299dc5e8501184f0a738c2616af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f89021224d1eb17b19d160af04b2a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0396923ffc2b3b2cd70ff586056ce6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f78aea1cdb3cd07839c2fea5c324318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f62a1d24597427fe70273ed5748546319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958aca73b89db5b0ec722f272fe95f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825277a5aeae46a325ca3bbcf62b192321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920553f50b89929921254a0ea7b7a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d7a1d9fc2a48cec8b28652815965a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd32fe3f517523844b93e7cd9d9be73324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e4a00aefcf3540356b280ea999386e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb1e57f45ef5abb9518fb91055d12d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9fff1c85bc517da125f3c3f9734ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97fd6c2134b9e1099c4c524d5e91f0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b70fe5a18c8ad1ae9feda08fd022d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70f3a21a6d7c62cf24528c44b02c97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f4f02a84a6815cf004348e117af44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09efa2f7fda4a712de91debc591e90e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ae5c31b7ee8074132829b4d607d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2187f834c90beaefc1fd5adc1a476334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79852939ea613e5e76164bd433026e72335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971d03152dfe3acbb6c7cae0814771b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc267ed42bb18f94753f7516aabb65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c67f49d5dba935f21adc8cc801362a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f71a61b3240a7fb02ccc8cc992b08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27824fc1aea74b559968f3af41f5211b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9160b95de60eaa6ac99235144cf1693341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45144a6beab244d4c2113eb8982faeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c608535c30f3c18178883f854a8a04b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c99809297b8a03b7df05b37ca370ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8020b12479eedb21bee9738189cf6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b921bf5d99e08ecd91b7f3a4846f67346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb35e1ea7950de88b5b3a53526e79e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf6fb0d9d9603b4b7bda89934ca8b0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48775734e0e3c6878a04cb6b4a2ad3e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a392e260f93d6b99726e3f02f37fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9a74c5958984f41e6396ec48ec669351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d762024793198dba6970d0dac2092352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fb856d8b618862baca1f238630ae5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92bc89fe50ba9f4424a30e7766272e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217c359728f28460248f15be5c7a09e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b983e9d8a4d33fe77ae55f194dad1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d116217cf2823f8abbd92b5bb3f628357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51928bc71279c1dc5e643b776b9252358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918b1b6fd6159ee6860e23e77d88105359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c96598577d64aaae633f1440ccc458360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15149b7218db90822c9afb6475b3aad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182772a76cc87d7c3a8f04f239eb81b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4383000898e91b874842efb20dac45363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367182d64e5fd6cec9c49a3ed50355b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096885ffe0bb2f059527ff7c00c9f51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbd28edadbad7db0723b49195844fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8e174a017ce7ed5aa11194e3c6475367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48eb695876db87140eacd1ffd55f2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126b8874e56347892fb8ef02125f1ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8a81361f86f64f5b0c627b93d3fd2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af632e36f353c994cc07b0fc0835fafe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708ce49f4a8d032b2c8f46bc59822d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ae6b7ef4b3328778b18355d7417da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4a12f37113cc0f3004fe2b8fb5cd7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786cb836cc7ce8bc7a6aa1b2b5f3476375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd73c93aa21b4412d588347e7234b76376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d700e5bb06d785e5d7278a605fc8b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5e13f2d3faa8e212f9ce421dc0542378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527cc0e4d405a68dff8a72103c0656b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64150fd4eb2b5b037e7a9d434b384d2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31cf6068ddb42d41ad4aec46c500313381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979aea978797b6ec44718f02cb208dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e404621193e9717d03a2418a598e84b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684d85268f663a65290f065b500c928384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313daaf5b76d67cf447cdbe45d87e12a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445b767a66bb7fd20b77e41fd21407f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37e5ef00c7b4eb711434bb5530d34c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114de8935f8672ca8c991457e513a004388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5825c94ced351afe88bd0f717aca042389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c152471e6f263e071899865c158a1d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce83bb90fd6d679fbde8fd060764bd4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1d08ab99588f952a50bbfd066ab33392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb04b470fbfee571ae4c8cc9e48354393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1b4e3469a5230122549a4fa150a32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69018e571939df677aecf0ca837739395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6384e6fea3dac62c4f453578c3985d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9ec747b7ebdf07c1fbaeaae41278397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251e4c4402dfb288de6d095e8e41fc4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba22dcf4c470d679279a08ef104a36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a4889bb48775cfd66354e99545fb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd0a30fa4beb7c688130b3180675c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574727834366aee532fe1992fe884b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8a052c45c8a52d300e4230cbfa172403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1db3253a703257a538ebdc4a709a2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81b19259d314fe2749cad4c3ac2865405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a106598831b264dbc24e36c07e2c38406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04bd5544c336c151b400087e5fde9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea9461f1ff9d45ab7b1d561ec6abe5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef0182358164efee8ba26f84e0a9ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee158bae0f0fee93b75ec5ab662e06410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75173cb3a4f2533dd43b9e909a14c377411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43473472d74a28ef9d23a1c6462a950412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3354c6a4e51656db31bf5b6f1c504be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759737b83236042133434e980e825115414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78584e5cdf4d2c3ec502d48b21522624415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4421e2879837303f9d9184026c8744e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0021a72ea1477fbbee4fdb896a081c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2a1e4075b032d9913e3cb931190f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262c7b5305d3c3374680094b3d3d938419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5642820bf014d7b5912fefc4d4a04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de13aa73a75ec879237e2f27065365421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88182206f044208aea939eb7b0fa34c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78cd550b395d85024945003d96840f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ed67481ed484b4ec1641df15370e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2783baeffe3c9a04f5cb5f154de29b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6546d581ef0a01c7b562c044828a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e73e59fc1ee4a550317c6556d1842c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246caaeb75b1d03bfedf4ea067da76428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df83742b5db765b3f4921998eaea47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee417c6587d0ae182873bfd430abccd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab729dfee592f2c936804e01985c6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b6237c726a65269cfc0ff67d1a7ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef796a305c12696c1426d96fd2532d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff825edbdc7b6f76015a88abba56c4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbcb3a4a8da0d881c748eec75064f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7171858100f18f7e375501c6102c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6173f7799dce5c7f1e2d0d8b2c268aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b1525bdaa93d455543c9b1f4614cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa160559313ddf925bb53ea16cc2c64439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf811aa8847bc2503b1cb36f2060219440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cadfefa24a6b384e4a48f6adfa1b0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2640f3a48d75eedd2a14337d85cbd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75ce72eac63c519f479e84ef925fa1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d529f935df1307c7d75afc0b1ff05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2460e874360ca368c53b11622efe5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75d144e154c26549bc187bb63bdf05446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326d7eb4c5919e95fc27236b517c8b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198768dffc2c22267429689f2f9d3d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4910c7c491b2ee6fafced8ed6f7a5f3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94827fcf2b08acfccba48e8a2111ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d744e811ab77b5f3632005aeb2e84dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63379228184c4f2136b1ef3d6024301c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b9ff684600d8722af1d669f0cee80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867634da71ab6e8f4a469e9eecb2896b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced7466b2453a9d3b87051d2e07fdc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c7596bd7141059a4c934bae7a589e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfd783eaee23d7b719cb16bdac6a45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dbb354fc9fa7fea059391cbb87afb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1321075a6e3f4a70d640e6cdc18d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e28cfc1df8c30064d7b319b5f37dda460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dac95c52be26f247cf20f32ba3b9ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d9639d4eeee823da3e0aac13941d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd945bd46c18705ae022b0414cad569d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861865abca2d6f5de759152dbf328ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a57ab9359a4720f2a7123ad5324ed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443d623b6a2f74a94faf46e10857aa2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776e51f1c5e021c9b3ade02678e816e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcea8b598759d2bc814aca077e35e3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dd0ae4e12a66e16ed08dd6f5512f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978081b500e13fb68e69724cd647182470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d53ea0a56b0903d08a7a0952dd6e19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a114f5b5f1b6960b4ae5af53ef53c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403d0be6bcf425c0e411fd5c343de34473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe565d501f6ec792e47e3291832bfe1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d817aaa41b9947b9fba7d4be504485e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d199e76851eb784be3c75e2c15a26476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039578a4baeff4c7d38ca79b88533ef0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8490ed598620b30a55b044ce5848d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0609b2d33ac04214a60ec61b47772f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66132eda5e66771de51ca67bcb54b73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c843563ed83fc97f9d3d1fa9e99171481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0bf4a42e5a4f71a1ea9971c17402482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66384d18bf7aa16cd60f6833c7c5c7fa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec85c4959c0b07ad26b4e9cff8d7a87484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c7bcb4d59f53c53002bbc2754378b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6980dac1a945137ef9f1d1f3fcf45486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00e191463fe4e0825e7776f96df4ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6a0ef218687e7a73865b6c5c6762c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874736a4040132a0fd7668c863bda963489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc34c5d2481c086e3b4cd42df040da490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ebb3868f848116d03dd42a04f821c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78611d8d248fa07bf858e6f45e000e2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ea5858ea49567e2c34f334ebf311a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2493823e47439c6cbc3b9aa1d87faa8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245910c8ef9b5a607af2e16d571cbc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3451907a480ade1cc2471fee244b92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d028d80f15eaed0af0bc29523e1af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3d15b3646dc75e2d7b026b0e308c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f3c75049bfa64697f683d0adb4e38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf209b52c4f381ad6d4a61d7c4c4f5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc93fa0e858d338c7978cfadff5268501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ead57ae40fa93e747b42df6381293502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7ac374c1b90669ec329e3f3695801503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147651e9e91e816fa5b9921a0ab62b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dd98f6dd50b8143da55de871e3f5f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab87aeef3646f8c567a036dea9f0f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a519050c5e8738dc354dc1a12568b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ead060d9c5a0485ce7d2ad528d01d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f5e51532be45419f106555099051f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e31e6966a0ff2da13f2bc8fe611208510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db5e124c451066c760abef3ba36068511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff9940bde05a90f717bf570617eaed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf639ca6108adf26d6ff0f3011cbae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424302c9aefc9d8d473255253e007f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b498e5cdb47fa530e91b8061eb0e6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192561ae44b5f5fd82b3928c16629006516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bda70d3572a70beca6780f01659e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f8298a9dc45d7e958526e7e6532d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6cbfe8ebbeb8e23b6d5b8db35a728519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee1a97ff444df3d8940490ff280368520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffcecfdc084f3d44287f17b667c04e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0594bb53da7d5ce59146f3c3a8c0b5e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3d1df8d52a30a30a16fb277608dac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867794decb2716ae8d099cf336fad9f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84817a5c6eef3005d5be9f44dcd6baa0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5a4acdcd3011261d8515e2cf722d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81794fc50cce47da4581f9548d0b74c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845306460dd6c4c15e479bd90da9d71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fb95a8b8479d65c0cb957444fcec2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3f976d539a164d5b8443bc42be382530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582b034380b00c09d82812b2a97733c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26081c4729f4c99e361dccba6893b588532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7698b7b9beff0423506320344deadd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930d8aef23f85984a0e02d757d1ec88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db556e4c92e45bb2d92576082980b35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815485b263ad471bee52854e8d9e526536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704d71c9d1f5b477261c81001e3ec1e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a86fcd1502721a352cc1ad6f560bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747c41608d1c22d6af11410ad59dfb2e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a27fee3cecfd6f3f543b36d048fdd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b84fc089ccb0865746e14046a99f7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029bd2bd91017b9c51561c9e7403b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eb3cba188b5744f0b0cf893f571dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1b33d237c79bfd391674ee92eee54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91f2abe400c584820959ae0f5fdc0e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75cf35bf3bc71efdf2d8bb55ca7341546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5aa4d199d98ae132b16f931c6adb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee789652fb0a22990f83a8d1c6a8704548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478cfaf87709a5b65c2f62c2591ede7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8075a60742c2b3cc39bd502579b4e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed8dd8c6cd46959090c02dceb1fa5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ec62f248fc6c5cb05967467175cf0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb351cff63d6fbbff5a9aea236b21a4b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609195054aeff8a364a6eb325f301a0f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5972987af2c61c326fd3e35fc30ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c590d3d0b6c2b43c1c3f0db680fcd98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89112bd79879d8cb8d4e9e83cfd8bea5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5591e173cc8d37d78ba44341ac93864558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d66e89577d33c46510dc8f6f3ed9a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60058915706a2c099942416fb1bd8860560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca0c2129c56f359a5363ecb2fcdb05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e8dc61e3f970fa3a2ba438a491e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01260d95d172ef8c304fe9507f8e0438563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86cfaba3970c05ad81449083570689564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043914cc08122a73574f9acf74c9ad0a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fc330d4d18af262393054b02a31dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee5dc10a4331f42ff2804cc141d333567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e953af177d83ff517c6bf7daf9051e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae37ff4f4d486fd15e5b414d7cada5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da19fc09bd2ba17acdf2e821193781570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618f18944cf3873faeff3ea368eddb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadc4e9de41a83897d81642f9c9e7ce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132de931a7f7cf12a0987ae2e0f68713573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa5a83c54230a26f430b47578e870f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c7db8cf3ddfbf4ab1da860d24a704575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d763d750b4f8b12343ff34d5aebc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57319e50c71b51c1c3f44b1b899a2bca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dca40a21898bb393003339e12b603f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5c07360a424a4a391d57d4aabaa7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89469318dfe7d23a1597d796489074a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fcb86507b3bd17485a2889de797d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35b9bccb4cdc926699d957ed44503c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ae7f68b02d5b57e9a90cab2349326583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23980b40b7c84b0f9dcb4ee9af33c8d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7710201fbd6c446efe4b6705873dba585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dc62c4678892677c79408e6dc2ef4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a902d6a5637dd80d8037ae6e863844587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722676f1af3060147740790e530c05b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f7ba0eba4a2d2bd1bd3a5e6c9691589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5152cc94219d74f0f234066ed3547617590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92098212b931469d3f7ce2b164ca23591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2dbb74df3f702589679b01d2adf7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320efd9d3a2ad028c6c026627a43b90e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b327da00917fa727afbec1ebbaa817594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae583fdd3841784e26b43373d56839595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7e0fcc6414f6ff29ecfe6a44627ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fb44d9532aacba643550947ffc110597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86a639ecc7bf9a3f5ff38fb155d306598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ae26c7117858f928ca28344001740599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880eccf407ac822abec00f5bb8dbb10600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fe618752d532ac4de852c079d60c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322c3d92d0758508d0578bda1c77baa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29ff45d8d5fb94fa11d2f4da8d4695603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12d99ded2aaf017c68d565885efda604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9658d577d0b0af0d59b2d04d0b4625d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519816e26c2f95021cf3c5897be1ed10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e462e03c8cd022018f2969d0a51c9dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787df37371641579d5edffae49cd0bce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb087b1e033fb097f301cf5ac662a64c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60862b83461e5516a0dec2734b05694610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb07c2b1a35107b981bb2bc280480ce611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6238de180518aab23c95df51a79b0cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb47044939bb829100df05fed550bb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacae3243373b47c50e4a62509b81d7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539ce42bb95993536fe6ba2809f531a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a10c086f58bf6ed395211c91839660616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992ec435f5ca6d8471131dc2dc8fc48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb4a1a65de624645a570f4e0b0465c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29473215ccc6f4f9931f26792668a3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ab282437518c34c023ef93f9c0278620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3799322702e7132ea1e14f05c5373621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f711fe4153762d4133b98d477b7e7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c182629dded3b47d680019e2898e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba9cf167d7131b69e1bee57a79e0a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ea803efd5fed3f4efc798823f9ff9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47923583a2a54b66ca95216a2b5a5af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccaa2d804b1f07a849a408a98fff3d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e0e5bd3ef90a3764845b8224ca340628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78ce038f37f78255001e1a87f533c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905290a01fca6edee261603cfc4366b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c3b896b1e35a3f34e08b56d3f6112631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251370067bbde149ad6a5d589aa1bea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e2a616d8d222771ca63ffdde11b64633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3e74f687ac50033c1ae4609457c99634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4071443c209f0d759f8ab314a03ec02635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f38afd3e68fbde58615f3ab37cbc2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26055616f616ff58c0ff14fb4c64a0f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7b71b2122b5c31df3f735f538ddb7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e47bea912f4b88302a18895f7e0d49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0598f6cda92ece9ebfde1df9cd027e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6fdb5b2795f8be781891919a5b5d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab63487105dbf90184e42a58c6d275642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddfb07fb6d5e7e350dd12c59fdc0c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea1793aeacbbb849a030db5e3955c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e99e0bb9bcf79717d351230171c5a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c0bb15fef7aaae22c7fc391be86a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad9ad86f8a7bd9e62b9adc928abc406647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102599b1da4092beaed068e682f1be8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24214d54785ec2cbf32427fcf3711402649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712a9077a4ee1286c45f35e1ec5dc9c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423341665bb0cf1c5beb0a4ce5f5bcf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d33a10f037b95cb7c34885a2205abc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c69bcab6bf7598f71555422e7bbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd89d5948f32a3262192774d4e335654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b71f68d69503bf11a48b779e6ad40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195867982f258621b49cf5f9e2c32b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4fdf7f91734a6edbfb3ea9b8fd6d9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921e63566d7fe6e3933327fe85ddf40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f3cc69c4fbc0a4e1804717c6d313b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c3ef57f969abecd06ac578c89921e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f664b5ce7286e23a95a9cb24f7e5f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b661e8fe281bf20b06c6ab3a2e1aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdc04d69998fe85c4bcc9a36367227663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719090d9ed10d0507ebc6977b126c2f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66077ea7f57730376873fa5861fa6f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90758fddf5cca59afbab1cd7399906db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4b5705150a2b9add56a9124224198667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012db1599db9b0e5973621caac552fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cb2ddeef6886b61f0a3318acb4019669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040e433d59b2bc5b3fc0c154af263ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f75e85fffd505846fdcd9a80c529671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe669155a987063f87b0fd3f2e061c84672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108c8be86439bb70f3fd856dafcad6a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce1c1956253c63394dfafa2ac84c5b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e832a47c960f6f1c1bf9f06599c603675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de0f6b3e5ca0632aaeb1b92d66e600676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b4a2bac0722f64224b7537934babe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034161c3c2f730a3004ef97eaa97cee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47fbad5fe30a938229c31da40870bb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eed9351413f2f4dc6acf04edde80ce680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53644caa978ee240fa3da52fcadc1627681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e120566efd8318ae1f184e8aff994682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab36b771cb9338b007dd1ce8de2399683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5df8f5d687af12587886b3f4302a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f3bc6da414675a2bce6e0be546b81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725dddb3d6e4f1fabb36a1296668d4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef729264a8f866e6094202248be181687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d0825a121d190a763c5966addfceb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094ea2c6e294eb81b4d9a332c903d3c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8aaa384548ec162c4935394b214de0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c4465d260ee2d8545b87a31a3c0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94370da5aef9887ab24f30e3d08b80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b133037eb65eee5945349a5d41cdf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0cde4a17a7df7b078918e577c870d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597508a6f4853f288bde0fe338dc57695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fb776792263e6f66cc400ee96299a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3451fa8be21fdba89a61240aed7e5c9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afea12c8be8d9c89eb05ea0e40020e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023015459e3fa47fe76bcf612873fbf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe8fcf11096eee8e32c2050a170f76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4446d8ccf962999babd26fb2ff357701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d4ddc117ae5e82d22fbfecf0e3905702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113fdae689a7ffd8bb70158b0495940703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d498eab6ed8c400c9287905cec445a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996c7801efe27a64e5507e7d39c2cd7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd921cfb25c2de5da847b48449a1bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4380f3ac8e2902851f1b332846795707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe5423c4e78adec29a66555a04f100708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5df8cd944b1e6231a2ec589d4cb439709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f13a72d6706f32a25eb7f549f435b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b072fbdb616fe5c9de92daaad53041711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a6bdf845af734b472f98a86870fa5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc66823944e792521a77faa416e030a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1ec0d247cf4f1b8992b31416764f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bda69958be451c4a39b407ca613d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8076dceca05788820c9b1302a9d9708716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c75efc117785d07c7ba1627b1cae9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ef6163ecad4a25fe2601598be33a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b5705836b777375357bc8d4a6f6be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d66bc692c5296340fcc5a8f19224e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370444858cb1bb0d2e873b9a970f371721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e366fc74fc9016493c05311a7744c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16708b7fe99fd232df795f6d7e58c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6f52c88882212805b06962fdf073b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de442fb2f62917e94fa34d4e10a2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d4c200ab1b74f548dd1706059e1aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0855cb1031ce773763f0219932ad6e5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead8a6c15d57e3d23cd61f949cafb0c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbea3c8be5d2d0ce50d9359eef47597729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeb34174f9ff50ed58b20012efca5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3553947e62bae398a79b87077698e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6ace392d8226a3f2764f234bf9bb2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44997847a919f3d793c3dd8500c70d2733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d1617071b138e155eb2db0b598ac0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc39d12a3f5024e836b7279ebaabdf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84f57cbad215fdbdeaafb079e8febc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ba75ee7cd56148ce6db9a781f57cf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2d5966a236be815f95b428cadf3d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4515dcb1b0ee247362827038e05ba4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656e1d97dc6dfe6cc2e6455428871dd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60637f74a1696bece6c19fa099708b7d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e2756849f1c98ff3296e3b100fdec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd3326e3b3c3cb04cc681e47155e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d19ea269385bfa7b8a7016ea5b4c64744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584627407217c64125b56b750f14395745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72806a2edc8552c88ed61bb33d7cf8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d97bfed8c858587976e2451eef916747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f689ab4ed3d83cf4d6f9584311685c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b736b55de71c8d01e443d09f822d44c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6689d50720f11a82deda890830924b08750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1498ac143ef48277ef2a5750e425545751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0062b478c13bbdbe5c5cb78c5c37b09752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca3ea8b802c991f5886b58acb25a14753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a83339d8d8ee95c7bf50df23580c50754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba0271c8046674ecaca98cf3168af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04bc9150f8a4667bbcbdf62093e147756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12307b1f38b3de213a8de57f4d864952757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7b29fe796eecb3d53d40b63b6d82e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df960495243222e569d6c0f5c1d53833759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>