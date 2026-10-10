--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fbcb05c91eeaf0dd2016d5ac69f311.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b31c3b86d39761b53d879e2378cd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa2521b1192d8201b4c88a143178d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8329cd1b486989a18ea96faf7150f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b533cd4e36bd7b9ed86f1d90c7c555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409164f747fed32fd4fa8988d35fa2a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c057c979f4c951095605d2b25a87c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d2a7c12dc7ab611bf261011dc97168.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96e6be207395047338ca68a15c5009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07fed5d2031c56bb28696303495edd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd1f4819db3375562d04b35a7347011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffae79b2cda2bb7096cf5eeb72ecc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef1f54a19505083c885fa8f6a30e6413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501feb6a32b87bc10176330b807ffbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3ae76622f20ee65819683122d65c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa25a3c6cf47a7bd34cf06940dae7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23587158d0e67428c9164c6890d8e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e74385e9d133e64dbd091dcacdaea18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566a10fba910d2d5bfe3be72bf9422d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a632a6506c04bbd02389aadf89dd7a2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a65172ac684726b62d8125a36ec221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd3d4797cf1ab6b9dbdd6b2634e29f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf29b5a4009dedb30bc284c45758b7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aeeb927bb0d09b139ee23fe889be924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62188a8862554c9a2949f8d6608b899225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3faa911e94269fc670091f6d4af52ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93c0699fbbb939bc5bc827f871a40727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6fb5beb1582d17ebe2cc6cf60cb7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed10b31dfad9eeac8bc48b22cce14229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2171ff3a3543127f01b5f3c5e157ee230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f4160f38d53c0c5aa38da3cdddfb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5ac1f52df66552d76dba8144d9cd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c35b11216afe5a1fbfd717f9a489d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513da3d9034b22e73181edc46c8a86d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470815e12f00deb23e387d07ffa96d3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1f2de601f73a3fc531d0b96c40bc636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dba06a89189296859aefb63c57cb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f70aafd12880d0cd39bd737fcb23238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0c2e92213e8f5b11770957492a25b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04365f51e469c12c72301f48e6e4049e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f53b490feff41ce6be70b8ac66d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7e2b53cdd3db50e80ebc51978a68442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd5354731916361336c6274b7e08c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cd6785e1f12226c41c23cda89088e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe417b166797da195623c025863b2145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3adf75727804e7f4375b5f4842653846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd36d73412275946191e7fe7881fdf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593165b621c7ca5da62572671677bbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be6537947289dec50b3a5ef0ea8ead49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcabb448dd2a1e6073831d3e6bc9f2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2541e0f2f3616b797b6e48268f7d8051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dc1b3597da868077e87ab103e758052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf8404b3c3c8f0e2fe52e7ad6133a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076b7b499863404f587861cacf2095a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066cd56537c8f31ab509b2ca657a33e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e94dc9a7cb863a38c852bedd7a56256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60145ce167eda2b4efee1629d81c13957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb8f2eeb12e86bd6dab247b377389d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d720ef3eb18cff66b03b5ad86d63b1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fed2a4583c592ec46ba8161827f3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ada0729f7fd73ea6e6afd4bdf995e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c52c2cc7ca86e6ec266e536087b5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce1d0f3c7924c25651c1e762de6e8a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65ca7652aa4e777e09696e9381a2bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde042ae37a3e640577e212aac46a5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac15542245da2c47f41a3b6d5753ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74013518bc9d107a2021b1acda934d3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97aedd6c570e1feb0132235f9df20468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126c28656b0d5ee1b0ffa2fc4fe819b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46b71dfb0ea205b71d1d9ecfcc4d9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38dafde8b0d98b93f511966070e4a471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f9ba0441c8db63b87abd1f3038d5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8ad8d8250180d3eeb22942dfb7b8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe225a4f31cfeefb9bb413c40a92a8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6cec54280c0903bf365b28bdd0ead75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420761aa011a33c4341d0b026a91ae3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0661d52d2bb74c94715596687a71c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f19c1404d3f902e4ea0c78768c559178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6d65eacb45a7723cd602e742a889c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c00171909ec613978d59498c62c9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a000289539083d5f6674ab9f5ae5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3743521570080971ef808a2c93bcf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950e97f254ece7455fd24c49ec1fbc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c962928276a85e53b226fd009d17984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9de0ab7e2ce3b0866bb3ebdb75a9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6df6946e7a9a4106ee3d7e1e8ea06986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e591f9cd639fb4bc808a9027c6512c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86a3183778fce20cee8643194101f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2ae1c1c9f3e57932f32586aeace0089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032cd056accdd9c7ee51964a7c9731990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c473998a094127b65efaa90be793bc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f1702d6bae207d54145fb5b78958e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0cbdbaba47c73b761680c32c833a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bf0f026685a60af28acee77f9d29594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c82754e9bd919bf89b8ec4045f64da95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0dc39120973dbcb1d67de98c27d7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee921e6f9dd9910b1de515cdcd9df23097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13921522da7e2976abcbc6bdc839fa3798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfaaa351ed2b291ea692c61f798d3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742a321431eba310c60b67355f25bfd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235efb7ed4ee69dd88d3a5f6df4c532d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3f3bfbe83ad9a6c73e641ceaf85c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a7a6a7015d7d6ef75f904ee835d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca2e2c7dc6e827e776bb08123c7aeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88fd252ce1346981d7ef0a78c1b00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ebad8ed60256831b25b5da50dac41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee4326b8794537f84f6c4c8fc0e07c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad3350da1bd6b9542c24a236a62d93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67e1954858ff2d31403204588073df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5674eff406360742f16ccc1b04fb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf64c2e660d65ff961ba1672083987111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe88997a4ade95a8d115edf7e095b9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b0058e3d32dead58a4d8c318ad02d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3227db60da00bf22dce2a97bb8e9bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7cae17a4c44c60e8ead87f21fbdbe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef41dabe4b6a588d93cc6d6a3531e21116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2438131c8be8e92f17c4cb5c0c3a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702346c9a25c3a15d6c2394eff2345f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cefd12f787096b69e272cfb7eefc5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fee57bc316a609b215c4aa512fcd7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd12072c033fbe02917fd4e1366aa2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb60213011894941a728888d95bc29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b899ae27660186d5c09d419044520a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983e400fd42d6e494dc68b838b8bd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112c491d8b724ce692750c25e7f733125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbf778b6db4ba5a32e41f2e3b499d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f1e648ee2a17f1c06821318564f48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1012f6f6cfe0cd94cc5e5c1d245ea2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6d482f5abae100db43b4c4e335c81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56f5e1b652767e04d215f106ac894e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cee1e7809ab584408375cde8b4439131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106d88de431f00ebea067f87511a0f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e949165277a92d52d0e4054fa8835a7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ea18e0adf27fedfa424ff16b52abc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bf1db9c05c240ea980b3dd11e0739135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba2e076141d95bbae23b030db698b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939cc7ce3c07f4929f67915c90c9c19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4b4ff6e017ab30415e0df0c6ab22138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d71f085c4035f572f203077af30880139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510c99d4f633de3a8b41f19e8d4b1c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea1baebdb8d5315ac9084c3f8fe16d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63b0b86d52b435ec5e2ad94df60404142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce05e5220123519bec7dc46664f6d0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb2c2eb80dd96bd7a458db15e44234144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d87b28cfdbc6ea9ca008ac3337fe62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54532621e8ff1155b11f5dc2902ce465146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf4c36616b1fc3152c73aa0590c337147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab780506f19d3366981986a2662cb200148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bc27436c9d3a5062f948572eb40cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bc86693e8e1b50cd5715e8d04b350150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a579aec0bb1aef78ea6865c35fc8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ddc1fbc70049908fdbc30fbc68876152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fb52277ecc9b33ee59a2219f67483153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c13be2fc04ea688953bbe05466f768154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fa1ec76bbc23aaaa630b1071db650155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a33a5d978c767bcf3b7942231548156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43010b9e449b8edb9f44c0f0e9f6a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f13002e2a1826a19bcc062e6b6925158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92a72516a7ec71b016e53aa53ed895159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a764e86068d49ae588528feb9494a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef8f197eb83b3f623eb4095d6a6c63161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0ef91724fa8854ef863495737468a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925dd0d84b4d655ddcd0c93f75b72825163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb11ef726fffab5f58bab7a2e2e1dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26d7c5473c3bcee28a15d7f2c836d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b90798f1513a41b5df677b9e8a44ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039e479c06df64aee0eb09a990eb234167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de476c3963a8cf28a0e898ad107138168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf1fa4f5e34541190594780de038f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2020d49b1684344bfb03958d01bc603170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdc1044d60160ecf4dc41bf6f6b0cc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d64a4db86879bf8ecd69dd905144c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc67c97bd189a85f6a1bf5d70f7a766173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5641dca354f47012a3c4c1404881182174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e3ffe6c47e1fa4a207ce8ff50e665175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3424ac0551a2af63725340ce3fa35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131d455968d3eb371e88b3e9e5e1786177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f71720829174cd43d4d7190443a83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc182edd1eed83447183d72edfe8502179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab55c9a550c9e4d3cfbd7827aaf74de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31c214479d02e6d7134c3feaf9bd4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f46e745bb0f284cc7c8c5037dd55e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88d82bbbb3a68ad649c43058c2a83e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a57ee5e8945d0e98e409a1296372ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba42d41b2c33e9c80cb28259926810f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b81e4fa02d1f9b17f7f5fb2340e38e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf4334e447c4f0e1ea3b2d147fed07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8705c6a17d8e1cad0c0ebef9ff2bbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a33f4a88b2eafce74e1970392506189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160af67d45ea133756d8cc531d1d986e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1fb4e8723138a7561f9b59037b74c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89f6f60355ec022358af5f402fb42e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f241eb35ba4cc9893de994c101825f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36c8323804481859b08e17c806679b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039401f57af2be9f11288b76c9497f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f69f81b764fa7273607bb2ba26e0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a6c01b0945eaa4ad83852537a19c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93e7959f82b15e2d69efe7b66c1279198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050781170075bd8cf1c9f169949fbea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c37793c1132a5d0a59f43f469a203200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed17800545795833e77097da39e13b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87a602239385829eab1f8e72357f7c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec324fe7d2bc819522aef81bd1504913203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53dfe3cb58892afbf303dc94c1c6a4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c79a886380ce55e211d9c5de4ffaac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce325f64da75d204044b3b621f5357206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87ec1548a6c107be987195f8c18c31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b8a22c6facb0c112838502ecbd51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165191fe80d49517baa4eaaa932eb34209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ffd32462b54040239c60714ff6de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cf9e514fc5b1024a7b21623036c3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e2e32cd1a26359f74e96bd1d786d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc751aa909411e12a15642f69dba2d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594cc3b3217aef3a001903600b03533214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fec9f1caea3a22784ec5d1e5bc99cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50781a34ebc0d220799ebb180be1a9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542ec29e4fbbd20808a4a663adea03c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba03ef8581f3481ae817a4b7bc80164218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1398eabafa4399e490d0b8bba8fa9fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49075970e5185424699522adc6620cb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d6d7fa57b5b13bebbebbc0c01d5b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcf0dccbeb797fe6d98370bb6a9032222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113e881ec8d7c79b13698c1816689f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c79de8ec6d66beac4109286c405e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050ef8fd243cb051720a8f5f3811649225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b9ccb17f32b39e53864429691b162226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43613e2e4b9cb86807e7d93fb29c76227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23189b2ad1bf263c06b22c93c73072ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ec07322261e9306496391fb8f77cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e080c192c9860ddca394aba7b64b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1035357ca50ba8f81998d92ea8019f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd8a7693cca55734d63a3b73640d23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d1bf133b8581793ca79cff50e0de7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514b75284572a2e0aa589fff8512d2f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda103d7ec3d577be60a87e176a9c8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bde3a9a0db413680ec5060a23a2222236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8905ffd1a0ce682a2776cc75c8a8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e69f550ed4509c0f6c8bab1c53c9e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b23c5f143d37aa8cc4a4da7d8ee782239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995361c11db1103fc1b11f422def97e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e844bd8f8b33ab8a0c46d2a6742b5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e6f40a078a5ba3e19f0e79f1c7cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1681a0d7cae45c29a42cd17acc8d292243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023fe9fbdc1f61bf63ccb0f77d6bd91244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a37a63f0bd317f58cd1da6727b410245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce36c9849dd225d52f56c9f2ce6904b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d295f4d49dc3af73705c55f6aae189247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b85f21cd9fa8d93b878ac11fff976248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba4ceb5f526c8e31114ba7d4d20812249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85a543ae36cd068bcd4cff00345bfb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4a9d415414a7f96cf93024cae973c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3ad0861ec811e12bff95436ae621e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf251864c7e0cb68badb0c8d1d0d519f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d41fb44bbb6ef47cf34b2a5b83922254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ff8a5bbcfbf955ff90ede61138af7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd493482d159b8276789728bf0849a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ce9312d46f7aead016d84eb681914257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55bbdcd9dde6b9653d5cd674a12909258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100d8738488afa37bde86f3b85258b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e4298eae23f388c40e53a56f2f42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590634edea1749bda2f67f7dd386a586261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a26f7cbf0506adcc7f9e8095d9c6a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf6e3a0524de1ded58a841c17651d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99e3f2c254051e1cc0016869071885264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daae10c54dc73baa0bcb00143eda406265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbad910fcdf322a48cbe715ae35016266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8798d542d7a4f5e643cb8761b125fec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f24e404753065d6a254af80ee05159268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd8fdf38cc4050c2847ebcdcb48a5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee746c7bd7319152817b3b262a5c0151270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6b409d665b2c6ec0f46cb10928e84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75d41bef64f1af42e1d4351517a63c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387e2312c2f8718c7b6bd6abcb8130d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1589dc287dcf056f13b3560d336e84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484375afeff49cc60c13533393830ae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783cacd18b4112d8f969cb9b28c05f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ab636fa7e636b58ea4a5a0b6e9ac6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00974eeaa053fd419b8d720b6b0fca92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f0d6b91e51bebe069e94978f2a926279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca607f798ca79be751e207b22e7069280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ffb947fdd4ab782965caf24e0b79281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cde430040d180f21160a606fac42d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dd1dcd54e4e6c0637d573b130f7eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701ac42edf253b4bb162adfa6a2cb93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89242555e3b15b2dfbeee02c438f240a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7c68c91f139f9e96d8ad499f711b9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad06f1107ba9ce99303e85a0394412287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc499aac7956ed4ca97da00f96bfd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341044abe1700832f8a62526042b3588289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871414911e76fe48af46c9589b4398b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdce09b9d542c6545f04fe654cf2a3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3157fa9f8629db1654c5a39b470f77a7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f5c5de57f21fbddf72723ba50439a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e389f5d34e2d7b33a0fa6b0f2f5708294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db1b9232631eed0b68fe307ea75629295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d077d991cdb487e5019f0b355b06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82426b8066df429909e1cb7103b2495f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e42e4b1ce9e4fdacdee26523c99c55298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031c1d305bc29200470c19e489be1b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1475082ed2458340eab0d58bed33c1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c2c27411287498219f1a6bf9e95d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afab5e43a6cda5c0e258d9cc32f99c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709fabe0296207dc4c9dfaefde7fe42303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf8b727b42d0e3c10f3449decede08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa53ee4b6d08796ad637e5ff496d62a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa706a6ab48b362e544c5c1970b2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8df40abab08e0317295ced84cb35a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe459c25d788cefdd284f592e840b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c0dfdcb1222ef00df841f5e678b47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff754ffce65411d0493c57bca6c2b31310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2ff7ce9abb127d550099d2d35d862311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6d40fb8cb5f7ee94c94665e15a475312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fec39edaeb7a2d5b7d1977faa3acf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae182bb7678f592e7bbae5c3fefc9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102da3df9fa63006e365eec58c6c0bb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c764d88ec17c434f10b7b85d7a077316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a79a9cf66116055386d3089947c92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b302aad4c4bf19aba39f0b4b05a253b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38652e7187ed5a5c6276f73458946154319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86107a49083223cb69c9f3fd2639deda320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225e3cf7b89082939f9f41880dae333321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48193b7082aa049d7e7dceb1311113322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e96bfcb8bc88f06f5afa356caca28323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9171af862b54f5888a20cb6e59faaf01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af060e2d0177a24e37039cbc71aa7621325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcabdf0cc1ff42d0f47cbb9a249709326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8eb5b9b101b9f92fbfd634f0180f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3982f9abfcb3baa47d74d2b19ea6ff1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6d814627dc0aa29da310b8c045080329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df9b3b9a233212c287860c4aeb0090330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15a98394ba3f7375c14dc2f5a68686331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbf372adeb59342a80fb6e837d707fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2be0cb7b196ba7e4389ac49a08a5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f4db2cf458e59c5f3068ebcd84fe1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2588b30e59e4d3f6d44180240a5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e55ab6fba44b03b7478b422166c207336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9ec50d98ceff0da62f423097a2fcb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280da5af49073671aac917e3bba9038338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b1f5bf0ea933fe74dde474a299ef7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4f79b8593afd7473937d5993f9e57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afcc32740975b16f00f530351b273f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf498b7364cc754852d41cf98689d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50621b1293364d5797cc06bf303541f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd0a5f53f89e05dfdaced375dd4cf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2f10959cfd64c25e383ee1193f374345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad636ad3a66c71280244324f81e7bac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e635439b21d1aa72273a7b1b46f28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae21cc91dd66ea7195ba423a81b3cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb74717cf9597766d5e93b4922eb90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6e4be19b86e90653d5198329d9659350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe10703226b06ddcd91317266e47a35351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5e226cf8c591d55833147416ce69a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6ee3128fb8ac572c1d859b783a897353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae83efa2819f771efbd0365f4bdd62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d19d8f1f709c42b67b93918c9979a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197975ae71fbd920651b41a8a8d7592356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5da9dcd4566e04bf9fb858e975c9a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a428950b873c4f71eaf37eb335d33358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbc63d4cec1fe944eae025969171ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d5dcf5cab52da1cbe43ef89cb1ee1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbe619478052c24dd9553fec8971e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381aae6e4bbdbdb3b9a18dd5ffe1b4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b95609bb68d18c72e6fc7ab74dbb8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ee6db380495c8d43171c3fb80782d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeb02b051c139abb5cf7ee3abb5583365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f772253e0195284ec4e492aa76d66d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80b0e3d6624cfc87403d4b0e94687367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bfda44bfb6a1aa8e226bcc622ef948368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd832518dbb7db65da6bb78bda916ad369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cccd3e38bec427a19162670947ece4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78cb638769a243f80c2498ebcf26fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328306513fbdf1d587b6b7f94ff464c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efa5d4a6f6ddad5895be3833bda6a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9438c5a6ce8e5ad9d85713fa9ec56d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49cd624b5419853625be4a0e2c9ccc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa945d17a9556631051c44f29aa5b47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b2552bc1e9792c6e4a217bc0803f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc240638aa586749b683918cb3c85fce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b37d3f238c169f52863ca57c4c2e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4e6666c41da423a35ba7d7f39ea23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed013672f437d29a544ebb6bb66c5d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24e847b4ffb8c7f12f551d7e7754d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34d62f51ff335288f446c35c8818c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c14f598f7a653fb628a2136cf7ebab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980135e512c3eb93755612ca472b207385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b60a7aae96e22c1faf3e2b502c843b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f2c0166313a9e1a729f96b8caadfa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72fd2591a5b6a88872d02f14867181388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c358785fbd10d058b263b5ea4c7aa53389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd903bb6f60b826e235a5f897d117d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be25e2faa8feaac215e3f0646fa1015391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d85ec018f0d2e47672e9e821d4b7a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a54f7838f80b085a8232a4ac089be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd7d28964520ab984c6313fe677e3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4929e7fc5e33a5d14e3c989069ab8d4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6d1a7d52ebbfd4a467d3ee7ed9299396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5125fb3ab76c8b65fdb4c4394f695d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d9f7ea286d7edc6953f139cf15e40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56de49c9705a0262697782675505c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5009f7c691a6f55fe26c6931d9e1d7c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bdfdbd9265a33a8ae4b73a32de0c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf13b0bbb590a1dabb2474b8c563a91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b5b2ea14f80ff1ff915ec292e2042403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5008d6b167f8cac2c817845e688675b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5459ae5c8343c99e9cd03c82169da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04812f4f3c4b1e3857297700202576c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cbecb31765e95340d6ccbefd061fe7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf7578c3b160c5804839e2b85abb8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57be0af7db7e2af972d8367465eba2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222941851df31328ace3b6a4816bd183410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f993bfca5f035d03ea74b55929f720f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7401a011f30b34c59f0e620f71d000412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172c0f676870bea415414b4a294653413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0f000d57c68c8253c78bbfc5db3bf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43836d969a56cd8d1b6c37159b295c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26048ecf3999d302fcbf683875bc15a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb9a751983fd325ecff1fcc7073316417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fad5ca8934c5efb9b2219e9ca21058418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75072f971a498dac37a9cb77f69ae8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daf3e54c40ded03e4aa0cd3bd6fa10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1e6c84f84c4009247a044feebdb1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adc8933cf3f1b3a494a2a4f83c374f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1321b200d4295bdef14ebc0de34b0e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af1369e8b7cc2d6a32eafc0e8ecb63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3281629d3835c5b6cd2c62b69a4db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e909ed3f6f1945acffbd5b0351e1ea7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2004fe37fb9024286952e70b4d7450427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed10e0cafa214810d859f3615d49eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0044179127a0801cf512bee7bddcf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b029cea8958d1baacfb6800a7f6acd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5f74dd7c453cf8f12290bbb3a19b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31dc722028426fe4a1b56057e3d149432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3126af6377340a9d4bb1a20ed26fe9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe0ef4154c56a71c47a461a200f900434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b70861e44121077e8cfe8c72ff2393435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cbc8d1b06f013d07cab303fe4e848436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252a99e4c5ffa3981fa3b59f6b6b0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767c15771e49ecf984e562c07a4ab82438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f563a31abc6a7adaf5ac0d11b4f9b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59720ce34a8c4967f2d99d710d8c47b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83310dc65cc82d37c44225225414710a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5ce14b5253b727c25bdecb9c85422442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a5e7958f17213a018008f4d274c9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf39a0a97ea456a7e7e9fdc2943ba17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849aeab6864acbd9fdf0bbb4a1a7f64445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658d958be13d48d22e70ab98f212686446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f04ef8967e8c809b9c2a14cc4e7ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f5a4c884570820f70566548b9bffa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd9372e288cfb57ceff6d329f035df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12807bb35c340647288728552f3d1d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50aa96f8a616745f1683ce30d8775a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c10cef4ab3cd49d4834047281fae4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cbfd262625b5e26b88ea3f4442052453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea8270d1409e7d8779c9f8ffb88acd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eea4bd3195176d5eecdabdd433c29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208ec26561b5faa05be45078837fbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ef0a6d5f213af7b2dd973073434d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486a7e4d7aca16215e357952cfc238e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b950e5cfaf204833dfbcefa3271227459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800934acb91f688f08de338e522efce460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279df5485a89e57d6fedab6493cabf63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b1a16ebe4d8744a63b11cd8ffa433462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159180daa79565200b59027ccac4b161463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0e80aa0a668ea9f5430964e8857de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af4d101e738705fb7b7fa41907519465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777fe233aa4d62162b9d2f7cae76d2bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333c2b7de3e11b2ececdf7746135df7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed912698292c7a13fc02f6374f3b8d16468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8800c308f15f1c9fc17595738fe8a34e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7ff4dfd490f05010d0b01a0c23dbb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09585d31e4295ec627acded1d2e95a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676df135b4c004b6f54b832ba300e54c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bf0a6110c71e9246afd46f9b04952473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31518117f2d82ae895a635a7639797474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb214bf83f471cbdd1a5b070c664759475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba8931c1d992aee42cf025d0deb6ac476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae24d8e897bfd187a820c99ba95b1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4661ae4affe0af462944f728de1cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb99198ed4b505a226a90baf232971479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509a9512ca4e0e8922476b1543d2522480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f57afc15be4687ee44ce42e88798c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d34cdea70c539d9a9cbf0fca34cd02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5255a333300b2b015984635142e44a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391362cb288d966113a677bb4d37a8b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e7609ffef8178831ae624068f029e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93360ba82e9d7a97f20dddf5581d3825486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7b74334542502fa3e414f8459eb21487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1dd4728760f9e2c5c08e0eccf2e465488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe966f11791cb853df8ce0951e0c5663489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0be08e6123d747fc4c2706c5260fe6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fba72aa7f6d642ea28dc07fcf4af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928f0d5c19ae46f03203a087f8377dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fddc4ee47156b87311645bd740c7fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c91fdb80f16be96c61e47387e20f5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e0a6112d3170f88569383bd75f6c1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa46b251f647add897b378a04147eb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582bdc8d3ce6e2c46176f98fd8a2e84d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af31be21c6a27d3405335bf514df907498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4144d117d384ac90bbea88535c2738499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5da5d1f967a3e2d06aa836ea73b21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162053b3a8bb25e11d0bca689e701d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20ddd8aa608c31d73b3d0cb504b399502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121e88a70ae42a8d239aa4324e0180d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480ea0321a15ec35c713b68388a2b52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa2ac4100c189eae188f0a3d3049cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d81b97daa7e9af94f58599c7b4394506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80b4b36d86092aa4ecfbaa30300cd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e9c8796082ff628cc96e02ca1a201508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596344f6e9d372b6c42c8b103c431602509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896e9b748aebaf4e944ae47f325d25b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6798cd02240f92b5f438bb9dc1eb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfbc0c15bcb12b26bd8b74e3beb985512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d47e9bd6609389c9f47c8da803530513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521805c721c7c2cfc4febb39d5f1d7e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565491ff6b205fb96900fac4511395e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645b3df3d2f3ee9c237fa1142422696516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab1835450751825d8d9cd3cb742a6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dbd80f0e763f450a7a5bb68577bd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2058d453e7b5e84d4174a37fc92413519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44d79ee4fd921fa344c402ce55b66c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de14c2705ee28de5660325e9c752b9c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf251ed99f96d01041a250ffd0e605b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23a75079c94e414473ab130328636523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbdc182ef3ade27941503562067147524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb9470a15dc8c9164b06e65a1d6a16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ca93d147d5089dde44d15e3bf30db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2a35c5822175d124d7b28bf760e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4891c1186ea9f71af9447a59fba43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2a2666e6719e37d9a25b4f3a61ced529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b138fee7615b40b0df49de2421a22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62158fb32d809893596615889cf69bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbfbc2c83141b1357d0d4be90607c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2659a1dd5de12ab11afdae51c57a6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338c2731bf3501e6dbb6bbaf7487b70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366fe94612557fdc5cad0e75d3fa7cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e437edd532dcfa23f896b8bdc4171536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fccd3f62d45cf43990f3911dc626b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09576afe5f93b81dfd307b62ed776151538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545b64cc3a2a3421843d2b7fa16b877539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a7ab9d1c7ccd331b50fe8b1e2bd7a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f018015385d65262d4ec3924833cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d4fc22b6591ca703480215661bba5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e01ce361e81b3d383acb9ccf480d08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6397b92f3ce929befdeb04b06240a68544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d56e75b5c005b93a3ef4ecb4de162545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82850941362ef70892572ec14477ba9e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c93b434eb9dca6204d389883b37fec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ac9eed8d155555c0cb81de501ce57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890ada2c447060698385225f2da91ad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b9364f87624a7b7f09a577cda73e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f7110b7540b22e891d29a87d04dbb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d9ebe4a1c6fc968a4bdec1cbd7950552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3310dfe4fc21e170d736b16327957553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730adc07dccd7db3dc5493d56817d7d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34174ce0e19c436740e157ed9c786289555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe818d80a711a89930ea984cfdbc46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d961ff5871fd3da892dbd664066edd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8b589e5a9a3668566601a0c40df82558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4115eb2306173752d8c4b570f41118559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb95317c0825d975681b6413a5b2a5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33b0ab6abff757f3854b2ea1a57cd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90148032fb78aeb0ad09d29951431407562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a61c4ad4bc063e21d72f1619a592e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244546c3de4dbe108a41a140a0696944564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5982d7f3b38dec5ab1389a1c8bb9d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57ca2d8ef028dfdadd2578406db9d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31710e5017dac7496e6a01d09e6f39f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4c05df5c859a044387838943fae09568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded88c92da10b46290a8667ad464e36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8a7dbf35ae6d8caf3af613b3501b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db45964a64375e70bc522ed670ea40571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084a1b16080e0ca2b5e498f4f1d0cd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9c5385ff78be73b9e7234f1229228573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051a65f79ced0c2bf8973af31e83230574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f975d8f501dc3726e44f034115f181575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7df0f57f030688647c7d258b262ffa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89781f87c3b13fc97129251c1e83ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adb8baf6ed04ba97db98dc88d1c52d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532428172ecd364bd16bf37d0cdbaf67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac915136954231d8cdfe7869ce9015aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077229353f91c1664c1264f9bafcd808581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a995ccde46e756ab84db57fe73b77c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e7c7b40c2c9e38c74859d56f16645583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c9865759f894cd18b4e5b4ff627a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0e7bcc347aa3f003476e4550a95b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba57af4eb663c53413206e391f8c540586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867b162a0c291a0e34346f1d9cc5778587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d0e3ee8c2fa6bcfe2519bf77f4b1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d69e4ed72ed1341ff758b279ed409d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988fb6a1300c9a2c71ea521c12f032b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05018707d6670bb4c7ea73789f897d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0cd43ff2ff8d35f1621815705373d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff28626cbc37176cff2bde2c802f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9bd989c54405c06f7c6692be61bcd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f092a3aaa1d47b62a64ab7f27d663595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a50f37dedb37717083c1f7893d8d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd6cc73f9e4505937bbb744fd8c515597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc92ff32e0454e4445b8682048a4c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e18d0c3c7c70441838391aecc07739599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417123426643325c1dc6198aede666b0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d5bea2f8f78320c4deff9eae50926601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4339b9674bf62c77c238ce1c3a2f2bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34233ebf2562fab85ff27aa029766705603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c2d4c4be4d79ff660a01a19b52066604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94727d0d439a475f3717fe33e1a444c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9cb6323423d76aeb94a9f97502f0b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ba764835c16cd05b5c1098fa83d39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d163c2f7f2bca1e09505db40b8fa7c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec862e544903c6f9108346015150976609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5a5555d72ae68bfeb62272fc93af5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a61364691619a5c7a74d7a4ddde48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f5d62f32381a08f7b9a4bf7df3474612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3b7b3978c3f572dfb8dbaad31288e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca02a3934d5f7c21eafe16b0e1f43ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5963d33c674a9abf63f02c3db3f321a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3a13fa79534fc1242c5616d7ec149616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac8489e69c34f8fa04e3ebd58d9e99617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acaa7fa3ddfd29fcc6a1142f65bdee618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33960b946bdde75d6c0c9a7303dab1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bce9a80bf43dc49bd0a979b258974620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f269f7a864a50c32d7705a9242c9fd3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cf5d713e47e07a15cacdb9f9f5819622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59b32824a972af823421a27d78711623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64cb6d18907d35c9e7e1ab293d0fe1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad815b694cd1096cff655a740011a7a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeec68604ee9f8fcd404ca254d012d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdfe89bdb28ef1f0ac7a851ea2ba57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07f854a7852e99fe9a1ffbe9de416b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f013966f05a3076e59f65d7ffed10ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75f772ead3c85f2f35a0b671c954d6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e735b8f5f38d38fb9977daf72473631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ceb114c952e684a10b0483f6f31d48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7535db34f1cf1faa8de021587ffec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f9ae9c0d0ad2d09bcc8b7d6ecfbb5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc743c5e82302c929e0eb42fd08bb537635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7678de30ac00d2b5a5d846fa84600636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5c4f269b72dffc36f63c755a2a280637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb8fb37c572dfc43fd5412c833d30c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1cde4adaa36deb2b5c55006717dfb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577832bb7e953e851f033ed5ae3e40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae5180df573ee850e7acf7894206cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c10780b52d315174c2ea1e1a22eca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c72fea74c11296ec8c0dbee8c4219643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329e9f5fdae87e3a2704dba4cc71ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020df2ed27590524a3736f911ec89e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d5d6dc5d11bae30af5c3f0ea822ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d40a5f016ef0f9ac7994e559fb1614647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ee117905a6a96a123734727accc24648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90017b6af1df8b5625c1c8edecb927649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd1dda4721396cad6aa7b098844d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31561afdd25da8f45b46ced3a00d978f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65c3442e619fbb9c6ed729bad3335652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62023553f3439dc0fb17e4ce8d445e4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d049f0aff2634d4bebe9a91120ba5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c21478f30dbd2582e626c95081565655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9880111947cace32637b07e1e0ea681656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa86898da7d0ffd6d92454db2eb4b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256011bf762d7bebcf4cec545597f65f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b2e1930d18a622bf6838a227ade0d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a17276e4b83567b91dc3534f94754660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b95ce199b8ecd9c92a1c5d1836ae6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81493a1bdf7d6b72914dc9b2cad6ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19557ff4c1690b64f82b76972f752d8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e43bc1023c314c83ef6e6fb46db56f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991bcdf0c2fa032f1ea0f53e075e8b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01541e459a77f8630ca79809eb77fced666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4581a9baae388772fd9a530cbeed4f3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089f3c16d5a8d6205ca9460cf49292e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e023a3f8f8dfa61029f3e91cc94be669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a949a1178ad43581ede5e9872a925670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4cc71b2eabe68cc53ecbd4b46d06c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63312ef44df3b4e86a5226a0428bd5f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919718a6ff9a99a5b03649bd0c067d32673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d8aa158a0b8974634e8264ab94ba3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3dea2b5b8ba6bd2059ae17a111aa6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b13cd55e5bd348f92ff236ac174df676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace16c1f263c3e13a9ca599cc9da3755677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efa9578e8142c32b85faa6768a006a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a92a23411a2a6ce8923b98b19cdac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a4054bf636e8106b2935052d113b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b4159d5e9af442e099f31786eabe1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f15a1c0d26a457b942a7d5d7949431682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dde45fb5915841d31f856bc0faf878683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b46265c9c0e7690b42180ccd0a55e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b76e7316ff7b9f2f299e2043bda378685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab6488525f4a9c66282070c09ba81686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401bf4ed767eeda54f3719a7c8c7ca2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2845fe9bbb0a90dee6ef720d6404f91688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030935e6ba2a37bc07aa6fbbf057ec1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10ecbf43cdbca383f9f73e90f0abe1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b10d94b077a44c29b6598b28ae8f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cd44e8312e5e84399c07a8ef43a85692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720264ad8a2a3ec1c018da564014f8d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd258b9876c33086eccffacf81db4a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf85f9572f66f7d160c46f40dd116695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4894721c8b2147f9b2810afe10c7a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb66f3f9886fbcae30dec874511c3e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640520973da2ab56b68e3458dc03934698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66300ac9cb5a2b82d20d053a9adb37bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99966c18b413a41cbe8e8c4e8288bd6a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddd519dc1d8d6b230bc86d7676a71a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6321f6fe118d444d22ae91ffd506796702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b411083594c4d1d44cf95560d7c4af703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a3f957febe346f1cb5de18345890704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a61ab3ef0d0da609357e7264dba4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e43267d0b23ee76dc0da5ee0953f2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368bbab94fdda7ce50840740832b341707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8dfd5fd0b3cb5eff19143d7f87294708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae046202ae501ac385d5b6fbb4eef9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337757afd25f8326dd065c5e85be9e8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3082aca9b3be2368beb51ce04afe648711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf633bf48d6a7a7d17eb2d88129f6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51748746586b81aa005d8f52bba6c73c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb31473feb559b64fffb87da223a16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d984415caef2f926e8578381ab6d8de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc6c34113055f680dea6489e4c5e89716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae333d939205ddb41667b613f3ed27e0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163abe4c9802d4b9c9fb53c481bfb72718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d811f982eca6a738fa4bd78881b9597719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40417f3230683a43f1b3a2b5eacce6d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a453425df6640056d3cec6ce54cb7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d297c8215440d011255419e4bc03b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd4af33cab144e75dfadcad46ae8d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77f76a00c8c7e74c9bac275f52f2c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fdd2ec0abb64d4dff7205bc096fc7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7d4f579868800eee45e35f6e73566726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fb9435a0bb04ddc94eddcc8b696bf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810010b7be93a1497800bb35a93a7b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515864b78ef13d622942f2c8fba4683729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7215b6a48005162ed3a54f2e322f2bc5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596ebc3818fa2e97fa043a9ac2c7e56731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6044cf726da08303b7f18288b008a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76c5ee0c3e9bf52362a21b296f849c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7133398de5dce3138154118228600734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eb5fb6abb6d8547f6ac4b26251a0c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8de958efc7aade6731d8b65771e3f9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152cfab20fc198d6596998de20bb5a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42728c07bf097d1cab5e2c1ac4437492738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3f6a14aaf0c41773b1a082b95900b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4876ec29a207622b2c466160c2ed7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d53472d5f641a130a15a278765ec7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df174e8332188656f14fcd525aa6e4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1515869d942087c3c6df0df32ce5730743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f072086990bee2b5aed4c9fe6fd3aaf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe7bf22f35cc47d9622dfd1c0d51d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a835601fa7797380eb5899500b8ad9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f40188d50a40390c9f7499fcdd9af747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8159db66895be151688a0086510aa6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12c9d59d9e50c213c0b0f1f8b753a7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf961204ec106860cce9715d205f5dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeafe6ee0faa309a925b5d0f4a094102751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760f7b9119d502297f0628fcb95a90d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43deece9a7be9a0f2ca85e980bef79753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c0b206300c091d63e1ff25958ada7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddbe6ccffc2efbd826bb88a693db82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8c826802c1229b7bb28ca2ed80fc3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb79072a7522b8c4e1d4ff5acb98da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079480c67d5740e248577694df3e2cfd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384442d7eeb5df03facdfec36588a13759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45344d3e450fb32ef8b62fdb794811c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabdefa61a8fe37d2e13b6205cc35f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687360b27f11add08f6f47ea8e623a323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d16d849c1df0499db704b135c5c614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cdc4a6f4ac8d32f76bbd3235080385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464a890afb71410142494bbdf636ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49efbe71490a60da3624bd0dc8d908bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ce570ef25ec3ec18dfe38702beb858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c5b61832653f730bb5b9513909b419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e28786477f40d999f92e4efd144ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c388021512a6b172b2587af4831a6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af44e8d2a73264f883241a2cad77e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a90952ef6278a6de130423f0ed256b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bd3bf6403d7dd2052593193cc1707214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493630c18d43d83db86cfd0dc67bb61415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daea5954763d99314d4869ebe2bd757916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10faa63ebcd994d0fdc771a4cd0c8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbbf1f6ffba044701416b0f63bb4a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe682e9cfd1587051b216e98a3ad7a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974eb4bf3dafa4cd949d292f240518720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56213425f23b6a98fe9f9d81348284921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2b1fe4cd02d8b37c204de2b7ee1e222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e172d8950c66ed6cc9077c49ad45c0623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f1024a566bf040ad9b7508d12ca9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b125c9c5ecb5ee2386caef9604d1525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24019979cc8b0f5ae06d6537928a30d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c21aecf1e307e7dd98c657c97f41727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eb1ab271ff7e50789ccac1c1dcab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d467ccc52f3aed322e3eb4667edb9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2605d4205f66c2e71c91d7e53ba0730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6192bcdc9436e12d2fdf621febd2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb37b2cb2278225c6f7f87fcc1437732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea90b5500645412e8bf26f2257702033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a275909e1b9b455f6df46a7dd8ef534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21130d7e8c306309354f9d733af963535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eee845a08a37f9a61a8bfcc3e69cfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0dee6f690f32e48b719a6adc54eb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04666470ead028ccae5c1ab7eb282ef438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a70c6222aff6b9388bfd02d0610e5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58695d6336988cee727a6e4312f1242240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d1bc04b69398404e9699f0a1729a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529b13f79b574433a2f297d05e7e9d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b6ea25bab45bfb251b39a5e976c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac83c93d73c0f614b02fa665ca4d3044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db7a6d6bfe7ef40e861ef6329bb95545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4eb69a359f1954c54b63b2a6cbd0c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b3db49fc94c554c5035b9e19168af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13df9f10166153b5d4a8acfcdb51cb448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457860965d99f7076a7ed6740dcd6f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76990739b351f8271772f10544bb20750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caf85defe64668a34f72938f54be3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bba65bcb333153a0492cc18b0961152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3306f043ebaac548678dc6733a55053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea27fee2470f2dfc8c764045d0eff354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c293403d5a5c22948ace9a0526c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bba3a8a4972d3bc85ab9f9bc855e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986c0f41aa193e26fd3240c7b51a33357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e346427195d583f82933f77257bf0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9c1b10ee9c9c31f0a5b9e9fd42a8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece6ce61409221cb405ece3caa2a59c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92009ee0593964b906a1eec3645e33b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013cc5576e780cb7a52cd67e8d176c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff2758db05262e6ae708d807caf39063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd14bbbea4058c5e6bfde1401f45ceb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5f9853afdbbc46c15a50c819835f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c00d5a05ff31c47c881b94922478866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc535a64158e813e6d92c2d8d008420367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd918bc0e39dd7697ccfac00cbc622e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae6a8e80723e96f7f5e2278cd412469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb57c8e676d0340ba5e10be42c4e8270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ce40aa266159a9b2f6b366a73676f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843b72fc05c2c9b57b4a96bad936f3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf018ed93393a9ff3f3e524460a8c4fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff3b89c6dbdf5dcff1a038b826e5ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad67f2f56487b4165079cec91da60c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096628009de8480649ead069ea3f3c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031f33a54cb3374168b47eb2faa642b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12615f97c320ba1709bc971f5003d77a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78befddb499ca66dd96bacbe2f78e6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6dc7d7f96786ea0ff722d0dbda63ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47131702d6885aa1c218e53b116172b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237c50d940181ee5b3da6931195cdc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dbba63378ac498ceff520e22fe13783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0bcbe578b172d2b63102207b5676384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4c03f9b867f99f62fdb14ceb247ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93c07997bb6c927bf9a5d96419d5df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58239a2830636069ec1a775420f4446a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458922fc288b12e0dfb826f7a37bb04488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e5d91564df654b320c2c7acf18edb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbed7b530cce82ff077d935b4549e5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54548dc6c73a5df94ba0c25f053a35c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90eef1e32b6d1e04b0b0df5ef15ece92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f0497ad1cffc11504d2b3694ec1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fe6107a8c600e88090b879c07a46894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2d962ea49a33e4d41f3bd71d98bd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a798ef82264b3b21c4b13b5759d1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc1f8335a1d5b3e223a22463a8901397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1116d1ed07da5a7feafbb548d97ef998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64001775ec597a0c7822c8d6914ec699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31531b17fb61344111f5ec2dd7bfc1cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf29c1a50d106dbfb9b3357cfdcfc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383161dc1d31cf1038e2ac083b596fd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57381bc80d277f8d8d8c53c674c36d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af3d59e683e1cdb525c1d1491aa7fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e13677a82fa736a3028d9e0be0df5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75c97f7d07ccdd0b079b861757b26e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eea7683da7c8a75f7b7f5920c0fbaf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd9d2e7b70253188f11c594a677c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dab039d3f9e7afac2e6cf22ad1c497109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc63d8256e8b538f80912095e50b14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a4cd57e99cc2f9520f3c9bb8a6ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c26fa45183451ba503306aa173bc34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4af03bed20ed0e31ee45e01990370a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e702b45c2f0b6f4be81ef05bce0a74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ba75fcade4a4f67d3f4e28d41b23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1438ee55943d537adb95a08013589116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa56b35dd5d2d8aa0deec4720c5328117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295ee8ccff25e9e592e4b132bd0e67d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62cc59810963fb16dda80a21cef94c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937713d6f154c1818a872525a56bfdb1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0729dba929f1414338debcefec2fe2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ba7d235bed012502f85ff9f79700122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64beba3fa6b574460fa3edb7ecdddb6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5df7ff443f0bcf57342882e393cd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd974acfa6addae51e5b324417a694125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db2a17dc2f32ae46ef822f41e4a2eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91f79def05fa4e4d25c60ebf099f4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618e04d648178518cb68f2f89dd725c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0f8f96d73e10067a334ec109a21b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5213032ac990b17de5e1da88d9e4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed228c8c7ee749c654ac984c805fffa131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89305f0ee68ab4708486a5429de4bb05132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f063484d10e4092284046b680b700f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdb716ae11ada333308942866b948a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49150d026673025c1abe0c422f33e9eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8eb933b4c5e5a4c1ae924745b92fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a0daf057f5e27017114682b8510e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5501ceedcef39276d8bcd5403c102138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92313b58791bb4119925703e062d6fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65054be6315585d23c5cc1ebe1e3cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3683ecae3399fe8a35a13a37e7ac5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264af663d0858bba1bace59afb696d39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08837fee8665b95c9cb5650b8b62094b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a89bc2f90a411f5391fed1e71f8d54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd048b5a13c64070ede24e0371efda11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501da68bfa5328bcaaa5ef5b114dc0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c57b2c6d65d8336f28a225c22eb1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c291881dad285e94097a4357fd18e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0879d53fe7f56622c72a32ad937cca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c27262c0b953d42ea7a64136253102150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53409f3a84022f41a6037f7ff6ade1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef11572d968958b75a9a9ba180a103152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0552c4e90bd71d3f203d5e3ad3895153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cbe0f8ac0f5fd9235c197f331df0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365be2c056d0d8eea9e51bcc9a6b891b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d540fb6b9161075d773704f87f9042156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b2a0433da48d5b2b498d511cf76b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfde539bb775f59ff5dd92d600b1781158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470778d3ec940057394e9283253de29159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8872c88bfabcb1a0a433105e585b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de92e148a6e160943aa5a7068f64ae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968794cb778c8ad751cc7e6d825dcb3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e80a8cd70c27a0397e5169ed506c64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca13d86e50c87beac181d0288281bcb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515644c66d6e8f01d5854db3510c82c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9af999ae34322d9e4015daca23b2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818499e39cddd252e32681f158e1d2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afd358eab8a644f97ece5c52f0943c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e70df40439c4c4db3a2d0833f9e22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1b2ded8d362a5f208b0622d405784170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25cad2aaa90b8bc97f6ec4216709cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73173b7e82dd5c459eae0dfed0b3fa5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a21b4e9fa1b0d5caea9b1a84313db2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbbd43986a2017150ce49768424bfa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f4ac7861d6ff4ce1b1f4e19a5453b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533d3b20b9c3fbff8191889e4444573176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ed287f56b33be0bd49f9e03ac654f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77c3ca72e6d98913fb7e6c21e31db1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9821200a218c1c2254e10690a2c240f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e7e3c5c9a6b2e4d870a8d381ca93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6e8b5e750f90315e0efd15360237b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a8d7206505340b127ef521aeec52d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302ed6bcfc1d32618386168c6884295183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430571522f9784ad49dbc938346fc18184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34245a866b8b532a14c72f506e8b605185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3212d0cb4aadd996f470110efb82a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2171fadac190d3ba865ca6fe1378996187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa1edfa5428b054df7923bcc0a913a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e505bf64fcff7b8fc7ad8fe5723dcdc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc704126f8368cf6e59b1b2b25f9bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bce29dd8ee76ea3314d5693c29cb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7494bfc0a681e8a471eea8d280467192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263fd1d9c034996f344c932ff86bcde193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbaa4aa805ffc9ca403778ebde00472194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81930bf942504ffed6c919308f4e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb33b89e0fe911f5970ee418d4a812196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f98162b877b68ca758ba4a2c43e7c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037ef1c521cbeec6f28d3fe0d2a3aad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ede8d4c14cf521c7d8f1fbee7893a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8913486156d48885b262852ff7a36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d21f2b80997fc8cdb63edf86c2e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5dd7c044baeec84ce667f11751a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c156a9f64514b5d7be7259e52f5dc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45502517cb250ea041d563cdd15511fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26415b7be4b6efbd0d076b1768d6291205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456699e991e1f5c7bb1f38e4daf01d5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef28639c4cd4bfd30fcc757b701fad5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d24b0143750d2df76fc9ad76451f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb387b91ab2f19df3b575aad5ddcffaa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe50813db0c35783fb77475a3b4edee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f95e760c9b32324758f0d985320f21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedebc9b79ea6955c29fea874cc732a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d965eec9fa0c75bde5020a99057b1fb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446a768a61b588fee99e6f2e509a91214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6af6b1d1fa9c3e5c650555fed9449215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd89a3c53b2a8bb95b4d081e221e0ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7ad585878748078be9a3298c309b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739242fbe978f37f943aa359627f178218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766b7448ff58cd937e07e30dde770ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceff6861e90df96844b9d8d4d667cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee000f690968a701e86c96d99f46441a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f943b20537cb8e1a2d28f046f07f146222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec22caa209c31b07776b1b374226d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22763ea7afe9fc3c4c63ed1186c3a4de224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a34fcf37bac4b420335fa021f7530225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf1b5bf3e8012dc4c766c93d4a6d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481464bce0a068a83e7d8b78b947528227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d088071cce91965bafea151abc664228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a74a1e49809aac0d6d5d8aa3138f5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d121b9dec3b03f6e266bfce5fbb6c714230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9810b67b1afce2ec5b73c9504886990231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3aeaad33fe5bdbb0515ffcc18e360232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f0d46292d239633a54343aeb49eba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2690edc64a90a07ebe45327d9579c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d0923ddf016db5bd414cb1c55d76b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f08791ff0df1a4ae66e6584646841c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b491bbc92409f411ecb1e04d62253237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e62a9355b81c58a3e026d0aba6e96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de926e9d69eb27e97a0d448c30ca2f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1e1fdb1d052ec1f96e6e0debd79e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ca99854575571100ad0776ce2a280241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130e605823b2e50ff469e564c24c8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123f52ff676baa5465f5ceec88fe526243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a75839f8346013dff2a186d24ee7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ddaac0881ef78495a0041b66cff34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732a4a6fc94424c4f18492ba0c789c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e7f7a4083ffc0a4fdb8156db7c2bad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef90b6578616f3b89019e82c161afc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44601892015a84fffa4eb4c9c0eb29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df60553356a466eb5b471125562d99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1011e581d50473d3cb5bf3993b1ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd18af32b93a321c3bb299ce658bef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3558cc1761bf35a44d48e57ca4ee2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872aff78e129f539b8daa64b776926d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c247f6160b610f4e755bb00b6820d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9bc7ccf6db526a76796c58419d33e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efdb1d0ae4bfd4699913cb3dcf89f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879d02be1d4302469c786816ee62c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0076f6bf3c8addaeba24d09a6b9b33b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5723544ab38a83ac2446ac8d34510260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb60ca68d42f955cf004eb7433d40c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a173c508fd0ca0fc7d47779034b06262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971432734ec13b2dfd7f8986b3a4a60d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfa61925756151c76c86d1979655ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888290cbf90649cccf5cc4bba42724ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242f949cff489b1300c09cbcc2e670b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ff3a59d27c1f505e291f7700112ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d56c1c568339d8f203cd86cf0afe31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006b6d709edfe839bde5f3e655e161269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b80dc6a6b6dca6e4fa18067684f02270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044466031fc322957b43fc2925644e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80640da721d6f88494d73423f3c2e3b2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d23c17e5450036cdc772b27844cfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344dd5e844ffb07ecfff5762afb7425274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efa233090d0b4d99978cdb3d7d61eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be8f229ebb8a977043b5ab04224df6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7cb0f659ba46afb795a252ff15ad1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37972c08cec82ffb061136bb6f55d3c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcae7c7b876375ffa0bbef34bc213e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f58c3324591acb4ab92d1766d11f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b79e0528dcf587932fb4ab240bcbe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42312b901ad626579fe80626ba20dc6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610aca79b1e7825cc87aa1a1805a47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a520e099686cf6c0799ee7110ff84e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c98b1e62c9ff39612328ac86736012285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b81342fe6f43ea8db759df22e2b7d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf86846497c35ae6a176a4496d620de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1660589b13ded21a24206f4e0d95584288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f167272661b15992d3a3f312e5dcccf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ac7ec7ace7f8da19c5716f4c9247290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3611db3d27e16cdf25766da5d9f8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9b349b6ba3d97980f2e9757186326292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b5b6b1505d9204d2e1f60add2b415293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9244d278eb6a4aac40d856a7098898d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df5461ef985b21b2d737ef126ecb74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96556eaf296bb77fa3f23f7e503592f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ab674bc28889f203378f70ff16455297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014f4534027950cd64a0e6c5d9a95d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12c4faa1de79ce04728a57ee2ea371299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12764831c8af9228a75faef0cf08c24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb6c228408250cf245042209194821301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee96816ea4cd269bf1159af956d2b92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73def0241e77262fa53f88d114c1092303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cf905fd4714fa7b614e0123bb3aeb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2684637902ce7bcfe6749c6c5d361305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47d2b3ca2e177e0ba1fc8b0d3dde4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ba73039e76a89bef53b5ae3d35262307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f59a27275e318b53801bca38bfd43308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0a6566832b20eb1061271a9b5e439309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9702c48e00bb94aa5acf5809fd3b47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4bedeb0748e9185b1c299bac0ae06311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add743bb39d6677f017bc1b6c1664c80312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf03a06f2f76a218e2e4ca5938088e6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d3b8dbe7dd2920d0ff0af42b71975314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891357f333a8e2dae9de16b494c0e0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa49651965fec976a11d372aaedb966316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed487d773abd46fa5b28fe19f72dbb89317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991b43a1efeed736b75eb5d8fb9564d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459abaad34ac6e36dd97201eda789f59319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2d0e5c414ae9ce61949cf16cd5393320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9eec487c52bd3faefc3b2b37d5614321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19588d3529ce465aea90d769daa2a8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17594942ee27cd20243f6d3c4d26281d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a88a815135676444a32e63f4e39e16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff11be3377a65498094e903e6ce35a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf184961ae1bb1f234682b5951f58ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d25a37670c078771e643b6f7e8356327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b67987fbb22d5b8d85dd99f6de4751328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78166926ded876a8cfb2c07111ce73a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4035cb159bc020689cf3feec01139f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35231c9e473770cf5899da5eb4654ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cbfef0f34deb8f6628e9054192c99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4ab3c3e76b9cf8c81e383a38297c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d7ffc29187120fa614aea7644bf47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e3b101a4edf181e9a10d25c9300fa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c98325e3c04ab9a1a3a9e5b88fc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd653b048e48a61a47f83e8e9d7c931d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd0a23cbdd1712efb45b6a725d347f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410f4492928b8fe21d3d946027b2e9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f17378e14190cb68c19029a6ac718340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da70bfc57c10ecdfe836e0f4ce7d301341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b941868e8b8cffab1abd17a9afa998342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9550c64422d8ca4f8565941da0c28343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568a753d54fbaca3e507107cff9e281344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bf2aaa5d02d1a3edd70f8ea92e821345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6c54194b474a48ff1464179d26bdd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a88c629049714721097020b4bbfc1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29992070a99fc908fbb723fa7acabecf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9330510f3228da21fc0c77d8471f55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce668e5ab8b5f95460671307aae11429350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389b65114680526aed35845d8ac4a98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6debf88e39823762c628dcc12294e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee011116795e373423f9c647ce589f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117263b98e6aa921ee1e01688bc9540354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ff5af3b310a42f2011efb53c14d5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b355acf7c923b58c7b29dbe91ce0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6151d59c1edd3570d4fde5140dd25357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fae24e6feb88b298b15f11ece37e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38b4b6ccfb6e60fa8619cedc0154b1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb49b2739660977d14453ad485bffb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d255397e68ee89dc9325b93b60627da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bee496f18e746da60c2e1c603da9c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cf1fa9f13592bac1633df7d993566363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bce56f528cc2b70c6e4b6bcac876d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f791b6e10e8e5f8a1ab00e3a02d60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afa365e672b2c07f75872af05e69bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47feab19a428af7295f2e940dc5e6bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c63c8e487711a0ad6c688377dfbea6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843667ff0aa8263733f7d9e624c48335369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898935287bce1b0ed8d85928f491a09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806bb347f477a9ba1e4c84a80ea008c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fba1d1fd1bb65ddb0ff087f036dab9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761c34d88ae5ed4c860c44e7b022b47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6fc071dd9b4a2e46c66e23ddb46fb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac42214bf0b6b06bbcc5ce54031dc5a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb378a9db1479b821c6fbda3493bc38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b48995942bfa1da696121c3916e05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b45f6e2c04cb349f87ab489da9ead378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacfb76589e2dfae34009f3ec5666de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87895b33c67df2feb979d0f5e38f399f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e67e01f8ef40bbde607bd6f6adc46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d448c48fec79f2693ca10e70d19e19382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f035f7d9b3c1af3b0e004dbeee40770383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ba74cb2a760e6f14d10f35c0a8cf8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44134982150cfeaf979e88d7b86f0ac9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbbaebf652d3c65f8d5eeff4447c03386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889524318e14a70d64c3356aeb312fa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482a59050efe3c6bcff4eb76d51a06e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dde54f124ca50fce3f5751f58176a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc070e61ee328905a538545be3eb685390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048de900362033d877871b02686498c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede88d6d63494d2618740bda8ed886cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c9dd03a3a1370737d1ec29892245393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fe12889f827ffd6425179a88e1b00394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4e2ffd4da13ef8b96141523b12329395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29597b12e3336dded3418167924a66bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11014f9282850720d6a2869cbfc50c3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380e6ebcf635a8e82ad0deb550b894c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15584a5e97ce1c49f7b47f3a97998a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f93b93ad721ea4e114c808e8251037400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f9566f27fb9f89cb93d80130d5342401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad7394458013b9cf9ff8230dd08d69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab764d08256260ab7f2a26b3eb7d70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e903f4852348cfcadab97af73168a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea899770ac758aa5d929f69ae961dc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ceed4b3f8fba4c95a22070a08df6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66a853d12512edda08953fff19f0ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c567fe7cf4396fb4bad264f4b092f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e526f4caff46a0112e13605bd489a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae5d7e8da7d9925371565a660b858410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c97ad2621e93f6082d1dc4be3f3bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc270b996f8a576de93c49ee1916c11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86e220cf4f6f4319c4ad387fc886ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125f30e8a6b11f767264f2ca8f9842f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c23923c597055295f50cc141c1a1ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6909be387ab4708fed016f3e0715f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9180341b436a8e58191d085df5f42f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafed314219ed5ceaed3fe354bcea62418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389449d1dddfa7b90a2e683a74f1e92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85966d64bf324f2b94368bfbe743c3b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f01626082b45947ddf9be2b6b3feb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812c9ec6edb3f4d5dc72c4422ffc0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57151f500899a538fd6312cc40f99977423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a58c712e3aa0133aee7d95cbf8ed0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f7e177c8cbc3f8f6869fda3055aed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61907f68e09ad3b72578356bc941ed84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be182bcc42203c359dc4008dd1625700427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb5c1e5adce9dc9ea708b03176206f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3433859c77cd8430bb65a53c0a49a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a39c33ba93fbe75ab9c2d274f4964e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc96a25d69eb18246945dbbaa28feb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbc39b37a2cc29e877fceb00fee9c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28303b729663b6327d6830d2fb28ec1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586a7f7152d4229bfbb0ef37b053e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe143f22bfeb41e587446864a24f3b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172f0757651a393e72693ddd64c38ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d9d14d8582dff235cc4dabc34df06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aca36d662a966215e961c69c0b7942438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aabf497ed7ff6dc3b6ec9a8d7aaf5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6139b6c51751feb08762cd15589a7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b695ed5421fef511c5cb6b64299c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6a7ff528a626a0f94375b0af42db3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ba31a20cd3a3499a8403ffa589b5e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898781d1a7ada6403e53d548f51cc377444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b315a71f5ee5a9185b753c79b391e86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd201a3bd18835239d16ccf14a327b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513972046d7b9b3130d3a16c3b78af7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26458249fcf7d136b3590d5ecb799fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e9f02bef84f41e36327baef9e26f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dead25a5b633e62cc7650a9784936c7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038c487b6317ed98ce5daa97bcb9654451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73128a80aa2ef9052051e91e37d72a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72e943f5fa0037171009be00cac2d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4dcc4dbca7e64543b3e3380479137454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4d63c9aa31c0e975022bc1d98ab2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07eea2f254267657c33bd06c462a02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e292fe633b3d0e147281eaeca522de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df602dc19079b5dd65c0d7058056f6cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6aa4b780d603bf5e7be7de2c0ecae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354c43d22f5af7ceefd03c2056b411d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b65dd55fba2444bc4cd17fb54f084461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6ad1a034cd8a8a6a7c56f6e0f73d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0af06d9e3f00aa69c039a7462a985463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77f06939f23c36b434d91c34ea5bd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e75aadf688dd44db923b48d01c3e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03e5061def223baffc195bbf409f96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968f1c2234aeca87192075e6fa34c92467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68dc00c17fe377c3075c9597b5b171468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bcc8bcbf2b8c8cc3c047c94ba44d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b2fa1f1bc18fd055845026fc69c2ed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b836d527626222ef1958f24e62055f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff34433f6d068ca4c27009317495c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106bbc7de1222dd72a913b9647666a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2e93266f8141753ebd5f2e01a7a62474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54c51a9c223e3309bd04a4990c6f6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00944ed06ec81a10f00975b655fb4f63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5919665dee98bd68c47b3c4c70389f33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a7afbff3c30d3209ed4d10f170820478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1e422244846c99a79974d6c3ced8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89735a1048954bff6975004c65705cae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079c5e042b85e898f1502a07c894eb0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f14273fa750504e72197b34a6b2aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518687a7064f0789e47677d3f492a29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee97ed213a8020e3ee62e1e8d99243484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974db99433739f24b2c246e437bcdfad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b6037d61576de69160343437c176d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d86ae4fe5f2b85d06f59ef003b10c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390666c2a94acfa24f137ec09f006fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c72781aaf7c66147f746c052f69f04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0981409b451bf3ecda8462a415e11490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bb3c0298319af0bd9499b9de8756b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757563399c0a09f1db4a2f241e5bc760492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226d1608a939deb61f210809c60b9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434e810f8c419f38e9c1b95cf546347494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cc07e51f25076eacde908cc31cbca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6b0ecbf333150d229dfba55fcea2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efaecf8ec1a46b2d1a4bfb0736ff99b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2751cd0afdb6edb8ba9cbd74d06b56498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917f445c116677184d7451473898b30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5f71e758c35f884c0b8843dc246ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b20a009b26d7b0c87c38920cfac0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c93fbdd63bdf484e109f532c599943502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b266afbce991da2eddbe662f94e241d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c573eedce66bf2f670adfdb283afe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174943abf9b93db7f6b7898b4970558505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d28d1e5bac9afcf236ade3592d2bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfc7b7dd8cb16a246c0d3f6f57a891507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237ea87180e36a369278ac65d0def41508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc61afe3d939545098e0333ca7fa235509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccb552b91893d23afcd73ec0f6aa47510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43d57a846c4511e3637a608efadbe6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20db7517e934d7019ff8f0d843bb59b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b5abc70c65a386eeabbc34aa1f2ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7834314b36cb0d7947a717310e81c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b41210e7e230bac469c2e9e52df688515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73662a7b889dc1a8c43cad7a574d970516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad3cad2859397fa03412a2fc42d846517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ad3fd2f7d5edcd71aa298f8fef532518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82e1c50f32eb3c73f427f31f875687519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3b2986690211c5d389dd46c1466ed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932861d2e2c1c17f7b88f271ea6db7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ebd63e07cb2ec6cbea7cf802641b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6523856604b73daa1f63db09ad238523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e424aa0b42740883afd125609b63bf1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58601bcefe3d0c0e30fbed456e3c2d47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028e824db96fb04c15e0a6de9008b24526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9442e68dbcbe96a48d924d3eaf4fe88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f01e592995aed059b1957d9e82eb0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bb969407311936a903cd21bb63c91529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5e2a4f407a47276e3cbbda6fc980f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc22373ca3f45ffca202a2350bc50ca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dec5ba835be95724ffb2c75956f53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063334b91c1eff566820c0f62720f86e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d777df85bd5d9f43260129fb542276534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e4cd5ae88f09707a9e77fa4b83424535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e2c2fb4bf984912909786c1d4c778536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52912a0f49e5ba011d54405e5c55e2d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4371a10fca17874f223d6591e3ebbd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8399b2f7327c670a1849c8ded67ad4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecdef75334d66dd22294e1b0a42e08540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa7a5e3f50997825cbcc9153ce035d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a94d9e269b1bab6daf6e7647176b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf3d181799ab52d9925b905340bd6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4348195d1cca33446f97b99519a15b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ff1527f9e9533f600b507d732bf69545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e5b00ae7f9321d9e71bad90d3402546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45328053a0b3d757fd72344f9b666c77547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bb0079d03f573c155ac564828fc61548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa440fd8fb522c8c417abfcca0ae36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e70969a6230a415f5843773861304550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9d5fac03b56b629ae2d2e005cad17551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f8a6b77b7de909b5a5d65ba176c01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ce1ba893106c5b364d4e1dbf03bbf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2dabefce14ada50585113bf4c1d7a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd884b0cd636d22154563e12e5a1e211555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b1b7b7eb1e144d0813ae9356a19e9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ada162fb8caae2aa8b56d009ceb288557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc4f17ab1b6f0ecd65f33fffaf4d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff4f335d92df2a8e23e87c46181ed8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67cafa29c7f2864cea642cdbca62a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812275d165a4991791e102c9374209561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47413b5336880860676c3b7d57f1594c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ccbf9aa8cc05a6ce0cd236f6c765f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac263345c33e63d76d10def60bf5a9a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79943b23262e3749c9ca493a118684565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66ec8c4518bf9586de4c6f2a02821566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99a755d340525bad381462da43935b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82affc492f60428c486670c6d3d9280c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63adce6dec7b4b6b53e6aefc2a5e3f5a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd04a37e0e6613a04d30c554b80045570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcf13914e8b4186b44adeea1a24ac7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e1cea7a1f23d16e1108da695a3f52572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bca16e394f22efeda5c4c880a69cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359816032f25969acb4e911a0abfa8e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a8249ec93a439ef00880d147bc45b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e95c1f3389de5d76e24e99e939d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfff0ddfeb6858f0192c5d19110e347577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2aaecdddca5dc8a5ac525727ec115578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510890b57ca5749745607ab7af26c77579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a259aef1daf8cf734aad5290288c058580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb92f9f6bb1d6f9b61cf7575aecce2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43180df590d212f9e212297dc5e643582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de62abafa4bfa25cb07e890cbb202a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a61c8db1fe2284b6e63156360d8be6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef38511ab4ff1abb1170cc81f640956585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685278e36ef85f6f5d5cbff9e9c1577586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50aefad122c8015c73e2d8e51f1f59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e49aeeb7a91692e4e920ac5448941588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c5731a7a222527e4fb87525648931589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30744bb08eaa1aa5fe8fbf52bb730654590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b248b620ca893afc1acd1ac0e848ee5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6086c040fe0c62e7de51d29b5a9739d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f92a2b8bdc0d66ab68e97d01ed6853593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77113605f50f1ed0f1fe1d65265de6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa53649db07107e0b28dd296e48077595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655c2f22e892b0086cf1ac297dabda4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318124b31e997956004ce3170afe08dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e31c4ea9600af4174d96a8101f13fe4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbfd0807a0165fac2935b9dd378bcd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b961c8218e6122f820726f0c79a83600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab1c74e6e2031d33ff472047cea9be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcda5cdd34d98081a1fa14d61512f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5edcfb31dcb3f1d6f95fba4e9492ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb637e6baeb097d0aeb95d50168bf6f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c7f723c900f2d29386d068ba35271605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef56444257e16d9d2caedc0934bc7d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50c4dd6ea8ce361918d9e7ba08c1d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da47287ee41242b61ca0d0c48475d9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a273b507a5efca0e76769bdc45b77609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33b51bd9e30b4ba197561353de780e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911ff9747a98c4626579526678bf0f4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bf1ad933127158db3cfdc5834174612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443546229e9437e5ceb38b33aaf3c5de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfc3d65a88455d2362e5db28e92c1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117311a7ed65bcf11e38c0b0d5957cbd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8884e9cc5aa1ce4f6d50c3da4c405d0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ff5de320fb9f8422d99c5c3ddcf62617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fdea3254c5aa0a870cd4b63435af5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd57c8fbe8fdee2025e9a1d0f1afa0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2775a5ba11ea81d86449e935634a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34249527eddb62e4707a50a6a8e499621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95dfdeb7826587eff5ebad5456a44f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026a31d7347cb8315cddde70356d73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a8215b30b55b774fe72435f6799ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61b10d54e42ac8dd42c6aeb1bf15c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9c0f29aa4e098b8b705a425fc58c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae0819e1a01ee91f6ba6b6b6acc7be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25193ae354aa66554436e48ea265df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0030b06d6ba6e90c9159f23d1247e8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d787d4611241504d758dd906baf894630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd44f79ae1ccab427e2aed1f0af2cd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6963fc2610135ebdeec4aa2cf2014632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa024f40a4a31a090db7df44ff89bd2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ec51fb71785f988fc1d0816d5d213634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0053031004f8d8023791e6efbee98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361bfe75280396ea5e80742213ca075636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ac57e231c15d9a95e17e39aa721b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605e32229eab2a91b57dae3e5831ad4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301e1c998dbfae2d7b75ce32549e2ef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25338d8d2c90d5bee50e78a2ae36993640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc5b4d2f66d75c16a8cd3e55be9d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7499cf1d7eae380f88bbeaff16275642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939cbb45ef953e0c805f9f5eb0e16d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bf6097dd7d16186845b6f4f8cb2bb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55490ea9910bd69681b86c15342ffb79645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a4cc115ed9be18004a514ae5023cf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebde88e589f125ea2e5d8a27ea9638647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0298a7e0d94b42f8938b743a64ecf3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc24887e0c29a354a812a0de7c5a7d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7f05269e71b34a1846a8daa9f8b8a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d5978ae7920e171c9f74dadd1b60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1e39c18217d292e309661287d567652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904732076fca90f1b240a723f2fd792653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d36f93c42a37fc29fbf10109309c99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dc36bb1825b7dd4878148381a2b0d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34595eb36b4eed5e932acd009a850cee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a30e9db44ec155a45383e8c928ae56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85024cc9c58e102aaf1ad11b853b904a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1363d8a05803b9e9cc5e94584754cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e70604f7d075a7bbfc4c4d792445a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf4db864ce4e2cff8e5308c0a3261d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22cded986864131ce12b8dbf173d37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a1d6a77876140114a6bf14b8744b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7f204a807b2783bdc90df0ba6b874664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535025c731ed80b70821d4acbaa53a66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e767170b7d03a7ae2a4638d6732db8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c003ffc28f62cd08ab487c1ddc27a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85780a37fb959921dfcc9607e09c71668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce811fa7ddc3ddd3e512ca1f2a721f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db313a3651d5be0a0a965b929c1f39670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee42a84ad4904945904ab8388c143d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c091f44172fc548fb064f598eb2df09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b64ea9a7c17642ae5cf1660a6aee6c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5cb5df1e9a5f013287019ecfc30dc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2e31e34cc0764bf8894ee3b1b64d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e365d0adc6684d5953ea859d6de1356676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3231b509484a1289ac2395235fb535677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9a4dd36182770849b2ac787378467678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea792b701955717d229d42a86b089f85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff0ccc7c42945128f4512231149c72680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5af5c8c452ad50964b09aaacac5d5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b506f7c292a69a8ff3d514eb599da6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d622aeb3c4f661bf58985e2c02f04a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611283c5e3bd62a208d2a773bb80178684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875de80c6988e520024bf01b10cb9f2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b69a5722ab78586567e83b1f529c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acca2d0c0af5f13118733ff0b52b2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3995ae6207cd9762d13b3d186439e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad03b42e05bc0c7a279ba5f3762c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dad72846fd0568abe118dd8eda36b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7886c9caa8f7df40fdf17f5f1338c33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fb038bbc0df62a988848a4128a02a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50537a6771826f9fc33f6a5ac9bbb7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d216dbcc1cdea0e1ac9f62df39459694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4974db40a5e188b77c77d49f83db4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529349ff235970b794ee1eb3b1a4def6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7f7dcb0b74e83ed75c16981b27f35697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c29c5974aff12c61b2f18b03903a47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5399cf85c9a29b854eeccd651b0a55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5ea94d74759706b162c508d9187de700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f92200912ebf762cff849d88c883a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b31e18be14a6b7a37daeae66be16702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a824b190062952cae565dc6a31300703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012303b723b4d2f41180e0370df9513c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed03808192543c0eefaa6e8cd59a85705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99506a4e7f25fa3c4fd0b21d3b4d092c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b24055950b84f90677f51b762d165707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4dd08ae422103837773b7fdbaa92a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f5b2cb1a85b0e1e187263c3a50d1e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c8d50dde5788b8ecd6e3f3958bdf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cea21dfa4db4a645ae032bfe0273a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bcc3103d03785654b315687b2f5aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e794b86d94b14c0fdaec74047ebf2e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f6b640dcbc6fa789e74404dbcf861714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535574e5308997c841d93b7daaed09e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257399c9b174f98f375155dbe0dc937716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed6715b83ab7adeeaba2e64e5bdb12717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e89cb2ab5c6fedcfcbeba6fc1e5f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462f826535968100e380323e0604a4f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf07193ab3dc1bd87cfe2d2b082e09f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e90db9966e77516adfb5e6e17278c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee2bb5de0ffa06ae363847aa3f4392722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e14499429506dda53f87e25f7d80d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b046ad99925cc9fa798b749f57985d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ac8fb11923e93d4f6c927394eb22b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86dbca750563ff18f27964cc77763b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cc97f4c93c5509c26489fbe8c1b8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e87ffb34f3a811c604b70a27ff7cab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a67fc4ceea7c11ac0456836b65e5a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dfae8daefee2ae9b33bd840b746ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf464e367b600b4e5865fbc4214e89e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbb9573a76d3186f5b9c5769be6827732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457c5b9728566700f97fad5556f084733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b691e7256e2d33cb4c6d9d7259768eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389a33b4c143043d9870a5370df4703735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a03802c594b3ab0846ae82e6084de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2837d78b55fee9abc6e1747a2eb0fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d360a8873a5ed64e26b2d562309fcb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7d3686fff859c5d9a91ab461351ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706d0c45815ab6bace2ec4ae44e6a1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8654f87a24d9d7b0da215d770db6a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370973fd50fa8acbd5c9602631ffe2f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5560749674cbc0868ff7044da844d66743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e571be2a022d36c6614b106a8247d7a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77344a8c01d5206e96197cb96925b6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2951db11f1d6112466b7459ac1050746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5b58bd53ff86f66bf45623a7acb9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153b640914221cea82607a7e79c3ca748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22112ca1b6f686d190ec0da9036119749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc52aae17b483b1a4e3d5fddae07727750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424b54fbf3bb6c161f6edcc993754e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284de35e6ba4b1bcb3051f4083883439752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e95720efb9281cdba014ca9829e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4145aeae3a5b4eb2763ad73c9ac74754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d82a6bf4ecee9be5897cac32b4bc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fdbdae5ad2d3d97a54749e7056357756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3f6f52827ff89c1d3dc02a7d7538e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77793acc3995af92fd8316b0f97b396758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5340e78f0811ea56f9c7aa925be552759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>