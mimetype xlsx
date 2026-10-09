--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543174dbf95f1928b8b76364fc398d961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bbb0525d8efdffa28a287134284122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87773fdfeca332150ddc995f59c8ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50fca6842448922ceaab0151b09a324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36d072cb5eb75ce9aebcc4fbf1e1af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1892df88b6c03a1ecbe6e23bd119366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a2c660b9451a3053ff9a499c268107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4bd933ac7a53f92a76e1d192079c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f14ca690ee39e00ebc59aa8af71ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e43afaae906b8296de0bc0057cc33210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c4ac936b6d1c98cf0db0db62f887711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401409ddd6706b72b29621a105c726812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f53c64a9724bf7304c5f97356e58e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac1105a4d0e841dbb5c4ee52db099414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd651d820fb970ce9c13724ad583fd2d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4611f9beeecbd0d859921c162c5c78716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448c6558cf4a52bfccc4d3c6262216a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a395cd2536a1bae6359f44571d1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b87f3a0c5f43babe0a3edbe93dc8f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74b9c9848f48f2ee8ea91c6be2ce4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad63ff2d42e22a16259e8bc4660c4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189befcf0bfd1b66369bd2fb857ba5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e73c818fa70f177daca14b27bbc48723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd941db957bf109e134c33a4fa5e9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b850ec44dbee8bdec30d0c8dabe363625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6b8c7c847f4f72e860d787706ef3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a8f3a5e241d254db8136e8659570a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a912788d59cb16921ac5c3f75c8a7728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c86422ddeed8cc4412a41ac776e2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84daa0b1e68fd170be83e34ff58c9d930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4307cac51a3ef15edb8f8f94e41d7fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba5c1481e06e767a325d7fc9d3672832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9881755307b1389d388324da640c2433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30bd03806fc664f42fdd06afd3efb734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6c5b5c128a1af8dbafe56b507a87735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59045eb5dd7d28266deda42a38d98836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100627372b4460d1cd591513fa56e36a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc392540025b0c11f4fc0ddfc59560038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3ee3b4ca874e06dd2427b2635ffde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c8b18669064617cdaf0d53e5122bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535e6989a1f46644c2a2491eaeca67241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9940df95fb7493d99978f9e1cb402942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baacf40dc256b4bb723ad72029160843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1568ecf75f3870c5d314d02625a2bde44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e740f26b91be4e88b9b836d23c3b3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aac3ed71a334fd8955ad69aee4f8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f55094a4dd7dec7548d5ccabc88d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249816fb5f3e41cf10e30d4a7cd2159948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e029fd96a176d8b5bcf02bfee1ef1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370b025538c370959919358f37afee450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fae51dd0398ddff9242b15ad5e9a5e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af348018b1bb9e4fed1fe7c85e667df452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436957adf75995cb11a03ccda110058353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e868a2626915305f1e74e0b004526f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0994579d073b86d7831bdd778685a0155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcb39ce0b001acea2f3040e641f3d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee45bf9da6c43c83f7b38e438e894cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9972d7f9ae0b6ac11be95f09893666758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93979d4bc6c6f2e23a162900541701359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b386081fb239749ada253ae5f9a60e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90556187a524fbd192eade340f50222061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a62ac6911f78a4cdb6b3bd87351fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0fd056990e407e37980ee7226451a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980fc22cf6761c45a0ad0199170c7b5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479dd86ff308f586e139006c1482d4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c962ac8976a19779a1a1206ddcb50366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075618c641aec59390792abf80a47cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00824b81cc1236eb6dd9c7079b5dbd1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0145332052f44806dc4fabbe0cc6a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236a192d7d44f824dd424fad5dc51a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a42cc1dab46698db5f104996a6c34e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09e88ef6202d45d898da5c633fde1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0902ff836f6e3fada340af4bca7b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85271a17b7001ab8fd12c26a928415cf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87354f12146375a6a29798652bb215275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ece0b5ae5af929206caa6756f9af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c87448f269f2bee6081f858adc4a4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb57955bbb0445b807d95e1308f5a8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b29df4bfb2ae1fe3d31001705156e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba2aaba17c11c0159cbafebaa3cc7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e8a14d5e54fc0d8a7b1e012fdb75c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a0781cf79c0b49493d6b3b64a7fe682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfde9ea2b5c9edc21c60bebc61992b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b90a26eae1080251e56ae239586efd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf040edcfd2eb01285a6e7560feb29385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70b9de9f9aca3647a20f6c61de52ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefae6b3b77f5277617dd352854207f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cfcef25c9dd5fd3e15c34c4417f3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70482992417d16e7615460a5c1a7d9589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebcb7533d6496970409d0936db2b4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20112080a368208d2be3c358d059cf4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca796d7a0c2fede8ca296116731530592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7085c778d8c46f26a7aad1984ae393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba1ba314a24845ffc0b87271b1858694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae5c539b22da6e4d3aae7ab6994a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a3f4a9a5c61bb5d1760a01b511cf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2c9d917d2cd31e6398b24c529ee7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce065461eece30086291ea53493fd18198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8125bb241575014fb0d8c12ef967c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0ba6373e41fdeab8002d3d9a359d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac672c4551322234366472031fa7083101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05c8735baca8154de18b95050ec09b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be8fee1c8423d18d87cb7af6aa1799103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f879e35c937fdd7e6b3d0afc9f48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8708d171ba7a79d1e20fae80f717f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950ebcd3ba0fcaed3c782ec887edf1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347173652c97531249982031cdbfc53107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ddcec4c42de4a56699ba13d3d2e6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28795d72c67f1d3d7df8d7a699d16c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f1f00a272111a9e8f4d82299fb0cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9270ec9058d9b72e5239e188ca740d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ce5750ec30bad0c3b003419e26b1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5898076751ba751c4ed3c12d6b3b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22a63e82913c1c46869d7472ef995f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8f58d3be678e66e17ade9d6ae870d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c82199c9cd44092fe21068eed3b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531af2ecfaadfc36f19c2227a6cd04d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77adbe3bbac1911c5cfe1ae95944cc0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e65c704fb660fadc37f4158c359dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dec67c6430b664930a991fdae5302a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a85c1b74148f5bc24e47268f5949d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d052d3b9210b2ffe127c9d964de4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6aa89c1a2d116c19e118d8de4330bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab0fd83204757bf5f8ad73daa4fe95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7524191718ec8569323d7e418b2b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046aff33c3a66eb9a35fc88a1b3909b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0b668dba46b812c31d20235bf9c80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966936c589db15a99c53ba5e872bce9c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318ec19ebbb23ec08c0f64650fc227b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91af19677a2a4fea0443aea9ffd3b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c408f23bd75a15d039ea9cfd37943131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2a64b46bb0c14c1b28ce065e8ec32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c0d8bc100885808db46fafd10523133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf7ddca5e925e9d8c20c0534e1a866134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88386bc06bf6722ed946b805ed776e97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb642e06c9d16871443572e2f78065136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90866558c688f7713353593ea6afe5b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacf043c954248155b4bf1192e90db0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f871cc0240ea80dc976129aef06f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d4421cb8cf04ea138b383e323e2c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338ee5f9accd6055051015e30e6b8bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6f8c0212f18e6d07cfb788702b237142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb342ae75cb958ecb1af8d5f9d7169143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082bbc06761bd51f2b25995ddfc5857144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231ed8d3eb194f809fefc22586202b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eccb616f6f2dad47a07786dadd751c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b3c254e5c06d3a6f3fceff894dac8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf6bc43b55d7cbddd98a1f58cb142e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b1c07fae316b3f3e5a0a41f81eb80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf2ecfb97db60db58468f539cc6bf9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70262267875f171fad101cc88615c498151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a32df97445a663e40ba839efae11b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d86d78ae0953401489939790cdd65f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8bb5cc1a9c63a53e387045a63de35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca02f3318824354a9e6cb5f31ffb966155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244906ea64edb9f0b1f0ca2f838ffd40156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482954d508325e6b43b5d6ae5c38a667157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e63acedaa148da78a250e2b006d1db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361bd3817cc2df99478cae11ceb3e742159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259de69bf0dd4b1625d4ce68ea5c6b20160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88377c0f13720974ca5e17e8d43b3237161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c8ee37f0d4dea65b68f9b3baeea0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebfe8bbf12b63f8a6e0c001a019e95163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8236e47319f16e2dab9495d369ecf5a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4546abf16aae5853f5f582e1d633511165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60996dd9f9819eee313769800f8a3b5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2768d4cf8d7e9b83c0d30a46f29b64a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c117cef3b050cafc56f7b31323b24e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ac29d38fa8976a5e283f0dc07618e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008fa9292b188e4324797e52af0584170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6f31fc1a5c7660511d580e96b5a51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4652588984d2b6851808b06c257015172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc04071e9673d3d26961015974e0555173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92c68be736a2da432a2b4d305f5bcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a98ea6fe98f9c9b275d243edf41f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99b8d7ebaa58214ccbf4f32d37693176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6564611c294d9c87fa0ec98a9b4e3fc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9daf6159802d043a433af5389d7ac3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64075f882efe867b63851740242ed34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463b03c8d48fc83bf6f6f742e21017e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb7fb576923b5ffe8066ab6a6ce004181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5cc49f0fe8c1372a95a2f9e1f3ff3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dbc07afbd58551cac3d5b0ae129c5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808721b0dacfafad888f2dfc0e20ae5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6885e7abad63211094a27255e224631185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd94c0dfc34356e8c097fc324dfa5b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163b7479d512df0cf68b20924a1043a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3726d08a9c582060f86253c73fa1f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d77086fd989c306e4c2809842b6f58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c451668e473d9042e45501743b198c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7ab8b8f344979567756e0ba19d64c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f715508ae2fb3f6186e2c225b8ad6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2c3cfe96329f4afd5cb9c064575e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459998e5a418b84685f52a2128a3ae8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866baf01cdcf83861c8e093a0bc254a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4abdb11f91270e6dcafb81bdd4c92196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2e6bb40e01032e0eeff2720876dd5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b19b1e26ac848da428697620e895198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884234ced26544e40db07910a66575bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeed9e1ea1acbf85784d030bd9a93b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95450f70ff767eb8f019ede783440175201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7eb299e0a06518a7b200aaeacf3ed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bd8baaff96ee8e088b8b7fd8710d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d75557dead5e4e32e4bc1771ad70d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7974941e5b7cc536f418c4bd122a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfec81bb8a95438fc6bc41afdb1a0a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d42ec0ece19ce345e8f993de4b072207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610356bc74d8d38188c7311eb50235d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10227ca892942383ec7b5e4ee95b8b1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f4caeddc0cc0794bc0a23347f4ee5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61f558bf5eb0a1606caa7d1f41fc1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21f480c09d0d9fea946913af2d40c5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e696de239dc126beda81e3510fc570213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd060b7012ead8ca7334e3d6aa03fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cd7c1eeecc85850a18e495d84300c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176564cb97b8e9596d4cb7b2eba3568216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5215f0501bfc2a1f3d30f1696b485217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9dee918cfa736c0136ccfa4c0c548218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f237d574195a53d84ec05c15d45835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf19cb789b537077a6d224c7f62b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71290599f608bd2411d9706f76ddc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c12887304cb047753c135a034affd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4245288f9d45b1605b8913ca95acf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6075a8689bee86479e19bc21d65a139224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711e52a5f3fdb29e5a8e91162a0742f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18ca0ebf9f213f448708e636714658226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec52b78c217c7ae5ed9483c7a3332227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603108b6a3d358c8dccf316a7a4d6d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec2adde0bcb992d926aea37d0faad2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f824c29a3a20257bd9206c618cedd4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9257938c8c080538ff2d6763b2b60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b93ff5b4bbeb072d9f317ae6ba466232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7ffb3f0b408794f25d92281067131233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd27d8e783c36069962e4bc1fa71d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1e30801f95262ee2f9a5922cbf817235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f1378375af3e562fbe10d71a19495236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5ceb589afadfbb41642f45c247ee1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6112181f04401d832d13e60429f5a56238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7221f0c9d9dd873a2da4d6e7e0e5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccc6baebf59eb7c61c4e40af6b6162240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59084305f26774b1e6293d192b215d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a3a25546f33a05f69d561c6ece438242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab17eb1c22374f06327fe5069060a3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099946283d0fd7a218bce3a35b5bad8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc10537c805bc584bb0a4ddc2b1f8ef245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eba0826e667f1c9cbfc95460f11077246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0315a8dacb47d38d9c1d79035c0ec3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019424c77bcbdb4eaa7d5a52e7b4980248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3725e2fecdceb9589001c3c044655f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bcced0d376a97c409f84903729c4f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51919f2232a6840a1592bfefb0671ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebad3064667531158deee056456158f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca909d8c617ea980c8d72ac37e6a454253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0e217e3211ed0551ea0483c3baacc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ee740981a0700c91cb98c37a70381255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be8cf120ef3bf8188662b6f871ad34256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26433d9fd3bf1067d56c6e7989ffc2a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8cdb2b885e460db72abf825eb631c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa6fb5b7807dcc452f282cff6851f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06967a2344f94706fca7ac4724b8d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f43dbeedf01d8303fda64d3d230c35261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec98286f2229e5fc4c090432af3053262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880c4a49e6882e432183a116ddab4a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d3a1118a7278eaedec1103ef5f65a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74374b516d6c206b77223f640fbbd9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a8e41cf9b1e597f87af93a9c50ed1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c17459d24cb1f29a023b7de471fd0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d23a056eb9f2363964ff5fb4a54e3e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cebb2daf4887bc3c2f70bb9609542269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d597412aa19c4fff59ad5030d5798270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd34245f605aa9ef5a4198ab87bc3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b96198581421f53b51d9c7221e438272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f296d9778e4fe9b379d973662ac49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334208747d7a492628e4c9bdc7b208b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67236ba01c41ad759b7ada5f981900e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39dd803e69978f5029bbf0f651f2f1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d059f3d2160f53df981f1709a39ba0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097467db9db862013de844ef5bf5ad28278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91f03174256a937f185b097e5cc45b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df249b7c83b8f4a2a98ee0bf61a034280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384d36ed2eb066597349df052c23599281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf076e5d80009e7a8aa4e1649315918b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108a10a3bfa606f207c06eec79f99f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdaa1d5a223c7922357734158aad16284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe09291b507d82aade78f6f4f24899285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35577042ff84303ccc292d19a6c081286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca74d5264e00013dfe3c3841818504e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0efb861ec6bff6b8823284ae2705e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42e63104d38c6694004a73d08933df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880a74f42a09f840bc6c74d530bd613290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c37765020ae54e754d81c2cdd71744291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4be2b7b487b3eb7f8277756de8f07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab36232eb137ad5783fc1248c0f840f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa350a883a5115dfe8a3ceab5376981294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969da740f22ae77ec0f5d8e168e544295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ff65cb3c7932bbd32c3fc09d9d75a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa0dab3694a60b3eb275afa81b8104297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fec33235ece684712da9fcc4338729298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50053aa75314391c286a3db27a7b6b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f33be8aacc62148eb106c5b6688437300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e2243bd0a2e0fd02a55d7c63bee77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb017ae14155490533167ef1f5487760302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f318765d5f0fd9ad481c50f6d608f22303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96df0dc6355ce7ad443c9c96b16b01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea441403094da8f88eef695040cab4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc917afeea0f46f673c16ba7459e264306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11177feed59880e4d4f9d32749421ac3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed6e8cebea453105dced7b5dda2102308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94451a7062e74b27e0d9a2517bc0f7ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dedab08610f0665b8412c36f17f3ac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ae44ea72988f149b02d1dcc170f59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a98a34db6d114e16c800d0ce14bc3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c579f2f3615fb8338273c9fb4c3ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f191c561140bc3ff319bd287a3da42314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a91a5bc8f82bb38ff96d72f4b3bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe79a7ec37a323304a474d61f05ded316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cad02ed1b98f7a1dc6bfe0ca58d0d1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ab7268aa3421bb1361bb6ff9c00bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c4eafb4783114c669f0d1e0dd7a2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4845177c5fd9d4868a32a542651e4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e21d79278f9e9309249b1481631034321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa28f1efd61a50c4d592ac764d144e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e2f4104c10e92abd0232e3784c1ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9cd6cb175d97fba65c4a7a00a268a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfde78f47d3de75504db1a37d58c841325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32db40e8d46886d8c0f28b2b65c40d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90590b3eef4100440642f790c0e10865327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9795903b74fb3c161f99eb7aeb8c08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24a7ffca68301f42d24f610fee30a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3a65e9e7b767c89f6d88ecaee6e9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e9b061943781ad0433809be141feb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d436691476245ab8a752b8c72117332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76c7b586938091b58476ddd24e13be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d1c161b0eb1063893919a61fa7294334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bdbab84914897d33bc963c6031299335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b3bb0b9d36160d5d8083d72ab5eb6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c684a82d59c567624b7f8fffa75c279337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda6439ca02d775d6569ded6a1d4ec3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc3eed7c3fcb30985c3eccf6237925339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8556a7161675f8addc36de858cf0ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffddcbe9e86a63084a340d11b4da358341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e525825eb66f98455c7055510db7aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46f49224377260aabfe12ebbd920a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb1f25293abe3eb25c8569296e9586344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dda3853c083f46041a5a7f2abde837345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e4174b3d44fb4c41e4842d3296c27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d78d754090632dc36e6886a995d67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070206206f9d3f736fdada949f487a93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57175c977ba799eece8fc2bcd57e01cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595169b8ef87b63abb325bc4221099e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75e3caec4ccb3269e5515a0a6e47f7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cc2eae1d4198c07cec5b80857de48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a00074303e85ef1f693f253d225a4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c36b2b11391132c5c5a7b211046699354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d9d00aa9dadaf395bf9e470944aab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7265b0619fb0add5b131d976ed250356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5a1318a0d3faed42a40971043dabb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0ac4d18570c440c6b854c7abc1f5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d610943577e0eaf6a1fb96f2b7bbc6f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e37a2a6f72df05a59e0f450fdef844360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5512f07b9b746541a20b5810e34727361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19504c6b656f4e96cf76345fe09e1e7e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a5dcd3792e7c437b6fdf1ccef408f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3f7d4915efa94b963de1814b4d0fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab925da983532d0d709c7609923da037365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c5749f2868cbdc8d1d350711cff7a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d88bdda17afed07e3f467af130b32367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b158db2751dcdab9e4653ecccc86f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d9aede56be3824ae50b391b10382c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e91e4425bfa8602c80f72bbb4f126370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62083f57f7b64c8a2cca77dd5662c40b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55295c3112579fafc9ac19a3b94dfc3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a32037cd2adbdb03c92dc6ace2d53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f32d796d856ffcf1040e0e95cbda3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119444535354b70cb1e8a9a81a041b78375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f994dbaba921293c408e8e272303b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81732e05b6949e70b2dd6e2dcc96a823377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648a8d4c70bca40797af84b3e4c6c21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0895ce62dbe9974c2f528d9ccc6122379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41217b4494ebf91afba835dee4bb53380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c0c3fea088ad1cc37acd4cf77d708381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b90fafe66940dec9324727b455630a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fcc15de27cde4de1d6a14fefc489c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b9cf1e0eb246b691d761eeafd9647384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16ec7fcf039e8bfd50edbc2b5f6e0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1a0b9bc25f704dd2ff28498891ed6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa9b957009705dc1d77cba1216a76e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412a2945749963d1547527382f85f3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63145e2e962c8fc434b7faf81ad20273389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9cdb6c02c8fc1978499e769a12447390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52bd5577f9929225ea226e6c388756391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a28ce3740b4af756d5c5c0af0a3de7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b8d4234e93aa6d68b7627d858ea2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f23652f4fe8697429f2d86f1228b75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ad7188f687990c694631600b0e37f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451889af8af31c013c2db2ddadf2528c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a8775c2dcefc55a9d0e8139c457ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d64494ae78d0b46d67aacae02f5e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c38f90e2796545a1ff7d94b850282399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c5c482dd49bf65b46448a9380db6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4b3752cd0764562eb8291d5c3fd14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db4b7c60bb63cd4f383780116aac14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50032d8cb441793f3fff1ee0e7fedbca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952fdd331da5bce89c19c1e2a226cab404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5873d57ae8331896c9604eff235533405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8eb03cc93a7ab865cca0d078f29abd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233ef85eba8e75bfa07b82a0cb544d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce648bfbfd32e6144f76e2ee2aca3202408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff37243aadcb857e25c3c61b449970409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232477d9ada7135f9ec28c1f9f10890410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72018e3a3a60fc90da96d15063267e95411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdf776f5fbf6cd28af55292e2fa833412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a548d2e540b1c67a3f044f090e787413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df1cb6df441a9adb7f6a59b5fb30ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba771132d430d3e7cc2f1bb1907854415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e846a2ff426e50833121bc066fcbcc4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edfce12336cc4a3ed8b41222db0648417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a464cf25840136ebef6eef0ae83b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f64ae0c639f1748f877f3acee7d4c0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65194b79cb83e385777332ee59d8650420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73c5536c9584a29ff8476077205df9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a75c0cdde0f2a717c625a2cb06c0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132547c1857ee98d5e8839ea960ee80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78762d5dae9db0845fa425cce4859140424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56d9377456df7e7431c2d556a57e5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f62d1a2c2c5df88a7ee0173ae1f50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60190d6030fe2cf131374096d15e8d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc051d1e1ee24acce116c8196605c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565f707ec987c096359d637fd774cae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a37d090e7eef1496bb2494af48a69c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c93cf7830ad469ea87b8d4185b9456431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865505a17520ec35d15d421d194bbbdb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f267515211067a896c61799d1ffe7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd09bc58c6bb9d83e38250264fa9ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd789a75a6f01eed5c780271bfc557c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0a1217482c16d721de4f01129a811436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecaac849f49f24870916918e90b80fd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904c09c35476b4440931fba7dd96f12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a084490ce69bc2f4670fb35a0d3d7d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f1f747e4f0c92c018220150a49fcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0eb1410c1c4bde247b7378c842e3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d203ecffc6429a78f01b96a617a0ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f324ccc68633a38c50ec66a65c886443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da8e08aac83bfccbc58426d3eaa923444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2554b941e3fc11e106ee654995be6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390d1cba7c433c24aaea3b60b975fb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4f9dd58d2d16136125a7ec4d17467447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320c8dec09c8d8db7285e42aef0ab8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841229705f271acabe299a61cc2337e8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c70f1d011d1b14456040d1a34a7315450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819de2e4ca24c4d1f7a6c4cfd47b271451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a60fa909a8e083ad342adc924e7362452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5d20860077fbb18c1f2d93211fbd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a0e2e4c00c314fc10990185d3c91e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b880ad73a49cfdcf73af1f7f30eafa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905fce0e692d5626b076c96d600c9ab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489541bb4ade03c83997cff01556c7ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb842f57ea6f7b8dde510845cd7024a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca536ffd43d78d6dcd8776bcb41275459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63294b61c102e3c1fb184e14f557bc19460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fec382dd36f69fd8926c4cb580f4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a309836c857fbd60ecbfb92227399462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dee285eb217bb89b9d18407b3881f2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80775a5d0f0c550ab7c0e472ce53f750464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65c014febcd0649d49a5fcefeadc75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b8b78ef2574670492ea7ae8a78950466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8cb0b280c87c7db5b904d290b7c3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce239b4319500501cd20b0b4e1fa3ea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03cbe6cb579204cc3164466464aab71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c44a9ee336f310febc6567a1798c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3222ebaabe6f0f40aceb1c6b82cff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccb6f40a9f8a5bc27275dde6837240472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3bc57813045db6e20e11b3200f9704473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fab339b671357e967ba15f8a21c2a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a1079929fa90b505379d07d71ad5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408fc66a5b266cd9f7cdb84138f935c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd60bfcfffbc7072390f3026edd6305477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1336a5ab9cdafc87d89579d1b1c1f8f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b28ed3aedaee872707f8212840e54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c796401faf3d70d9f1a5a675e6ad529480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a802ae83e04140cc36e7bc9e6325481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5738bc63eb0a45b872c4a30872b170482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2f4d304432caf39077bfaffb8c022483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcce7d62d323144feb046e5377e5ace484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d375bb54799af13602e169a750b761b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aacbb378dbd8c0fa0951a1e39157e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9e612f59712a2afd1fdc9ffa3cd9c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84588a4e3cd743b56f509d0f1d9379a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493569cced75bd502de2259a877095e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aae8691a2fb823477cda9f37a76573490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146571a302dc4bece9c7840752f2564d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188cb8d0e222996900a48be10d8b53f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158d36c12b365d6af01f24e18f440be493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a476435d426c7c21603057dd38e53c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d605f94e550bd211fb2eb567d935d38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767624fb38f58c80e721e764be369174496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3028f63fabc187f9c275f34c0f7b393497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c93bb35c311b015fe0f03bfb2ebaa6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520b7c389ba018871e3f70a9d1dc55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1700c539b7dacd9ba86e84de7240aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557055206709f2a83bbf1637aa58e24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae97fc68c1b2b40e84938e953aa942502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2c5cd36ffc5905abf07faf27555df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde160c069b44ff381640a05982a9a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dca21abce7c8a934e8d294d01fb7cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666afd669c3902f013dd86ec35a29d65506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9cb23e02638270f93918e74e19580507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903d0affc845c51e469ab22df453246508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b783193752be9b1a689f328dfa3c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaff6c95522da90bb1619e2f0d75d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848baba129d070fc875c8703e0b7feb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ca2b04acc245e55925d784e9f968512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363428f123d6a4d8bdfb0769b760119513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596df1e42b9a130d47d062384cf11cb2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d97bef92f2280302bdc2aa08df6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba89d4255eaf099105200cad9c62785516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1e2b7d66c794d08313e75675d1287517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267e9f09f6ca67dee8b1a909db95c3f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f126e40bd7e8789afdf13e195f246519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949159dc75834138b72e28990d770b82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5a6e16b43b28e6260681bfefe5182521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d83ea862862629650afb9d37d7d0ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c210b04011db9049ae34c8f26ec7bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28028b72239b15c4c1f0facb937a55d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f1a57a1ab311b5958915fd3a1bdf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76864197cc5b271cfe6fb154b647754526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74a9a1785bbc2b9da5e283c748ff7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414bd42fb50ce3a9f7c0f480fa27f76528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f1215b16939670374ba497eafce3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e481f69d1d48117c5092c35afa734530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daf16d32d90bd85df0aad9f6d99006531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c36d2d9491155f2135be0cc860d100532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14a2d907503836df5cb069781f0cde533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b2a25ccaf72bb5a08b6dd2375815c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77ba0a1507ea821cfd4650802b2242535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7decc8c93417e16639316f90cb2494c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085e944e51d8430664f1026bf50a69b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03435e89b3035560e164707dd3d101ab538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317397ade8f67fb2f4686a3a8be73cf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40be890f349698f3f00d14292df56a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e49f6424efc105a504210286db0119541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb52abeb8834ec2209a6f79aff5b469542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd5ab801612a1097a00b60d5720f33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeadd7f4c7c86435ffda3bcbfd3a139544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4221a0c21af325244f3bbf229ec02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac902c6d72f2ffec530beb42dc49ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01e35dfe91272746a81bd1645ec11547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eca8528144f427c4d87726f2d378d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b398ac1463e4a89f54d1342b22c32549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e2fe9806700f5b61cfda60dbc7c04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94260bd58b5fc166161ac2d8e58cb44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e4c654eeef8bac84522033955c4c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb42a33a2723c1d8bfacb0111ba0f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16773a4689d5abfb9e0319fed9d38ce1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4844b0d334237850b314e2690a146555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fc529c8be612b399581076af14772556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada088c7ff556bd358c2717dfc244919557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e7e29f97c28dd73790bcf53a9b644558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9505d4e0d9467722119e293851ddeb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f95fad9c73009c612b4a3da96785560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880aea95a4aaf0938d0213aa443275561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9f7169b7441926dca6201a04aaf01562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e5a7e6ab2c3c241a29fa4aeb834c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c63b114988ff5d4cc8e8b00731c46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07886441a75f3aee2cdc1bff72cf6836565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c3242603cd8048e94dffd7a391beb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e2f9b3e9cbb164111ee9948b76651567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcc9da317dbfe55e592a02a89153a7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54802a29aecade7225f9d6ff3e25b24d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5925cc3e4ef1432544c143d4c08b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13e288d1aa0b682b3a1c9fbd3359a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae04a7978f49dbb23c7fcb0ccddf41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d582146ccb3fb61ec193bf857bfc17573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ca3362e945ddc5293e79e0cedf1d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed41a172bb3f5a48494e6bb08518ea8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb415cbcfccb40e695c6a34a5660c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191227d0fdc03801a1ada176afe61c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31359e7355d9bff80772cd124bf46d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964be05b0e2b9be43e85c8fc3bfa35eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7d64f3535f4c2e4594bd8f35bca11580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3870cc8a8a4259b1a8a8e8fe367eb4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd93710f467083b09e1a74d20149969582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f6cfd77e041bf989f821ddebeb4f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78064b2a384182308771d61cee82a06584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd48e8b2c2f30b2db94e17acbc853ab585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438abae3c19738e1bf2dfd539e3f54e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e82cdb15f339097427c737df31ad0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d80d46c774c5ffd3dd2b178c6e78fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d20c538b4cc707ef94cac2b2a598589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a61994a4a530f21856ba04d18b914590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec269a8032e8c79d3d01e1b16b2b3058591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8970ac49c1bd11b7c960ae3eedc5395592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c5290678c604fa7abe416894680bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc28ca8b0497fb1f33822ec5a46ca4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee940f7152d3db43213bccc109e3cd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ac0b3d413be6fb0501b09709c833e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed778afd9e02654bd1120ecff3f6c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618ffab2e6017c5db98f1916b19f0ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62891f0ff91efd43c37b602e27aaa9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179223141f74652351f551fe63e9ec0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c48866ccaae6857443ea4c8d9e4e5f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5f144531d477843872e75915f7020602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72872a67e45faa886a86ea7aa079c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b104f659e4370ef483b7acb0cbe22604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2e230feeb7d3b6033ea0cef9d7338605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8bb0f35aaae7302c3cb15d8361f87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e51d99d2f3be35fa04fda0cffee24d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbed04d3a1d388ac3d454b9e4a44e16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86cb5eb834b3baa162dcf7ffeecead609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d8f32e9d19dcdae00a0354aa257f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244b687c0761dbe977e48a2ac86e5e6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5feb1199e3e29b36407b70b03579b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aed5fdd7e72f246a683e3b8fccbb1b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295053e689d20daf349430281271507b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce20fb754b37b8742dfa33ccc88d06615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e6c4870c19d11aa93810b5b0349ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45322375cdcfbb962db3854dc734e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39a3a2f978b11246af69beb2feedec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81853e4f796c221a1dfce47d7bf84c4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c297d9a02d604d8c5e36c339f66376620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872331793b086992dd2deff3def3896b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646771a72fdbfe6b4f66233c83f913d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219442e585aa67de001ec8b65a523e0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5252bc52762f4f390a3b1ef6e80d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f91a67ddbae2b82fcd80d46ebdb4f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af438826081897644a744a30ccf5710e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116cf94443bf6b0b9d20add421f65c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b2914914cdc9d50921fbca5648b64628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48f62cb37c1c0100c20ede6d2f1478629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0099cd11b83cdb1a9db570cb22da30cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874872ee88736f9a8361e23717fc36e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f17a4974df0137482a9df0fe44306f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16564a5b56119ea6c43faf1ba3c30290633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8eba4a289a648d10bde56d8e66c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc3d525f40b3f1844849fc2a27b01c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21ee9d6799edab9f505489f124bcbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b8c4f92b263f423e5cda26169feab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dea073c35e6f8bd1f6c17800430b08638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cc0998ea2fbb2b1171081437adb55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aa335d0480e1964642ea191496ca8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7c31b1cecc34aee4ff88b0524df3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96add1f6dfe220915d67806192b78c88642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac03a8952c5fddc88ecd0c0d4c72a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8c2632c542e121ad91d13f3988bd9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad369aaae43a8cc3f13584f417ff60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c2e70220c0c58b5065836fd85ee31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ededeed4cf274f83fbcb3f832edc7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ab95033294a174e0e2eeb0e826340648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8c099037d1aca6aadae3493e981dd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c82e9b0530b75a71aaa3625ec1b51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6868c04f4c43cd3b31dc674ac7bd0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad223c5b3a7818847322ea7297b19b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcf314caac887f5b892341c3eb7930653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29359b485e072428f8fb320df7dba1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282e8f5fd109409399894cb0e4b28af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4466cf74abf742d6429cf37ca301f5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d2ab2dd7f89e2767d6d6b002c6722657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb8d31c9f9f8bb1e352377ba0be9c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2dcc502b68c8eab293591705c7ae1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0e541651c8a10d8f64a6cfb5b8b07660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c697affa0d791161a95f915ad8e68e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d46fe92a11302a02ff6f1194e2e60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3943ffe542e8721c98c28a7f7ff21663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d86fb90a8f1c6daf7315af2a04b64664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a340c3da37be7e6b386b3354ef825e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237c7d01809fd084f700753a3e7d3b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7e85413f21f12e8abb547daeafe46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9562f632da1630e46df5c66d76f53b7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21947e4589d4d811aadb5a1ea6fd9b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16bdb7c0e2b225846e3d783100158c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00733a98382641cf8034a39fea44ae67671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560b887bda30d49763aee275969b8da672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95332114b3715d0b53f8dd351439af673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab99abc563d89f865abe2f53fadb337674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886392c6ef4d261959a915bf9f24858d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed58b478e0c556ad37fc44694cf3e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da379d05b52ed215ecf9f330aedfc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03173f4be351e65e260605a0477b86de678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480b53879c6b96e63accf69723d752b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159f75952665e79915c48038f08678c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef08fed6c8b34e7b1ca7dcce01eb93681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd5e0cb0bfe41819e5865d0a64ac55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94271eb76da9a016d45968cfb2f2e46f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0e7b35765df57735974426d86e1ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a46c05ab9a17ce3ca00f516e417a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f61f177a3d9481f4367bd1ecbd8cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a928b1c46d178b9d8143bccc1f67f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67717085ca7c53cb46e6111b5bcbe673688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f06a47d80c380381587731a97cce4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da990b61e271f7a30df5b8521f16a6d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82cca872ab95ec7ebae36094f6336e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881968a11cf34c18e79ad553140342a2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f47615e06a55c54f313d9afac3284ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77c193fd19b6d166619d83c8a47c10694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade0c5e5fc4b1e769b13e48bb5b2724695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97531de3332fe3bec32df5a719c0b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5ebd24a68dd3af688aa07f577e27b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a423835d33478050bcb67205edd02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439adc3b7911594b23d37e818a8c1a64699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d61fd858b13446ece0bf2defa09f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491a8db7f6cc2527b3357c62eac6ac1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dd0e701310b6a1feb888acef7520f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef4050ce0e793876d91c8fd200ccf1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc31b327e926e9e08748bdd9db7d89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ef14c73d83ba314ad2a18f65736b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0a61ff0702f2d9ce82c594242c5e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca8d4f0116c1c3ab6f4ab7ff004430707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe757af53ce1ff9238be8d41d3e3e620708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da33af550c68df6e1a01aacbb47207a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61477443c6ff4d9a8cfc2ed7dd9b933710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9c650273dc6a25b701f89d8f7710a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090dd6f2ab8b02fdd4f07a5b1d6347e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de47a8963c2baad6c84deb5175209713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5710e511e384ada89297862880cd80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b542132b5a3252da6defc2f3aad1ea80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8576f7c6dc68fd2573f886df1b8b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc266d00440a295f42f9a7898f8edad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776dafa819cf1e3fde506fcefc7c119718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc5b75ea1a920932eca78c723b7304719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb593b453b8a0197b644126ccd6993ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69077a2b8aace064da851005c99e1d9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2437e5be42920c4bb037f6617eecb8e8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e8c926f37d9a9660dd6d5dd8f2fad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544652de9fb6782e0422e11c8845082724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff36703aa8d0cb386f310abf498969725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205000ce780087fa3352cb10c50189d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9155a1a73289d116c5acb0699a64c2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea3406de6d77b30d0881f59978d87f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788928a312bad4e05097a1ea4d2cf3a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e546860294d54746b35ac7f6de43ee0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf003cebf392f9909ed10acf4d840f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aad75165bf8877f028b789ebc380e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a2076a873d2400a66ee7cc0895333733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bf528957eedb386cd6975461477d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8473e69edb8a1bad6e80fdaa089099b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60049fcf03cc43ca5b2921b392d99743736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5b5023344141f17747399a9945f71737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95fbcc08fef73be0ad13ef83a89641738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47659e87fa4f8a4fe574e56fafba3301739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81e54f007889553fcc7551a7c2ccd8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc4f715ebf2d6136784d98edb4b86f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d356e9eecd212b9ed4bc8a3cd7e13d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19aeaad7a839e75d779ac3ca49b8a2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde271d5e86e69a953201cedb637815744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d44bedbe3af55d434d48cbe7bb5e1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdff1911714de10eb9cb3078d23aeb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63c04a96a1b444db3912d9a73c0e18747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6493994103a8c0370baacd8d67587ac748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326ec585f432bbaa3a90f8f89ed546b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87aad8a4934d1701ba20534ffe1374750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b9bff2aed1c24119d55c2bc60b5e4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e417674ac2b30926e2a3fc85900ae752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bbfc82156c0b03f7698c86bdfa1f7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ade02f45bb621bba9cff2c817c866754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efbff6091e730fcb1d80cf2d059587755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ea76be702848553575420f4924f11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed377206eb0d815b2d115a7477a77772757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57e436ecc12f7ba2c2d261767961c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2c8faf593d188cb89f17680a5b6a9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79485270912cd6d1a3207fa298df64f71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d63c71a362d13a2cb632a2399addf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec71866e8d1e2c2f06fc383319f00f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b8c390c757b9178a13bfb36a57d64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849e4cd659426f83be3d9d3b80702855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9cd25331a5f0a79e1ce1fcd6da5376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0a3438ab653662e0932efc49a1bb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9af545cfb7f6fc9a500d459573f4a88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2707672b6dcf4c877df3565fd650129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f11e39d9a5c059bf993c569e3ce1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c9f1aed152860c87ab3bede0fd73411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb9c679c3bc0f8f2c82521c0f1e21112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eec7f75aab4721e233f590b48ed28413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5236eecfb71f8c6e0a2afc26e3a5b9914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff714db12a8639c2205d9749075971215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539d9c7710b7e5af45c1c1f3384aab616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b87b17135c09e978bdb07a79596da517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b487dda79d17e2ebcfc3ca2026dfe418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312cbea96e07b81156490b2bcd6ca0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa2118b79dcbc62287aabd7129f3720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f462f194b13c426e999d147ba443f9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078390810e14d213ca054eb7273290222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75894a4572e682b5821b2338fca4e6623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a34f88da132b2b2764f3a1883a5de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5777f94cbcf4f865aeb5be87f5a9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a4f4ee2a7b0a1176f42380a8ba0dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5880c823e0d3070a1ceef4fa35a01b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77030620a5d48f33e800283b1ef05a2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63daf326025c2b4c4bcb54020c074b3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c65ba79e7599718924d7c54d814da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390c0eab670b04fc1fe69fff00694e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834170df454664b02608f8a15917563f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbaa77440740003a18c6913a1f6ade33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c57e109e7a861b6df1f720cfcf0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c796787c4991b7a644eda3951c8bcf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273f05dbccdf7f296c6f0db2b1ab47836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6bd9bd8b45e25c6e594ee04b164d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca996110d0407119b19c9d420b199438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00d803075210eb22103daeb7da537939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50b3a749e95ab33ade582d882d7f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356419634ceb080be632bd86fc8ba38641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67e8bf55b8384f85f905bba91a7a0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7666fc8f34cf4cff93a92a346a79d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19841a0bba88d57cd94547725751ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3d003f06c2fb2e2c0196734e14af345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10bec7db5d0fac33e76097bc47fbf846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cc8fbb5ed019733f670b2c6c554b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2998f3b94a505f6e4c7f8f60618c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea4e71e8bcd603dd5cab6e5c987c8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7aaca33e5df9efdca3dfd5fdee924650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce3c38f2c43af7c83ed6a96bd35b1451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9913de48a16c9ab4f929c9c8b0b1c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37080b68a9fc439fa48183fbabac10ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419928ecccf872ffe457d8744b5eb1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e8fc2d2792ebd2cb9b2dbb06cedff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb192bac813dd7e96f451c37772a55b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d17ac06531784b0b119920d7d341557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a22567585a38365459c4bd64d493e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4a39037875ed0f83619b57dade6d259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231e08f349cd416c7affbe72fe0a80d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51997bfeb673cf4dcca0100787f3d66561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fce6247bcbbacb48c7d8a1b3c55f5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5e2f088dbc2a38fa7087e4c0bdd1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf397bd0087dc94089b98f24e7713564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7247557da04cc2dc1c8f1d2e7a7951865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6fe1a690a0f52c6ad141f51e09d9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111ae425f3bc2f3e3aad0f98d144c2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3841a60f99cd9bce4897c0d19d22b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31951756c6ac909f01c50ef7a730fb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4eddd129e2ad01d960ca297c04dea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749c84507a3874a41ca4d140027be5971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb819dbff8e5038d72cc5f92e50c0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a018e19d41651ccc206b55f5aa220573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dc2e59076659cf1c0889908334b5974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc63efec7e6c0f558c92b114f2346275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89182fc403571dd5af49d2e58c98da2a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275efbeddf51c985795ec35742505b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91269b63272c0d2133c91857b2633dde78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776a13949ab62ae06720ced56337c6379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168ee5ae9bae8203d0c1123fde76dc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f32ea1a94c09d1af1e6ccc57b62c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d44970d78b4b5cdfe17edcd14946ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f358a9cb0eb8afc6c398ee2b850f29c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f4aa5556d749ecd0b00b1ad30880e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6cdce3b3b227ed9c8154bb6d17bb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e9ed16b79cd21ecf2780539c4114b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801992d51c3c6615b5cb426d332593e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b84adc298fe1afb287a39aa85979188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b65f19ac088e65a5c03170b55e25a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3da4b82eef5cd65f5678a779a460c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bebefa4efb68d2cabf3046628cbc57d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e55be09a3f6da09200bc9348f14e2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac13aecb35e78c8f0878c614f6d640a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eed840884c14e017dd4c2dd7969c9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e3115666363e00b8f51cdf4bd6d9f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b86ea11a7bc143d91e5a4fe23b8fcb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5437533837acaaca09ca32683cb8e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca9039a370907d7e874724c3c1318998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0fe4b8512ee58ad34bfa7421777c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70aaccae22d3f28695a6ea06f5d945f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1975fb14e4930e4850bb2b12a4af9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cdf2e172a42d0f7afe9be38052c301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3faa26155ef4791a9dc2c7d052b38103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf05bc96b82be41c3e5804dced01998104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa722aa6c3b135c58550ccdffad4d1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f655c771a6ad4b98a08b777388efa44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f221d8d143b18acdf531e03efb028107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9e88d8f736ba4b5471c3322733fd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68504198d20220f66966461b1ed64f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907cd5289dd202c2704577312305a10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2be1cd3ad3191db48abe876023924111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec4a7cc1b2587ea2c4177051d85c03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57830902b43fad8430860c7bf33b5711113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8a381545f76acb5e4320e60ceca05114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb67785ef0feb9a10f89475c2d6c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1f7aa3818e7f72dd6e83c74fdda2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b54d60849fc8da5578d0dbe2bbeec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7b4b6b1029643adde9393f7bdae28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177837540ab368f85f525b332f1bb692119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87cc36b838fbe7d968816c4cfe59e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c55cf92000cb405e1e7943a08269f1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a6c4f149e569abff77aa6f6f0e37122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74075cd670f84f5d4677bb5c51251b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accfda8d3fb3df0f33824f37c8365992124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762c5cb3e0220ec05b44d8e33725056125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978263730776ed44b557b7d9119d67d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1324330e7a93b89f7bdc6e4e240775127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6aa37aff6a8f877acb36762cd9e10c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6aabe109c275e64c082cf20a14d91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72e9a3e4d07f16327ca7939952f10c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296a1345ec151a3dfd3b5b62d420793131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7791bcceaa99d9808f34bf7e244d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f5ff613018990440221f4e186ae47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a470dd18703b2c55b87f859a80ba70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe32f42d0b42d0161dfb39d3576b612a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22951850edefdeee2eeb9db6fc73b60136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa228cafc3f831737e73426edd21418137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc72fc5d4894d72e147730de9ed2037138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2375de7680bc4aaeec089c7f305a0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9098c698cbf7bf491d29a9f64a2ed7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451b745d90b9217aadc96d7c028ac21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eddcbdbe4f4012965f3b5436861043142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a6196f4229e23ef27e0e8047a7f8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f70a14aa2bbc4341cf4f46921eaa37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a34818f0e94f03a4ca24cf8820d20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b773b291bed37318595a361b02539be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69a62fa39255aa1c1b85bf8c0cd5c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f8936cf70e77c0a7bd3a92f995fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5202692fc2a67f04c0951da39cbad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd80aae133ffe1a282979f5880dad3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619805512d6515b01234f7f8b7f8a48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4af5bfea1a14222681b6cb9c45ab3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390d6e4dfc0a4fefd562b3d641ef2ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d94b403495719f45d59c771d24ec74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bbbb11dc6f13acbfaca6bcedac2a88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e565f0d1c4dde786209c75339787a35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc973de428f3258f9139b826523941157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77b63ee045d02f31f8c5fc8c4ab022158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f3a34a317fcafe5b12d948e1b20c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69d81f7f44e1cf1563acf82cec05f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e67ad6de4b30db9a1aac9a18c09893161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0b4237f6486c52a512d549b1f6ec7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49c4dd503740e01f48002a4828460a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8b5b228c2580c6a2285bbddfee0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3fb3f588de30a587f9bececf08f54165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dc4483eb8da15dc6c519073ff8c66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eba0fe777517da64872d025fd4103167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf573ab690d28dd0dc6e09dd392156168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21629fb3bb07412c550f3fa5895b8c6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23044073eec0e2a4ab7a18331c4a5a69170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fac3594aac6e291adbdabb96ba977171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef84270e11af52aae62aa7090c7c26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a01d662f4dc2c6b495f7111b21b4c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa012e4dfe74d2088a8e02b64ec3cc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3288dabb8345f17b50ddc9d56105e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9306294e4c28bf0d5ab6057723b3da176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091561b18ece12811c6123cc39f52b55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a741546b2b193d1ee716461b8722372178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0593872ccfc790e5145db202a96cab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cf6bc95dd47ecd820a236685a9d53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091e41249a46d6d65b004805eef90c1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12e0167b3569dfeb839689c8107139182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca852b87562e62eaf31bcb83d6a640183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af1379dafe2250140326334e6e051e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f61e9162ddc2c4aff9f9553019ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253d4c79e008f91aa96628b86c84f82186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d75dd61649edf2057fec652cd98d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1ea7ff79a35836558f20e144ab97e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8e189fea43fd44f2394fc5c08ce28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe740eaa3d60a3c03e6ae50be962e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201685199c6b131283feb59b0cfac8a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727a517a691b2091795cad7cf63a045192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d3a84dfb6e546dcc2bc645b39c509193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7ff11c8f98349b8839b3826e96df1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9241d1d168fbef73a8c7ad840d9766a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689cf13c56dc6d0931c304799fec85c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96085bb675edcd5caf952e1166778432197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675ca715c74434950c51dfdc39bbdae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494c745e56f9764f4c7def54d6f5f7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be84958041bd4df93a030f148523f3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983b310bf93244ffc2b8a871263a963201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1663526bff47aa69443dd251a35cc16202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bdecbb8008df0877346dc701ed31e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927d089619685593a590ad85c07afea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b538eb6cb4321ee9336a24f1f376205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de6a0381978fa6c341725cd259ec70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230fa6319536156f39b64e4b3c02695207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac1f3f734f76ff4b071082b2ebddc8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650b4da8ad9d260f4c950df46fdb179209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bf61c517805c5571e0d3fbd860475210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c47806da07b8dc9c7a5be11ec5dd3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9b886f3f970e9da33ef7b306bddd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b4968786cbdae44d1c38a50423059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6392d80184ae71e1931ada9b09474214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f0d560c05855361a235fcdc768f19215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc30799f1f9afaa4e6dc58a2af096a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3517331e0ac18dcefa577e4abba27da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4759b52635e1b6ef8a1014ea5b27c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f18e34c94d03e5e7bec2c1cf37356219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb60a18b886033cfb9cad068517c6da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66b81022076fae28e98972e3286e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e24113e8cafc8aca3fe553bc73a7b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7573a5dce46383ef16b2619d9b9d274223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1224161efeca360a94d94bb9723af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea71f0392edfe34e3c39aeeefaea86225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f2a3f45c92f5adddb7d55d869f1d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8ad4d77a2b56930ed12d2422e55cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0fd006b20f8135b25e0c14de65a10228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925096eacde09d925ad1620923bdf8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19833131667d5f4648f382226b07468a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799958c82893cac4032f6090d383608d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eeb7d54e39f295bcc752f3ba47f9a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ff5350f59b92214393850b60501f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27c06ad3a30a7917b55ab41287845e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73038504117c6ca7d6faa2070415b91c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db9d119c887bdf677a185a5c089c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b094345585b69f92dada02bcbffd35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50d9596ccaab3336f5945aaab8681d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0ed0cfde6a3326fa5a4ff7cbbd29b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bad04376c1b974e8e7f45801ef6842240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcbe465c48f06ec9e3f37b606f9a60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78111d4840b7bce33fe5a7d949bec862242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a062e97d7218447555cf49ca2bd1b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2a92d4e48a9b0d2f1fffe057be2ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd23db5cccd32c3c81abe1dfa08215245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7381c009f5f66c61f1ddc6c7e44122d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be374f686ba8643215bbcf1824c084cb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3c9749a5d06f715633131b780d723248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e86375a536ffdf1ef04f6a8a9279ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d9982ad8a87173d8433eed5cb4697250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb077976ebadf0346cded6fb282f0062251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba5c801276debf254b09cc1d6ea84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150101d665b334203062024b48d020c6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6b60d1b89d03070ee530ef19f8d5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92829ee7478f78503972deabdb7b7f8c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7e04291ac6f5b28986f23cbc4230b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e743f9563c7c9ae89aff83ad1dee6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e815629a084db6bfa03016fdc66a6eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec758e95c1b1459301e9bc4a4fd1745259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11731b7ae1877b3fed2b24a2de4a21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccca2c48959c23bf1982740263285bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976c5a92ef562d39c5709fb3e6906f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602fe51aa14aff0de9f60e63c9fb116263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ca0a52a9d848520b7b276607764d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c08d3ee3cef96e8eafb8522a6045f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae84501eef48dcdcd71f48f08aad82266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e5cb78c53a040506e1244c7c02cea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516f97ffc058e323098c945975785de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bcdecce7954c751033bd61ed3972ec269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b30bd3d3ba1a7779def01a0ba47aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e5ce479bcbd8932d1947ad237057271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9643adb8fd75b7b6d79e65d4bf1d9e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3b15194f65ce4ec68c2ab42ad7c4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d16e9b7d355e961e68f4ee91919c6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9bc785b6984fb535071a3ec075357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fa19e8bbbe5f0e915358c563a8ec0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7069363363d54b388bb2cb6e6c140277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c216d2d531163289ef927e2f0e7be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e8e2b8a94b48a11137d378ec6d2c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f8ffa45fcd7937abc17fb11f3b056280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8e811c26f1323279865e3def686e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a84ee2abfb736d3410ad2b75f549a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b77f050260ef072072fad31816f8a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f50d9f87c7c0ede2b9a9a1a80dbed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab27cbe9e51e3325050d3e034eb463285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d628335566c23897d4f65f3ecdbb1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff6044b948e3bc25224fdde7803da9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d386e0e6ade1e6de27cae12b3c6c81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f985f4c1d6f65c33a3b6ee5e2024ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be88e7c69e712fdeebcbc6fc5976e7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5025cd1f9b0c7e9447348da12263c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcab94ac679ac44a0a6390704af685292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c885b223d8d2c3d9a7aba93bdaa1ce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449c43738d20800a19866495c168be4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc34b67fd136e1cda5ff0e14f3590d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326f5d675025d19d4067757652dc2f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550c34b24c31b98106b39f5c601ab85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5ecd0a6fc2a02366505f5587fe7df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c0966e46b5f6e1c7f10aef903535299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d561d69c45893265dc9e1d3e7a7d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f2093a8b3d31b9c07e622eec76857301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0dafaed5991aed7c574095fc20616d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec782584ddfeb8ab83ec9ab457bf35d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd855f8c9064611902c71b429da0fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb13f223fa4a870df725bf6573ee0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c32b55121b2c5444ef4cfe30104f27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277676a63b138e879201b55b7db1586307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba0c2e5854bbb7de3fb3f473049d6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d041afd6a32ec6301a349ddf6475a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feadc084d7b92196e70d00eb74dd44a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67829ae5ba7e6cca585551363ad8c14b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390455a5888155942e4848431a3879312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc123c7ec5d27cadc77e26d4bcd82e6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e13d80cbe782e539e0988f68957a09314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4ddcf4281d85c747e7a421206bb32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de22d1b46d1132bd6f1ce2aadb57d3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153d7cfa550b3d14dba0fb68e5cb092317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801e79a3003233bd35e32397ab950e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42bca0072e93d4aae15fe5fb8c0ff8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece81e175fb10363445e434195b6d38f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a768358d5f2b16f1371de6600b4d10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf4ac7b500040fa7604078924ff2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04b648cf7d5d5eb0dbe51fb7d2824d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ead75332ccb06bbfc3dd3df4e7344324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47872389ff60c87d9a5584f81416ad325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b65ece1a0e98d94b2dbf02d3bb22c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cea0869f4bb2e20d9271a0d5793c38327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855e816f24dd1b5c394a5da38ce6c42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffa90e10bbb3ecf15b966f1f6eef94329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cd036ad136c1da0c409994b164525330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d3a0c6ec6d3cf230c939bcec5a5b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a047e6b75fb980c167546b4c308cf3a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b35fd95c03aa51aee6f35ffa9dc323333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3362a60c4c7255c51cdeb17e14ff31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184feabc3027323050e73b1dd129f4c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb864471d7f847dc996bf84e29c46b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f0989e98e29b6acdf73e3b769dcdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c8aa1ef2dbc795a73dd33cfe51c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe2b9944d989ea975061c9506112a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5524b4a17e723518a189bfb4d05746340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a81d7126f90dad0bbba30306091c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272950c66f35c0599bcc706a2059f92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd724bdec982ffc9847d1cf23aa95ad7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221907cbc4767dfd480608d610a4e3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb3e0a4f3272f024747a4a7e8ad2e18345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9897e590f1111eb9044d4c7bcc88cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fd76cb684167684c5109771526833347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77521c6bccc649a18b4d37701e485429348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9ede1bc4f2e6dfc01cdb89a25228e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04cb4e5b3e437cf87345cf0800c4f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd389ef233c22d69297c52ac054ac30e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca7f848341b02502268ad9fc344d2c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5040bf076ff7519ed08995d97fff25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc499f9aed68f2260098076f0234af5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c48ce833a49414f288f4be93bdc4bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab298a8d3785c5b445caa72c394c089356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa5d6e054314d78c94911205f8c50357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ace32e612b43b75d9df0855b78e9ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f2fa1cfdd0aa43f8c7afff07bb53a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542a67a20de4ad1ef24ebede37b11b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228cab3ad390576419d04951cccbe5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91315db4f89052dcd2da705378d9e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689265f909f404afd0a8d23eed378ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd08472bc6e32ccfac956b6c3f283b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea55c550b05540b41c66f66005181b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa35dc7ef629442ba6533dfd3810ce8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186f3058c40c03563060c29af26c844367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4dcd2c2fddf0b6c0ae9aeb816f70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55f661b07fca0256042f05bdb37123369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9399336ec57ef50db5ab909ca3ac4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05a1fb1b76f69de203cc013ce8fbe5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fec92c9f8394461aeb0b73e812bc2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4361af342f43dbf3748cf2dd3ac7861373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad8b0f6fecd87c41c703b8440d82ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553853ef8fa81a5b6decea30132e1dc1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07df4044cacc2349a1be3306050b21376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29991c6f7182427734770371a8ef0a60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49de7c2859143b768d07adf1225e62c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec4580e566f1e29c6e6c518d6e37dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20518c1682d1f9fcd4b8cf7484cca895380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df056d824e7867fc6aac535a74f194f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092a582594dd25432ed0d2aa0a3580c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e668218248ff10f38e93db31bcc7e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fa02e65179ebf1af74d8d0cb03332384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144146e019a38b2f33ad35dee3add7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936bf02c7809dbb14007a8014c7d574386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475cf88768ccbe4638a90094df53f93387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94dfc4817f0f73c2c78e26aa996e23388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd09ab4750e38f841ec526a4eb8f4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830240344eb865ee0c871ab56c8297390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae4e5dfc9742f48c1dc3852a607e42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ca4d4f8a399054ed20d8bbb935124392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63851bf0d271e2b1f6b7cffd2516f641393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe70c1b3010d9fc1107fae9afdb49da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35cf1dd230ff1b0bd4cd7b0c1a9f2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35a9f4b38574f368821511e1c1c137396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed126c3015361a06d47820364e24f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae36e353c2ef668039818160a96aee1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaacb521a7b8e379eed09b1803305223399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee08ed433b6d5e48fc650d7a669ffe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c732b9e40e9ad7ab24006fc550e4d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5516293000b37460601a9c0512e339402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c60c79931db6d7d8581cdedead15a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf7a84c44d4fdf94e528f0774fcddd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d420d766918774883a8e21f5c4d5ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc215e2ac2b34d942f17101c2cb23406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4afab1167ce30c0609e2e03530b4eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e27061fa412fa35a580df8aab1463c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e26bce0ac93fb7b26910214b93138409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3f2292e325079e91a1489fcd3367410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7dd61c697c1a84c978ef81aa241c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b38cb57c34640a70b0e9985bec34e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5dc2f0c96b27207ffe68b4b621ad9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839207ccfffbd80efa94e119b246fe1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a174680abe139b5ccad75c87947b63415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa535d9e77d0fc4c157a9a87b49bdb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a35ccfc9e89a0df39a92030b93bbd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec274c4287a15bb4201d0e0dcb966aa2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f04c89d86f9c842de5a6d95e4c5bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3991549151ecc0c581a5308ece341c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43aaea476cf79a976e55f7953f9b43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bad3c4a933b991bc2f0b4b85203c63422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d58a2bb0b19c370a51bd5641d5d79423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb911a15588dfc8b87f25a1dc29156424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66811bb2f40fe83c9641e3c395aed9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a5a81514e8d38cf9844113aadc2bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbca5d76c4325f09aae58dd6e9b934427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949577560fb6d3190db42add0021fd8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b2542c6440c378b4a000606cf59b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0baab17471233a2173d538441debf5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c83c5d437782e171b13c735b419f97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f4e3e1150e0416b7f9b46a96e1d45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1942989393ca994fa181a0d7d723c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f08f519fafb0893b528bddf8268bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0128a1abfe332fb854feafeb1ad46b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2a39e54efa90d7ac57d17448174e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd7d2939c0b0c5b580c785a8f6d1cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c89386c7da9576dc8e3b789671a0c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5e81f2abaf6a6e028c249da3572ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5a1ad19922bcb21da2b47e8726840440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2c8910dad5ddfc529d06a7b344291441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f01a41a1bb46d53474c38f7ea0834442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646625ea3e4035d0e7d9611dee87a81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689b93442d9db3a7146e86a0a90e7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd84059a47b7bfde79a914e1a8f966445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6fa4ed6591e1f0b71d4fc1750c2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fc7fe8cadcaa14b8e61ebae51423b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d243739d5e8bf6603fa59cc60b3dd3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63756b39528457c6e21b7bf4adad584449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4d4de04dc5a043416e0127d30bdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860b0d8b395976606bd14ea37d469e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6637e341189c65c37ceaee22ec5e42a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc8f5c0b1cec78addf49a7c34ddcbe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69e823ee876ad0e270bf8ae0e4100a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984fdb2ab322430f723ee0a25e65538455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb091da3adcab7b4fdbb05969d82375456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdc2d0196407d934abb65af9f41ce4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f6788420a833e167b0f7229b9ef40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd74bb7f615e1109917cdf4877e57b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b46d3a03e1067bef5a19035a0fc02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9232ae8e8931f5bae85199c2955092461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa1bf7d1c82493b61394e1ad9baffd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c0de250dde142579284238e9e0a4b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517470b1e11bc9658d2237a58a2a743464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15159b0df6ce27e77bedaf554e37cb86465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d96859f946009c202528a457846963466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd3ad83299c2b6b0cf442e1117e4ce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908ee7d7cdda590b6f7d4bebc1b0e0b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d01f6bfcde384fc232ec3ed53a364b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a27540c87debd9da5bd08300b4b3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753b043af874f79e0dd87753ca395a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e5d46f926aaa4caa29c84cb64d4ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabdfed90e1f218750b6cf2bbf925e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf008c4989822f13a14485ea500a44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2d43876e54cbb56462519bcde6246475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281d2641b0c7de8c4f6718daf290c92476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ef969498ec7d1baadffa1530d1a7d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13eacf1f633f73c818e590aa483582478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fd2fb0951d8b7366cdc5313c7303f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f80563598ea72e8fe702ed55497cd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf95741eb98fdab7dcb56158c208f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30677a83f8fb74f578f03c51ef1a1d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2ac3dd71e6a28fa7a70d4cee437cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37dd0e5c01aee0dfb38be6b5505093484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d1951c22afd543161174a10384137485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77eb97fb41e568dfffc0f6ae0868e8d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0125dad246b5ec16accbe3e5d01aff5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb106103a4781109991fe4086f3128e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2df934cf040453e3f78bc7f66c211489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7873ed8139cbf6a50cd4b349bb4820490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99516bbb9c4492694697452cadcccd9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a634f38488f1a5cc43862c9f58cf7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56328a02becec1dbe0aa997b2849d878493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d321af5356c843ea1d703f5316a411a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2a9bf1eedff4102c8af8f0cc015ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534efc289e81b9227ebae2e922f07c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba83b77ee1abf314fcaf1d312c4be1d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88f3a60eaf786c668020f58b3e50b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab42926dc8ab5cff35993e293ffacc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c094dcf5b8f526838090bd7eb4ac8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94f878fe8718f99c64c52b524abd82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6ad6563b3aed486b569fe8cdf479e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892314cbb8de62ea5e87a87496b58d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a078de543c2afcc7aa14e95aaea36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fa3d81497bcdd1d03981d05e2b344505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d68b284a10c2d66fd8cd8caaa4b6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba54e4c82f20382dd80ebcd6e6cfd85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dd7c95390be94df91735209771b24508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5f77b5499b6a346b14cd2f60e999b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2dcbc6abf5c04f2249453ede8b90fc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d43f51c9cfc6aabe0e5985baef62e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cddf2a2687ceb8c8639051f29f0471512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269841cd4c254cbece42968e5b73b977513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e884e343dc90767ce9d902e9734ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9adb78bfc684b6519ad64ef4e970515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13647f74f5e6d66bb4025d6ee3d188b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d480165d06bd67f862fd9b063fc637517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2460d4f0957dff84bb29dcdd8b9bc2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dac8a190502608b21958068a888f92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60f466465b0eee0ba3d64bfb4317e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727039af4f4b213d7cb3fc0b45e4960f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59912defa4a71d8168bf0c86970f9083522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf6c3976c8d11d4375879381a57dfc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbae22a1069ca3011723eed4fe4e48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d42b7268548f22b2b0d94fdb9aef8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b3353e0008a788be05cdefdb94ed6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4699c2b94a0b04bf27b1a6d7ee224f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fbc294b9ab6d6b189cef555a35401528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368f30c5b1dc3413a33ba9969791cca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c263a69fa2dca597d2fe653ca0ade530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29cae6bc77d12554426fde10fb93d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461164bea7fd14bb965ab555dcb0f2d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a2b889a49061771916359d00b94e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7ac0c5e2aac2d38d4342e116e7036534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afd35821e01ca6206067a683d7c246535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd48dbaa8bc750e8538e11d015bd7b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a5bbb8cd3fe3670882a27eae0dace537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419e7c84b42b62325ab61dd65df4820538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556493712acd3e94d85b545f1388c68539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89121fabe4b1e1cae926fb8fea9fd4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaf27908936f3198148270886daecf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092a313386d9c4d216a9f5fd1af8011542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578d283851b2b083e5c1d55a955909543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f9821243910b63df436eff35e663e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12e0afcdde152fadfbd621267a8a3f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81444066dc2cc13fd54900afa7e18522546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743691b17850f60cb6ffece95555b1eb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c65f0e9cd25822cb50ed386eb780d4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95825feeca1e9a9654cc98e4d38b56d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808dfd08357418591976162e4ab691e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a764ae1a50350ad0f287419379e8642551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70160de5d88e764027ceabc239bf6ee8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5537c25aad18a6187fd6696b0c9875553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b3ea43abeff01519b08da2921068f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3de345c9d49d4a468a31b0aebd40d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a0789ef13a3f8f72604c64b05cf0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c73921d10ab34e1833a44dbc37d98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef178ed347cf591c40820836674c129558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c14e26672186bbd6d35c68af305a82559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb38b60874c415144ba167cb5d2b4f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6c50d388bfe613d578b1cacb3178c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd33a374453d16f57abac3cabaa95d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cf0ea9c547996bf39f31d294cf7d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830bf5b7d6045973e09d8cd66a56eab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208321a1b71ede484516e8b926f718b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093bd9e99d576986afa46638f052e66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4b8e76c385f16df5c3fa70d22549e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93183117e238f4d798fdb88ca0c351a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22e1a6a20d979db960f7bd6933b5a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea79f34d4f435c8e8e93b6d3369eee5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99577acaa989e6ec24911d3a5e98435d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6848fd8c51ef0e84d61b8465b0f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf628fca9b4335347912a21b389fecb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d98c5db892e6aff74097619ed8e4b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f63a2816306dbe1538051df03edc91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0d711d0e63e370153a8224b8780f6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68540bcba32f1b6cfb003a59ab1d4acb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd73cac105044db36e4a17800619ec9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ebbd300f6b67a1ecd1c27873bd59579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12851735a9ea1108fb530edd824df7b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e5e606b7f5b12b7e894a36785051d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cb6e6080cc922a0b9a569617915e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f5d7c89dba8a4b6a3c10b733c0e44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7dc54f76238cf5134ddf781f76f90584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81e35901b8ef08d466930ebb1a2bb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542272176384892cec9e2754be5a1140586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f1831b85ba629792f97dceee0c2e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905cc49e161116200a4667e4ab89e47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108496e3e13521c641f3a401bbfd467589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c132ab0c6cf819f886565fe267bbae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67b89b91cd5c268cfd405a5f204d4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e7c3c73d0e0b96fc21bb864085630592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcf69197aeb2d0f016f82f952f9a81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c20979b8d956717e6e95e4c548487d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26696cfc1831d3463f0c3dbb465b8e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645306ed6799e0908f7885c337f81cc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193054a54bd1385809ee8597ef8c095a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1f8390eade9d73d956bc4d91fdd97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0389e921b3631bc51c2b5658f7acc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29e119b14a5fe5a76caf182a558f05600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2978e6a7a0d55dcafc1b22291e8bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4277ef3bff5561d79825d41a6dcaba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fab2f6ba94f8beeb9f06120e7cb61603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87304d498a17cc4e7771b69442c31a19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6233827a71f54226e274b9cbcc8d4b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e989c202d3a088225446b9eda418c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0c42af7416288ff01b729c2c52338607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694331081177b3c10f0deb09ef4b4321608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6aab02eaaf03bad89b07c17c6fc8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e41763af9f354fb9a7c85f7eb250d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7d36d9f5afe65130870fff0098869611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb70b93dd4fccb17235f4883790a0e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52341b97c0bbecc002d941417862ff7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ad72b5adadc1c5a7077094c28f97e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094e03990e8f007d7bb86f64aa8cb9f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e5363a971e409dec05eb09cab05d2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203bb290d2063a8ed327565376db3aa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd6b09ac933b71707a1ed6603bd55a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041211bd1e7575399ea53816c2f8026619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4468e4ffca155e96b4b059db1c9b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76796a997cb0478455a3839db9a46c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4fe56df0f706f31b03371399ccfa6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed73e77063699db9479458296f5a505623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcf2acd4949a0068d1780e3d734051624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28845b42930d00ce7cbaae16d5fb2163625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dc64f8fc34daa382e7d9672bbed56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47159fa1535a3ba684e07e78b9f42be3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb120e1b5220de41d12bfc670f3e5901628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a668ec4b2837592f6e707335754b12629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da1fbdd5135bed4a1a1caa60f02552630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d93ffb4ac33ffd908cc237f6c8f6c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df006c4de0d7e6a0482ec0a5650796632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a57fdb0e5bac10d8d2e2398ce75f58633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef19af40ad952eeee40ded13522d5ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62cdeb343c3459af67f7ecd48da6c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6c6cc63ab0ad49019dd156d030886636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f423b07407ecb91ea42112ccc413b0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be704491ef2555baf941a34de58b06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209d80d1640ca2d3f5b1031e4b3db30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69314c30f42b5619c4fc1f076c3417640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c6eb7cb68a8955e95fd832d0f3a54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0839a62d5bb6fae1c785e4c60b12dbd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015839eabda8f04d20898f7b60ee8cf5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693a4be24ec2c0e732953592e31c5ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85362047acc71985cdc2ddd041dad40645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee37ac5368ca5a86b8931083fbd17a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110089fc076c9da01b367597f4af8e13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fac2632b519eba760690389760d7c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e661944e745447814bf80ec2fb89df649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dac04b6ecff21ac058a9688271737650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b3c12184edef0bdb65b9faa8ccb03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d89a7a5f1028d7a39b481335a7b73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9640ad18f7eb8593b5dc894013ac8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f447924baaf0c29b6071e89a08a6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2cdd26626e6a38913401a950489668655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6eda35b23610cf354183d02191815656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61464f26e8f4067e30c36bddec1a9b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134edd49dc570581b69c8565da2f463a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5df8b7b74926d1ded6f4ce99c3eba4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776081a8ee6dbd25e207017ddbb4199660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98bb2a318efd0c4eda99c7edb4cc31661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5f3688962be3e4b1146f29c0990b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c3e9d82b6aad36a5ed23ee2391a99663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ff88894dc78cbecd0336a017629be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50632f45f3a9eed6c8cb653d489c744665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baaaf1592763f86a724f70965f1e2b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1ac69e4e6f69fe9f7adb126484cf3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fc0fb5bec1b6e3e2d7c9ecfa498b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af51c860117891e1b3a8411e117332669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064816d0558fdce799701a5010af324670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519c0b5488f419c9d5b8a53c917292a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cc257fdddd73c55289a00d2d7b993672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a62ddedc7f0a4a9bb9b374a6907c2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b39678700ab6b8113a59061895f40a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc0373a5eb6d193f861167c792ca6e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b774028d69c36d457c51520ddccc15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a42d598dd94e92f208c684dc6f3174677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb7a07b9b27085292bc85b1b2d5821678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8bba1150be78cda46312e86f2ddbd3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058cc551bf53224994f31e1d9ec9a62680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3c357d40f603d2de18da2d7b64e69681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ace9a6eab348aab377b9cbeaaac33682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42082e8023942cf5a3ad2d3a476005683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5d971825b09f9df3848ff795da542684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fd3e08d4f14f99e6fcf1e194bc73a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6e3d214a77876e89f77f943a0e71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f619718f70f1c04e2ef1fbfcedb10d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e2587252141fab6f57bb0a15939c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62decb5b9cec76541939cfb8d0166c1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0765b86195a73ea014bc47de0b0afd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4744deb00cd3e38bc08445f04d6fda691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4809ca7e48eb7cdf6c8c94c2ccdb330692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e062cd4a490575d268e37eb5a669e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb205f06ca01200d0865d0218aedb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e8471b7b53153428ab5990c9b00d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fec3e1257f5a444f40751df435a869696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b55bb3d21fdad4df200b159f28ab3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc74f99b4a17ffccb3e17b1f37016c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d040f8df0e33cb8f1c3324f2435d52699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324ec999ade0e35204b3a6153d7af62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf02f14286957c6a9c2ae99a9f45d1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decee3f062f5ac72617c8d496a809ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185472ac912a16d2dc448f6e81b823f6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1e25b6f2fea1f0781c51dc9f727a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c66074f823c3fe2666ae37f1c94c43705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3962e359cbde5209626b150385b5809706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4c2228e6a7479e3541a274d209ccf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d0283716aacb06a7af5ce7c1c63c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaa44a3b012c65e336de9a7d5759e9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ca5eea9c87e9d67afeb23225f0757710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ea3ab4c1a5f5e1e71560db479465711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d412dd21adeea6028450429ac5cf52d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc971ff0e190a39002ba6e5428e089713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca6a1b3580560d66e9fe3807caf529714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2214ad20b82d73539b2335b27bad66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ee1c999739a2138a7b26014ab3650716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a3f026bd72a04724bc2f549772830717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2906d0d43ca7657f7185e800d461f05718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2e5cc0ba046fd862121fe103e76b4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9ab67942f57c7a2a2c615dc91f396720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ea96afbe0a4317495dfba09c843a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787ef9dedd02489e3e430e89ce51f02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3753c387a3412d4184e0153edfb22c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da4f8d8c53360ca23de34c9875e504724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21601c4b65e8f8748da4da3d5929308b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f65fa8628a6ce8312dc54606c292b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dac3631067db75da1e33539325a1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ebd0c2f230b16233edd3621daed02728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973002aea814f5d55d77f52d13ea07d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c815af3813e65851158b58c078e9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f4f20c1f960205c9a0d5b8cc5e54731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c52f51eeefb0af26e0586f6fe42870732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0813d7d5a13e646d0c25fb949300c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff0cd5a97a5d9a56a6ab19b2ee2bed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04624b066001d5cf18aa1fcab83c7fb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd190f08b0d0a0fe858827c775883736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46cd9133720ba427c10e5a9df1c572737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4c31ccca1f6d80e4bc8bb4f0f177d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b526973d7d7314aa6ab9c0cfbc24b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d48f4fcb96e937631fd983e51a7af8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411855533e845d2a07011eef9b6f495741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e8a2796c34552281acc926767043f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31db3ab975f6a7bcd795ebfcf50d5d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ba33c4cf7c8ee40c3396155f19895744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac11ad4001629222e0aa6dcdde3778745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819780a7c000f1c489f958869a17cca6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886bcaa57a2714cf5be4912107b1d2b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c4d5dd28e0e73970f9f06dfdd54ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d406cb145eccb6f6b6935808b9854749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb669701e7f035d34e627ce79ca494a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000bc9e6a4cd9bae436ef2a7c5ea245751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99a7f9e23e1b43ae09b13f478b967752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5a5d29b348949ad40e060a1091a02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a28969c8a2be8e233a5edc15fa7bee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dfe9f90300924481d7827f0e9e5d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1ad198ce5698c8eb86bbd1d95ebb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476f054b6ac3deda405463718722780757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6958cf43a03a1a7fb0a4b8c47709818758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b50e2d161f2b97812848ed8dd56a0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>