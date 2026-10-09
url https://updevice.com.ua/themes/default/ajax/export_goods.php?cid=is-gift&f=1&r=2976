--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602e1b4cacdf3438a12d1242004208f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc79ced7f70c55c02a08d26d5ba94de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd478ca84fef4a090e7937ec24699de93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f4dd0776a3344c978474697ed700f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec43af230ccc2831940a6cec7aeeb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc68cd5893f4f1683993e1fc9c01c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758c493ac1a46a51363852acbf634bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478d4f4278f8049d125dff6881be90e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fe47fa2683c245e2c6df901ffbaa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38971f155f98ac7b6b31bbdcc1787a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e770eaae795e5ad0620b6fffb600611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c35e3c977c606706efac65bd1818e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5445dbd9959490531699cd04118a4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689efd50cca7a9ac31fb44e2c857d1c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20797b34613d2350af0a8ea68f72e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac8de4c3a6e665243084e52b74f28c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc2c148685f42e01305c80b8d7f49517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd898a7ec8d46c9e6b363db3a71afb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714ce445e045d084a96849e58545f4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e013233870835018d4e3bcfeb588ec820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5eac86b88d06e2f59176cf444563521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd00fa232665ae724867d9125a5f1ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e888e316f569114126f7597dcdc70f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ac17d9f9119a76efbf0a51e88c5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362588e8dbc140377e8942dfea3ffe7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c0dac05e207407f39aae84060df626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f259d06ae623e7db833a73101a7d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9217cf65fa71de4f4704f05ce011028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ebce3238cb66267c1542bdc9fe16829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41279eed73e2a7614beba53f7466030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb978b162f63c91cd74739a7fba8cfa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945883871c936936b97f3c804836f5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bd544e8d48d3daf4e6bcb20db826b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee490596308d507dfa2df022e92a8f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067165e18dc629d8bfc8eeefdfbbe8e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850266caf61ba4f8e2b0b784129209036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead445ee909fe21be2af09ecc1a119537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446399875485a3ff123760959d6b201138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01204503a4ac3ad3d541cb83fbc4e26539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89569120da4275f0709fc98dc33fdbad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa061641ef9610b9881779d9abcad2ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94746ef5d24b4b92241a55079b2d328d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8ac0f8e1ffe559ae02272731e417243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9751beaefd17b2603b722d202946844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf831e203516cab3737d16c5d7270d6445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc156b23264a246edbc9234a9aa75cdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722224549685ac2c040812386ac018347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009aa93ec21f36fdadab68d8988684348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030c3d89b074fddeeb60d20c0826cbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f622405e0dcd7dadf7a0e879893d3f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b76ea8e263a6cf2f706278b19c24c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5286d5f12662a85d64e87c86666a60e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8dca5b3c7ab5ea522d16f90f336c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08f7859aa8afb9e6218cf06a1127e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dedec91bf5bffc2301ec135473b23255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e7701e946a9382d5487fd8a66fa8d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229bdee050afb35925468644ba81da957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffc9d61798cd62b35982813ff83e5a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007159a6b9b59056f993ef3164c30c1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648fc351ac4b9ace20634cbc2d2efd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e468bcd1c3d2326b4262d3702168561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bee3b5157cc1cddeee7bbde2fc0a4662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc30ab823b11f5ce4038a39c539fa663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3ebeb192bbab8647b86d6963ce0b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e396cd1a713380c97ecd13b87a4892965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdefcbd65f8169555b6c7ed3ae475ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890c31b1892fbb4f9ab8d33969eccbb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbbf0e4aac3440e13d32de5b935e1668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d793f04456259d7d30c99e110965869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2bb2d26002d5092295b23ca6a434e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a694a528237c06591d2c839fefe7b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc731d78a9e1d8fb2b77d610178cb4d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cf3b6dcf6471301350275c0fbcdd473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39739c5e7f1432d420bcb95cefbb9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b2e61b21991d7f05b7d88af1b147075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4780e7e1de9bfb7767110961edcce676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c18cd6e30e54fa7052730a191f091177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150ba07f24ffc952127c7195a19cd4e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768951d9774130132048f147fe85b59c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522792ddd6e4cc68b1798ecbc3204c680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c77b12ddd4c8591f3829b550ebc86b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0c05592cdb3c39ee6346dacc6b80e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f107193e5b2a047fe2fbecc1964d9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17795878ef5ead0ba8d81c5eca427d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eecc1b661c21be72f9c2872db5393a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c27cb55a3284b117c32161f48e15a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383102a708148f3297f702f43d562f6a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f6bac8b4ae78f2cb57a8ca1d8ae888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50894bb0d1630d678a99c3ecf9daf71789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2ad61de18fade921651f3c6d6b78190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df348b309bc7599d949b31bae408e56591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78c45a12565602925ccd080a6d7e5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734002e0fb026ff3d1a9224835f2ab3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df21f849830eb9494f089048ca8eb3094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4761019915b840222f174e4cbb489dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f9312446329b78c71117c567c772496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e2a0bfc3f52580f9dd86d1fedf41897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6cb13d8ef5d38a9f4cac52d51225198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd31e5962992e0d38e037ea1cb7a8a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b170eb5dcdbfdc66752e10b06bc7a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cea233c760d2dfab7ae85d46f4c22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeb8f4d166c33b2e731e65e1c42b64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59f38a834291868e6fe89d26ec959a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782128cf5a5d04028949ba5e129002c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7c069b704bdb7a1255eb2b932247b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab502bad662cf46482eddc1e63626a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc11ef5e86b35cf3c42c20679a9cd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fefcf5379958a86bc46d94483588ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb9e2cf8cec4eb3d2adb55db632828109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ba7b10caab779a5651066cfe9cc95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29dfde0b9352da77f4cf47e940e84c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd338c9c806351e8a45f06814d1c17bb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7324524d488e3dd135786bb4b20a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9228c750f4c1b7aa8304f23d5dfa39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2f963b78a42cb2933d25e1e5f38b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aefd09990889a91f261127b6bc1b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca874e149ee8ebcb4c4edae48db41b2c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c777f68e3bf30b90d7aa6c9b6a68d7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf9b0d9dfe77bc44b9269e8a622196119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc84457ee179bd9aa5fb1cb294f71bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef8ff6010b41df8d37ff8ebdbb204c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebfcb14578ca002ee59fd9f3996d2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3038369465802853a5e8ab4fa667feb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9da8f27a8a8f49ae7c0c6e93654ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8f16a8583907e3e386a8ca3cb818a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811819e94fd8f7bb116ee4062cb78cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953dcb1073c1ed2d7d6798304e7b1cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae606bab46ebfe9cdd5351f8ade66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd27c2f607c14ce33f2b7494f94576129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df71465b6d720d7e812fa92c4a43710130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa6a09da651a65151510365c1c1490131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122e882ab689bd7f7d1228a8825f754132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2294c9f42d726eafd98a3f61a7a41133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d5ca8da97aba73bdd12bd82a71595134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7e30e3fbc7f6cfbb4fef515d62593135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa30aa25311663e5b63705f0ad01288136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2000028289709bd6b4e3171396b539137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceeb4dc2f84d95e1895673d95ee1b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88deb642d70ba0ce7225330ef296e0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279e336c9fa2dc1b4ad65d70f10ad4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52826ed7c4334f182011b7b4a1c94ff2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b778272848a6f471051ea9d536f320142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8eabdb76395b69c5ae3fbd21dc3a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa199f85cfea806cac742753fc6d41144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d0be828d06a43e75a32bb9a241c20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261ec0ce538893ecc7e8a1fb2cbcf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac940c95d1c22f3fb87bb7a20608b5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb7a7b58123ea9c401be21287283b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788763f6f5e0e42d10bb2c1a17cff6b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf7ac01bd0b7f14da7e1d9d6fe18ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcee4c093704e4dbc70b46a3a195752151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afc354ea1b60cfb22d025c326b6dff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bedb70100ba456c59e5c6cb6b1728b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63353acc8ec65af3b352f7b139e8c23a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4a1404e1ba2a1cc2151119944a782155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761441f7d9af7b109a92c4c2b7d20e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82248cade168f10afb638f135d97b6ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd5e79342f2189d6767a2d4d45f56158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3ed176112470a9f2bcb761f1dc4df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc8025b1ac5adc573048b4060b2230160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ef6ee52cb19c658af6a4c21b668e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fd6a09cfee1f1edfadf4f5316fbde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2b0f4692f213f35fbf6ee89231e38163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6611e649a9a516907ef31827919855164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9d265c074ceb2a2047742dbd1fc19165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013d2a4e4025935fbbf9ecec39459f7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1cab44eca60c6fe368bf07992162f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ec70b9f11ed45d2b6ef5f1ab84f29168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01600959c30fb9bf37327db91e0081f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30b50ce8cf79e023ea27eb5caec4c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07d202e64c69bf5ff3e51aff25d9c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427f499780c0755759d8422fe5db157172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801b7e8492f5dc3273216ea860b4950173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642fbf845238954706049e4484c3025174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5a643321ce1f83acee82002620fcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29695adc1942c318daf34bbb0eb1d24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ef3456fe3bea641849aa462343fe0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e73fcc736f82fe89490b1f23bbe70e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d2be6acc7b3271bb7e833081ad71179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189604fc17c82429eb2ef4638d9ecc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b247891bf5af84fcacfbfc4e0952181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ef07aa0b6ccf56cc8f441c45d9c69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581acbd6c90a57c74011ac1db2be0b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e94bff1788a03c7855af8578be2b4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fdca12d29eaec0f9924dc895322a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70a5dfd452145bf00847dc241472c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a598a6308ccd80eab6cb37f21c64187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d29975d13b86df182b5a97509f5249188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb3eed2d4a476ffca1c08391eb1e61189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09717e31584515b933241a7636396e8c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b57f5e5a2f299d19713e6ef2023f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdebfc0a58d06053efded94c932f0b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636992e64f83bc65977e5cec894dc15193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9133dfacb767f522bbda3e8c5983e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431213120ff70039718d15cc8214dbf2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e642f91b23f41137d3a1f3642e6c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb31b6e507ca0dcdaa9db2aa405ce9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca3caec7be606b7269b06888da8ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a2c723596559d66785e8317f38ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ea53d5f8289e29be7b9e9f6c03878200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7d18e0aeb8a018a0fc711823fce0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0858be588272aeba5f3ceac84dd60d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da159f09c7a7e1f56c2095b24702dab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee7896f15b8cbaedd74aa13cb65a31f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943a609e3570658627449f7cf3a85e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532473f1cdaac5329ff0030512092f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2102a58f88c90f227ff70e3de71f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8441edc0da43331e0c9f2510d43ef13b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc0281904bf84a98b8406f310d8cf5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d640c4474099bb99cdafa264c47fb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156d8322c5213c18ed5e83da998aa01211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb755697e9686f10c210e317bde06ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ad7ce2caac4b97c3bab673bd31956213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f998793943d7955a5fd15817d06d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615fa782c54dfe7e41dc8c8d9eab168215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee91d9f58f950d7e54f9a1e7a54966216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf363ca3fe6263d43a46ad190388e71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948c07b4e81b2cf2ac772150f5f8d41218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f76ac7880d2ceed22a3ebaa4d7a3e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ded1dcf4270ffa74939b538abd817220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe991809e55a23e638b03961e7ef8a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483b1e98ba52aec187628dfc03e7ae9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262df28a5a2c8d7ae19480a37b10cba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b77267994bd25b7a29de9aa82a3c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a406525f691a6ff8548cbd64cf4c5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e751e9c52d6bc07fa182de6abf5a84226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1835e6ca7d0942cb2822cb1d22d9c67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd1395504b23baeb45636dd8a4dccf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b847a54cf27aaa8d029739e9780798229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f17379a5aa905f5ac9ee899d0038230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53d89331000a87790200b699395b60231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c28d8f718d8c99f69098069d5731c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75188c140011c989583a36d09918c24e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4a5550f243632f8ef9934e8d56fb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a9a21c9bc31f210c84f387975922c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab13e39fe5d67cdf7c0157bcc8f17b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da651e5f73b619763bc48c5d5e8203e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb932915291f92c7b6f1722c1f4747238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a27e0caf544a50c22e8271603f7eb9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d5062208564cebc336f6d4f4d0018240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd88ac0e20750014083cb12afc06360241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571dc78d61463702691dd1c293a8055242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35713cc24b79fe36cbb68661b0f6e342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93855d9fdc0056fb77c04420e14d89a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a98d3788e1c70a20b5e73d414fa21a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7c35611f80d5df64e3e447993db17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2325022d996b7c2abdaae73a2eecc4f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed2e8bcc583bda1b4d7a376031963f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f82830af6b02f81a0e1bf1d2b9a988249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319496f1ad1aec273286955747790da3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6b15b2e8a2f96b157d4a4b7816f03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728d2773611003d707125fd9e523cea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a59a1242d696ae1297d4c9ee1d81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45c1c18c0fe669f0adc685738934ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec24dda02b79d16de6c4c68f2e339b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195be23f2f24e62f222b9ddf56a7ee2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551908a1a5b5c4b15408be20afe09a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9602ef8d643ebc3bb547d1d5b99473258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f7b98f82c74fac6aa3b84a40145c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaec7cb22d8dad24261dc2793a9c22d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7870e49f854a3b845f2febc8b64e37261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362cec37904e95b771928f7972e2238262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f86976e32adbd152fc06b7bff8c4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a4294e0b749107b74b647c674e637264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81362348d0afdc92570a188f6f5bf86e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c76a0e35eaf330ba2e77f0f5435ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b999aaa6b227a30e999475f5c1d460267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cee4821f24ba7350b7ca42c0405220268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ef8145f7d743df53cf7559dadaf72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221954c701de21a7bc54d8d0762dda3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59968aaa007679837d7d3a8b8fc6450a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c9be02739524835c29ea2c2d5c315272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667d473f8246cb762bc4289e9123355273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2efe522d8edcd499c7d653d81a2d5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdcb428ae76826bcbd7466545ad923275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414ae6999fa378fa165dd829b63038a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a685628c554e2f0312660c327837327277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26eb81490460d834d9cf35f963fd625278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687da493da0619eee02cc113574abd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d5e7459d28e296b79e56a7c24c1ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc1bf3a263a58895bf09f4835d9ef4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ea0db7899419230dfe554c005f37b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8c4c95ac2c934284bbc1380c0e4bd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5935f17256d44cb7e80874f9b8952284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21dc064bde64e694eda1a40b2d0540285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54befc90eb421ddbca46dc4548b168e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa29267edab21b7c593bcd6abdb9c5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9598acfcac1522355fb1c09f01489a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ca0f1abec26c52e0f6aa497ca16fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a0793d9cd1f9a61863e8e788fdb1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f49fcee8abea0ad7cc283183588d0d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9c15839b417e1e8375d178c17da43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da01ec8b02623164ace5763e12dd051293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b30d01ed94dd6c301a9c829cdcdd8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6fd0ff37e28a955ee193eaa6eeff8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1e2722016fefd1b0b7d3446eb0b46296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcef0e56a226836bd70a520944c579297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f7c8230d4e7928f57c4bdfec9298e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c97bb18c2d334cd9d838664694735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7e4c106a226782b795889d72fb08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a12ada6a4f1d3c8faf04e83cc884301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490c298dba317aa8355439b893c1969302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c85d8fa9e564c222503c8be1b5d104303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be102c0a4869fd1cee9ccf24c3b7bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79616d5a9f5b42ee26a8eb4bef973f4c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9075f48fe04c6be7686c77b0368675f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388590629cb314b57a46cf5f1ba8514307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0310e6610bf6e8eece704ac0ec647d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d623d2ab8d0f6c0deba30137a5df05d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c555707feed69ea2e50d8f1587b5203310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9125f85b155e52f54bd75949b437b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023172225c8946dd1358f81b91dd749c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0693e9da16f7d0e6c4abdadfd08fe74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de1631fc3fc0fc0c5bab7b8f23a1f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d81180fbbd4b8df65ccd3fe255e760315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3eb4db9a773aaa8c34ee6d839f377d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e965fcbd8546ce02ccf52b130ea19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8852e30e76f6e15dc1c713e72abcaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d207a5b87e584a985d349993634b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a94ab55775527ae0288271b2b7de90320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f41a4182721c35dd575db967f59b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9e0b7f5548745ab82666f6755171b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2de574e6f310ccd97a45836d35c4c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a437802e89d686e239b42d8e389b0db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9ffe06e7e1e083789833a7282be3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f10ab20d680fef9537178226501d42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9507bbd6c74a2f4210fbf7c702341327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457095205f85939267ac381d6524204e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e36bfd77ddc64b925882389640c661329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f78bf5547c8a59d1c3c04a3d61ec5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300ef396e6f2eb5bf27b4584e36ff8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f21b0baf2ce45274b8cb1403753b50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b95b6643149d6206b8301ce94e43c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1de423d976fd8cf23c748fac547be334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3a024a8e42ac58d0fb9c4dec224e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c695b525ea127f3abf9f34b258d9d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05d016f1e5b9db824aa4f4d8fdebd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01d1a86a5187fb4d92b52801923272338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436ffd1369421e00a33accfdeca2751339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcff35cec8a9e5b5abbc33f8f98c16340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a348da7aeeb94ffb7f2697ff0bd314341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49dc48cfecf4b295e855282187432c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dbc46dad4bb3e4ce4ec7a22c5d6d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cfa9797bc5bc74a6fbc3892c4f4b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db92f53ce6a7bc271d428c53fe14388345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819a2e5af75f69f9538a318b001b748346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3fe99262234456f524060868796a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320694c7cff277e929f54c8f85f900b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc949df38886272a55b58ece96c8257349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f962dce420d7de2c0af18434c1a7b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4105e5829cd88a1fc7a47f7488e7de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2857bcbcdb840064449d4e2cf807371352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb7b9d0a0b3b8b32d3ac6a46b58b49353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c8677b7a0cec04793a2179ff4aee1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c204dec441bec93fb791fa502aa0de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b05cedf0b5200f3ddf6c7605c318356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7771eb9fcf5886f0f6e9b91c5527b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa476b8a4c84ef570e02e05415ca580358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07752f8fc6e7dec7c416aaee7eeada6d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406867eaa00e28f8bf06e9a757ba82f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89c67ee0b8a4a7de91179032e1e33b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fe927f0cd13aba3f834f18abf51ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27146e2de6a13f66fe7625cedd3885c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8349abc65b9a0ebbd02fe2c8767ded6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8622860121d72dba4ac23a8ef62c5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea276447ad40221178ffd723c470cc5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416a290c56e9b3a85071fd8992eea8e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7414f5d07e657332a25f35b2d6eebe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15264e000808aac4ca5cc3ec5dd36c51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f716deee13e6517c461d9c14b481a95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91317097fcbe76f03835e47e7c3ac371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5a118b34da860735a3e7225b51b46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3f63bec6b65c4e561f2809f9bf334373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be342156a41f14478c4f3e9c2ebe88b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bade6ce732e4bc6cfabb48e2266b137375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26431a763f60670485d86b334ffd0472376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c021a13c8966446e01abadf0d6dae47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e5977247c8f847d73d4203f952ff3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697a87fb32b4c6c38a724359baa096b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022d26c1767bfb3c62c3d1cbd284ddf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80e10a56a9f195d32e23cc109b5263381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5978abb410f6e55f1ecf39902ba42cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24983f65da401b63418a5d6fbf43d12383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d691e0a330cc4c5bcaf70f20d05a5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fb99b68589ce2981a1391cffedd94385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43f9a8df1ac57041fcaee1a53875a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c6e2b3c514f0d6c9e94fcbadc1619387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9d2841508be4692fb8498bb6ef4a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ba9188d16b2fddf103f181d7e795d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52744440e88a2a16136de8cc388893a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667e21a1a982a749e48f13bae6366d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971117ccf80b0b0649beadc21794e894392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895291839b881830fc0e07821d363b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb64dfcf4344b9c74331cf364b244b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c4cddd8f1ffd8180856cdb2f3793e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fefa59151995caa931ce9afeefa76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b82e182fad20ba7cd660da0d4f5f5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeefca243452c26c1a12ec4221a7501398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb6790818e593c4600612971927463399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced7f283d733606684bc93d3be6a6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c308f0ee780edfa4e59f4a13846d24401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56999bab93033f99a6b5459a20eee34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02f2ae2dee16f04c5772ea12bbea5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0db794ca1da8457308963ed48846f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a482cb5683a80c892dfa94d6c0a657405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e991827ecc236220ab17683d5a4c50406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0db166c6b5e4f0c00f7a5d91d03cd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170976d76bca75be35513b291d94cc5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d338bf9af9a87b863e0ab197f789866409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa949bd254c6049d9287bd04deade9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaa0a76d8e94ef3ed1c9bbb00c858d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea752bab839c5ad306b0db1bec6117412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979539d782913245e26cfc2abdc2dbb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a63e1edf1761b3e2aef9e232d703d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046b9948d4c072268a4283b128e3bfe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1f6009bf656fd7b95a489dcfe6b8f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdded8dff4cdc3245092491f66122cf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475bbddabe645074b93a8d0b74619c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a599bbe2d2a41ced5cd7fc5452eef9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bf5d3e52c6f4fa3e47928a2484172420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c5f83d71a37daad1f157deb70e123421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd320535b1a7569916d27ebbc352c300422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5f5e199af328d96f8e4ac8ca77cc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23996ebaec900d048c61a6d67be7340424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b81633af04cb19a059f7e868eaf11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d3550e002bed9e95e2f84f9fc19ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c487acc1bef6b080cc6cd22ac09a3ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2238484fc9cb34fceb4e0bc87491fd3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932081755f6b4312e05945f58b5bd88429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e166b3e723f85f3c2349a50976d6b93c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d26d9f31ba2a6fe4c59741952343b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe19bef0abfbb1908734c344c85697e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a8281e6912f4d9463475e11c095df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1d9b66d0045d01e2b01699aa77527434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7292e47933e10e8ff25f308d330b167435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b720b20eaf25e70aaf61430a10296d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9dc69f2178f34f824dcbab6eeb47d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb1d6ed7cfd9017aad98f9aeb2d916438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add54d943f6b35a08f46e94c50b486a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6d8cb50c443fb645b48d590a4087440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887b0125ad2056f6d2e91e8b82ffc4a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a4f4d18c996ccc9ebf56291fe321a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab022b9ca001282e54f45bf977852b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe019232ab35882dffdc76c2f84192444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcac360cdf06fdd390f426b48abafad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373b88b35b372101d9298b8dc5567ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fce907ec408a6da5c58b41750575d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6c6091985c263edb687c06bfddef6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aeaf17d233ed814721f2d9a26b98a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc709da52c8843b947f0deccb0124b89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebef3e6b8c30544311d7c0ec39e8167451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d59622b54cf04fdc46ebad66aec7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b6f79b2fc36d47fc6c22455b9c064453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa3b9ed513078631f214596b7a0e2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066a804f7172a1cd36f211bb4517341455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8edfec4a88444741f8113ae7a9b8d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09514a3f66194130c8ad262b2443fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05177b9d914369c44789fc0545b3ba9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b273c0e6ee95a7f2f583725d085c140459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a7fb44a4f04474f46bcc0e6e0f211460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684683cb771a193034d781d41f79a10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8d06b31b9309723696bfcc045857b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a138afd8d56854ff6f334633a9969463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4bff98988b3026470aeb7453eb879464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a59255b88b75f0dd0c7c929e1632a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a2666013bbabcf4bb46adbce4a9cc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b17d9de98bb0ca3d5e062d9f2de1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a74f3a3a524fdc6d41ada4b3bf35a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5b156480ec1987273ebb7426b606b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002459e7c90426753dad76407f2df43f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afefd025d8d52b345b4518973c0401b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a1e787fb53887569896700f2405d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c5bf6bbdf11a42ee258cf1352e55c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314eff0f8ed58c4f5e42de6f33ca164474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bac913338d214eb6b48015b8b8453475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5012292b991890a3183b738a108f162476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b56ed7402879340264bd09e8e1a729477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70031b611e50e3ae247bf32749a103478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938e0963db73af08ff7b8873bc28d04479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03028c48ca026421e53ca8081af45e35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3e6c38d0371ead94f909a65d2df0a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddcf9ab18e6edc70649e36c41502b15482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e1b74b51708c7f78837847e5a4c89483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd033ab53361620f157521ac1f42d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e18c2d8fdaa1a583e4bd1878f9ee0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9256a24fadd1172baa66e22b61f181486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2650f5621218d0cfd33ba7e532cb55487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a84d37d106dd2d158b0f557e4b945b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c9ad2589bab7ebfbf82f12f83c214489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c4243594a3c1bbb8ba4158181b2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada765924e84c67c456de8316ad6bd34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416555525bd2f41323828d699e0049c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e182934d488f7261c49b0b4454e2c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d448e83bc57e81f78803525fa74eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195b8a571af9a227c23e23170bcd3aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e2a6738cdb62e86919423a713738496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e790aa7a867795113b0de42e59fcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6311e155856c0895570e6b7ac53c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c3f4af169abb9442fb60c9739224499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753f4a5ec3ac12c897ef7701e197862500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d063ab2dd48693cbbfe9a58cf2a93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e4d618e2d2ca3c3667386bbc76aea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ec7a59666e50ea5a323743ed1bb5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8818427c2e39e66e029095e692210504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c0df92a19d4c641ccf7a97666a853505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8186385ea0566b692997e15bd0ef9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad98f160c57f17486e885f0096d724507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b470b432a1fb9e3a660b436868e8cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44494bba6485a73bfa66bce46d80ad67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb514fa9005d183453545a0088969b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee39bf16b4306fe6d98334f532dfdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90829edd36088f1df7fee9adf3941749512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55812baad65500fce8b1cfe9c3fb71513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6db97375f3c2aab22a9b845bb732514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773194af78df229649ccb7612c278c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9107e7432cb0de3f30d82514c4e90ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135fd364681be18bb69709274407634d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff613dd05a2cac0cb8c6cb091421c02518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b12c8ed2b8d8524efee179e9e6c9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008155027f0876dbae8dd8b6684ea6c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd186183b8236cad8ad4c4c1b9205f8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefd597876e995908ea364ae8fd09e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cb888bc2172e87712f0f17d554dba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d5dc44501e61f13a1361dfde4f453524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4227b47866e5739ba5c1797b7795a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a33a54435b7409e36f24ac4535786526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff789f4cba3164de84e4dd5144a51c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce5cff208612124ddb6dcecaccb11a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d4764a3e8b5641d94dc2a3ed15ee0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2764706c94ab968fd85b58f2cbcb9ae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb003f910729736ad213ff1c850b5378531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16afc6bd630c937716e2b5ba640279532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e510ed217788a36b76d9d4092e3db2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c744cbfeff585d08f67aab31a7f594534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44570cc7110685efdb395134eae80896535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8743373004c8e90eaf1d5c375cf9cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54984338caacb4507ab5ed3fcbc6c86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a40ea74dc4d46318bd0b48bb6130f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fe423a724b47841253cc177212cf1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e3ca8f0a18588d43903f31a4e45da540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3811e86c1b206d707624fabacb522541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c57bc3120dfd717ecf46f160bff8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144fcbc5d33943d0e05ce6f8239c679543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222763c21bd8e9d916a04a720e45e178544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18de9ff93222a4e968898487cc17df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d60e88fe9fa7d4e05e392d8d98658546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91bee18a545ed3b682bd0552509f5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53bffce70f933f18417107a679d2e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc635d87963cfbe8c22ac4ddb45683549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59e16307bc1777b3f300f8691fdfe7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681afb341dbd854aa50d2093a2be0ab551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e07db3f662ee3daae8a0e107260162552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f050dd6dc3418acc00e9b85334aac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da29c18e0feb7445bb644cb823e6a2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8d1740d7dfa6ab1641071b10f3303555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812c6d63be8f04ef08253df03f45258556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b975b3ba2e4628a8da39b38f0b106a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94801bada9ff745f6937a483f5f009b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35d43576067c605cc2a2fc64c470df559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6805902aed9f3153d1a2e7e2dddba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3e474caa9f9b55197d94d2b030598561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59615265c48f29afef3034436ab45d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae98629529afc3b2dd550ba6f778c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c324f93f8e6148eb96f6b8a0382a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa7854c910e55dfd30dea4fd3a9791565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d99952d65ffa541db89b121f4a27636566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdc6bfa9da4a9eb2d0e1d1c54ecbf3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fa4507bf2d84bdc80e9cce15859a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2541e8875bbd5e56be6eb79ef26d85e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936e07a9ea5b46397236c8ef318d0e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45263aa6269a40f516656f97db35f8b3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338dfc72fb1f94d7e29ee8235595fbf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c7f36aa393ea55141893fcb4dba1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2add7bc15ec1b01fdddd9f06240e186574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73de09d42ff2c98fdaf5146b7bc054b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3df343379723d91173f1ef183bab9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523fb08707f39bd80b76a0dda3e8e94577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fdbe97402e3700acdf00f15ecaefa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f6af051c31c82d6583b5d8d670e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251e79cabdad0aca7d217adf39f5b18580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3518f48c8204b6d78ae26c98b19632581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be5be9fab27310628ef1e20b4b0ab2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e88799686c3d3f7c0bf24ab281bd52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938202cc7a8c4b014cabc284339488e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3670a35964bf8a5ab41a5109ac305585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be549ba6033835fcf4fb2014057ad6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf348b93e7ebd96e14a9ab47288a1637587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e42cf4fb4f0edc22cf774fff0c5b80588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538d11542cc6984c6032f80563b3cbe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5e9502d8721803bc799afdcd16828590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac87af354787c859e2fca4d005cfa0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0cdcb048a472b0b89b4b2a72df5de592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969a06f707c59ad8915e007e6473354593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15395c71c723baefa54d61f68403f465594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff284fa73ebd174e6bcc9de2317abc0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c427b608614f2c5a2d32408f85e1c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a98e1e4e111a849ed7dd0aa0d748597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b65084af089aa138d5008c1e6cfed598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7e2c8aa5ab16a0a0c0023be0a0f3b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74b041c454447b1a3976beeb00960d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40bdaec03b123dc895598d3ca6bd80601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765a38f070b158b3f52bb77a4fac7f1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b1990460078b9cb5cd457decdea4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04ab673e5224645028b188a9fe328f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa156cd38ed1cea016a96c6262dd54605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf06bf0630d717b249a97d6ce3e049a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5805cc42b890070734f78a9bb629d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886efd5108f7d203a1159cece3b21e4f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d514014d29ede24e98f9e0c1e064d4d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337c6bcc45d88bd2bbab5df7609f0e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34550a076f0902459c6039126bcdfb5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660686a0f5e7f02f9879455664b1557612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a43f8f6f9448aba02f6ce0e5c9a657613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c6a2348f15bca7da499b7acc2d979614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d63b33c0e45d4be3c476642cf1002615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46de41640696c547b711e7e3169c608616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72ccc219066b2603ae055a51291c43617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debb66fee4f61f50a828af23144b32e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073551c4556aadb0aedc6af683c8a2e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d80427b3a13890ccff4deee1868c80620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3a68fd672ed3964274b98f4319a6f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506bb102b20f537872bcfe20d908003622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a709d5c96f0c0a39be970cdb68a66623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22fe1946c66471999e548a2e8f20a9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd685b1d2fcc41aea574bd2515cbd94625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14382894dcffd3ed43cf4c8e21bcc981626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82c1ce43956009653e71228ddf8d7e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84437d5108c335f696e9e59c1e3b83d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4009f0dc3ab2ef2c7741ddbf868aa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca8a02ae087d8abc32d9d8295ecd97630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b75fa8b48570b66ba5396e9d13907631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ea31c9ee94c24f8c011284679e870632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bd806b393c2bc9d00097a80a28c57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012acb62052657140ec41f20cd3b07fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd948e28b39ffdef20a4f4c7b976f07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d74061a3e070b81a5dae56215ee0ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba7a5f2e37526a08ce81dfde149df3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84891d760c2e2d9aaec7f0fa294795d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d824c23e94c181b7d01f308101a4e27639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7b11d55df6cf77217a20e5a849804640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a25724870f2432eeeaaca7c6f59d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45691cbdcafca88be95062b67861e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58315f88bf846f222def3834802e4cdb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ad8d05930bf0db270812defc97b01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50a2a60207ddd521de2c9219aa4a6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5499fd85a3a34bef68f2e59d1a3de4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad37b4fb53bd7df8313e599bf74f78647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a12ea3af8e5df52e8f3253bba636e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb94d882258be31d1126c19752f2d9b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc613d1c3b06d42880c136bf920935d1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e53db3fd07f39a1e6b3bfc2b529f57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7ccde6938d39d8a36ab80ae36f90e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175120a4823468271033999d873c38ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d48d9cfd91aad9417560acbf40edc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e96dc51df811d31a1473bb4e67b271655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b5a4e459c5028901af228e7fc82b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8742092373a906b8abd19ea286beb8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae510bee7b68bfb879e4ead7a8ee926658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6afa0c8cd889deb5491cecd01734e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b447945cf2ade893d0f4d0f6360d78b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca855dd647f2e143297af67b361d1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52542bcf40741a4d63509a57a0ed34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea6d0bfd40941edf34e628fd18e10f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36a736bd5682dbde23dbdeba7f535b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20b445008d020f699fcae1adc795c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675dd7c94aa93b484402f53c532fa34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad906def0cc147a7b6c2f2f6e17cf83c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf27846dea8fde3bc0132e9dab6a16c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cb6deb9f4f416ffb2823deb135d06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9448374170494930b368aa1320e5ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a3283d54375f4e63b112e9da0ea1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235170e988b5d5151ace2961fb96cb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b5c6078259323a1233281c276d219673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090268ac2a42d017bf7d2a4d1f87319674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbe841a714a8ba622d11631b1cd770675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f9769ba07a155c74dd91e36a19714676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5cb5de5ebc9d74d4a35aba1e5655677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c954057e2bce3315e8707c73e314a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf400c9f481e6552847cda35f0b0afe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a250e658814a5250d3903a5269aa87680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fcab2f22102de813e6f1d2d469152681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca68c92d7ad7b16c416d75cffd3cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf335427bd1657a45cc343a6d2ed239683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a0f0077e136bc08496b3e6cc3bbbd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28718875bc49689f93f01564c5a00b1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e18b5082d29b6026392f34fdb9275686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c832fd9f13970740966ff2255c45a58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339b0a0a1ba3841e7f288ae1843f55688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fce23c651949ef6ad9e17f17bb4c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3609d2a3541ad6907424219f3eef16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4fd067bdda97224d3f60f7ff05cb6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175716b28e42b7bb6a1f96c5679718e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56273a86bbabea127bbf50632afb8bf9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925256085bd4cebda6e85f93b56675f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7a4161598794f4024b4c8f619630695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751263c1132847cd87b3017590d98c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be59e82dd62bb172a8c85873c4a8311697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e29831add12dcc71ec22b8e3f1cdf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9806681b9a7be13a64096ccfbf471e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ac345ba7d2d7a14620a883915cf0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339631f7455b2008a895f3a0e6289ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9231e3b320dd8516dd885352b21f7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50da36fa042d39c85e08207c53878e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1aefeebb718db974f0cc43c9cbdfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2098e4d95f801941c307eb15e476e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841bcc502d3829708dcf1d71abd747ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff850851c47245d90491c2f90f70567707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d0b446e20d9fde07e9daf2700ab83708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd0e325bf29921196dfdf3725ea5fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca13d251e26cd499de9d6f97a13454c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30207cd8df6f2e10c9ea74a666879d4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b32792d8c1c74f135f867f1b4bc9f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003ffec6f0834dbbf3f65000c6bfb86713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3537efcf2c27495cef2b28b707c04714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3303e84ca0ffd6155aecbac91976bb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e51198c012dda0bdd3d5854fb219e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb53db4dede24907cc85c76f81d102717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40713eea8135ec0fc7d38a4b1e6edff7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6571ca8e8df3189661797b165094a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856537e4ff320beddb7e7a0050da83720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5277abff428ec6c2ee1150e8922a7e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7e748605f1aac3fb922d9b7eca3d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d55aaa5b3b554b5b55533acf84eb5b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239541d50066205cfe4fb04543f99d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c106da59971e3fee7dd701ec5443e68b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f49202ad8130c8cc9682eedfe68be7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49867327bbcb20a88bf62e7f5340ff42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d3e97dfed9181b4ae7f5448423975728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514222b092e481d5d2020ebf2cad583f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3702926c533ec5a8d0a8455c65a104a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6ba0cb16237d8fae29327599a2ee7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a279197cefa9ba1d2ef7788710cd1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a647461b8a35bdff1a71acad2e4488733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582448bc0ddb8befdf0b619622595cd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca24f3373bc8e3b6e7fff3e4ac8938e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4833de9faf7ee1b6a81938f95bd061736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b3875052e9aedc5051776b445671737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3992c4efd0d01a8ea247ebdfe73234738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738364d3afc87ff916bdd73bb3af574739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae64b8001a4218d46053f1a77c713ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292476a2c0a80414a5a5b6ce34dc246e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b481049a6b08611f003c25a3acbcb7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71bbfffd57cd65834026235b651b8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a6f82c11bd220ca3bd0627c4dd91744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c0639af44cb6112ecb371e850085c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf7d5778cbd5af74e001ffc9302f88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204c484af6050e402a685b1ff0b6c8b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfde807fb192f684f711e54a8e8bbd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9251da79173f355ba3c6402cae409e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e62ea8af9d24da74dd5211bc39c8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa30f0233471bc30605199454be43090751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb0a70b364b79343831810f02df457752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310d5d2c622bce11c891143bd3d0f7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e5c95dc030a7e12bbc7737541776a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a0d154bc65634545750517e1d5d29755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3369d3e5741b9d357351b8017001b0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c93d4d29c0c611b4ace63aa4e2682757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbacc70c7741bdc919c769f55eadf5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47baf21342fe7173aa3a21da6c00c3d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f5803b7acff04a85959fd4ee167101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0f4a936c0c2306c9b2bb64fa13e3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b059b00baedc6e6c83e798c8815e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af10750585da2947573c79ba09df2e44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2945bf91cb35ae564ca1db6448dfd8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18493596782b88946a722f48616ae6136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc712789947735e34a6f9a30b8f97ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b52d00ec89fe6b0b4aa1ec6c4228e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7e71b3e19a8309f9900629ba7aea69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87613adf84b8e81f908cc2d3aabb5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac5997ea5be57571101700fa7fd9d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2242fba1332ee732db837897d6f12f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c34f35a531a95ad099623494645bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea0d7bad66951d44c7e5030768e6b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f77ee238fe1d5e76a0eb95a26d2ab015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60faa4d6ae7a965cb2558c4a972598016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc8ae5d394602ce0ad05fcc4d8b8ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813cb1489470a1dfc66795049804f0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee517fb7ebeb23e56896df341f68c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7062dc0de7c367d0f05eb3b4cb82b3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f803199c6b3ece330ce0daa7a9a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a9ecccf8d9e1fc7b694334271445622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126ac6259e742038341f0896b81c50723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a2c7c1ecdeccfe16d2f9cd3b4188f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc3cc8b7a2d8ce7541ed9aa116a4ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a578fa0b1e4e91612ea1ed0e3bc0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8d18a0a03aa2ccbe7e820c92b5dcd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2240b8f28404115203d0b040f95220028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fe6ee1fe259cd9ca840346d699f8529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863df6cad2ff4e332deae2817362e9130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325623a12973c1e1aeb7b8126267ecb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c708c0716ad16d6c4dcbbc0e3a4fc6732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d24e2c9c80f71ee8bd46f8bde2fc9133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc2abeb6fa7ceb476afa8f2ed8187234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2fa817a8efb1514e5d0eda0446dc935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8fd0541958b735e0d7a7ef03bc911e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb4d31269774c1a5ff4b20178de0e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb72495ff1e89f5b5ddc0fb9735aeb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4699b078d2bfae29d15ee757a361039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988595e7e03cab9be6a621f692f73cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488a7460509cd9ec42b401af4b10e9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8d54976a34d68421a613f9cc203e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bf9d0d83497a244e574f19c1b35ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0dd70ca9c386a8e286d3441cf028b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163e62de432bb66395a0be2eb22f0a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21088f723a080e0c1c67ebd03eeb5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a8382b1586b2c5db2e3ed5f930e5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af88295186ca68a46be79077ce315d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5f54f2421f35f2ed1e1c79b7fefd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a007bc0d4286c1f3670ba821ee47850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e5e50507cc360eae2bc7084d3d1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245bed3ffd2db3a34c278ca20f4753952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb46c1422160b87fb29d7d4df0d022253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bae4724b37d86d00eb1a5f647978354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe5489ecd445ac9d79de6ac735848455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a023b59505039a891f8b073267452e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a468185e42cd3ca498233e0b5bb5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a744fdb584b15f695acf1ef4607a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b6a7fb385a3c784547adf43181bad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56b8dd4eac14517ce876864c0b797360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded976c05deb546c7e0a960064c2be661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695eea6dc723352d92058827eabf63b762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092e39f8c4bec7705f1ede1878ee00f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1329b2973c79634871d76782443609964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa755ef686e4286bd489dff24109ff165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9f8dd37a2b25bbd76b339bfb6098866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dad58f9394817b8eab1b88a0e3a3c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e404e522fa0d1f503a70dbd256623a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef698d66f02d176f0c1926d337f4ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d31209b9219a6496902797f0b2d53370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09dcf32c399557b63756c811ebbf7871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5626c20dfea537c0c16c66702adf76d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aeb2ab5f137578ecffa994022f230173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a9c0a42d61529b1b5a5d5cef7720c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbc4876242a607f3fdff26a381213a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7daa395e284aee33898d6b327c049e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2b7e753af47a8aea0dbfbca98ec8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d237f685e3ac7b48950089762fefe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b84378a53ea3d35188fd97c6607279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4420c45dd5dabc11cf0687cd72de4ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268c245364ebd13c4854c90244c794381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9df466d65b91b0af8fc3d0e1716f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e128d77b04cf9522dda02693311f8c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c29f8874679aeb09781d2eda4c4e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8530794684c12276fb3901a266b3c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683922f64a33bab431c67d90fdc927186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49974400e9abc3b37bc106956ae4398787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a4d24f1b10d1c5b4991fea390f83588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e597e79de3c85e2a83d5c46ad512e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e22c5c4ca125e6514905fdc65ccc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088427da3c14152df64ab4ad370b2c0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad13c90ffb03b9d3b0bc4778ebf585392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56468dcb6e34c65dbd858d9724ba2a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb823bbe3d979f3c535221f5eb70830794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45504e8afb2442de4e14f51de9ddb0e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cee01a32097248c58b46d0bad04f2696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776439142976a13a768117a9a0bfadc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a727d57a2a0546082624e9e3fea968198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789f2f9828815d9918b3e54c1a2cf1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db403e3b75410cb3004dcbb846801e69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09a28a0adc708971b8328f1dd798eb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59787bafa9d1a20c69e5dd67c894f620102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46754368737e0fa8c630fadbe14fb75f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12baee429e5ca602eabd1ba3c53f90104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999dc53443c1eae59d53f97fb78b0f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e997e6bd97378bb58f4a2c389095f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1162eb5ccd1f5c87df989c207c9a8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c606e1b4011de8c2d2a66a6e1fd45108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f58000b34a1a4092fe84ce535698ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b6fa6c34229ea90ecd9a13347250110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ead6b95345b72d4a95c2d3674e3c4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee4daa33d04765673a4f9acf366457112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3ed23f5249fd2d47211bc3294c9c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731fada21e0211b9725bf39b66aa89e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d60011c108340922a396535cfc429e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fbd0e02d8b3d8eb203b9550f7aa04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05f290505add29da4f7ddc50aee2d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76621c62ac7636a73fbf34fc3179ed5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e5ec6571059b35f0af8b50ff8a370119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eb17aa2d5011e63fd6beb04e68700120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1809c0916ce1d58a012d0c2bdf5051121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1443e32a0f8d289a7b7a2f613d89e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafd4482d0a19454c6512a84c85cb17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e803cb147ee3e43cd30aa05ffd97e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac8573e1f5603e48e3bd6e4f432984125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df155f65e3827ab27e4d632e7a49e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb8f12c80a51050b8ffabc46c39b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c54a1c93ee055da8c4f4202b1b85e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d39625cbd2e55f83a445050cca4029129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725eb67c11a72b4a3eaa2682bf947a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7e4d80cb81fbfc4f930256ab5939f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10706285965f850b8c5b720bbc27d4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c8d3a92089820efda148a2da14f64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6e33ac3a60137c48c1bfc32fd39c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef066fd9d41832832a1d8c337323a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd14ca21e701336aa31438c0a530053136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cddb4b34fb47db63a3632d9065887c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65428b92881d7be4570f5d0e1e41cf8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78858238f77b5ef5a8f6f32c9d581a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a77561285755155ae22b6ab1c41610140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7922a4027546758ab15173e6caa93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3bdeabdabd5b0d37356b2c6910b30142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac9dc22e75db078b7187fac310f159143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862ccb58cb58a8b87226419d28d9c24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93cbdaa737af6157e558890ec8ad37145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a25f03808df3fc0b013b472894c7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c066b60db6d91b52baa2cbe3e954a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9920d7d6d039e59c4899c0c379f68a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ba397dcec3ac3abe743299ae2ff0d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c28511ee52f207b518c9222f59472150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692178a7615712a324ba5f41ffff3900151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ae7418927778cefc03391c3ef4591152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5991a42ed1d4a92f8e0ac260aa7d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aacb58bc94dd1076a5798892758db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa14242254836d846c54b4ad6eee89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89d46217ca4379ec2dcd8dfa43ecaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f303383caa5d7d377fd0d0d38d2ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd212e2c86d61a4e33a2f486038d9175158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8674de20bfce2d9b74b2f2d11e528e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2893c5ec888128c24c2c946d4036f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3261c0fee46822e45b754b478ffc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a06c6262aa12e3eece2ad1552560b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306bc865f1220f972695fd86f0de57f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c2f3de63cfed4ff536b17c2d01ad5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef57cf73f1dbf10992bdc5d3f74dfd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532092ea2e759fd71ac43c4b3a10f23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84714136d34daa4b994566560a61ae94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a2e22b2e20ccd36ee50aacb2b575c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c07e844f9afa56cd1c1091862ffae3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a77014a615eb858a54c724fe930e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbad7fd82ef7ca6b870157fa55b183171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf440b30a209127f2e1491cee228d59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36330187b9e24109805322ffd7a66210173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670ff4a72e9a6db80a4d4699b4807d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea487785a750b89743412c06c70ed6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fd818852db6c3bec8f821d8ea4ef4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816418e5ed3a834ea88699319dbd6ce1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bccd70d73d16004da4c37958eccd7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c7096548cb104de22f50db42fcf85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d877ab6f0a82952dc713a8f4f1a8740180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1013b9188a9ab3c695516160a0625181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b42416ce266bf6e4eff4e5469849ebd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affec8b5242f19cc9cce544e38f875e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79ad68710217f977424d12ab39eb70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01540561371864dae70c9a8d952b1061185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf1992c5acc1e8b897829bede53a45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82ce687defc0a2207cb1652e5f478c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d207b6dbb546820fb53ba4a665eae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b39af7acf53ca543cfcda5b0d91d07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3f1a676ced62e5096f21e0c10121e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73d7cfbea28156007f5d304cc5950b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa18bd87a408a6943011f9cc42bbbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f9c84fedb3743762265064e9748df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bc165fa91af79c018fcb6c45e7fc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a645a89eff487c6967ec0de5d26f4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97bd67df22ffa93f1558518a671389196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d28c5b2f7175ae7e069ae75ca671b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a5a2a9007036ba7381db3fef83371198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fba764dad166c13a35abe1e9c25528199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6149877faf22a3917607196b1ceb01200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0256888fe02d8efa041ffafea19791201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1b3f27da419c0a472f8798ccdd006202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735faccf70001bdbd3ea028702f70aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654091977f2e8b49717e84176c6b181b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d210121db178077ed180d9ed83533f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0e53c2e2d052aedb9f3870fe8d83a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660965b4627c06a029374673a5e63e93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e6cdc03efc32f6768c5f261a2083d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7690df222327b349e4763c3b3ce6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2db8a10499d26385467c64962c26f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec158c80cf4e7ed42f6d8502f28910211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417d3985b08cd9bd99e602805b7bab3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70432bd970537dbea7245a34115c8f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531da9c8d3f7a65165df12742a4116a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e053907d7bd8c778feb1bbcf3e5388215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945497fbfab9e0291237ccea91fadbba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9d8e8056f8cbf8e9799ac600b5eb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5770634e17c99431e04650db0e29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3312e4ab67ee1bb0c2c16bc6695d080219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802272c6d79c1c0171b7cefec3d57c69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e042047bb2f0725fa915938f89844221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfaf26eb1cb4de3e632c75e6f0a0fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d5697fcf17c3fc46c76977364b86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93776703a43d9c1cf40d4abd69840c7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc08dc57d0d7ae35a024db4b4d07ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f3d99ef1392b234857642fc85f2d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d16b929f076e8ee5b3e3c24603d12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09219c892490ef1e0ef4a307520c6abb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56277c69a857c0dcac0c483e175d14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec8ff3767b0197efe54121563d816c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aaaaf1e3af925de7df6f2bcc5c0d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca569dfe602164b319669a09689822d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b86bdc797b12763c833471e9b3348b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3014d1589179c8bb37e0e84bd10885d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f815cbb30a65c80877d4b84e1eeced235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5d2b8d30c0b9d01414c3447b076f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68267a0d0fb16a0d8129120697229bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a12dabb0d6852f90db20dd1e701b97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b196c5e6f76d75e9732de42edeb2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b28d308f6427f0ad2bbb4a34fce67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84377c8c210c0bedfb0e462c38118db0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc5e2a97abfb1a8caab8226a7732f7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc83442c7f8e109cc54388cab95c25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95258e11f4c458ec310e3773347dfb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7438eb2f4f245380b4c613fdb2568245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac8ae183930517e5fc1317f6b4e8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2784e3c19e0a315fc3cfc2f731994247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc6b565b7d78d9e71fd678b981b0df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de7ec6bc3f23045c09afa63f109bce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833a31ec2c20fdd7f02df90542933c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e070d8453f7b16c27ee6e2b4b383ee251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab25e08cee921cc2e6cdedb8d4dbc76252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f75e35c757105960dd765c67775c40253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b2a48c2b607d8a47a30c8abf9a2aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06d46c1df8fb9ab927f4b13d8886a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cf75679ab4a72348f1a23ab029cc0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e87b57e892b1b837007aef1807fb8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63940110b963b96032c2b96caa9e918d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876fd9f29a3ff870990982aee791cdd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507e2836c3ac3f9f63705af4025503e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4fda55ddee174f8d7fe1c5acf8027261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158334e69737a45f708b8ef23cbd9d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac36dcb869cc4995730dda4d1c3f56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49415b125d4d5f98960e73006d5c7ff4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d5cb637df637779f3072707c585b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d53aaec19cac2a62de580f528ff225266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23728ef6e7594d3d4e2ddea85e92f223267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a5da7a7479014065233bf79436cc9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96559691db72044739c5abb2b2d345b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8dd96c34c167d2ca128344d87952270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9273c9aa7ef9aed8cf4f4fb347b9197271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947489a0c3be39ddce22a3a773952bc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ffcf74d3341e181ec572f82d04706273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63fd6ba0937605a269cf06acdcffe3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78168e6cf8dba324c56cb52e2fd3a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef9ab5a41f619bd2150cb0c192819276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3692b17f31d44d681425a424ed340b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167dc7c49c1018b59b31e7fef8be79f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd3a4469942f26188a34f947da3b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1af343b853024a55090dbd50db68a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870aa7aa9591ac54394a852913cdc04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf36cc7fdf6f1f8edc23c05bc58daaa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207aa853766d29b3c9b49972240b5e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dda0064820c65b27340527df8f6448284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0964ae362e6c1fd5f5ea666ac925285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fa60ee2b3469a70cd57053b185045286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73925549c11e97a208673fe9ec1aff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b2d9f82f9f70ee6cf3bbbac78cb7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf49e4241206f8a829ea406e7bfc26289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4433763397696f66f385105919adf58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69119913144859a5f866b372d6f2b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdf7253bcd025c1aff6635e958fba9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d87e6bc4392e66883fb956f90f57a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e90962c8e55254a2524d9bfecd6e8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8916c36041abc2d7fc766de5f288ec5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79133d2f5da8869f25de8f1915f1e798296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f621fd75d1232a2dc358206527cbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268cd710631e639a30b1b07e72a5ad6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c91b3035a55eae5702c16d9c3d2fc5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b6871fef2253fee5edbd41525e9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6685e559dba0bd4edd474b8cff52583301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94febeea67c49b8dd0463fc48f1543de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b36b1751a843c7667591e01cc800a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4d4ae463bb691a221b35482c1582b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11516a478a972304aebd703529540a40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69806b8357290a6e555d5d165d1c105f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63a2d37e9adb2d5d87b367a24488f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97222c7a3276f74e4307b2cadd2bfe89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307540c3b85eba15e7fa3658858cbe6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb8d57b365a8a31c2d1c0672a588aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3959db4dd47e6543661b1edb94c85cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b9428920455672602bd7562652ebd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c6eb17c73c68625ec538ad9c3fc7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85d91535b9f09db607a6fc74614ac3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14e998a84fcb65c9ff896a581bde2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049ee8eaa34aed6460d019db2abe24316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf08f0e607231f84165620a086f7a7e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282db4f641f53f7cb1a1e32ab367a323318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7a04da2ebb43c01cfdcb7ae5b27ee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ee245dd2903237f431f349001401320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1c3e0ea5391fe28baacc9ba0022b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e68db8a62e79cb0b87e59c37fa9f9a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac3e5f4d82873aaa4bdca38ea9c99c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8698076837240ad2b1b76b6424ead324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e8cf926151a4f6991a52ea497b176325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616fd926d4439611b6b2f2f6ad330b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf835ee5ec59d1a214f9977d3cc7f2a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b62c7e7648e052c7e6e8f805f782328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c993747575721aebb7924f92d84c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348685b52616ae75a4c0694e108e8c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44b17e4142374ed4ffd3ffd214e23e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495f3954f0a878a843d0399fbf60c9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f344cd2cebceefd0bcc8bf67a3d8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a072f41e2df18936770d2dffda32111334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dbf6e52a4ce72ca33b5666f80e20a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30364952170b25ffe08afaa5485d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e41cb5e30810a226ccaed9df6fa473337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ab6a9f171cb79a837427791a0558b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90603a231772c5e3f47cbe99830ca10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795b5dc7f35a3f43067a65daf84056c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2cb7ef197160cf3b5f74f084bc1f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a34914009526f75f040ce7cf926305342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe103cf45c7966922316f1b34152297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655c6d9a8204bd7ed7d11339d87e438344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a50a20dc04950b59308d4d8207eb2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395879c22a1f308a3557da6417e6668346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71e8f6b8fba4f7b3c0c10ea3bc8714347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b2613e9d098cc19d1f0fce79ab97a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b784c29d772a64fa16e4dfa26d6f1fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89e0c4d6c7c3e030970d8e8f5b2c90350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515d51d8123539f1bf5f8a6cccd4a53351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820931fd7190f745e96d9bc11586dd7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612cce0cf334d4b8e5f6a1912f6c253353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6c9f85f6f1ae1c9946a451b631899354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca56a2ec607d6e07612a6a1225f7965355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8b991e9008fd433bfa3f00dbf6418356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e51e121b25ddb4b1b19c7dc10925b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c6a5a9f39ba05d3a5b303e589c57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b80c8ead365cc9402f7b599f732d9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a9083114edb98a5fd801ddb2ce250360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d32c978632cf8a447efcb5ff7bf74c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e208049ed235ba519ea72fcd59dcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058859ad4e67061d4db74dbf1c2fb14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0f85e29f7e2bd8a337f50416474e6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35ff88b3b7d47cf5168022c37b5eb4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9a683e65d0cc872b4cf832b965994366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da9d1bb6b7c19cf0fbad5245182c8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c1226cb765d4efc2bad90893c8c49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb66d8888c227889a6fcba9956a5bf9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb787ae2cbcc9308e4ab73225026ae4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e91ebea6e0a0ee4fbaaab898b58aa6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2bf142d125ac153e56a5a34dae14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746fd9d6ce062914ac4b3348d11a009373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50d6e381644724aee00c5316bb94dd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475317fd03f0f35421fa80632fc75348375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22022c023026e1f2de5539e42a76e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791c642ed9e6c74b645d2fe9bbcc12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd736cdc4bcb0cb5d0dfc828300e5ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebdfea3447898bc0f0a80fd796f273379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc6397e4505266c68c6a86573201b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a76dec7c404758c8d352b2fb4b0800381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea0d3572dba37b6029ed2e161481b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c56c49f89c9d1b850a8fae896465383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34654554a54120a8d91f508a2d68fba5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f727b76a284ce16795763e08dd90f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8559ebbfd93f80f6ba25e659de75c08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cba82dd1c02a3ae64696ae52b9564387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4ffcb1799479e01c72d9a470460c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef9dfd3a13eaaf88affc9d38a26aa6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff6cd10a80a0be1c750071cd607e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce52011a3723980de6fbd85b974037391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c7c55e74421b5b19cd102e71917ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7f576dbf7bc60abfc5af9f0f980bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f17d0afb476b251235071fff0ced0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db554380e82a12495cc96dfd8993471395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc995b6b8e7b1ac9d508b602c7ea31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507a36a0008c951700f3193b7a1e842397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1515e6479dfc06008f4a4a43fa501e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee918fd40876c8bd4207448171e277399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd092d62cd747fce1f24d0dbed17e5fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a53e9fb262ffd63b15d6c6fdad6f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9062698b4fee00d61f9cd66857b7f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b06946fde16f7d42093dff630622403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10704b934cc7482562493e1b55549be6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aef78e3f87fd4e4698b25109eca3e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985a52a2ae57c451eb30b321a1d385a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bfcce1e573ab658aac85056daa528407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3aaa4afd6e03062be9d2f297277fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc27ba1b189c89e077834e5900e6f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a200584c6d48eef1d4afff7acde713c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe216afb46ec5bc1fe1c2133b24bc2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfd95cf333fb2f46efaf61f523f158412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401b40c1d8315c2e6d3993b5a9a2a92413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab88387bd9978784d67f5d734c2ef1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac5ee8ed2696b5911d0f7f4fec31c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67748794172edd3d412bc05bc1f04ceb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3719c6680918779f56592bdceb1ea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364479d981b15d81fd79100d114959f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8a2c681a68763e7ba864f8b0bda54419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce98f6e569622571ba62f4a26baf22e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f07cab4779713813d8f70e8c8c56d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e436bd0e1e23f389316f7adeaef78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684c5a795f969da8704461e343cc2e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6a142289bcbdb7524570dfb5b595b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3a94316ae13aeaf3ca040cb3f4da5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae8c3a0a301c985860c627abf64d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788698fb1d139d9baf2f1264878b819c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24acd934ecbb18344b6a45436f76cb7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afd6bcbd5a22c793443f2b3acc5066429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cced7117a24992649d1ad0b92386b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59b6906c976779f245c2956132cb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75833ae4c8b3fa66c0fe47593c0f020d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba532e906f595235999ed5f3a0af9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822445621b7905faa985d8a60c2a62e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17977c980fa3e7e9ae8ab2650f9725435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090ca4fa17638949d67cd5929ddac04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4497dde911d6607c6e31cb0729ec3c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9278eb0f437af4dc0a2e4ac22ff9ab5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4317e67494ce578494032b38bd5d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8364db8ab877e26c8ef2a416468c0bd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67f78d12db3eba416a0c1cdae9c36d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8bc94dab904396fd003ea7ce6358b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cdffccc432ff4f0ecc6b58b8497be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f970b259795c5cee5d2278a4e398e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fc5a48199fa5d0dc5f5bd0bca509e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f720b237cd0e977b5d58b56aaff48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a8da98e41c7e9e60255ca5a97c3b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991a3690401b90792420d3677c84ee1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1ddce5423c4728e2cc32254a299d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37363b8339468d5c7e7e6399211717d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62563ca2a3cdeefe24ee739147c80b38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f7744ec088271e39d9482b7eca11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539602b3f743ba144f0599be52c4294453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8759c7c3ac3584822a045d965ac3be454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654be1765bdcd2611bdfbeba673efbf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84167c874168f72409c423e651524f05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e8ac8d139647f3e82f1d9c1038bb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123f632a8150e144cab837d788a5390458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8317ec4d8ad431d546ed03b42e51f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286dc7b89667aa565aff3a6bc8995a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1116c97c2989d83eddb36398a77f26461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9094e41bdb90bca61febd4a88f76f76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa3f834d47fc521e2073188fb142b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5877ff4272d0fef5c0227e4b8a5fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0781a3bc9df2b65720f74e2dadcd9e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da47c98a9aa235faf2fbfbe9a328eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886512ca3bd42f45ae3b15245f9cf987467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1efd4dd8e8c22ac6d6587abf0c1718468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bccb95c69845f8fb9645147972d876469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d71ebbb86c3347b9590dfded307e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af53d8f7dce32f73f0b777e9532cf3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f99f5e5250ad6fd45bdb8e9bd918a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ec46a8ee92041a8ee31513d9907da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a71a1b599de644b039735fc0e21de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd121874fda62992b4a246c40ee8bc5d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcd2e6acc573bd6a2626d3f28f4a42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee37cbaf9ae040bab277037c6c7a5f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3610e978df1a6db770272efde6728478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785bf2450826ea34bc431bce9165932479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce1fd13021426f0792cecdef154e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f608cc4d4f05336849b30fa9e039f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35dbae411128005ec8b677d6a1594e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac61ddf3f7783ab79e0676b2cec0a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b31013dba7c7ac84277230735ef79484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926249fc12f87e95589bbbe82b8f9e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881582979294c8f41dfd0ac3e620e4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e433659dc1e164ab5a022d65df072487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98888c49f506eea808449ae2c9396c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b362ece43c918cbcdfe9f65788c29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98a7bd81d492aad22067375e630e32490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3165d7f018736851c83ad96fc760d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dabfd6d12292e9d82314bc70a16b3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320b7115fe98fc60b98bddb4b323651493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14dfdb45f94fa368b09f43c2a34e56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdde89f679870a1c938c6356c2de9d8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e12c98deae2b51e881c396dfef4fa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073df716fcaeeef1787ad4fcf551f1d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127baf40691a67487b685fb4315c2fc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8196b899cc4e758f04ee59d50b79c42499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e288b85795955dacefa23b2ce28ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1a690a13d85dc37f744b20543b2ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbfa215023bbee0d2d1f76d2dab0d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0287fe59c89ed7a275e575f6fac2d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f12f511de53e38e5b09a3ad40d185504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324811df0097076278929024517607fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c66b6f792d6247ad658d9694386064506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9634566d4796e9fd11480b9cdd768507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab959eef47d8080023a2111ce981b79508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1d3618638a508841bee1da7fdede4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393995e3c1cec5fffa996d02207572e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3312ad9cdb8726cea6c4923b49883e2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613d3e480bc61a3a4b9ab7636d1c668512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde64906652aff7884666e2e76a9393513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12926fb6af959f9f5c2133b40756daac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898681b2f7dec538069702a6fb8513f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434e1ca455cd899e6e28cf055af3174516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4686dac7b30a107652483f34fc939ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0ec716a4ef1a1cc1b9749e87b7375518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6842449938c813ddb22cd1e16bf50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d089b38a8747ac55cb6daa32aca4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b52c529e3096726e920e6bc00b754e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09bd82d71f8ff9d7492ad2ebf11001522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996278193d149ffe57c3069d4299280e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab65a5c76496c6efb9299cc09dfdbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215256fe0d7fb23bab0869fd3a8a9f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19242156cb59f549c83b86b4439977526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f455a977be0cde8ea0f3ed3ff34da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff5266179a5546b4cdb44868df563a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd2a9174e4378c156a3238c7164166529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2c4cb3280d8f654f16ca5f5987179530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cebf012795bf519bb52c12b12988a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3385d1b9c26c5bf56262f0fb5384c0d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c075e21467a65509e52598e0c42b6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ed8c2df914112eae347c59e6da07e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7c05ee9e1bd0f282b8fa5b130bac2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1632b941738bdaddd4daea5f807b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d614311e380579a003f432a895aa9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d18ebd47075deda0462644673190c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f443dbb331b585b048efd554292127c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f75af9da201d1823504a34b593fe1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb083ea1150146c08010c0ef5fb9993541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5c6ceef4b31a328f603fa6e515b13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe568ba1c80355129cfd0b0a16745543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edd77e2c76f6cf2fda9e2299edb4a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c449babb31ca05a6735e10136b08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd5d4151807b260f3c834ee79586d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149b1b40e6f9afa8538cd2d1ed23f7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70525936a06ec6bf78b624b31133bd4b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d622c93f45bd5d1419d0e429f1b5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a7ea6c875243fbfced3c96e0d80a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e35cc6575e51f400c21a78326a99b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f9863be01061da0dda21dcc2d5d70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96f24527673a11ada41b05e204baea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc41d99f54b5f83f79684861406e4f6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15872a6498de730e712f7dc171410d43555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ef4d6dabf370c12d4d88cdd3d5ec5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b16ddd9812b473a0d7d701315c40f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9971de4a51355cade11bf237ae61ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992da869a4925c22ad82c24372a47b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56729162993e9bd53ded57e50f1302b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97410a6203564c7d8f2a8118121f408c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fd165696d4ed21c048447a49b9174562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6614f55fef8c09e2a316d25a635aa21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a2c0137bbb78f48fd066eb8d2a4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f752084f6b8a4182fe0c70b0df9489565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba4e5c327940d0624d236a78cb6fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc368c50de02accd1252f6dec2e1deb2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517374ead7612abbf0ecc87c3bf979568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1b0fd91c02b9bd78e71dd47a5e770569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1ad05692018311a57279f81cc14e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442a494f509e008a77ed785a7d69c4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4405f1ce2f445a31a82beb98951202572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f57a31b739bee1ba58bbf9dec7e9d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458512de995c045dcf859be395cfe9d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f6cef6519358b66e1c66cd8103638575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1b3bd7c1659bd9f53caff1a1db024576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e83fc8c294ece16411af287e1e5bbc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9bae62eef4597344d062c77897e14578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397348227bd0f244db2d28a9ba11172579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e109d2944174489776a8711727e4c0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d664c95c49497c8bb162dbb9e6fd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1845468fe0f472164ce8377b170ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442dec55340564b58c9e9812b09756b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d849fb772fc82f834a44dd68c6eb4b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e0d74708e1909c33f9a9924c4540585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40943554ca2b6b9c63cfc9bd8797289586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad84b3376246fcbca411db16159ffc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516000e0aaae498fdb11609ccc5ad0cd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0f18754f3c6fc854f3e84e7e90be2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b8f4bd559fed5d301164bb2fcbc22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec8bc691a0d52cd81032d68d537cda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d557039cb8d21e151b9fff6c792fbe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5adb3eb81129e85a3a096e2ed95d16593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10412a8d5a871b79607831711a70371594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d587d5804cc84176c05229ff54b075595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48660f6bc691b0a082f5ae4958e645a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30645c201901d150e24e6d60972efa85597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65414bf091a6fe1aa23037739e89b61f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ca5ed2e96f1476813325126efd157599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27074bf74822456b6f9c4b7648ec5bfe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124634f9835e25995bef9b8c547b467601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dfbdad9274d3cd197d0930301bc870602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496a5c737fc2d994838e259ca0d62d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b27393f0c14415e7c4db89ee3d0a59604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064cdeeae271281a60865bb476fbe59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c386a8ca5164d39051a166e41945ee7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ae64dffc3a782fa5e5a3617521033607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527ab34671de16d5b7db894db2a051e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ce9bb08cad7f013381194b89ce16d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d249c448ba87332f72dfb4d8629c95610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74495575ea707e4e1f68e338368bf10611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e64acef099096fd95b45de54a558612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d158a46ef4a6baf6eb842d9927e5c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399815298603c0a71a1f2da02f0ca31f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa45e262a8f14a5d6678347f4cd8b6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883f2b7840b93aa2464813ba99b7435616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062aba108f6a2a631ea88136443e439617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3c5965d31e44fa344c198a7069ac0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b168e9dc8f783a14bb148f8e9a9ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5471e9717ddf308bd0f297ae7a7f5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bca8b038b49de9b3d84304c891e01e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56337d3237c421d7e93ef84fa943a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4419395495bdff5f7865745f61d1d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0bdfa8aa9168d2ceac9da21a11698624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f668d1a93c535489091774fab5bb4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2ea3b0486aab8fc4804180046f75f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09871ae54421b7ba6d22206dfff405c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6d5f4ba191ffd36fd0370edf2ed47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb06f566cfe4f0627f80438f0bee7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a1adb77ec559630cb1936bc775b65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c49a6b12acfeb7254efc2ff760476631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d55103920125b98b54d7c09cec2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae38f598a51faf2997e0892177b8fb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86fca3c158937673218c076a2af3dc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc449dd18684ba6694006d4ef76f565635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4dd495c26ba860d0d00473bebe3f6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5aceef5a5b21f774375e710989ad0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43172724c5f9701f22fe52466001951f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb7d66aca0506aa5a4e148d3eade65639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8aac9918e227172af584c3c868b23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caccd61dda71359643ce6a59a3c263641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0166a92e5ced671c9816210fa506f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d871acd944db69f7749f21c8fa6edd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85dfc9bcbd78aceb48dee2b23e0a21644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4e0af412ff07a9636b21d3f03eda6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cbefcc5b0372c372ad42e717c703f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8c612877761b516779e90851032dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2929643e0565424d99b3a24701a3239648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f557107f30bebb48da0b20e0c7ff3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d6a324f78825121431faa19f4f04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592c0630604332172eb9c5e9340c0e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed16511c3abb3686765f78bef921c30652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06ead64827f9673c32edc449f2c61653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03766bcd786ab6cb8921b81c1bd4bd3a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f501370690f48bc8d2a8804f68226655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31cfb1995f1c7d113bbd9388491c74656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f199bf27934aa04832997e653f2984657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df38d2b257e5b17d23850f055a9898658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3763976a123d40c0cb9448e511503f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73096c2ac36182f7f5d739534f29373660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a4c329faf823a1f1368e91978e542661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563304aedb81970a742a5e97733dc2f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c40b870aced0c02d1146188539720663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944922a5ab90b43692e98736ffc3f2d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289dacb8363033e4f8de4bfaf517014665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbaddf9b5ce83253d8361071bb063a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307efe188926f4fd4fa25b5be6217540667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20b5084eba0da7c5f3e3b7953cb41d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f392f517cee5713881b9258623c5b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68629c885b7b021f447f62fc0c8c6ccb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2f695fdd9be06484befebf05469aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef288fdfbf7c7d951047556924b758b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a860d0da9179d8bc2b97f8615ed55d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad5352818e1af958670014d3343d0a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788bbae8efd1576449dd7662af03932675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469aecfc527dfa3e8985e25de43be23676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dfc90a57ed482bfa876619cddf44b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a87ac551c641cba1e4473ac069fff678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c09a7e77f398a489d9cb2ab0ef0a84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26519210bbe71ceadd3bb1781b05a70c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593bdb24e4bbdc316ff1c7989153c41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df262fdf1ae74ca87560510d7f4d089682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997246bccc5a085b1276db6cf266811683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8f952495cf157ee423d4e087087c0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2a450b5fee42ee5e9ef64c12f6bf2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7abe183ed95150a36c473402ba7e6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312a4e4c44fd37145ecfa39543177b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e9a6f2c3f26c81a6c1dcfa23dd887688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b63ab7ef368411832f9adb73a1db0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0af8fb0195e9d62da5837e7b5c9d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba23597212ae9a89386d463bea0e54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680a88ef0ce08ac9e28740fb0217bc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d79a65c313be625e4374e13f06561693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e1cbe18e32fa680cf032750d796d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e647244dc50b17d705430f8578e39695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f438118c4bb675a4086c371dbd383696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba4f5a32b01acc426e7c543a718975697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4f6b46d18953d500f58155f57409c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7ed6cbab6b43e12a0bf9c6a570aab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e86cb05e8cb12ba36b214b4befd773700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b9017b05b93c1c360376f1624683e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819064f188ea53b764b9c8520185e33702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba935287d11f73d574615ee40a1c400703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df26f3fc4d0a48f115983278b5c6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2202e9dd188585524fa5c0e6a2787705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a4777066f1a6f504f816aa5ab2fbd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c569c4dd21f67f941a81c2d8d2f199d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c211cea448b48c95692a91c444a5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605e1492cdff23add53ddfbc855721a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f04d4ae2dcffbc64fcd819ab26860710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ba41807333e8bd5d053e2708b10b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dafe4d186e299907dcb5a274334c3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16705c11842419bac2b5ae320899b4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746123491c4f0175b256555f24c80d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad18a9b174836e14b471a3dd6ec842715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d385cfa67e98d22e51d4ebf143a5ce3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2329d649eb2c4999a4e025be70cb0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d826654ca76eac0609016aa5cfa6e8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f4aac2b733333621871f656e6ff4c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d18d3fd382b5b788d52fe29410e57c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eb512304cf4f54fe0e4c6a4f35998721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be563d8566122b1e0f37e7e005042ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497631e21ccc674ae0cde087f4ff8d7d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cae48cd0e69f692f2ee29692972287724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787542c56e305d6eeb05b1464ce26376725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800570cebf826b6df2834caf2aabb565726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc2d54ec61abc91e89bea6d8c1847b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f72d4702227e339626c8b07d5b6d86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a05b85a53e0b5dfbf13b1ba0c02c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0b5b862ead8f03792b5d72ddea62f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b1756398ba5e92616c2c3d97311dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b297c819a6b1d7fd75b70d4062b43732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00dcb1eba26f7bab160d16baefee3e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782b95ebd6ef278512cfdd5b5d2b0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb42cd5dbdda6b6d8a50ebec7db5780735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305cca17b1e36bf75aac7e9f4de1cc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317c62c95d2ce7a657c9ed051c5e086737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466f4063c20f6ab74ea3fbe9159de48738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987ee8b928fa6c784861275f7f50b18739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea7aa8d0074d71e7bae9a3d6e44864740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda2ed273643c294c70f557438f326741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f1e1035bbcc3f42399d63905814e3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db511b9b860a9a9d4fa193fbe608c58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0911c4cfb6f4d7cf829b6041de6ca51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e582293c8482367ead88ef76fb3df745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdd91d3f8778546d72a1a56cb05bb0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ab5d57353aea78fc3fd141668c8b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3797542e41797faddad977d2c136c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580192e06caa26a9faf2552a7f701e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802d2b2956e7f56fada1febb19c2ad6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af2ac1f72db9dcd06bd8d886da8534751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c7920eab006da720e799af8ae7f07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c667e4c096d129faa214fc2a3d6e342753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdce32c9be4684f5c33a6ba18c2fff6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ff473f1a6ece5f9e2af0d26edd425755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9b58dc5a8429744f766494eae39a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3691f3b37e01525171b6e99d3bf0299757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa0938d12c551045ca91203e5d04c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546af274b846e5832536955efd02f0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>