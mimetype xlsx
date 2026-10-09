--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b521e1a5ce4e18389d609b1cdc0096d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49e58bd3a05fa77a5404302452d8a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29363e0ffc8b54213ff844e9a24c31253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94fb738193bec7f27e28e98ef6b2ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136621070577c9b600b3c915c81009f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ed57140eb44ca692497142b50077e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a36d5b13d9825d2790a3e6528b46b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4fb9ac297b5c54a7bc3dcc5daee728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0dd33ee3d9eefca9d7336c666a9c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daab99fc737e3058680eab91a4c99b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3985807bb91281fcf433a30e22dfacd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1bda248a63c2f399fce9db9b361d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8b018e142e9d1bb13a880d36e66c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34821e3cd906295007255ed7bf8fdb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab70d71a1d7a9c0e3241409f58c37215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824797ce4d7679ae2736ded1ccfcba2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499ca7a62d45e1017f031aab4d46a3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0ad2d66859db25d33ff8a0165840b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8bfd3e5c8ac5cee61e1e3b5bd01dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8fb3bc25d9a008c9df7d96ba90d9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8cb760fac4c05c58b35d9814a425721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b4ab34171279de3dcf62e19afab2322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329811da0ea8c9ee849fbfe86a3119423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4bb576893220ab60da8b9a789cb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ceb1585e582c62ef62f72ebf7351b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8447482c94531b9b32933585cfb96826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12cc7b85ccefaa6aa3c872759b71aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee288d39d8e5aa605c47201c844bd628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658452ccd9ac3ac960af88beddfae5a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2993e3a7de53c8e5905ca6b93adb3fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e994df380b4af55f0035cfd93a28b8e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af32bd6fd58e96c4ea9bc7e04366737332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9d04d8be77003f0a6e1099bcc30c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ee96fb0cc0baa9e7a45b69fb7c98334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701ed156a68db90013472bbcff088d535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf602a82341033b571ec4e64bc1bab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1cab28a33199718dc08c50dcdfbae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff985167f756323eeaf34fbe2770b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bc89183fa7d418812a781cdab1d7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e065b425a7ba6cae6ea6ac6005894240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44b7e8cb7ef762d139de0220b2953c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc0049aa93f1853bc3992e5e7f4f4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787b6891b5f894c794989dafefc1f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace97dc591a2063b8a0045ce4e60659a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f006ab34cc0ea7b78ae49c08fddad445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68469aa3cf99480dfccac9b6d06f272c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b4c6de4b31cbdb013ed0757b5541d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c415ccdb71cf912db9de72bd6ae6cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3a271f69080e195b69bfb4ff8d5c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417b7bd23a146e5402e46b50d1dec3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaf065c61b53781371c2a348c2273d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc463cc934996328ecd05a181466dbe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b847a50a77d51b6d6a8918002750453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377796bb1e3e7bf7b8e6fa9a9b8180e054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1478110c29eb64889d8da748276579655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b9ae2b5b379fd87741460a80cbd0b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e3990e28e0eac1b1b674c407d909657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d1a001254b56cd02e836d963004cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eabf009e703af7b9cdb2557dd18d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a9830e3b9c43505701f7a729047ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392d9e085cf2f3edc216cb038f0e69e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae548c3c3a3169436541362eec832bba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c96a8afa62fb48a55fdadaeb34d4c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6807de75ff6bd6a61558d9cdf4eb4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9854ad95e1883e9aaadb229c1ee56765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a1c165286a0165ea4b62618b19b3666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929770bc035931a970901c9e24c78467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a302379bf9a49a8a6224e67c5ed2c368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007fdd736321dc012844d1595c970b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc220b27df449f05e3b8f8744228700070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c49aa46f19e4c24fbb51704f5a4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75224de159a0a24298f994982c7426372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eec2a6cb9e07c501beec832b55107573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce4d116bbf9900a9b8e6a43da4c58c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb08e75065a1bb7a583eb513e00f3f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7597fc6bfd190bb774c244c7fcda1f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2336c2d9ed71f46cc7c2ca38ed60b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88f76e78b3b7f360dda48fd6fba30678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f3feebb9b3f0b73e47366e98aec6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf4ae459e73fcabd0ae6952554288580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a88a1002acf08cceea2d34b4136f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2741b867479c79326f6c6334586037682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aabd293b1323620ac52945b26653783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4483403c0492a4e30028ec32e9c2984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98528d3ad9f0c2cbb0b472533dd51cd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da65caf48d472c6ce8d7c7b72d078386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038c9312ab328c153aee832e74f977787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497cd7a308afadf71503ddab014ddcb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479325f8988d6fea726698c66387eef989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f57ee2b8438c5edee533396617d5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3204590994d4ba9a4647b1f49f0eba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe37318a5d0ab052512612b4752a9f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d984214bfec38de2eb12d03d5672193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147df8ca9d8234fbd72fd411706e7c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fed6cc1c924c39645f46662ee9958d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fae01d84db0fb52d26914da4efdff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7e67d65582d1e86a53e74826d833997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256de5a51218f97bf26361f07dbe28e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454a64561df37eab9d968342dbf0da799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b01916c4d11a37d992b3231d21cd0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152796267405300c328e4b44c26b31101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b9df81a2b306eb625f1377e02dbf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2273b85fd29cde92660b5e6bd7fa0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23bbeb74904602fc51dd99593c3954104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17ef83b946f2b1b7785d675645e27e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aea8a8032baaf5f2230c20159ceb74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40001e9449ce8425cc97415fb23f676d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ebf328bd77776faa9f93b434895701108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab2f23bbf08ffd3061d8e3e30ba41d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd1f80234944607db2e43725fe6fc02110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a735eaf5b81fa4ee6fae02bf06ec5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39305da825f4ddf0dda839aad890c00d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe54c00ab5f0ebaf6a94650c8f3acf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b248c01a061b1071e9fce1273b248114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c987b1dca1ade4d8c516800f0fbff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22770c769328afe18e57dbcee37b7c6e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763f40c52c4930f32bb79f40eb5b42117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d15f4a131a05709508f8ac5727f33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802a492f9f9088a239eab214f453ab2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94c98d5cd458022e35ff3e9f5915e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700def7423599177b533552ebbb6ee83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81a223475e4b511a048f80de318c61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8246c6beb797fb16def979cc7b4c8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b47714cb2dac77e63c8af2dae2b107124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f687829e5d7d0776f383f4c5b8ce2f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d960cf92813895f9afef598262697126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f753af87da11e07d2630a01a32c086127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03ff842e194a1445f57cde1cb5019a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99727ce7d3be52fa78c46d4008ec1e5b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12067be93e49fc692804650217ff63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ebc0980ae5728e8c293aed9a79a30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355a8a6df593c80876c05434832e3de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f2a604c72665b85745b819906c13b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d57d7efc479a0a3edccaeef6e266134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad27f1417c7e8c24de34a12eeef05e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d99faf4f7bb58063d44176bce128c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1de6f7aefa920fd0707743936eef55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c43db9d93425c0be7f16fc93af808e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d37a57a8c0873f2fcc90f9c323ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e76ae1c1d40ef68b854bbcdd2e798140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36aeae9d14692fdba1ba00027c6f88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd5a7b2c2a80c457c6e45ab0de94ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72614644662fa1ad73d8758055277c53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3b8fa83ed38a9b2437f3ecb7bfba2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fb65f76049b44cce1c5bc0742bbc0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddf0bbaafbdf80e805d61c6ecd8cac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430793eb37081f0b2bb7901113e8976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1064992d55b75f8132850a0e16e968148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef03b1599e2ce3a4ce6b512f5e0c70a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acde2968d7caa5d920a7b3b009b9e03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad06ef1c685d06a3cdc3ad9a95208d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a263f870969a49798c1a1dc2198b66152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4e4038c408a56ef7898ced434142b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3bb0fd2de50ffa81096a9ca1a64b0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a15571348cd8364af5cce200140ec5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b2b4618b37fc54e265ae267b8b2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da196825a1540c3beecb0a8eda08fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880cc3fd784998fdf0d259002a0fe29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45376187fad1bfc205b678dee7fd74159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ee30dedfc2fa0acb5b450d8573890160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f65fa67f0375c8e20b68ba5abc5da161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407230672dabff94a2de76bb51ba4636162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a85286fca3979050a09034ba259c09163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c9c43302ba4065848e9d2d29e5490164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2068068c68cde50f1c0dab8011c829165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108dc09a9f53050a22ffb4fc810057b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddd47528cd174ce8e1235d5b436328167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea64725f6ab0bd8169e1210756a29c2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96859a59a1e5edfd5f6f5226b8e1ea2b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc69533da3ff5597ba9fcd962b7ae4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcddcf43233312e95748a063944ff22171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522a93d88eb473303715a7fcf2ffe10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b1109fd92ca331e0f0ccc2aee1264173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebba2e4637dd40b32a6c0d3c7f9c26174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c511e60dccc94d1cefb327a6a376a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14501ab7fcd8c47d31b3932a811f20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1b573f0ad3c1974f203ddfe470079177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b065076af915800d297cbf16410039178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f216d20429cfadf13b6235d670aa0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44754898e77b2e168156abfa8c8f8611180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ff4488fccb1cd30c2c270f5af31e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ef4fee832f1c22044064334e38068182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40650c7230e69067e636b07c56dbcbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ff5708dbac3c4a07e59c471ce3a5b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96428fee2c7d54b4e20058c490a78c8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c751e082fbf09f5a63bc4e793691932186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2835e55426c5f626a3e06671e17e94e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f3168f43edb456b8a868727e4bd8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa591186025ee5f56cae3ca47e27eb1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3672f964700306804ac3a87a998a1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f58f5d7a75db17cb613a8c96febfb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fd37493c2276bb59c62231d9a4ede192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa83306f3c3f723bf728d4c63c1285193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0978348bc4d8de4b9f62a38990e51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7481836a324fc958759b2bbde5ea9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4828ddc206f6137ef56a1dc37f920a18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad4fcce3bbc825ffddce89ff9282b4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b3c97d0e9e4fa50612e3e50338902198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffceeaf2a485049f274d1809a33e2a8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2c3f5de16e1c6d3f16c83b6b7cb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b84893c096bbd9129b1f8a7f22f96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdebaf1497b16c4af2b5b4d481528e1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2acba7deba8a97618d6b011453ea816203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d9fa2c2e3607880f681feba4766df204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd71bf50835d59243c783d3622ca64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2ba865f3e1df939dceba2739162ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152e029a619abb3f82ecaa14e8bb7ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d38e9164a279ef763a788455a8493208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77594ef5182bf328041c6cc84cb53cb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09430ac158dbc812290872d090c13f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a3c599b04ec09024b6773f998cfc8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429288e2ea64d71be378bf2d15cc42b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cbe6d79347b6c7d4d74592aabd459213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95eac302453bae81b59eb36dc1d733214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97671651907b4604e5348159454bb7a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0853c0f8bbe0eac569ed200b2baf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0614a3c6a0b3460cabf5146e9cb97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4e3c093f4223e4d5b6c0fd3852778218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e51d1e12d41ddb4a0d020d7a402a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a712f5f1f459d250e4dbbe23f1c58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae8e864b769a73a681105db04c027d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6aad1dade32ef8e9bed48e063b7e6a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fb3a928ed98ac401cd7bfa279e3aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e549c7478fd93a7c3fbbb1586cc05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042ee44ca1a9074556a80ccb6f4e3d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a9de7fd12f3181276a0fbd565db44226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b122388b00657a4d98d88d6ff3427e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d001ad37e8bf83aab89fd21595357228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5a4d938646ae47fd2719650185612229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d710e1368323480b93fd530891a9a04230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0e10a4221b18e8437af44e561b75d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601573e441e8f8af57e538bfe574f5da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99635faab752e76d1783260935c159f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089baeea91f45e563ee2710318a36475234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434fbe7766418de8b34478c5afbcd45235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e530a169e21ec34df5e7855aed2ae7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d365cef4b9a5f91a38ce48f426103b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a484c30b6403bfaa3deb00dbafd85238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a85c88c732bcd700eedfcc75bb33c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bd90b4d81c0afb68ccd42acb814d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00254e6e963dd4ceabc046d083878f09241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92832b57fdb191dab866fc9dc938137242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180492698d86cf0f6dd967bc5be30400243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc8e9b26ab75df3bdb1051ec146472244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185d60326e92c3f6d28c6267c364e37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de08cfc567cee2ba03ef9e3601e2db246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5818c9ebe6f8ac5eabdba4e272ac168247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb654884cde7fb9c67db477a9d6fd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29584667b7cfedfb0bfaeeb112adfdf7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a1327b09c973ad3487c9f5fd0fb13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47ac14e8bbd00f06063f5cd12ba1d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd640d447c07d0028fa8cbbca9884f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412c2050fc7718b7c4d2f2d80806286253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b4c59f1b22edcf95294b849ff61fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36eecf370280d31606d0861b3ed2d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1c6d82983e884cc9a9e2854ccf079256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839268c388fb89ec5140ed047e7a676257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2dee3f66cdbc2284080856fcce454258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7fd921ccd26516eb1b30933e5e84b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f1abc87cf16d4c6d8d433da206397260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351cf2a324c2aad86d5d5827a70692f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654417bf5afcd1707493b136246a4e5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c58c77d843a10c5ead18d3e6fec88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd189509f4bfd3d1f3abdde38836317264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c3170dbc47bdb6678871fe16d8a2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1724d6b26a78ec37b2df98cb7e03a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97fe0ad34fccb048ff348abe2791d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a9a3cec84a83ec322eaf903d056fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37722952696252b4d34a07a1f6bf2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9409b83ee03ae28c0cd4570a8b4a279270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d096600c896b5bcadaa701cbfd8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaac0ca42ed9bdba659aa77e67ecc7b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e44aae88829083062947e1f4587e6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8941c789060d832b942700528809b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7012c41edf821e455c68ec780152ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f59312639f84dea7eaca902a7dd2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296e2c186910f464f7c206096a70a2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0d98272fc7cda326d4767c05752cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ac573aafce8d18cedf422721bd0a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36b2760731e779e012d7c0604ab8ba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288801845b558621a7f04ef6e5ce4e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d34ac6f63ab9392ea72fb412534d85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaccc1fcbebdfb88608bd3b50b861a4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e43879fb35cf6ef527c84a3f9414f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80cb671de0639732f3567248411cff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99191a5463084a5feb5a5487a2fb395286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d24254706016bc952a6dd8c758ef8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30267b2c4f7161b53c4771984f5b21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e67871ebdc53bea1c081cbcc2fd7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96b4f864c43c77ac5701e9209b1ead290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6df3b71ab71b46723572504ecba70c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758669dc190c1b646ed3dbec3e1afa29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4acf415f1f8c882ad0cf51da9bd55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124076e08329cc69e16f74504dc577db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac7cfc29f7ffa2473e2a6e634bb789295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacae722009f84d2c33961862eb7783296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd34b523faab2fcc174cb99857a023c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562bb840a0d17b0af21094980db45fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e355da7200ebbeecf34e65e2e53a2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb188a867f9e6566ec60ed76bbbe043300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7ef495786043cbc78f7fd6974b0b2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ed1d4d29719b2afd992d6e3fb3e01302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66930ac9f8a3a457f41cee01c8523213303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7548183feff5a6befdbbb36c93a1fd7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba3fc4f4b1b3df3eb88fa2f975173305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ecc9e7d68962949b89165bec6d26d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb934b826e2d9c8d89a305c7f60f65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ec9aed8146fc2dd84f2204453f679308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6361433e79fa0e0fb439e7a5ee8e93a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b44d00fcb51705ba0329690ef4f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501266c0d6679887436f06975f9901e6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73004e9339d4f93b39ea2f63d2ba17cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1b2c46bdf52d649c57effdbe9b6a2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373da904eec632409ddcd70a6b6d055314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f8958349b50918ebff37591bdd148315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f154b1ce9bc02b007f032643b8ea747316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd572ee08456bf8067faab1ed1f9194317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3fce4170d49cf1e82fa19c5260754318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc98b52daa57b26ab468f631bc8d995319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f20460ffd870229527a5b0ecab04b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbbb4937c1eb17ff27feb8f232a04a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de198a9be64379772cc7be64fbf6ef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866cb4a44c374871edfbc1babb78f0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c13b97d76513663e1a336291945aca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547857a285e618744342ea24a86fea23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea55e7f19a562b89a65f6a84144541326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af10985e83ae19bb7156d4f029879327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56b9f02494f861cfa88e99e2e1930328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa3c4e78b6afe0c4636d86348281a0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937adae6ea5aba02d644a60851d73b90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b12e034782f52a813fbbdafdec205d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6442e91b0d76c5d2d9ad954a27eb5dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9b496b382703e3f15de8a60ba176b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caef67e489a8cd56642b5e3f57ea259334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8a53d1335133177c4a51812757581335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10dab6103302f68f4e86a5e5cbedc2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbb7ad56a771b76d57e3d4aefcfe5f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d8055d071d7a09d5331298fda4895338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcb0584c782a03fea3f5fb5fe45e98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222263f1b30f3012029636da18e0c22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc554bddedc77281d88cdae537a63d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe991cbab12e3f65b9c40343938d8f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a942af36bb542446c691f7570e40f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda711ee22d2aa7a1034f41bdfe7d1d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546486b58b4c189cbbf7ff16fe6706c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458cb0be01cdea2fc5feb694050a793346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272b746cbc4305325168bc068202ce2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89363d90c72da4f20997b82b73ff1b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e2b0507ff37c5d0efdf0963c6bf9e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffd8a297d75c233373df800a14dc2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0079d77b6ea4f04c4d846d17f16af0d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540af4b875d9501b221b14ffefc427da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dc86aa3ec331c84274cc7b771a266353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960335d8924b48a27bb7f36703f3314d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74443139bc37327b1c06057c827b953d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd93db7850e9ed6c22efaaa165f31d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93490061888ed897e52d5f22223a0a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d228afa524fce47bd735e7cbdc3494358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80544525f27a8fd16371208f49137174359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b832e7e4d49365bbf25781cbbb44413360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938866d513cc6a90f9101a7e6ca3631a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21270192cd8b3e2f1a63021193f895362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf0007efe0e9b5c140614c1e50f89f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105ea9930159aff8573c99bcc24bae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d2890598add69ca1e9de4bce3632e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c1285c47db9d9bece412aca29733a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e486f2807f46cb54afbaa2a27f378149367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18457ceb364b83305b247b49a400d8e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1efdbef52872a0330a211293f0745369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769704903511647415f6ab56fc9a31e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82018b6b14094f9d25a6b6c6c67326bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df2bd07c4f4f59af6472d6308be681372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b13bb44f3fc9e074b448f12eeb80c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ece6f0f61366786711516e0d7ee86374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9cb2865a1e754e2a11644415aed1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b276bb804456cebb6b5d632688c71376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6683f80db34ef657f46a953e20016377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a64a0a822f38ec9268873bac58c10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac36835a9dde5f2f7b5b07e964e7f9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b22f797e9736bddb7217e1e7d69710380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29fcebc8c582e9a9f0cf7ecacb2d905381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab09310f593e20ba29b3ec682fa4d8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ba90979c0f58907d37873eaeb79bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cf7dfb1a3dbb72ac8fbd8e8e7599a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5eb00ac4d5815a110502a0e4b0476385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658669d3ab8dad862eb0cc2ea799d162386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40083a25a5569f2e379d84d212592c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddd2af4449b236dc8d8a4b44f3dc65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a8fc3a75740abfecd35ce0af01848389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26adcf697416e0a30de237c44413c41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebfff91444c7f37752329dd39a10bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82628b603226f2c6d5a8d84d64b0bb3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834a542076ac931b842dbe1cf51096b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859c421ec9ae79539e46b34244d2479394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1355fb5e4ec48e667b58621fe165ccb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b4aa73b5969de108897ae7f9618d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64896112112c08a87c9aac06fa57fb9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9030ee7ad4f2ab796009e036b9cceb8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77060998c02615cd3d05f240639f416399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ce60ed11f053598fb7c8f48c90510400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b299cda320a3ba081fa1f9f2ce7a1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4459bfc1133d1320aa6d30e20a1ea0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6590d83c27d8629cb931a665df952403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3301800b6868c244ef01056b535210e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f39cbf2a929e1571b7d1e7e3afc01405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4656d67f01b4d498d738c5ec6ea7d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba90c193cfbcb1a78bf62c1d10a6c84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713801ca005c6ec6eaafade3946cf402408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e2bdfc8dbec83cad415b628b9a4a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4a6a0242c0419ccec1700d5098af0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0734456cd6dc51ef3a2f951a4dfeda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc1da562bf88f2e091eb34732f9782412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef273900f466f8ce88cd322053ce64b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56145ab15e596f162302e9af2b1883b8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598c4bf88f4b5189b53b6686221dd48415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012a8548b707cc963862256c5ccc676416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee25156c78042a403bfe22a174b3292417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027768bcbfc69807ae661f8e432440418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2021d2e5c6eac1cb29af0b60ed528419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dec3d960a563be6969ae860dd76228420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e43737b8ee2d13c9c5359968ea69ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62e1f88c458b5246bc51c12b1d8217422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c9d7c8986a59783b43dd54c3349d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3c6ecbee3c2fc8a056b1e440db83d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd346e49e90dbb9c518320bf85a8d85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80409c02cf634754a2688110e52b38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f182deb5a67d721760b327772c97447427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f9d4c29ae89e0d8e0af9551c0a3c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dcecc12af3f35bcec8302471a3afb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0378251acbcbf31738bb832c6268778430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68f7285677f014941347cf026bcb6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dd08c051695011eb3494a863cf756432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ba24f8d0468addc68e8b29e50b982433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75d55bdb05d9c8739c7d9310580751434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bdf744a4a7370e64a3ec6c1aff675435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbd14d5d220bc4ee7aa224233b6996436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8639c78dc4987424bf51ba4233d9eea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b2fda2ddbdd74a03cbe929a9c50a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc3b7a04b9fa6b46ae9073b1c43e2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4a55bb493a11fe9c6efd599f1cde0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b9b99e9fa9b3d0a3115a6695b08a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3422b5dc204f66911bcde9f13ff43442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f30c8bac3bee0d6db19ef47d7426c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787d741f1afed5e65d1557563553b92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9a5c7329187a5d25d7442691fb12f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075fec3ac50a1a3d395ff55c038ea48446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2b8d240c0fdd2a4a4a58cd41c0b7b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41902a8b139463f0572593b5173d8410448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91d164f5bf7d95ed243bfa5258bfd6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115489724aa6da16f8c12fd5c3787023450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8544b3df2c6f3e6cbf65f626ffe748c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e23a13aa1e2924bed55f22ae79c0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798cd373020b8b3285a16d11830af2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1816624f85e7f0b5e5886f99fdbda8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b6cf45f8339c95e2060bc851c4e39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee550010d529876777daa1478207ded4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daac93f6b1d5426ea965384a3b09d64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04886cdcc6fc60fca553e10b6b639ec3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b73f64c2ecb4ec1490721013aaf93459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee430794d040af360b26aa63ffacc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b362c2aa43737335773cab659872e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212fcad52092052e8bdfebb4c7c588b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326069caa1f2c5e4f95b94fa69f9b72463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768fd5f3d878fbf48146419bfcb9d81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be283bbe1bc5e0a5d0c36910c661286b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb345dd120768f926c5f48829339367b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a416e5037e5830f1aa7e6ee39bb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93391b39582061f8d9f3c275cca93f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfd307702f28adb9172bc68463bbb1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaff74c686367d127d16c071bfb00a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de469b3328420c45fa80913c4c824cbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc6faa9f452909866682b008f23b6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5315917d5e4dedf6258430df3f6c5496473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d097f233b9397b7ad701623d61370474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597619c50abf19e49985395cc4a96a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116e45022ab1348c75f27216690dd64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da939e3530ad31ef35067a3eb724acdb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b4a67329d1c279beb6905b1b9de35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fc19daf9925f38c4071b28cd051ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758444cae7e84ae84bb815556213cc26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37776281c97f3ab2633d9ab607871b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4bea25146ffa99689121e03921270482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386a85a0840225a7542899f3626aca1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805f21111b3b1c3b37762213d4d0257484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa11f4d268706d9852945ef2a2a8540485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f9a4e242980f9528f797539d90046486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6e6db27f606fbd27091467bf1cc54487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb1feaf33b19175968c8f07787c909488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9a5e9c99f6f3b5c4a50b8df50a403489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a5f4879138a29951765d04a02e17490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a3df132684d36b8655ab766e32051491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f6b411de38c95d5d5c32b4f4b71de492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059636327e33f148d126981a1374fec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8f257ecb6815e7e86b522a2c24b8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3122de2f376b2ae45c9012772499f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278ae95a0374a38bdc957effb6bf0bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dc3fc1fbc6a778a376cabbd65357d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3f70034ac8d936a21f11b3348cf62498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8614deb2d14a43ab939344e739c51f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84a5f1b3cdcc35023ab06b64512e1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466e8b5e7a1a4e2699d04be1b85e8f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950fd4b6010d8bd537817d969d952e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb41d37813f650566ebecb28ea0842503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b01c638abe64088dfc973a80bc7b33504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ca9fa39a6dca91a8da0318f05909b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5bf3338e0a526174f1930a00b115d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2226ab8dec5d8910c1dc3ccef4ecb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d53d426da8cd6e42c07618d75670ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a28f28d83d5744d2a706af1d69672b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf081107d16fda746f6c07f1f87161510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a5aab496a14287cae96f9ebd661e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae4ee4006dae172e9e83e6172c9a3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe6e64a7f63d8c2fdd6ae65e455cd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce1ce404854db4ec053161bf1e61ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35dbbaac32e77732a617982b962f20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100316b39e89e905f3673f45be633885516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e61fb7d3831b0131a70a97a112894517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352ba0dbd27b71cb02621b2aa31a302518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a10eefff594389d65db6a891d444e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1255faf5d6f6c3699e2a81e0b2e2a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b1211ef740e7371f7cfffb0cf380521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972b35d4905f25da9ed6b0c2f992d0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54848e8e6eb256ac14013cd33306501f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a82452444c8c807afe25a26003edd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d151a126a4eaf206174fe5ce80e7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77181d364f8173d1dfb1fa08472c90526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0cf76e02f904ff27b272e7b08286b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f1f967ed922564bf2ee379d03068e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e105a54f2c88bf9fa6f9fbcd3fe74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f239f59e94dfc8be26f2540b430e8bc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9508d2f71511a34902ab0188f80dd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb90edafd12d704f44aef1bd5168d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e14cf8bca5a0d6462e2fb7f9096c8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7360f92c1284ac320f9eb4ad208bf7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83583f54bfd557c2e484bdeb8c5efc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b9cf36edeb4b6a80e10f63b431b06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce696996f2ccb0b43262c3d6415487d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbab99e81f8436c7df9aa6c3c03f17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c46a2c00c3a5a008bce1f82b4b5c34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ce35ac2f5837fb4ea6c7654a07f1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c88a960b3ccd384248deecf052042541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404627182690c6ee218f9752abb97500542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b78c338b50e43130841d3a606f2e8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b8da47d05e958d8f48f29b14826a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22635a321ffa93499609b10d0f2ce2f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d05845ddcff19bf1c0f818585957c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c47625103f42e0ec10d5aa2c2a9b2d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e107c945368f1f7785924a21d859a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccdf1d89e8d4efddb09ad6a7b44067549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d65f6b576cc232efcc823865236c1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1e7e4bc4cc0bcf9b1c504f128fc44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eb1f4e0e149ca62c399f5eb3a1240e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08489e4580d552f58ec60e5fa9e6c06e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581d925c85fb6f0a1736e155d6b106c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7717a3c40d9fb1862232b2c3360b68555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9717015ef8cf882adf6562ec538a54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715632a36a63c6d25fbda324e6f6e9fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf0e0d925378519ee025654403dd30558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036344800afec8cb5d28b9dda6f264e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f9fcf06eb0f96a9ca3927aaf40420560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e49f252b5632cbbf84b1f6f02378b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de169ca892b1f287b67a07c9ce2413fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcae1cc9e223cfcb73c5b74e69f196563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba349625f10e5297a50404666aba95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9ae6efe99664876fd674950538db2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7bd01e8d9f2b5615e34fce488c548566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd41b8c4981cc24e0b98e372d27d025567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a62188f309536da2a1b2293a5f5e43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684258f5d1ed5eafc6dedd316640080f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83286bc4fe027de972d2e02e03796fdb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edba88937d81e2d3abc96880f82c04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d20599b21272708cc6b014f2a1045572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238f2e5f9748beef09e22de2c792376573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814446e261989df0a6652b64bc6a9b71574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcf1007a1f38a35f3c66693a495ab9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62232995eafd960e5dcd6cbe112e7fa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5fc7bfdec3c110e803f082f72d59b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475020c8c1ec7416421f31ca9cf4737b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cee20fb5f8e6a10e759cba09474bb7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e2d8d92215ff745cf4a024e252267580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6ce2b658016fd1766c288e2431156581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b32cf6af9bf9f6527ffbd852d081cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706ba72902b74e3f19c0ece28b56e61583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94647ea64eb4a5b591166b4ea2b1fa55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937878602388f44057979a044a68a8e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc04695bf727776e380933cea95ca2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a7affebbded293e26869f7ce8ac4f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b1cec29a63481995dcded8925ab28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a66b57725b16fabfaec168887221b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7009b8fa95ba518d09a0a90331785590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23281971b48d454fa0921c95b9e67c47591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205724cee79090d7cc91817a06583a8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ea8f80e654bab4c77d312688fffec593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5e49f61e30dfee29cac9166165b19594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5e6ae8df9960efb590f9c618ad815595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c986807c653102c2c61efc72b12100596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e3e17ba10021eb44143fca29018f6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec666f4da06e617c8b12a3509158ac17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2d5d8a5cb198d2923a891f76af682599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0708791e637ad9386ab8cb19cd813ece600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840df11dd188acdd75c3c0ab0ab538e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a413097bdfc727cf157d4fad90f73602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7b1ae11d272e6b61d715d9ff8b6d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb04d6af9e2272dee03c852138a7fb7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2316f77702e6059cbe91a0e191ecd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667a13039749d63b71b4e798d72bba2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6b530ec79f1c5e020a7d2fe71ab7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a9a6a89b69c7584199e58a490a00b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192aff09e53035be9990e48b43c8681609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81479884949a482a9e0d77e02415e77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4487c8254eb17cb8e76a37d14b06a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8aeff9687a7138f4d38e1f29bf3dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8bb58d6c34586921d3165b462063613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f2b4cfbf3d6fe5f2043af720cd221614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e64baf913efc89404e351f3d314d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f143d56073cf6654611b65986cb32a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d500621d1c928a1bbeac8ad65d60f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bdcafa9b69f9d09f4c340b30a1b85618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865bcc62c60592d0eb231d856ebd36c8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0183cd7fbe9af173ac37e4ba4c96e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1b44273f3adc0abb3c8f25f22677e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb9530365379b94c1dc8f33e8f6853622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e02ebc483a31892b61dc9c3254115623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d61ce13b25d87d36da885a55d44bd5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827815d6f752d1d6c65bdbba416d26a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb57df1a3ee0ca268c7ad3aead411c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e79c8cb70202339e777c9917d86be5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecccdd654c382617347f1dbad4c7711628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf631d7f2cdc4d9c504973325f4691a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc3b27652bf34b3224a3529b9db033630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f320ef88c7afdbee2ef67e4db32a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91990ec15c82ff920fa8e254cfb26bb1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b0db374c47bdbe37e5ca8f9e18be7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7343f78f527d6c9f8e7a7ad679ce9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3294a45eea11c47b6e2fa948d47ef0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ec5035ad4b719ea30b30581cf154c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fc66f4bd4b46ad41e5003f1a90eec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7d6fe0a8fa0ea1cf0fc16a7f8d652638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f26a06d45afc62f41f1db02744cb2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c919235f9646c33d6a0aa71efac742640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa232342a51fee5bd350353d5ced41c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17bf2b988536537c500929b00d75ba5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041974bdf2b3e871bfce8216384fa2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc5c9ab0bea4c62419a41506b86f0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a31a4410836e666ce36d28a1f4a983645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07befd6cfbb5acfa7c53c936128911c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dc8c017d2440d289c631e72660413647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b986f4d715d9419adb57f25c4d2f2e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc2a784a74c3376bcfbbf1a0497e8b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757aa3404ad8549842d49073bfb289f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a547db84e75af2a0c8dceb270026e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6faf3467b50baf2f432cfd2ceae7078652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ad1ccaf0810458ccb26073c1698b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9c9d947be07f6929cbebeae666f65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808fcb9cdc364c281da88c8ceca1486655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e83fef88ef34d81173b970be202b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c56099f1411617026eb72582c8c6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402b6dc91cc0504446ef67006a79de0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754c1b05495e6692c3a4e178e85194a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93f965e333ace20a6d3d102a681c18660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f59f4aee9cb954a7b6d8f38a992d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112a9b3ff1762952fe11da217ed42fc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fbd219dad195324921e6b25969441663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a0bf888fe284d5f3fd326f536b86f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda1a435cea0b95b9b9e9b2e95792d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4df801b78a1b808c8c48dc1e8e655666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5f66471977c252e8fa77fe8af7b8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2500678b2a7f7a4cc4c06f912afddb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe6749dcb7554657bc35b648e2f676669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d81c7ec3551d97927b566d3f87f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b81868bf4ad6406148a8c3cc4325bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2cee911b5184b15b1d84bb6d687acf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b641f4228de5556c8bcd2307de7e24d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944fcc3818a90e0f57fa5bfc8d0303cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b404fb4ebd9a17ede2427d8f87221d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978037edfd3989a3cb04763e13191b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301c390037e51301190daec68c2059a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114c1ce867c36061191bd79c6f21c24678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985adb50726b88c66b7de5a051884db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd789d2599d7ed8453acc2c7aa49611680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cf63f7dde64a8aa74ae733617c451681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68554de7455e28643d319116f91c8cba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7941ab67338098f5d9908cce9a4366683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449f71596cd124fd359bc4d9ac9bb9e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203acf345bf4867f930f5ccdf21b062685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3b80db4e0b1c18fb7e3d3dee84a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d60f9b687befff1b34ddcf7b9a9bb2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0bcda1fa339d28b00e80716b513c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82616b9fd2b338b5a88ebb1e08a4fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853a5cbf1a9e32b3720e04cfffcdd63690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564636c904e15a16867c4e35866ecd30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea91263dea476be6f7b2b58a676f13d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32598f1aa6f5f96920cb976857a252693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d3387718ca8aa68ad7874af536ac3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50caeb25058d305c84746da3d732f5b8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c64e603eb619efa5479f2827461a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a15ddc7cd97f86b6d78adcb8edffc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c99ee747a8f65bbeccc04cf55f9d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2eeb53db2d0cef63899739e4decdd0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb9847aee5682cd2487ea9207d831d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea1feacdb3e5c6102c5660429e8bdb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327c933f6baf1adf0ff21be0a3435cb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f914e9bb8d6a1a03479e6af63739f5c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaed5727f890081f5ca55dca40f3b30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386b81145e6f97f8bf9eb4e657b6422705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb15de9d4bc811450025675ef72d96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac93691784fa13375ff65dc25b9bb3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58246c4d470b407d4beb921b3d3805f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e12dbcb1ba7fc45495e0d374015ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1b54f0ca3f85f0552a0d9e2a5387e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf51f81373ce82fc6878f38a178305711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c813f69e58b79e55665644a684b8ec8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e3e81772d0c749b8f9f1c56c4703a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73c3e657c346d8cac1548165dbcad7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b109a86a0c911d8b6a0432286f70a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d67ab68c0394fc7ebfc0d8b9df3a43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c37e2130382c67d36feabc3eb77fa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e939157a971cfd98b74abb5de1f9e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a5c59a82d95dc57d1703d2d91c138719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56426457aee3bf1314419e0e9d9aa13720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad0bcb4e2b77c8d2de6bf7174fd184721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956025a4698efc3aa40fe463e99fda8c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713e02cf3b8a2469161ab97642b2333723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0791d249dfc9aab0a9fccd01182d060724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1846d20a382179c8f59da4d3c3143725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba269d2214e28e03119ef50f78d0c806726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb254939895a0c0f1dc6e25da3bae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0aed8561669033b6958b24e85e995728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abcf46663a9721dd76b42f98876eac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882541b68a01832a682ce0da803027730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2899fdf41aa3463aa08f411d086e2ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b7c29ed8f8e07680e7435c172250d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a86a7327f920cc28ae1e2f8d459357733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc2e2c415034162935761df6f41467734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89f7946e58a35ef8b35556b8701608735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596873334029dd0cbfa9aa33aeab7186736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c717813afc9f8da64b92a16079366b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e23a368f27d94720be188b3fc588d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbf5730fbaa446302da08826f4343c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edf8e70718f7f4842f4deeb164a661740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e79413f86b6f7ffd920250289d1e5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333af9929c2618f89542de9e4caf669d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2d1cb46d9840263c3e699544f3e2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3f3e57057b9f2af1fa90dc7fd645744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d752f062cb774b723182c4dc58ae26c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487960ef331b4506bdd61c77976afe82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dd3d8dcadc20201a8104f9ea8e3de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02100811a7d58fabf3cb6a31c7ee707748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0290d606447e02a08dabbea884ba6e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214f6c4d0136ec515c9caa698267ada750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835b854e673bb73647584282f65d1bb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67152cc8cdf044ed09ec4aece435d59752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3046e701f3b633e67c51d2fe4196a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1077741bb9b9a3626772766a4b924b9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4692528611d83b1679e3889f61a3291755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbc6ea9352405aadb3b220ac765f6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b850b6178fb7639fbedf6b9581260757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b4db8d11635f19a214eb3cfb485d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07ce7e4a962e7e694603c34ab13e2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da581f6bbad12d387855317a7b98c2021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d872c00f851d1810feaf449b8b8352.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64b70c074f10e42668395697ba75213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40502e251795c62ce2762c317e27a7e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25607529956807614542523cadee9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2504ec359c04ae43bd695401631a0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcae412e3d3651bb891aef1da9b2ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796a34cce22528720cbc8cc802216728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ece92ceb81fecd4838b136c12d5349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941fcf3c7c9075f3afad9a1c8a2dfe110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798847350d01cc65db49d7dd908489f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51eb504e06464d6d336742f16e5c3f712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b068801d57c3fe6c1eaa8bfd0668613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56c8e89bede636a2b7c148413af34814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a4b576387f9688ff305ffa282567615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0550d0e3420009beb46f025e3d03fef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75149b301c3aa49386535f75edbe10ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde33ad860e8060fe24d0bd3c8202cd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb65bf3977bb7e461350376118fe0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520212c220ffd8fcbdd3e83c468465120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb7398af2d0b195c29d82827454ebd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79237112a362364bb3dfdea8d754982f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fad678dbe855373c999c1407e6c60023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183de4c3a86f6e9eaa530eaa7db671724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259937bf8b993ded498a53c3ef0fc4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72112a930bf76894c37136377186be826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e91cf036345e26861b5f8a2b806e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05985c4cfffb46e4ed194e6cb4dea6e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead70c34ef82c1e87922dd01348f6a2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be6c92a9bd2997968783786232e22430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9070518d5381a299d3135aca2999b1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67c0c50637fbdc392433574df66a7332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecb2fd2f89a7e38a9cfea8fe43ce3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f782d0f869d56ee633fb0d9584d470034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65307cd7e7797b8a03eb064e285a12e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c808dadc8e027b18f7828c12d25df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7513ef55c0431fe4b4da8fa8d7b7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c994a5b0f135a6bf03be4bb2dffcae438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa767bd0f7a425ff079d74553b3188d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d386149cb732a409500d3ad2dd6c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba2b04a043c74c6261d3dc9798434b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e006ab1278435a45eb1179f10ed7edf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855025fb0a54a13e716d0c643e92da5b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc69b3608e650e769b1986a81aa2aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac6af005bb8ac57675c67c5f1574745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a521b1d15b547fc69eaf7ac9684c0d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ac188931057a91507e321856f17cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b43183815b00a4087ed5c2619c1c3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55a1b177c0b892e3fddccfc7124fec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a42d94723c3f921ca07a8f8fc139050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c9600d65b21be2382ef8386809d8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3c1e276b906c36e315f8616a13a652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb176c7e69576a452ca8651e4ee70053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3abf153af20a5e3479711903b9dce254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f108b0f2949d4e8ff1046b925c65555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5677e4ad2d24e4906b6e067d5e9be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4b06e605a10b3e19c57fce6a6e3ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb25f509052a9969830cf26ac3b3be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c710b649cbfca6b32af1bb56607ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a9b5ac9163346a64c4b4965489c6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b36ddcf3d5f508058371f65040107761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f6606e02b54438087f672c591ac562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e4247f2a2da6283006254cefb648463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795cd4ef12d23c906bfb5a6fbc6853964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bd8e6cb99f07a5ef8b42f5bef015965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ea3897568759166233714c9ad304c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139259b660e83b98a4b6dbc2f0b037267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f3b6aa89ad15b427e4c69af67c49668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e36c6ea727c9fdd68c90075884db469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fb36c3278ef7eac7c28e70d9598ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ea363ba72f702a1fa40843a2587e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e633675700d30693add0b02796858372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031b5b7e4dfdff5b828618a058643873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f08075d20aeb8e3d58f4ee02ec1d5d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764ae3647934d4f3005534de25af0ec575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd06ad387a0d9244cf67a1c4f1e9e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742dbd7e908a15a32ec66c4d919652277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc23b2a3b4403b082ec604c7de575578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31f01cc87f3a2c33e5050d4d09d8cd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac184ac7f31de4a900c7477352c47fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf957de2b4c1140eba2fe79da1d9aee081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f6848b93445ca285071fad52dd5e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e064cffd75b50c13c27e3112d8d4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd05da369f9e664a22641b554c058df84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168ad003f3567af336d5d6cff4b1add85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3977f3daeafcab1c523459f60e6e92c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c325e79f84b44dc159bda4166af53ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005cb303398c1e9d2fdf75db047085088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10df6fc5fa6692ab843c461765d0c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646c4050f4c7397b892bc7565bc469390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38020f0cabd42b4e2c7740a7f02acedd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304eaf7bd59189161e80ca4e29b91c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497054dd716f7708357b74f3145be18293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69261c33b9a774151b3d74928f49b02894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2520fdbeb6619979c50bd0d79e857b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c1492a2a3209254a47c37d02bf9b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f488ecae559dbc41fb65b3bf23fa6497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612183ac0d1e97108f2bc851ce1195f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ad356013f1dc8f767c61ef1f3395299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6791fca8533f8dc31e8b2f1b4b0d5d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c95cd47578237628f73093c5df7b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7c66b589ad0a8d53aa216d4170a4a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22490654fffa943afad4496626d15d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1f1e1cbfaef4c36584e63201da0b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ce17f46cdf7128882118e27a413fe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8b31c8759d22698b72a878833bf38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baaea98de4cc7dbf374e4044d183ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc7100d61060a1212c5d049bfcef9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a53dbab8443dbf8b2d65e47431d20e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992a7dcc43a16ee13ce6c685ce0ab1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e4bb53d6b6dff272db259ab008944111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c61f8508015f0f9dee290cccfb2f33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b90b47474d6834801a63d33fca6b60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbc22e8919882f7e35b94142356892114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763644141264469b993d3e331aa4892d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaea31b664ea6c38624d867059f98f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ccf79d25e28736b6f14fa8917bd47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed951a3b408077ad456581ae66909ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569edf6152e49102dad675934e46414119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb455e9d18324487e5795494e1c31c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fbd93444a00a874b000d082cc38bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8ee62684d234960460b3e236abd6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc878697ac682f30a13d9a03d99e17123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3ceebc4086d714be5211f13b79c13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be791e55d1251c3ad65a8b4a978490c5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb4d136b84855a653386dc165eb92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b319a70290e14aa88e28ed90305b26f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a57ea9211689bb3592b1c6119da4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81deb41b003925af01dee6716286b46129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227533060f0447016cdfac111668c4ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd31456da847031a65978c35d22720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5162e16d58654d7df38a6f677ae66ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a7b475c57ac6ead56dd72faccb13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d19a30e4f923d210e11751e2f047fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8afccf01a0b65d557f2047d92074c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5634fef0a681adad5d00a27b6acff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a427dacaa1a5c28a9d78996c8e371137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383117f48f9cb89c8866b185158f5d30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e3d8db3de879098567243f12036df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae46dadc7bd76f9ad36d2799b0a9a17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a7bf9c75b59908801a9611773c2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f79d8604218f0335b058edc5a89776142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73206975da4793a1a496c88c0002696d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6866eb6e4480fbef4f190f2fed94069144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e16f3e7bf829c51548dd934230ccb8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f9844752e8d3996d1e39fc7849b6b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8887efc45097391836d9ae8eef6dd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368ab4df6d1ed3d17adf664ea6a290a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228b67e1b35a6510e45969b6c8aaf47149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a01309d96b8cac12ae6f5d18e025aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d058bb5741c593ec7b9049c3d5b2583151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01602262e4dc259a5baed5414a6985a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e6217fd8fa4e2784a5b527fd9a467153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be79ebab5165568c1dc37ebe5b93d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1e1739e17f7e3db16b969760d8e85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a0960aa0876c85dce8f9a6f63c048156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf2be30dc0a0a21fe5165347d1c32157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b16a8d6d1a6392f70f8b9681b23edb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6287bdc21e4a4e9c74cab02d89ce689159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1bfa5d3c4332b94142cad60257f47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf06fc57643813363e929c81c0b6f83161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0572a4f54bf03abf6d82fb58d604e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a0ac592f3f35b3fc0cec611fb0155163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49386c34234b44c8bdc8e55629ad43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692702576a275ccbb6c869409a51d7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d8d4b759ac80892933cfd4c0e40eb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3c3b61b6e78ef02098177d61e776f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70086b3486113a55133dc9beb518d4ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bb276e1f5bb7c26186cd1b54b9994169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715fe4023f36134fac2e5afe36225f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52dbdef7ccb8799241af9a2d5f33bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d00c740f95b22d8729fd48935ab684172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec32af827519fcb4a94775feeec7e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0f8fdfc41a23eaa40b46da6ba3a73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d541b6cb00850402123b9eea296076175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c4bcb5bbe997b263c9b954adaacc2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d89955a830acd98edde393d4f944bc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74726e091eb02ce62d0d3a97a09e7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9063777953d367a8dcf4dd6ce380e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d210bc035c159ae770e11263256143180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d012c1d9e128f24d902c059bed070181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c28f509a92c2d1e1ccad0775249ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0122c4c04ba50d3fe9c010baca746b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97682bebe9925206d33e889306904b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb6c11b3ccc4ee9ea6b4e82be87d9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88a03970eb103c0a48a6d4e506f323186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bfda7cbbfb236fb1ad433a1a0f14a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62294e6985b4212951f00c06739a5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed39892c0d398df84f1595f597a596189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6042eadc4bb7cc540245ef7e47193eca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d2d545262b393cfbd28d66515f89d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386b9dc1c7bd3b50e4353d5262bd700192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd208a179f5185f83156e39a62386e9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf2451d21eea12e84319e99abb17fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1217257096d16d46f35ab62daaa235195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154f5f5d5cacaacb270722f67c6bde5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072711478e5e1f22d7e2fca2c79f3f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab31860daa553f9f2ff4e4351e14fe4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c42e4e15528baaa041d5da7eb5b75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0990b25c97f8fbf1c52b46aa97c63f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac041f79e2e38d5912bfaf88d61e735201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cffd711e1102431f9279b83ccec01d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad079c3a9ec2dc6508268923f21ea5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10148be8dcf2a6d1e92dec49be3345d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fda33e8d2b1ee8d46a031aa542c3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075d0d1328291bf6eff9bdc024d718c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3166191459399749706fb950a2f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e8da27b8e0c8a60b535bccb41c39b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602bd40408d517059ed6fdcc567b8aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf65dc15f5073766deba7fbcf4f202210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193c84db60ae7c6e0baa00222f22993211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34261f9ac2ae0acd8129d68063dcd85b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a563f5395a6a66901c5dde8d32a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb40e7fdb814b864e6196ae2f37083214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51113b5d9a564a5ed35c71639ccd2f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08b278b270015eed780e16a2653766216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258dbe5a92aa406e8ba4cb0d48765e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeee96f69c7aa5d921dfb67b0f4d583218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830dd583cdb34e4e9d824750c4a4fec0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318bb15899f104624d902307ae4831a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d2c042f024165b87b009394dee1aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e024225be8825d23a660f33d611919222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f04bc1c1e5f66f0ad7ff03f1fa8d2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cdb688244106a53253d30d5467dd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790b0ba4dbf944e2fb8f8f69271afc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989a95920a282cd6ebc54dc580738fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd637e696cfc5f192f7a78c565c279227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413d9f45ea0aa3ef4b0e20d138623bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c369fd76c863cc79ce47e47336a0b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220633c50effd3ceeba6b8aa78b1619230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4e8412c876798f68a814412146766231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e7832169a751546e5037c4dd2272c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e374cff4023365a95344f71ec0df82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707dba4efafd4fc17da1bec49d72197234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46010f2966633f98620440d139af2c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14541b069e2d29dbc67b80ddc272868236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d796bed94e60c07255df303a72c732237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3f18a2a7e68d25f300cf15e84f2e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bb19aca772dd4c7b8a28b7c608ec8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45b45dc94ed1cde1420c92227a6ff0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48f9952c311094e5b883dc161729f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bfd8c175e21d0aa932606860f499f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d126075713d0b72e65e657f252b0507243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedc099ed475dae032453a0d68b71ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32860aa986b84879b545df54851a6e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3056a301545a425363c9534f578b8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788a18df232ac62c565ca86057eaae8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236fe214a17d44122994bb908a52496248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ae152c7af4b024f9f5d219c054f7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7b0d5b78108a0ba00101de15935ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48315f67b600c38be460b7b24981ca33251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dd9e3af1756a3f5ba7ec3a0f3e16b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f69bae505d036e6c7ee83b42f7696253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf27aad936e55a933b8b7ccaf92ea3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2743187284663f7645bf6b0593af50b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565b91bc8156d5f8def139ce976f1c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecabbb329686dcd9152f50711a36d7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd03e873e8f786998116b8390a4726258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be29d6ee63c83a763df499b4b58047259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096d6884ba7615f9966193ef92e4350260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9ad37e0717b1dc7dbaeb98857a36d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48193fe1a73e6ef7f0c266bd99fc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb330c07c050887c3649753d3f04eb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de82d8e34264d0d6c25e5093edc6063264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691bbcdf06f64270a2e2b97a14fc65c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd98d1a50bc81963704c2474eb88bb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c108c84c4e1bcb3e071760ddde6e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5f2c7facb817fac26769d9890641b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7237e80c9f2a3fc8317170b60e0c5b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e62e40631fbec9e154dac0ddd8484270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96340252cf179116e3bd32b19f9b3c7d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3d5d259a1af7657a957716aee18da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3e847ef147294766db40e255de052273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9f0e1734086adb64925a666c1fbd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27324f646805d45f6ccb4198089f8ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e335806f8ae4cace127f938f01ff770276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c32c868904055dbb84eb5f2371ffb4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714b4f88bd56fc50167eb9b881ed224278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b60ffd97d0c3e5009c7b9bcfa8b86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87c5f7987b7b4b8c0688192bd3c10a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f079f65c3f4c8891baac31a0a2c76c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ced014711cb198d4351fdcaf7cb6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12339d8b59d77736f01aec0d2df97c0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecae3846d8681c60a0ae4d5ef1c399284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060888d2529d8bc5781ec32147eb877285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5548ab4c5b19b04d3aa1349b11e715286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b584581d093dd453321ad94469ae0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56509ffe43ea7673c095eea2a6705338288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09333a05f942de6ad1aa059911441c0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78cd913eb108c17f3e2f608ef420de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69855699cbb9cc1b25e7297ebf7cf48e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f25c5a76294ff84e189cebdee1a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dbcd6909d1618b9b91e2a376cc243293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aacdd5a049d82fb71b7ca3740ad756294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c8fc96d10ccf923cd9e7a9ff255d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263aa7254f976600c89964be2a259b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f11506a1957664a1e85bb37ff7218297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d683793c84e0c49da7ad1b58e270be9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359d5d2ee610156f94c293a22aa11f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c66dc5e4da88bf258cb2bf31e4f9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345fb80f7acd356dc70a68d82e99d4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc416773d6e904be422526c3ca31b3a9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd8aa6bf5659d2cec4e312957bdb50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f0d7c19da51bab334e832c244914b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a961ce788aea647535fa33a2e2788b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b97258e0030e9eba11087c3fd7cfe2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edff128c4f7c82f6e8f3422d3dee30b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098b61307b527958aefa44391da2926308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a26e40fc39116aaac3abf1972e387309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87216b837fdd8b1be9c01a7f7a45c385310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476f921cd130ff1b59ac98b15d7301311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d5274c43ec4f250c229dfb65749b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a9ac0993a103ed82d7e506ad0656c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d133833fb87d5bad5fc7882d85412314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86c43628d81b9513b1fb564f858783315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b331d407734c048fe4ec6334c42a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2438232ceb07384d123856c506697317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad856d57c11c811ec65438ffde9a27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14d53ed8de0d3964a9f7cd6a085794319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c84d0987e0fe2805c46d8f511d18e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d1769cfbc71259952850ff25c0b3d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f4052923f646b40b6bc6168e29bc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d31c4e5a0806544433d52a80fcbf57323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4897f08527ed8eff8778d61d5716a8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fcff2766a8f3cbca0f812d7b6ccf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1721285db7a5fb629b38388851593326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a26bf0ec72d61d344c07144f78d492327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316e2c3f53e2901565d9ad4a63c2f36328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fca01313ca01aa6b085fb86880bcc9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03069810b90447fba1cbddaf89a002fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bacf8b34e69b73b02db1c2e3321f534331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fc6060dd714cd6b8ee538677200e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b29faae40f64ee06e497f4968792333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e15daeb0013652ab445de1843b927334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e390b3a323f755d837603557505d57335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6de1d8707ecae487bd13104002cb18336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ba800e3e2c558cfd71d64c1a0a154337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4925fbcf3d82d57d7075fcff122514c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a051286e7e2d6618eade9e781c2dd9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e59511d8539db6e153526f10544dbd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69db854d9c592660d3de8891eaae8d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce078a60f3de8c9097805a48bbc066a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb8fc6d48ccdaefddd0173947f0ff8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bdd65dc3807fdd292fe01a472dd02344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8677378be6216a0b4b24d944acabcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659592bfc119d525b86c97a3e8b61e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c68bd39c19953385f2088a49a9706d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575afb29ba43bd1c2a56f83339053c1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21e200d33976a2ec270824c917442c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e55852401034493da5730b741a28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f398b64ea9e14f4f61aa2c9aa2f619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe8b4607bbd0b13690c3bec3e50af8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d82d53bc43334e3054270f6901f80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c941cb48f617c2833741d7f6175d4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd68dc20ad4673afae692f0f6433a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76189a17ebf9025c97e1426030e7f24356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f165fa39a24ece01e98be36af51862357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72479f4ba9bec2386255e2fcf59ffe7f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e66f3c01c7831a3c12f3b6fb02fdc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b5ad43a577442b06d8a2dd51773cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55caae5273bd61624e73f2fc9669093d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2497e10d054273e4630e4db9c9d3a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15a0089edec65bb48179f3fd468e9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca5339ba4515a2192a055f549a6534364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a19456eaadf75cbf4c0d52c1dc227b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e2cf24f1c60ce6f14942110f81ad6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3017654a14ee8cdbb428ce8e887d3a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf94d8bb4d5d86a58cd5921df37795a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae2ca6ea18ed4d57a5d76a1ec27960369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63436104fabc03b256c14dc2bbf0b93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51852446fdda885c69169400d1cc15b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1efb5d1867a4a9a025a112e2597e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac008c23fa0f917b70e2d31a770d330373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4044184d9c935cc04432c521a9e21fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bfa341a8aadf7c90821ae1d843b8f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9226c08ab7b9d053e3909f2be4f7664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c196eb4859c3c351fd82b56098557377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67ae4ef741641df90a78cf1270a383378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e12edad3ecc77c2e1e741067e602a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174786271a5f25db4732e33e5864e70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a72d3ff2cfd8fe8be8cab3b56316e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc4f207fdb42888b40656b594deeea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33573d21c3874aba725c3d2a55883c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796373808a2c0f549098f5396c706f93384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfadc90686e0c3533a9a716c2397a8f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69836d6c5231267996f61a5f774fcdbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2819bba3a359a3d0e12000ef3ef8d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2ad554b03676f5bbd8e3bef553d5a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cdbf87db35ae94925853416ae754b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc327b7e4589b8a4d75e7e972756a308390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c83e77fe88765558f53f0573540c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb585e7e56d9f7a6edee9f6b0ab82c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f4b5e05518e856fd5f663258f64f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e67eab6a1bc011246e4c142772059394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e6d31e9ebf244908f96a30ef46388395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f79bab00e3343202d832efa5fa07a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e02a6da2435109a603a0dc7fa55de4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45ab7acda6cfcabb7344e7f4be5247398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c1c6b8876ab2c794fef50b46ee83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74743d1e654f61eca06031133826b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c287681290ca5b6e9e3aea3dc96358401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9297d7f5ffd3a14598eb6fa17fc5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e5a1085d9f803b9654715bc7e1e4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80264e75abcd8ec3047fa461e6cf91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aed5b18eefdf07df83c8776efbeda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d849fc40c56139515d7050392a9129406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6c1763640d60be56a627d94665bf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f91bb1eb1b6097f440919e6f889bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e92806e2d0b31ed6b7a0419da99f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323ed344d91ea990abfce9c9ebc38a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ae2de2421b60cffc662812d97d18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4299a398737278be5498733d3927fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79296fcac6533f85c296b904e2212134413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c04c359cb18690e202061b899de04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed33b19e9a3887ae8485496bd46adb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495f75d25ec59b8397d9a43f166cd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d89b51b569eec3d2ddc0b294808b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5ebb4d68e6c9868e033257aa53b5a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b823f4e111956f28df3f4a3a6947419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eef55a465aac92fbaf8269be55db70420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269fbecefacc1e1af38e6314057afac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c948a327580f8c4abb7138618827bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c56a2cce1bdc10653363048482abb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59ae75999ea05b97233a2d613a23db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f7938cac20a09420edc899cad17f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e83d524e0f4c3af39950661d7702dd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9002d4279000766670a2747ee9031427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dd17131f3bf05744203530b4f2e46428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7217e44bd059818ebb1a9da7220a09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459311cf11eba1912c3450df390a68c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7217739299ad81134f55789dea8b9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd5eafda0d641efedc60158df191f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf6199f8537beb71bd7696ce7b1b6c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbba858ac97bd6c6bc075f7bab304c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b01b4ee16c11dc4fadbaf4b81f4d6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f2f0db969b057afcfbbfa2f92557436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b11ffb66c9094e32fd3c6a53ec1cb7a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5b06e2e8756ef8a272fb0c6c7c46d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b884c2e8cc610bace1935424c6f4bdf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab66db1368aa2a90ea831cd00ddce3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1922f84c629e584318c6eff915af1ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3177a8a1f2cb190430a0ed64e9dfb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9bf43358bf39c5eb4e748f3e137f4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31741ee0e98b2b13c08461503643d894444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9866c0f4f41587514888c5b8da96ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf530acf9e557cf3e10de1539a1abcb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fb71566e163cf167b06fe310c01ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e247bd2dfc4a929d306e0298c0354f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d6f874d6fb9b20524a55f73badf35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b99b37ec7d9c19c9e3e159ae19c4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25ea0ff6089ecbd9df486b94864ae7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833140f38cf2d4d584929c0b6709403452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ee2f9e70ae03f1e7245c86a31653f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3f1512bcf0989c60028183a1d0a1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0318336d12c3bcc8cac4582ce148455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacb9f6058440b00d41d2f16bc1e1fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcd637880e640660f8d2830a39d5c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6365192f5fa434d48911871a3ef952458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc924eaa7a48938ee5beacb91f7cfb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80954405cc1889da6f3984ca84926d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbb473a8ce3bd099089a05d6622fbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b818bbad60a659cb76247cf69fb38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d00380395673eb6630f8d96e3def53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c26f5752a18e68997d0f6b3efaf5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619d2f2fe858177e65844fc35ee7eae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff2a35f136dcd61d6055041383faa5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf59f3e675fb225ce5a0e72d29095d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331f2d6c140db8c06179101b383555a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d335503ec0fd04e1768e0aed6dfe8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acdae0bf6663f46693123b4b64ba2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f031359b6d3769887842fbd18ce4ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c522c1efb3406347d53da5d7d998b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace412dd7c2d10f2a09c83022b47de0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7ea1fb8222a03a99e9301b0892fce474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfaab0613a1d182ed72f40921f68b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3ccb1768c8e87ae04d80c08b7815a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645228d3f2f95a7b51e03ed3a56613e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5564eae4c493531533846d1bcf06e4c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb2e62f750702af2723f0d9fac1cbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109b3de52d56ac40fe1d03c3e863f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f43bbd03d33a69dd28fac5798d816481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d83f075523dd95b1ec661757312573482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042bfa973d6a41bcff266209f6ed09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff78d9146e92b98ff07ca370ebfc41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1575abc512c7ed8716018c201f19538485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2924265deecab72231df092aa3723486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af726c6d8c902de40f16c67d450175b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a76408d7ae64fa85b9a73739c67d42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f570944154ddd33461b8415c2afe6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593fb8d83e510bc4f73641962048e15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c20dd07096c6c7177b487bef102b5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc99700cd58ae938a36e72a0cbba2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ec594327b0c858c7637326f3f520493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf576cfd54c648f757bcc0f461a134494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f232106de12805cc74b8008363c3be6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274d61663dbf4a636dcb995a79d1f43496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afde5978ef82e0b5e3d1d24108f3896497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301fa874772e638b256880148405d4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f7051ed7ba135e32b06010b3bdd9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee001d2bc9113139b3896e554b07723500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537d1a2cc8927510d218efa5d65a11e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e91b47eafc7d198b9c28cec9c9164502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e654e32058a9e7ad2a7fe15d8035b2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce01d35e2d7d9de419980879eef29c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a88738276f61b1d7e66ab0f3a2632e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f99e0ed4d4ceab089b783655a0c888506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec2914bada46a3ba87a61e073a4a7f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4dddaeef9dd48ea93e5a6b103cce508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56afed1e917ad0952b916fa8943790509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30a53fe5376db78cb190f48673c718510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b925f6ee99d29248662ed87c2645b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4106618b981efedbc79f594fc763e6b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c102e735e8c37a6769ebb7a0215b78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d0358d220cea3ea75da54339073b6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e33e775a9b0230cfcd39b5e8ac8f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c1091349e3abf879db6bb83943053516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e85cf5a6d0f3f421e03f0e934736fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d41e32c643dbb56cbfc831ffdb7c01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d0bc2acf10604976409fde8a043b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bb3d0d94c4a40b5926d0e263d43fb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e182f2624063e4b9636ec8ea5b7030521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1401b0c9db99eeb07199545c3ba3d9d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd149910faa1a5aba14c49c2c5b42ec8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9faeaefb99f7499babc6cc256b93e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5399d5b43bc263e25204f210ce977525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ba06825685331930e3b49e2ddd8f2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88665ad63095e93dbd641b63b6948c79527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ff520b3cb53d09a6bba6019468746528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b73b95bc183848c5b15253bc066d9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbd24b165acb6d71e90153b0139a72530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f65ff778fab883672f8ca7f8c5c6b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdf6ccafc705f397d43e52ef3b1eee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4ea0856109ddf786ce05313924994533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee95d954073f958ea65fff6eb75360534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed0ba3a6194fd37e9938658b8c965a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870fe83c189a58fd4a9f698241a58dd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3985bbb6d42148f5bec30e6707ff2fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460856a7037f003c346eeba503f792d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d6ebc51898e4a926a0cb8aa471534539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379f9299c1da975b6f9d9782f4866e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e650149e993b2e67e8fc61003be0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c093a5fe32ffadc4a9f23b7e06e86d6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7bbbc565558b83f38f91aa3c6deaa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813c9af96ffe3cd6105ac3948054e0f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a93fecf5b8afcbfd1338103314d015545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e309473ee20a40cf032fe8bff1ec6a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69067243ae5a11e35b05eaf1f571cce6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088521c9177e2d4685119ed1922e1f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895c757eee417c5e2a3226f7a7e557b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db9ad1058b932c92c26e62a0243c8c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820f4216170b45d0f608211661e68dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936227852d350736c04d6e1ce2560033552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b03c5cc873a0e6e298452f70561dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afd1130470c9665c4a47d8a195678c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e63e3831cc5cffe1e9ba1821583afb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d85c7da664bf587ce35ff7f9cdb66c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095f1ad25299cd31b7fc9caf3982a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c635c863a857b89c5724449f37ad4a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6375abeaa5dd5bf0d5325ffaf7e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960cfd822e96e7f9131f0997c810aab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b874e08d7b75c33b49b61ee1c3f1c46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd51b7643956223edeebe37866e305562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3115e9e44ad7a5b43217e63c3c0f79c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d598f540b17d98acc530ae97c6d22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ff5dfd7c5215f1ce152dee62e3204565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68550e59d40f6c6a4c91e5844f45d91c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa00f5b10fd04a0ae0e95253533d76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a4242ce375115b1142a8ec39ce659568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2baa893b20583484105a27581fe7eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f79347f519c6b3b27768b88215ae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee24de3d236cd0c915d425e2f1118ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7233f82dde7abb24a21d9a66d94121572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9377492c00f3a0c68cb81bd23ad9c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811ea262e605a669c0f91b1dadeab7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967d468f5312be3d9d9c8ee78e1c445575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935caa79fd79cb49e17aa81cd59e5d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada7818251a4030a5ea929bfce926b7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ad6def381dd92c14fa4f690a3798c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d28d1380da7b24d112e7cf7111b137579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15047ce318d42a9d15c88219e90a377580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4d05dfa80fccac6548f95593087c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b417d1e36b4f275fa5fbfceca45acc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b4a2d0a05dc24d143f5c5138b5e96583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ce80e8a70620593df22900e33f1f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0726d440391055db5b4fcc7853de61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2bc7b3f26c5c597aae5da98cf5f49586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1773ef99c3c9f7e879e04f023d0dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85f6df612e1b57135eaa5ba4e7823a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760977b2f959c6928e7ba6fda00b8db589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ec7a031712fd3157a061c097f74e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cb3b0c843c54d102fcfdefb83a9a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19681a1b8838f67e693bd444221a713592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6502188e324e819feab5734d55418593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018bf25e5cb86674f7cf1a566f8c9db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607eb92bc8708d55d44ed4557d61a50595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d8d3418272dc14c00bacb4e5912c0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b5a9a0901ac9731a30699d55014c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90f0b13befbad00e9178d86ca9fcbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4eae4c6fdd85830c2d17ad421e261599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c460c2f67d888733963ce36f779ed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa05b8c6dff55a8bba1b60b1d63af77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870c1b34e40cfe16fc5c3842f2d4ef2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e484b593674f2575393b809d917891d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432a7011c63690364e833299a2739fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363d4f6fce85e1a654317e577f391c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87620032d0f38f05385d3e5a036eb53606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44793039bb1a8c32d106c88e8390d7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e116ae21c1296d53a8a2324f36869eb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b11745b2bfc456fb5c1e572072eb70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24754cddd5e74e2797f50611da083ca6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efc2c4431e431b5b220b630b9eda9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19b5683750478e4995ab95b4912846612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26dd6a5c90239e89a14ffb2e572e06613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23307bb1de14bfdc858704753cdedbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d911c7366c9eba12b429973b75f8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da8c723330ca7bf455cbbdf2b572b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb707e96c9d84fdd7bd5ef9ca7d9a624617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b2e8d0f2aceb5886abed559e8e39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddddaa21d573c1611282c970c1c63c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45133a6b6f5683076f90d8ecfb31d7fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a2ea8c560b861ddd8fb3b1d294c32621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0952ddbdfd45a2952983994101b051622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df889fc8521835e3ddb9f56a4db272623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2dff1b50061212f91ad4405e5d294624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cba5e9aaf44c98f3771e1ef409c5e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd1f64489f9990371d56c529941abf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e26733e985f7899134d1d8b686b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107abd7025a7a17fd24090a5590f8c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274fda4bb1240d2d027e05a6c5494f40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150083c7272ee487c313e2540ec87f8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03565ce51060855ee77c58ab7f37c1ad631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602c291489b9adbfbd35d3b7033beb2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c40597fa5a0382309dd4f65fdda8fd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9243f7817bd29dc98155605b74f2a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aa5f1b735477c28f69f38eb304a2a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898dfb263d4eb9e28e71c41c0b504a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a02f417c2b665db63ca3d29aadb5ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab14a93b36abacbeae80db3d2441a9c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad58831c5daf7dba2c75c74b7e479b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8192790270a60574779809ca5a34e2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856c1b1aa3329f8b70cd0b57296aec3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52231b89688b5f350aead0dfc47155642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2c82498e7d17071c7bf429cfa4103643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdd8560884027d213b3083bbafe288644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b02d61044d018aa6dd8e494667254645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ce3627347a2e2dea940dca37a20c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e52e23fa47792271c5b42182a83ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97441b485278d07e0582fdb48a13a49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2477dba10882b2259329243be29c2ee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b88b2e0a5ab5e0583c3ccee6042d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99bbf6329f12600d91094001203a88651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2d4755b6ca7516c33edd91fbd6b94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91037a88c4f1dab0b8e82d1f3226658a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eeb02192cfb2f0369ebd37a01a1e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbdee650700ee773d3ea3ab0e6f422655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c6ba2f00816867e3945e03c0474e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe75203eabb70aeff166b89005f9da657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dbab688977ef6ed057395bc9b2553658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf159fbaab92e72c64e9a29abf116d85659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806bae152149b5da8da9bcbf6f0ce9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeaefc7a389557b35da6be9fb58ccf6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed8003d4bb6b199354cddaff2a760f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631e1e977430c76caadc02f00a0805663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714d56fad591028793f98a0ee446eb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f393faa437adaf1fad0d10bd3edb673665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258246335d177b2452603ebe556c36b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa85764f3a3d4a38f6fe4190008321b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3e4e0faf2adc4dc8d82f147a92609668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eab6f57c706074661691bcaf862231669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2278135a2541380e920c4dd0a7a72fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3698e3f03ff8775969f5e6f459ce98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c854de73f9f84fd3b7adf3a7c2020e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5f8dffaefef31aec05a1aa0aeefdf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36a395e1f9f0095847adba09d6bfeb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dfd58b3e8b570c54625a923ed44f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d4e3f463d7a0cd4729ebd616bc8e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962005107eaff0331985010b7090f459677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb03ceba7bd7fae1978688ff708728e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb17e9557decfa3c4d50c95285fd136679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1edb369ebfad619de7b38ef4ca3b9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103dbae6306a24f6f5393b90812d171681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d97f45e9039890e4da58b3846c02f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddc5fc781b3d8336b20533117908cc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903aa6041c17708b239985186f75785684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f3dbcbe5e9b80f0eb1858ef7c0bad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e72bb98fc95da7d9cb25449b3b403686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526695a9c4e4d8761f9f476d69c37300687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c04fc756ec96619f32b8d26e9007688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2f31ba95f7625100d6d74868e54d3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ec19c4e0edf699355d9e0b5c07428690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd0b40a510e418d9b59282a036dac7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f312bb4d450e761b79a94b94822d6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15556cc0882bcd86a109216120133593693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13914a91ba15d1810ade1346a09a0ee0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a697f8f978702c19e64c332dcb6e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd6ebc8a4d4ac7c2b830cd5ec7a81b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeba427536fc28e1bb065e860000529697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5458c4719e98f1372b96ebd334bdefd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6c45141488b91cdcb9b34bbd80982699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ba9284553b733e43fd2d3350edb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a89326e60f5b5e7a07bbcb6dd87b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132110680163a297706532dbbaf74ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a742df1fbb27fe60e76e9df557d2839703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90753ee2ebd03e712e7ca9c3c4d25a29704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc0445087de77a529283de7047380a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c9eaae7cd247820731a4af0fc6267706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d66e7948dd88429df82806634ec4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ee96df532ceda97eda5bf288acf9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaae507dabc78195d3f6a5d225ffc6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a8a8bdab486d5c1d31a6d8e3f0791710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a93f97a0d0510ae6e90d7fbebfe18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672431533a95a7f6b97eab9bded5e9b8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c4ef297501746ab3677ab51962397713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89777c9dcfe0a891ab7ac43610d25ea0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29eacff116354c1ebc4dfe4cec6cb84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e90aa50daccf2fbd7289e01cc66da7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822146a15452f29262f1d83f91941ff2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05193b8616fb245b579854e4b1fa77718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b7a1a4668160f6752b5ec3c50331e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31893cd10df43429636ea76b0a0fcb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce53f1672ada29014caefa745b626de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d70381fd8903e285299ad5d0c28ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ccde473d6d196a75627209d31552a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc8f5a0b481c56fd6773446d0f891c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65dec3dd58da18493cdaf4b037888f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a729423f6cbb0287299e27428fe6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ab902ff4b013c7340835931b4d4c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307023dd610d4e3fae9bd2861cad6696728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a7ca8df5cd643cb725ca13053cf60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd8e30c7d8603a08bb290e8218ca17730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba79f48a9f89c5746ac4965dfc53fc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcada7adc1a523a0f8102208b66c67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90093780a25a32d01a9bbbf4eac994c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933e5686ace2dd5ee790cd31326fa68734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5760b2c4b9081795da68d5854b6727735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30820d9ed7a38d5cdb247d77d47a88a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2a6e6144455af230169933e70a1c3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc3c5195d7b788d2067500dd43b513738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763889327ca8e9836c71debea32b7c2c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc4da2599d7a37fdcdb9bb6f45d831740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622723e49e5e199607ea0fafd81517e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4c65f3880d353a7d381130d8ea93b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb3cfc6db0a1af5dad1d5126a31a78743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008a5c29ea139e329a53941aabfab30744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360a4da3a70f9b25188ccd8d91b21b0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebeea399518f858dee5de64d9e8e5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0e6583c2312eaa8e230c1f2e04ce0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6bdd6f48d742e6cf7f56b6fcbda70748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec103de581313fdf88feefe6b5604749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed05dc956c5af5be3beaaa751da51f8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8df7acaa396b44a57af3e638ed14a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc1ee4b68811134ddde315ae8ec2585752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477f2044f10572a4bcfd67ebc7fd571753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5d0dc9d4e9e459db617999874853c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc5c901a2cb19d59b8839b84d4c9ea755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47af79f48926487cbd47bdd1dde667756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eafd8fe4c72a459f92791255164ba5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6806c63d9af23e7ef8f0dcc80f407a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fae1c7781d68d2a871cde16fa5392a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>