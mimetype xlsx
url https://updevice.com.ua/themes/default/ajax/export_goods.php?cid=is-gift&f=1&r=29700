--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e1d249a2b94f00eac5a2be3b6b3161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1820913492c45e9c9bf545d019bd412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78af178aaf56f38488444455d070b2f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6baaaabbb152097297532c573ace0524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca2daa57951eccfdf1a99dfc93c9715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bdc25a9062a97135359af432d63a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c318a480411f74e94b6461e4726a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c064f2211f0a9eeb65ff0ccb33355068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb56936bd457f635a50b54f45a667ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be1ea2a0912f05050bfb51a1852aca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5dccd75b7d520274c2b8f619c80311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b0e05cd1e307302f0191e5fdbdff912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa96d7350151d53a7f1a70ee87dd1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ad966dd84ae314455e33703a220a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc431a8aaac3f29cecc06364d1c8cc215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0488533b6fca99394cf4593865ae916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf6e215e0419851a8861b2a91b5fe517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9723dcccf7957c75f287d875c62250818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf10014ad826b4562d155a7555742e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f13a50108801b8a1233d4120c7c6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24be43f37ca7f097861a04568c90ef221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06044c008cd99e3203032fa050abf6a822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058284fa1e019f0d285088df923170523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43060e605d362a3fcb907884d740c35724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51aa0d3d2d6fd1a3e3690e6b99929d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f88f40f58bbe5baa22e14b1846ccd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0e3752a7808d6092e2b2d0a6c8d4227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817c7c1846bdeca57b46e080d91e68728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872167d74081b452f6be6c1649dec33229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3e7cd4416aea9860d5afcde55151130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85c5ccc3e270b9e888b9d55d6fbfc931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c452b8de07e1092d89365fb7d968c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3414a6faf555fe001777426769c0b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ead0945f26520f659f5938fb62b5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902c08fae7ed63afa4cb32a0f13170635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b592d5d8a57834337d3a6af1ff2793336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49093f045b2d8232f6d90f243f6700c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8cca6a7749c7ab65f68d68a6ebae838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945bda1a45284c6d4e466fb8377ee0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a485d1fa12b35a876c3842490f2756bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f189d4ccba23a32cc3117e6a70669a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30497a44b1f3d90a654afb27c4b0a06642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acaad94808f168727294f1e3a20f8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240976ada1aa6d708e5296be8ae3051344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d25bef9a0daccb0da1daebcb9c0ca845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ae4bba53d80319e68d50cad528ae346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3119145b40ffb8459b9bb775ce36e9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7991c99d84b390354653070e0ed2048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d06ac2a6ba0543f4f97c48d795c28649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292e61b9057717dab9bc7424acef1ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba1fe5d700e42ff92b391727af7e7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b5a9be1c3d43d408e0633f58b854f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdd7879e56e4871e678740bff0292753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076489d178be4ad24f72681e1dd4b1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ddd8661ffe6a5845e04c84499a47455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc384d2c7f545516e2cf57c37b422456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13992e732c9c210443fab79e32de49f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94665c0e2d7110209e02a33aa6c0220f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be2eb2f664b400cc765e01be3ea6ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e3d8a1cbcf0f8a8dfc31ff447303b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f749469967ddb62ac098b9146afd2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f35787fb55df42a62e6ab0febcaa5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2dcf4e78a0d6ec912e331dcd2d31bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe4321682d2e709a19a745399d6a9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f88aede01aa3b0844ff8dee78571165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979303dcb3e88dd24b60fcd4513283966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22673476585b4d28461440aea5d0b94567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb151b107463fc3ea1a38ada9a0dd95968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa8a38fa9af0fd0f770095097320da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc408ef50176c31662b45fdca495dd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370ffaf1b07fdbb6ab6aaf2d7b34cda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9581e6dc64fa32a53e39f0bdc4d3c5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5937758da7f67d86b9986484d025c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11190f315ae3f13efe6fc59d65d60b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8d4fb4fd1725f6b95fa88e47c67ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ddcf539d1893bc85b09701763e04876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60a7ebd34d50e3f8dbfd411ba3312b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf71559960ee46fadb98bbc2055c9d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf71b4ed61cd23aac89b7ba596d5cfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ec30603f2513f6d901fbc2787f66c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526db95f48192237eabb5fbe0b256e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693286e040758e22e8c8cccd5d6440382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62559716a28624454f9eb15faa22a26f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c00202dcb554751287f4f3b1a0437e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b19ecbe1eab5cd0c058ac661f0439b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acbd3ca55765deee43236ca2f56de986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253ab40f2405e1ce825355c52965cf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47620147df21a5fcadef34e2955e4188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdee1c808c9a12b454626aa4a9455689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a733c160cd79d526191c9096e985b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c1d5881d483740d592dd40ac0e3d891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce0de17be28cd8642a89c7f772200192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8d8cdfa33cb44fccbafe3c121181693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb162d2c440021c69fee502bcaf60fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6527ae9e1f7312c4996f7a26ac34595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07cfa6528e71345f2b3964bb15d94896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f097ca5503635c11c27b5334fcd53897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4232a888d9be1dbe1613534557f0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd617ac2513f446fe434cfeaa95ec9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379699f4e7ef2c7d6d41d431726cb6e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7257f334421a262a3bc703ae07823101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca5803ab8c6e1b390732b31da42f98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1215c64de62e01f3007bf5af2f0df1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f07e3b7e86cf827fbc7fe6f296ce0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626ce9987b0508ebd466e8e98e1c0f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed73cc22049fcc6c72aac6a435ba072106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d4361de71955f880f2627c7299511107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80547884183b917d863bada5cd359d7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0543808ec38aa4d5e7f6cc5af98e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649a559d2f138e730c774d8abeaf392110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2447b159ac8a7633447bca675bba3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6eb52ae73b276f52f396b180a8c41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983108a5ab7b745b923ffa5b839ff8b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4f8b39e025dce9c4734b45328a216114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352fe683724e6604a3d97abbb36c1a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec1684d6dfb97c3444b5ef0a2638a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec32cb6ff07829ff640409a64b788a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b7618fd68484284667f27893545d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564ecef10be5ea86600e1fa82687fea119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1d3de2a7f3975548ce9e7561cf4db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1dbd3b461948de5362aeb7ca83e4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0818369351758ce4e7e7e72bf4c03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac2c2c6392160b0eae3c0ef88d3665123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc3720fda63d0d000046b316b0b03f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad19cfb5bb48b7719b7463c0b1bc16125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac62bda1de5ba1b65d8e1942e3f68b4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4e81bc1d7c000fa50a6108e1d63e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b857c9c443d32c9c719b277ccdb3838128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee33ba48b43f14ca4e97ba520a40cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209497bebd42d49a2455c06ef70fcb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a875cc3c28774c72e320089c422844131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11638270571228457863118ff2ba5979132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cc8fccb6330814db94ce6b205a1f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64ebdb8483e9fc1ad69695ba1233c1c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e868aecf1095f0736b57fad67f19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925b104cec7d7606c336586f729cd6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4988c376a52659b103c1d969c030e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b6263ed463bf5ee27c4f105e096aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea41778e01c7c623d204bfe7b7a9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58964cff6ab6610bc5c2e2ef6c018a05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0a50894d2bfd64e0137504996fdb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201d94476af06a40d09822a95f9b5b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b5dcbba600825d4e1a972a0e344a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423b0d06045da0fab2905745d64c33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0935e0cedf4ba26630fe24ec47d3c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2131e20a40279d632a9f018fbae5725146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e6257321f2f89ca151eaeecbb2994147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b8f690cda61a084ed7b8dea254338148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad1c8868b75f3d99a75e9102dc6f1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c4655ddedcded983e1644b42b44ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b577126cf1030671070785feb9282151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e6dba0c5cff0ce99ad5214de96e5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82672374757f345ef81bb1bbe6250daf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c43b41114c05a198360ececd9bb18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c41111235e47a5cc578d93f7c79467155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaed6780c848f570e77609de1e79e21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef58d5d217b218b9b42364095b7bfa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2034fc422142492884e29eead4c0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c9d6b390e2f9b88e1b9541f791ffa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c99ccf0cec79da67a83b3b9ff80b32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f797a0d6ac898d067fab1f3ff86fc1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e238e73bb9fc40da22ed058fdc3d50d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87f3f54122c926785c510243fcd841163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4f39c3a4857707c61f2daed4a0a42164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67355fa827130e05bb4aa5a5c9735ce3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74fe4bd7aa43100ee1e7166575bcfc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476ab73973a2f3bcba36119d840314167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629d164a977d5f698230a0410372a1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc47821682a3bf289ccb7d54cdd429e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e4fceeda6f0ff80266230d380133170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1bdf23adab23a0153889da6679da3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26bca00f761ca4ef6d3bf13cd2fbc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fee4b8ea3f81e1895edf7982c04e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c012963ffff7e627a580e475a41287174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24047616b5ed3996c76e057c2d2a446e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5e3f63f89cc0b4ee7520c62cf81cd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aca6ed117d034ea556506fbd05bbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d675125e1e37b95a20affe29651c56a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6724cca1c7891a112ca6df7e7c2369e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692081a1a0a88990bbb85020cd16d3a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a226ae2e994319b987e29639235eb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbccabef625c823693cb371c386c5b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45da0394b789318e9db2405dfeefc36183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fafcfbdfa8f4ed0ca82c87a4fd86ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8cdbdd40ab0b996bb28ebd24e38a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b23cce37c012339a24325b39edc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc02a6e15af6ce5078b97ce4557bc14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282f9f5d662f62dc105a42fbb32ad3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8dd6e4f41e9ffeb2c742e112501af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530342cceb6fc59c6158e35b2440baaa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2572e056150ec900dc1086744297f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266623abd9870c8ee276f5aa0b2b0ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9ce2bb3f445af6769960ab2c56bc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de594370bfee2d8a21898136089fa6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97bdf5b16de74d53601bf312ebcff1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9596a88cd8f274f7fc516a540f45f09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993942116fb28cad254f731783633dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601f164112e564fd531e8d27346172e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204184f9f4b421c9ab9f13a0a2caa68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876d6e793c0b66be3771fc5a15f0e0a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb360850368bca727281b495ccc582201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d9f5c236910a5de05354ab0dbdb8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100d6e4333ed3bd47a13b9d36b9cef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed8c916319ea70c146884e2692de99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd331262048215b29f7f56b313e65bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd6954e3c7782f6c54414adfdf53e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51599ad20eb5e1adf8d5de22f94972ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393fc673fbf5db0a180d4e36cb0f17f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17a31819695f2f63396b95bcbb5585209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a2b1d20a5d7e39139d50e16a4ea4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07b6bc80d2cdcfb73513953bc62ebd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fa91f1938deaa85877b1a301391b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8f678b96ada1640a4d08903be4282213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b311243a4432dca886c07b9649710a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5d2e024805e34a19f4780d9b039f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580bfbb3251c95287a4f77205a08192216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eba816e0fd54976a7d79bea8d617fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d6d39d8923f37a585054876685cc8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60924657ec6f70bb6124a3c564781fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a7efb0f3b262cb11c789c522a5c98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63ae3af44da18cbb4fea66d2145bab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aaaa29e0fbbb0e336d20a939303f09222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002f120e9cac9cbcd34e62c03bc7da8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b862c08b5002267002811216a0bb6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61d4f87e21da81f6ce777c41b738be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc50f6467582c21818891d5afed6f9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483affccbac3b95b57746a5403751e8f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a246f9a0e1f730a8f846d12bc495c15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff3a17768fc136f6e6dc625572150229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe21339a2ef37c39205ab91628c84e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d162de2efc488270bd4b92436a490231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4addb878a2056cdc09b2e2a05ea2e22232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a6e9ea0b127a9a74d7ecf51620d23233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098b4af1dec4097c037872dfc15c037234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708248037b07d40196ec6ebf0933b2cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5926094164a1179df3faecd831180d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416474ebfb8df3adc734cdc5f5fea1c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e0b3a16ef422afbeee59b77905262238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b55541a295c8c04aa13325c9db824239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54ca030ac36d6f3371e3a544c37626240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868092e1fb9612950c3d594d8555603241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6501e32e7b7b429d212556b290c12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcbd29cf295558e41643e8979507b2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24f8462533da5e3d6ae130ea0c2d0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d04f116b35e29000d56dc34d9434ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39054f96098bdcb22cc1103c818dbf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6c3ca8bfe74a70d032d72dcc546c0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f7ac354f2ab4a4488361e4b1af62248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fc3353811fb8bea9e54d980995c0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ce5f059e79df7ca31ba95da597a55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883349d42de420d86e4629fc22183d4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf7eb6d35f054030f5488926d0ad30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abcf2ea539e99859470eb9c835cb78253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855417df59d54c9a84ed608867dac64c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06868626000a53b9f34260eb552369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84d2e417bdfb53dc2bf63c21e29363256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9ddeff09bf89acbb27666b7efad2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a95667557b7c284173f90c9fb326d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3e38d889838338c171592947b3fa4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ec34e21a241518bfd338963e8fdb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3caebdd6a3b5917055a77d408bf99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9e48f35f8c0488ca21fa2708fff30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949900943895e2611250c6499f5f86e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562555b55d2654f1068e5bbbec591d0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd20ed2fc76a10478f2242fcbc792f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fd0c801df63fdb7beb199f64715a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359dbfff38364374e3cb28a6f2fe06a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b309e3dc40c15a296ba0741bf04fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9d25773fc5895bb9708221b5368c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fb6935aeafdf420be354b3f0d306270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f0c78725977a39bba65d7f779251271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00110a7daa53bd222f6eb98a899370ff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdad7e40a63c035f109838a91ffb5e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719d5ed8716a90ff6d59c1493a9d94c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8003e43c1e9e5862c2ee70461f0bf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344f048388e4179814408f8c494c61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d721ca0b95e35eec0faf75134c03c61277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f70ef038841f5812f4a9cce525618278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fff34c1b34322ce63ab8cf2250cea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8677555a7c7ef6f24ad3c0a3ae95ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958ac7a8a46a910629ebeac5836223e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3144f1bb2682e5c8bd280d18e1314e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76b40caab247cb8665176bea592c05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98a0ab5129bf3d254ce488e37f617284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54734c5aaf6f903dae42cdd7ef50c862285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed97cc15bfce2eb1b1cc280ad4dc2a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaadf85bcacc42992998d617b132d40287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f5d280d90798a326740abdc81f52c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0694759d1cc0f7a590d7ecaa5d110289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa528db55a9099e056979dec50cfe60290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d291aa21ce039934e6d7982abed35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d9ae08c032004442d14b0a0f513d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeba12bbc27d2417beb77b284b5245b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1b70be8e7a2507ae7cdabead7196f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344c4d0c3c24e210a339647bc365be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2da00db86a5749e155fbb032cf279296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74241b18a890d3070b086b66ac1d5d8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9d3281fa624ed0424e6938eadf847e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c5d4513c0c169f3587432abdc278a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468cfcf5f3bf1e6ec72d1457f3d9014300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183e6c8d26d33b713319c849dcb39a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdb996ad29f565ee4b168fd4dda652302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811836ba664a3ccfd2283931216786b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11abfb7ece058f380adfd1c27234b9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48beb4fe5b11cd30ff2024f6012ae7a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fef309b81ccb0655a19960cf9c5d5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a584b6adb28aede698ba3623eeb8e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb4129a5fdb346f826d0ac3959079c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362f3888f8d63505087e3f5676bdcc4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb606c0476ae732bb353c2f2d73f7755310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe40fab983346a99492662aeb7e0294311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea58db5fc598033079ca5e2d471a182312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97aae0fc588ddd0be0d131a8e7838e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77e2ae3f6582f8d2002b2e08cc2bb8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40277f092e59e557bd55666bfb30e5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e3e0e8e682f2b5cb6ebd386150f4e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be98f0f791f0bb7e70c6b85890951bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a89e229abfc0558db4e5f843efc96318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c52c55950ee1c1bddd986c861f0bb5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495ea5e7b579dbbfd91f5b0f4593bf8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905938f5526aa4dd17f37c924775c64f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014b9dd9773717815cf820947302473322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a09ca85d9e10bb55a4ed65e827246323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d500599c77845f0bb8ee0d6374d3e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c019fe8447263bd3bb658d81277f76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68809e5347c35231cdc71aaad6214c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a717954e2f594b2b5c60b385ab72cdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5183335ea95d4b25b56397d09920255328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14c069e0dfe8821697bb3c7b39b630329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adb6f5af3cbf33c135d929bb2c0eec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0e2455f0d064ad66d9781934c9042331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af272050d4facc71e8dc8b4a5150ea4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bcce450e802392b947fcdb370b90b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0404ea44b1e6ef3f9321a0c0d403bf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d5fc05cd580c3293fc2a553898ac2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eaf45085d78a338f30f2b279020797336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1215067fb32963b5c9f331c722d0362337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29dff305002edf8abfc9a2d445b00d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251b6ffb3cf14ede95586aed422dc1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37307f8fcc331879605de9a65233f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d738fd7a3fec6dc8f360e30db48b44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03022de97789f14b5eceee52a28c76c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddf4006f641013682dd9d0368e2f99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66377921e5e77189aa54c79607c430e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc93fb1cc7d6cfa736a6e4027b7db3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f71c993c5688bc4efde646adc4331346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3eba67ba91e2a6af1e773396cf9267347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7fe1466dc748eacd283554bb0cd42348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce40d3148981aff06c49b705697a978349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c5afafef90e9efcd3e72d53eb3a17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf33292099df8694c74192bd0e0bb78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72070e679d085a5f61ca0130047744d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1592083465ad1dfd4c82000714f85b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee3b16f505ebf0c20823525cd158df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8ffe67f42a5ca41e8ab70893fcc15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549a2ab973521446d43c1eb770528ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e47aa222fd5efdd1bd78efcda6df5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91583ef8f19c4f6135e2301a7bd008a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41fd83da4b666733e7b32ec8294a578359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef208c44157ab6b776d449af0d3ada0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264d5041e7f1a1b689de83c88077e60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784677cc53ee7c2783282226aaf1f7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae9ed8307bb0fea9a2166895ae3220363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6175a4159384d82ed39e6d495612f2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368081c8100bb970e46787548806169365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7657020749184a374656061be7ef5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577b290ce3c7472f032455360f248f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234586f33f539777513be33495baacc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e18db2d74c6fe9d717ba234a62f0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ab1495ed8cf5c3cb873bece0aad02370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336f8fbfd9bdc676a3c1f89d5ec9e3e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b9de3805138759b430f5c3cbb9c0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f56f88586504e18fcefe9fe5c86c9d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77ff727865e65d78ca41dee82c0ce5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d9f3f42ed1bbbf5666a8ade57f002375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3ba2ae48c9b029873e5a1b60d807376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd09d80236deca3414eb99d131f985377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00841e34bcbf25d6cc09a97b755a7d85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df9357fea525ad69f3c2be67a0a792379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24aa9db32e512db2416019eb820799380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca968598a2d9c4b34f9a2a5996aefcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52243f479cd182ca0b5f385ac3a784e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33aa8265008d27e34940b96b1e15e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db1bcd9598593418c9e5b753bff489384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780adf61f68823a533379e2b24b74137385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde91b359dcb062b16b9dd8bd5c91e4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08e5a177ee45135ec90c19dc0b3900387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956fc2f4c8983126853f5651ff1e0eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9ffbd79043c818651d0ceacfbf3ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6e1ebdc9b511037cdfca3115ad793390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c12dd3750ebaf5149bee8bb8e3969391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c27af5013e844397d548709b4c94e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b1d58b84eba8ef0cb76e327648d27393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fb34777869c6decaa88d119702bca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627fa84ae52d4681b79a6783c124aa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e53e57fc74423a9e9467f10bf9be4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705004e9b9a71337e59d96c55a25a22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f7975891b51e32f505411c7bd1b9c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd166b258fe5b84d92c827ae204655399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da034548dae9cc1c1b04cfd6e9af792a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a342e70e40f11b1e855fdf3081e11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e17c782ea0e21ef1867a5304cb33f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e14caebb5b27a8bc82175a26a8f54403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e124b559c21f6db924091426de997404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bb3d434dfb28096a74bafab8dadd4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb442626b5ebf34161c4108ab697c03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799316dc5c8d969da84432e84cf4a3bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bed34e66e8075d3acaaff7d8334aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a362c7df3ebc230fe9b4f3824e11a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb2f6c5880e75db4b9dcb903087c03410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f83f4584eccf744bea51ad5ca9bd49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ca840e054f14b2f943997589ef0cb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4cac06770aed326e9af847f5951bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40b5cb4da0967ecbd4d555490efb08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed7b090b55f1e5f8ab6e2b624fdbac415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93a79e57b76f0167ff7acb7d4cce0f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ac8957a547d3b36da58c55895860417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4960eb39f7857d761872c16e988946418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccff900a93505c902673e1d91aabf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc0871cb3341b1e29d7457fadf61ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f379dbbd1004445bcf5fb900c59a2e6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d268a3c3ef91ec289f632d8438bc78e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8ffefcae0837034f9fe3dabc3e618423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542dd096d6bd21afb35554eedd61b9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfb34dea7412547a21be737b848acc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e41d9e592f18705b075c566722d2ae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f076c716b51a7c78e2fc0c1af47cd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18983c49c8cc503bfea703e52c6600ec428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5d9b8c2e237787b452ce630d3c7f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbb08d2443ccf7166524d3e885353d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba4060dcab7ecdbbc122c145b13d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85aeaaee7761b4d13eb45fe7398767432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187deab67e7de4d48743e45ad9f5d525433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706956cffaff57cfadd79cb2c2d44123434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad490bcbf89b2fb54e30823aaf166f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8484dad83d040c784df6c1a4b21bf80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c22ca55cd2b1bd6061edc322813736437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe2760d2c8c9a607113a58ee7a422438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd3703393ceb92bf5cc039d37ec97c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d694b82cba4852a049530bd401387440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4f8d724f7b30543f045e5ba3fb07a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8097f83cc47f60e7158c7bc54bf4986442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c75613fdf973ed66bce8b5a931a97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b5f517cabab7e0721a233378e5387444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e52e19dd632b8f66edab73c616dcad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893132d94cc7c252003ed430b6d26d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1ecf619dcbbd585561b3b893a8671447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4758668d14093bcad57ecada39dd42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c4b437d1941693735376f5800f5ff449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91232b6f76bc3d481d58f17722d4d2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b38a434840f7847838eaa96d90e9cc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98914832126fb3c89c296dab186feae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04dce07f31d4b6da0169f3694264d8e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc1bd13e26f29d2415adcd033eeed4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119a87cd5a98ab4381a88c9542ad4de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b95d9a05497f7cb71147c1cc74978456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67d69b0014fa68c3dda8f8e4b7b2c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59b84457ad80ea246103d6a546876b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f6ee7ea1acdb55db35f416cdf66cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b67c3a6d10f24e965bad4d9546852460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f68e3ca4c98aaf871b3c45202d6ef5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bbbed7d7c4359c2ae6f1780b217cc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da61ba754767762d46b87ac98bb4e95463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1f262097777e13a04acef0661c5b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d4ba5bce4165c9948ca0ffd68d0a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be4ed608fdc6df77b284e0aac3456c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e76e2e3a5d2aee1959c046b378307d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec2e9c116edc571c63457e101b58fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4994cf9a097004638aff89138d9c9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59b7b245fd5d59db0d9a156054bf7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330ae6b55ef9f4f3af63902926649cb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f94e3df7d63750b8025b7318480754472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec94b1e8c37302e97ac308bc84c9075473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580bd6a07f48c7236dd63ec9d1f6064474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d736a150e7ee03b195e3369ccab6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536c7efb9f4ee6678a9395a2eb4243476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fc0e294fd0b0fb71a625db9e41882477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a741e359b2b202bfbd639e2b427dc0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277305e14d16d90e4fafb896b4559ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30461a0d2990409582f3cf1239f454d0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c848e2c41365bf8980961310be9061a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc540fd2425409f78905dd0c4245af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e23b676b18162f9565579994c8403d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33697e1338232c5d877af9db45e14f1c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b8c7666a92424e8c0d2ae5e24150485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5668a3081663bdb2a8b6011502e1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443be7ac87ffcdcf69357e4197a60ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3f98f6b0a15a0e4b641495c1c0ac4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12122a2c137bbc301f10e0f11fabe5e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4a60187bb6ff265adadb63f11a26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97ff8168e7a0c9bc7ce11401809f9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b8528b1ffd1f001865cb54c6ce280492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41d278ca94e20a52628345a2718854493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0709bd5af6dd6f9a6b2532ce99c9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9480e9979c4940f3169c1f55c8280c4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f013b8773f46d5bd418e6485d594f8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb09b9b0b6693a6e832e9e4ec952e05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52355c950212e7a0baf85077f291ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551128f755a9833ddbd615626541d1e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4947122522e9089c879752c4d8ab1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7591890ff2dd1c914ca756ada5823ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1daeda0f21dad7955e288278b7965502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e481112fe0685bc4ce455069ae22f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d1130d3062cd8d3ae80e2d5738c6b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ee4fb238d438245751dff255c1eb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb9aaa791f4eaf63f1f19306433106506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b8375d7b9c92fbe9532e04a4a5d3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214816599f107a88a01cfae1d4af3cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eca0aa4bdf728bb71ef555460fcc4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab96ff68d4874d09aee73e7f64d1d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83f2abff0d0cc7e5645d3e1aa2e854511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c81b5595ca44ee4b4345019b983ffd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f86e9af14e6597fad7798da8deb15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32f25224cf2054fba117619e65d430514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e391c129c4aa0af905e5410bec7b53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225134fdd34fb6002204c88d2f33a84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd075dce94fe7e2c0153e94cf934943517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1c294242702171b8399727455add3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923c7ae874a745dc42fe6274a0d1eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51c267fc1f0922e78fc8ab22aaed84520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb68adcbb0e1fccfa41ee5f02ff2516521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23ccf6c3be0d5e2ed5aa87c6bd446b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecb7ab1f4ec3c9e1c84422e6c6a037523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400fde029a91a32c7948502586fd798524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2f2c1d9d9166efa81fabcaeb28202525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f027257d04dedfb0486cd65f19c337526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f974587e17932c0d9b2e266624db72527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030511ed31f1f43c74186b1afe9c18fa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c937c9cca93f42b243f42a0954b8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb1ed44ceee88604d03e97cb3ada38530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232e8c2ffce8eea334e1798c9335234531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc833cdaa36540ab42d31b03366fa02532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde019f1fb710e51bf62c91db1ecb469533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2337404f4eb2a8c91288d1fa07b54ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2532390584621a34f6d6b3bf041d83535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac3cfe285990ca38495eb68cd7437e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8d4df1358bbce9b5b3f65489349f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c276960f587f45a4a39fe84c2bda576538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f110616086d265792eb7160463fd3c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65048a2a25bc6b89722bea779714da1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932a57ace65842e7b4f8f71e2bf1acf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee006fd0bdead527ad170069a3dbac1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840611574e33cdc919dc93fe4efac844543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d599879a64dc572d71311f04416b36544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb885ac314f69919462ff49968fa97d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11478a36ca8687d849a2a5a74dd5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d719446c78fb715c17913624667cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d64f150e0f4706867878f40d39e3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc2be7ff67e19ee9292c65ff0ab65e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2fb7c87b0143e9fc4c2ad1940fdf6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6957fa2b3239c00989ae74da41aead551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95985cb714a689860ad8dc0d2f931b71552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53706c3c34a7d26fcae8011d915a8da7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79491770a4cc21f8600d2292f7a7d3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a30f5c05e4e791e74aed4a9f9a8e29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a4a758008e1480dba43d7b858914e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd75b80beeff10cdb16ba3679e4a1e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9763f5f165c5deebc40b00e8309e49558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3e26e63af4a14d5d0d355d74fe06e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4511ce664b1c0075b3419c02b02ebb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358b09afa2e888d7fcb7fe1aba33844561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9c1992a8a9b84743b522de3be0bd8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80590eaf88b68c86ffa13f94a12c1c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df72526cb401fbfd2f690e598915a8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f139930f60780a91191f1f994107c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff752b7567c4593484c73a860fd92d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a1d64cddb39704a7b0fbdc3dbc1c2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c086cbd0928b632c1f0eff1e864da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41479ae32084199671d436a429cd97d9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519954cce5d20bb7b35348926a38185570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf50f02fbfc6d8babbdc37c7eefbf2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9b899d969884a50abea256e9c74d7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af846c1f1727233c0c377ac8314ab4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c1830e36503847c6c8a0183807783574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbdb8161abe46e09e3347ca4565021575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc309c69191a6ef6bd1481617d516e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a016892d46d8f88074875965a6421577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bead3881d14bbafeba15ad6ec243e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a84c47a95530fb24189858ffbce25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b82a791f18c89f477edce71236cf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d210c49efc49caa97a705be75a329581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043fede76a00afac722ff4647ddc281582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed0b558d57e484f8bf86c2f23ff504583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab4e7a9faa328680b8d0bb89539267584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94584ce1f9a26d2dba750481d22aa9dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fee9c47f9754361f860fb5109b166586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457fdb9ddc00714741a052b5dea1934587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18080ff73c3ad97ffc62ef4fa4ba42d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cab41d9fdefa8c2fc5cea7f37c37e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23267212f0c9919cd5fca64ff40f2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62641fb982c9e1a36fea4f9a45175a1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83f1b064e0dc50a2265486a9f38743592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea5c8b4e92844d33e79f90088a24d7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec44c231be1edf6a351b9e9ef42c81c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa97dee373b9497592f86dd54c17fc5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abede636da8ca5c2a19f2dfe1a8279b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf93fd633397ea6c2dda4441bc787b7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb122a013806bd7cf0e536e60f0d32a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6374d4be78694435d17ecde0bb86d22599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edb187612db07dfdb2ecb006b62f31600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae2cdfeb09a59fa572a13799659df5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d30b07776283cc432cfd98d19e9d2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684f54ee463c2a3393dcf5576b2f744603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4dd4c9cc2fcf10170a5ff132efc7f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e55917ad0f8cbf2eb224c2b4cc1eb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e475a3994c7dc927b4007e86d111551606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6375d3ab6c4ec59505bf4770db8e5ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1697908341e63e4bd21124017d0309608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04398da67351c15882647f9a1f6726609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962dc4f46c2e9e5792a65dbf5470d2f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbd0a75dd8db9f108449c01b14ced611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b99e0ce6f8b290b90375264f421166612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c25b177042f5ca60aa8f78fab3df94613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd9be62913529495e520ce20d08814614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f792dd6b33a6155cde8bd6a1e71b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119924c88e56fdbaa1668b9b36d03a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b80cde56331b72d700d809fb09d3d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a36bd5cf506da3cf185fb9848b5ae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f702da1c5c9541343d864596d75b16b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0c48f05fcd6c8f775135df0556e69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee557cbc884c0ee53d38222379867621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13f7417e531ebe9fae85dda89d43b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4f2a989c0045f12652ec8a6d3cb82623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456f428b24e563aba3d2a4b227f15ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b098572e1e3ddf5e56689aeed9a5763625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58e15f1d57262393b77d1f5b472937626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cfb729753dc48e78a93cc1f8022d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5109cfe0866e015a9a824831b4516628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf3a394e5ec802765e5e7eac28747a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e7e2d976bd0cce98441f87ee07acd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28a7f28ae7829bfff30e73a94cc55a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba045a7d5ae9b4441f50907457c0252632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105235d5b76de052a2b349a00a873ba6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8c4051ee1ae895cacb9915eac3781634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4331820fb1fb4310cc84b7b56cf01c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31b95fa39b0fd31b7bf8735911dad7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f70359ff8256c27a4dbe44429a743637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29925ec723b7989757309dab60624b51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e62faa8f7cdeccf0d8da7810a44063639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94506fb4bba1219803c8fa6afc1b2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415019060f0b05ff7e8112e2107d8cb0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcd5734ee23b23abc382342f7d39bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161897082366a740ae31e7914dccaaf8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28135a2b8e8e9be896c85ce3787761644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e9731f72758a9246b04972fcd96fa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f0b81255ad3e753b46f193b548abc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba6896044f04545f3e86720afe9b7c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7565a208a32386a014cb2c37c27fc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6416e4b6b1c80609ffc5478c263a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d0c80ad72dfd7118de7a8d98cbe09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea6a89ce92fbfc0efe2636fb8d0d6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c718099e9be6a982c97afb180ed6d8e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09e9b21fd5b4443f9103f5411f345f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b4633007d31de040c171654541f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d39c7670750c28da6f6ec38e37a41655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad7e58ac13ccb8ab4c09b1d4c6b1ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782b4047d8431705fb9f6d8e8270ed3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184d80fda2b1d04dc3bd8f94dbe4a1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b67422154c5cd33872e187e821160659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8141af65dca249e2f957e8e2a975bdb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e51a12265a849ed4da82c7ecc3ec13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a49af68703e295373342acedbd056662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae99274acf0af7802990f89d9f17b19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7206d853f719884afe29db96d8a1729664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbfe070ef444bae8d9c6c77eaa0799665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73505dce92a4fc7754292a16c4edd97e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa635d5017db73217413557eca3c290667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de087d9c7fb101c3b8237dc78e461a99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e343356b533057e70be1bd3957e99d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a71711c804d6b90b892efade570348670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70d770e47409505eb15c909185ab91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de556af42638dbf4c455c5bbd4ca399672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5573fdd8f48e6bb8698124788d7cbb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351732fa2ef6992a3b9969db9b486889674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f468bc70fe5315c2b9eb537da530f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8029c091465e1677b50f82c53dcc396676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663052bac6f5ccf89c84610ff1ca525677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480cd7fcd90ad6ef5fecc10e4dbc65a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee2ac64e078f9e918e03a253c62c8d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed756d2287a2b6438a77792456901075680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4e26529f6bf186361a789c9460ba3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71800bacddab76921d884223c840413c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c95de8ea105543218ef9900c53ef27683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a3b343d717951638a93c89a9114c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e85a14f9309303121c744dcfe1b8a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067aafc57fe80f6c3751fb33e649bd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887ef7c2e03a2bde1076aeb1a016328687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5fbebd8ff73864295d19d213bb00a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42fb3dd2b3fcb0b17cd6906ab2cccf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02724813a67288ec566e3fd02ec20351690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e88df9df0d0937182585ace94b3ec4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d977235d3b818f83b41b8cc405603692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852a05aafb1014691399a03adee2dd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf4b38858ef778f45aebbfed1799ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db0916fc23f79130857c1577c37e1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d8ffdb90f602037f40167ba78f829696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bde2e627c3da93934718409bb98b70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad8c7bd1c0bb3e4585101870d81b76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fd54f00e50a47e146641a3d54a7bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89f276e7a4d7b1908cbb7ecbd427ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c243970bf0e1b6dabbc79bc8b6d635d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371a9115d164ed3673fc230870f0e0d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1f5c37fc9d9cf977238d1d53df67c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f20171f95089ffbebabcdbbdc5c7fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4484c8b899be04c9d21b52ec42d1b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044fc7878df4abe9fbb6b83cf65531f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aecf41b5aa6a79076e37ba4180c7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619e455a718d22187d2a9b7438c06a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93bf9ed1523c4be96c859742ddee55b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf310cc623116b25b88f1b172ac47e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ff4a114bd6aeddb314d1696fb3b87711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94f02b63ff1d5731d3ff0e8f4d4efa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf17559fd519be3aa58bad9638b68f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b94ba2db85a0a2924ddce3df2d257714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e73cd31b28516101650d9c7a5f097715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3bd2e43c1dd5885dbf5a0aa19fc14716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf282974f253441b769a51d5818df83717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9157f55c5c74f12a92c899360add13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116509c7ad4825274f47fc59d187d55a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926902aaf1ef74a3fea5faf193473c6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aafaa676e773e188e6b1c55da9b94721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96c028eb4a1e6d4018fc2a76c4a776722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48246872c514b846bb49a26d955ee30c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d140fae4685c094edd0e39d89c55a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1507c0c758af5ff95e6fe0114aae0d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1c01fd71c316ca6f4068d669e3767726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7011befc57bcd0258e880014e521517727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9279f39f815e8aa8d4515ce197481728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c018e62e8010cfde592aa937a193c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82375f7da3a61f4db79ffd157372629730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610e969a8154afae6fab47257b492ef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a2e8e8e5e7f71b1805275a082b8a1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6828a9f6bc8e335841ca7968ddc0e91733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf13c205bef6184f305a61b75fe0dcd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e202b0c9ff1704abd1a5b8da6fed04f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac99ffadc50466dcfaa3ebf405494c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d411b145cc92a14fabb343fc82ab0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafc63940290048d74257ed09bd9577738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde29f1bf23ce6cceb900d211fb2799739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb664aeef6af3230040512e8894de24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395057828148d8bd691c57ba334b89bf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf10bb13395d2f5016e1b3eb0ac82a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7e6403af213a8d0e70b8b6e199ccb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dcdfa1e6a2a7b26a9f6004710390b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3901109f39b143ac1c63c59f6f59152745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf5f5a78a94e370371852b5d42789b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39de5dc58bbeecae559f8aa0058b3c1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313abfa20013c1146127e987810d811748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db82ebd64a8f70b592dc2b23157b3e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d016ee0118de5521f5eeed53531e23d6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b086a68c21ea342ca03a2da4a0be7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43504f1dcb72a2182b63fc80326983f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240803e701ee7c38845816c6e3dab52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac82f3abdeb9586bc4b82cb169c7d39754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ec75142e28f34710d49da3930ca5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65ba19e7151c0bebe826ba7cfa8c13756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479cfaa299a5c3f46b4d06d78780516757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c145badd31acf8cfa5780ab10498e46758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be28a16f9ceac4bb416a7badf4d3a65759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401a65885c1bf3331d902f6f4217eaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea704f7f1bd45b41b7f66373bfa433d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65cd8aa0e9206715170bf87416dc733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3243e01f5e254d1893b3eb3404aa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e746dbff6b9b738eea5bd1d191ac2095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336b8c29e4a8e9a1e09ede858d5b65d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddf3e29627e3af1edab83491d5ab0b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2690d844cf12d8943a7ebddffad9fa18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d62a156d2d28e9fba6ebd69bee9819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a547c91d7d0bd7d466f9135f0bf18210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcc66adbec9a4c4559470d91e13d4111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c51ddd03e6a927599feb280fea480112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681a228d020cd60185cbcd4e15fc74d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804699c5af9c3fb3f92436a44b617a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd36c5e9272657434135045db89ddca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467392d285eb3e31a8d9ba751bd0c9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faa4b47f7c2530454839ee37e4c22017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1092adaac535f8e69885f2c9e41631718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f115b88edb4efae068ec91722ab8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ea1103922d64e2e05315e7e33e14820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834be0c02b8e7a2ba46c8fde155e73a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497acf513626c0559aeec24c8ad66a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae626eea842197c5f2c70543dbe95e623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6bf51bbfeec616216b2737f26e75024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf8d20ff0c72f03e10bf3a6bf8e52f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ca054d46c30fd2274e6d1deb815e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377374410b39448e29b5b2f6a41f9c4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5e86dc4e2e74504a630a014bcd83f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f995755a5eaf6943e1b5e9df6630f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1520d5815de9d017469f41a6b35f5530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236e4acaf9b2d175e46fa7642942d9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ce5c24daad777f133a57777ba75d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917e3954b977d6721315820d24752c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c2d2e869ecd5da84a18170773ba0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0b80ff7b5f4c68d38819a8e818cc035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97e00cda181671298bdd27ffc2bb2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3d23c4e74cd2a946eeb09cdd0f01937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47399b269498e4b0e6f63a6b4a5107f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ccb5bb3181fc5074c0e2ba68549c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19122d586fc0a49ea9f052f84a1ee2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58671d83f1208e6c34725dfff02c5f9a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f81f4dbb182cb88c9a1c8ddce099c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095e731b7b71577d16c4eee6f629a3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a08a5705c073b81aa2740779981f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc25f0d6d61ef61155207a5449f32ddc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4a585679d4121e8f7fbd382dcb4d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86509e426708aa500113a319126f5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25ee8f15e3fe28633192e91b23291648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1e04a9ea146c7bcfa1372a732cc2b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c692a62cd0acdc0dde9281cfe69cc0050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4546587c80f357758d183a782973b9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2efb7d605b15388d5d646b6aa30ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce688cbbccd24ad54bbda32129f2124e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e05e6351ce73d83fcfa8acd11912ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc18e9a6e5ce91fd2094537561731ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd9466abe6d8a1d603ce30fd900fb756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913698260bc4fed791e3eadc3208932957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c61f1b79d8c2211070bc4df05867858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de1d9660ae723cdeea87c2a2fbf26359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06326bbec7049c7c4e85f1e335eacdb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1991785c2d609f3368eb58cb959d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c19489baf3cf3f6ceeb1d8d07dc91d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23d2d1e440c48f038fdb13e3e696a763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79271f2f2c93b80e78d609d9b615c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd09ee090fa95523fe809e6b2aaf61c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04c3a11421052a3b7f94dbbc5fcf0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e129ffefff16503c9812c740a727c1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886358be0ba0df83a170280392eadbbd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f5741ca4dfeb5bb6473d07438fdf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713950f43a5c6aafd153f5aac4b56d3070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7faf7d2d057e6494bd73a72a6fe42471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5de643a4c05b92ecae25f26f6c491972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec77f2092fb37278baf659e49d2f7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f50d9c0aae45c744b7ca6134df6c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403435004099054189a9b3e3ebc8922d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1d53b6f29dea3e3171c935acd1b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f435ca17a969ecd662febf41eeb23b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928fc2354377c216d594a287c3375a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a31bf1883ae612fb3c7bf22f430179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c35f79d79c6e832bd3e98a8d2bf3ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5541fd88fed5e4eadc8e06f012cb6681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efb21136576307ac5cc3ded2aea8e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a5e31cd20bf9a0b19da9dd5c45ee083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d85a98431329391fdbeee4551a1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91ac187b6b5a062406cfb79f81fba385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56560026c1360b5b545050059349f9d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08049c57c72c42982ff88845fff7959187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99ea6a15ba5d0ef9bf28bc5eb4423188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f281efd54bac4643b44f3ea648b7c7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442073010d59acd456f5d55b1219071a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e1ec50004b843221d4eb2f677ad7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b0436eb0b36f67c292e06f4321ae292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf94f20c9bc1c519af58aba3e459ba293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9630d01f048a5ab23d490fa07d439f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7165b60d2d5de7ef0bf929518564f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d67a8bcd03b8f86a9938db996b64896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa9d4741a9ab17fffbe35bd7b5ebdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6989a1cddaeed428116d12fab52e7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbb32a72ab305010899707176c3c1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cae57adf7005fda79c742d7eeec7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c53f76da36fab3ffabb45848e7bbd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ca74b83a97ea2ed09811633399980102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb63859c5baacad3f76c107c8bf0d20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a286763a1e88d8dd3a4105cc1c51f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657c5f8a8ca07a4325f9238c9cf53a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d1a50f52315aec312cf2b771c9d04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ce88fd8f1e738420120aab932317a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0380a51b372c5a1754a72bf6ae1ed5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa194fbd5bd7197ad0143633ff028ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe8617605d17e6acaa0a660f65195d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa54b71d9321b34044f8d02e1e6ef4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc47d16ac5eb462bfe8d999ed810b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7dd4f43d2880e75c015dc68a282da113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a0d6245a32c52fca928d8fec1f927114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a528e608d0e18a32c8048fdccc4ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e505778a59ea0811c05bffec1ae667116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53113512cfb897b66eeb532b057107117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462c979402fb3a9bfb2dca47e3355ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47296a1d203061b22e2e397f793147119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798173508a00144dc3ac18d3fedaba28120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7684de87305cdfbf5fc54b36ed9b4f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659aa106608b45bcf33cbe665ee6610122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e3c71ce025402193e4f3821b67a87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fe5a66a18369e2e38e7105eafa2bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c256a61ab97e26017b339d81dffaaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a9cdcb125467961b9e5f01093622d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56da834e3f9db8594647e2f5dd286d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5be2ada009b00ac2b820b6cb347d60128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdbcf6232e5292984fd90535728edd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0000e5e9ae5963fc9506e730a961ae3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96889208b41353d473a6faf39d8b43b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ca820147e7a24377f89ccc7d44d3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc8da4fc3f3b2b611a7199765627c5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d9017e226902250ff23aed9e655d92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7c6b6fa27a6d374d7ea3445d94337135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc095470d705f277c1de1ef454fea79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1f024fa7f457e12966d81ac302035137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a290cecb97742ac429e669b743c1cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716dd51d44adec58d853ee9913c9c78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f94ffee83c489a22cbb521f8d4f9e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49af01441c9bdae2c43b2a91def2f96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba231dfac84771bfa676f80ae403fb0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccb6741c4e8d6376189a4a982f4d10143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbcd472ee9a0c386e6c061665a8518144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384373d47fda2f4ba9f342c7f6048e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e8450a574d7e160d35e128871ec65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837849c262257045ec9dbde56741a5a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb83ed237939da540ce952f5157cd22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6c5a53175edc0d976f45fc90fa456149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d76b424cec9d2728053a375d8c2023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f5ef3d987ba84beb4302d3d76ce6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50441e238d387c70473f33e2faff08c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e591b7c260275d8888514b5a6b9d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae05b85af40bab8807000c7c63719d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855b58d53aaa0b423545f8eb66da5ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1a9608fb3280cd5d852b0dfc6e307156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31792c559a2754bdeaa0240ac953570157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9d825a8617cddb42a12f8de7620d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb77fd0232e9b1474c518c9d246fa1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d275794fcb347d772779a3834e3b1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51911dc09a6db8ef5755f475a3320cd2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe648f4c14b6fabc96fea2b1f4f7b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c54a5c5f84fc0454defd8d55056a7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785860e00f21f278d61889c1a30d6cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f591f742ec71b2796784c89882341165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d2d0ac05f2a6ac8d6e6740cc14ef9c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d37a72256f8aa06dc3a4230f64421f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f54835db06209725e9bf77b8dd824168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c014739b7987995516d964970c158c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f4db29d7e4254df4c99e4fb012a6b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd034d44a72dea3c983ebe503f5503b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a174aa6cd3679af1f78d5a8e3ab88ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48fe992ce2ab25cbf1b033b9a1dc9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a25a7a620f3a25abb74856026916e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e64c6841f66e2e2f7cb37d343800e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49b67d7d421b554c979f96a2f451a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d6a851d60c77a9c9579757c1f0a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205915f9549a42404c0318e4f437695178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9fe5385f871690c40900bba6f73db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999985547b8f17e0f2ef5e6b076564f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921ffbf3d629af75711aed5536e1ffd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b99ae04a0b38760cf8d7aaf3f75e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560e9f95e90bdbab827644201f69db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd057229f084e9b2e5f49a705fe7d8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbe9f8d6e7e6443c2b1817b146da4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b0e3cbd59ab39a79fe693bd005c58186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6420ebb9a3b956ef3061237d64bf4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe89f2b6f2d64bb98e8e7eec3ebe572188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9099f201c983c7eb2dcea82155f48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cc1534eb7956e90afe176c59eb4fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad6cb93f71030be5413937a5e0b33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de52dc90ab02fd329fe8395a7cd6d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045341ce2ca90ee5de866159aa7e3116193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7412530603d17eded4936d83cc7a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e713000cca5e98c3db899bef142ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121a3b81d3bd1ecc956ea8144ebc889196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030e10ade58f137fb7e8782ca6478af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0bfdba701bcc192521a76b60eff39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5f8cc8e9e6ce7c1586782e66256a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94825f3231382d16bfc7fb952f72c08b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c891e153cc8262e02db06db73b9c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f0735b042f54bb648030ba36a0234202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaf49fcca0a0f9cddb9081f2c6e38c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22df1aea27cdf2f9331e1e551398c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6a7c3d6da9dbe9dcb3dc68b23cf5e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a81b7b049cf96c75b1e8fd4d29eba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd19275d8cf6a4f9880a43fdaedb3943207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a3f8af7fcfa5ed1a23adbddbd572c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffcabb7d00a0fa4b4bcfa1b8346182209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eac83356876fb581f318d99f5267d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a31d91b2b826007777c31baa9b7011211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ec9880bcde48c8dd83f946335d317212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e053662907be4d438e111d8a83670c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbbdb6dc0710c99c93e92ebde927b29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56f7296ac543c0a65981859a396510215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcc5223d48c44de1bf6a16d9a47df8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63eb5026bf166067679262d09dcf60f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09655497b458dd730cf3557b05f477218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d35219d4afd263e254596814770ecd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226f7261319adeb01d2bd173a5a956c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d6683c28c94eab7260d980f614b25221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d7f992d536a37e4fe50410a561bc6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b8c090f9523e1be9bf732a95f7e46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1147bc31238d2fb55c278e500699224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c863609ed5c14cb56e26cda57eada4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f38be791331f53fed76126a5fa214226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417352c06bff1e9a360ebb322c1262a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f5a4fa2d80eacb8aef5316e1c9c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc13a4bebe71042e986e3dfd11b1deb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716986b5f497b7a0532d0cd299a7d6aa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc41ced46614c94f8aa331f1f59ac51231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f997136ba86ba105952686e2127f8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28c5225b0cd35331d3d1845c86a169233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed72a1667eeef281dab0bffb4ac28e3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1c4ba057e7701d9d90548a40a23ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f5a9a21894ba9b2e0f0b3d4a592f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987405c92db328f69733e87822ef1604237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a3a73de183fdb7425b47a8b901ed7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93773811175c879c0860526351d11050239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43bb2a721914f320f57b8a38c02361240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b11e82cc75fbb40fba6fda683dccb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20747ddb752ff5c0facccf1944e1d580242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6fd67cad216187f8a9bfc403aedd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701be6fda16e688c1624c8a738fde27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59208ebf2871bc4fa462aad8f6408741245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fda4489474c1be74ea76dd901a6115246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325722b4f28ce3244c0f26dca72e124247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f361a2b8b1a1f630f2cb104dced28b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb566dafb03e112b15a2ef63ebef94249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d9193adb7a05001b723b53a326c5a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c097e3b6c739ce7796e9267bf6f98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641917d9f00105b59ebb82983f5563d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69866fc12db429ff02fd44aaf8f0e37d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76e75d8e32b7c743bdfae825c431fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ff3365ba2c139f218af620f47531c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909e0caaf5a020abc09d86cb0dbda6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db9bc1fcb58a88a56546d53f5461b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393fe266b65e92bd9137f6d86426d76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa341dab0341e49019fbe537e744463259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4c1849caa33e44dbb4422a246f9c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ee60ecee895b9a8012a3de1e2dc69261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c60e4bcb10b2e00583ef195116a1ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e93a05dcbdf24c42cf7d40e74c2d2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba241dae08f7f90e0976e5fa2c79f452264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad03c09f46d8e1faffec2ad0ba5bbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c8acb20c9395123b352341259ff31266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93597f672dd170feb9d48d2165e2c998267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f6925901cc1125a3d47cf292e596b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd285330a6afcd18ba1ba76ef0dc463269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0e1b852141a3dbac83d987186dba5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f1e05e46feaa34e6325acc180c717271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3873aaba334ec4cc8ffade7b2c6bdb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec463455537c6ece3d75c74e8fabcc53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55ca0c91de84d3acfbc143524bf374274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff0eb80e974ae750d2c8ce90e98b05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5264942bfb1b58a122d64cd0230364276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30dc484cdf8dfed2d58d8adc407c2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d894cf6d5592a91401f7b0831b2e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b237f10b4a37677f0fdb7048596b06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06a5dc3087ca61da3fad7fab2b6bef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7f9654fcbb0a7fbf91beffd18dbd9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338f8e975a3a1719945eda4d5f7bacb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09a58d09dd351cbf4c687b5b56e02f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a91f9e9cc7fd3980f4e1019e0f2b81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147b3ddac77c4a1a132a3d65607eff8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6d1ed37d24cc82d9587f28926ce31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e14a7b48b7ce794f3b7b40e921b98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfdf05c2a797b6e9b45a5491dfca5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991635927ce29f3a3f10966ffd8695b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052daa11dacd23c5ec6a71ed79066e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4d23350e5e99ad2b7c90f0895ec27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4c3adb138059109ec3b5511f56460292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c965144cc80d280273adca0d3c0ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320189c02e938964544e0349c0cb39b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce730f4171480a9c8ec9e7a392d7da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637863363f657b400579a914c25c235296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac62a85b4e99c757815f517a77aa17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f586209d22e57e5b4169650d184f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d860357f9f54df7e38a475ad45aab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4042406a9c5536540b98a80598235300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334807bab5de4ba48b1c88495129001301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae594b403cdb06f09a765e6ae61e6f94302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fc74557dfc4edf1bdac848822e485303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba4b0e164d5d81676aa56d7f5b48cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325f130f9c57c7cd63863104e727f37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c09caae51199921e26679452a48c20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a3785884d4a36291f0a6a518083e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b6d34b026a49679da7ec2f0172c28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e7b013c5dc7c6907896f184be5f0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7504cb0c9e0215e33029dae0eadf75b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26bc8c7ed8a1076c1d38192d88dfe4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc9836dad243e0d4cd3ff438a9d8fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98467ff7a07de91c5f5852527abc00e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f79a2a77dd1deb3e6463c544f1d54f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7394a265502359dc776c5eb3612d634315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51973515f20431120a4c50d0cb46378316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64c4e336ed1eee6f81d5bd9f41a5a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a157de3c4f36901390352f32645d2e5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cfac120074dbbca3e236022b8705cb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666e732278e9aee5f6b60110637c809320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe4cb0fcf54ace9d17d4fbe426972a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96d2bf0a50c8948247a8ceb1f3347c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b371950a2b92ce597f4062a6b384217323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec0a0f749133bfaacffac13a8f5bfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ee4202d0f85f1e9981abd84b306b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ba5f685c62ba36e233c33e244dba2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d183ed83022b79062b0a21e25fea120327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a781d7fc149f8c03dbb084e5906427328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2e8f9c75967f6a6085194927245e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6da2b75459e4af57ac89a1bd2c4a9b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19bd67f0bd910733a0be77d0105575331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e670559c4fc331d5467d18aeb1e1554332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6986a26fcf1bcfb92f28130c83fea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabdf35d27c040860f638db979017b0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fa0d5a21335040c49e1e628c99c5a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a6117f1d16b55540166ac85b94fe2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d3611b86615cbe8b6c40ce73510a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7629033c17c42f5f1d2ba60212a52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641b8dd13bb637c1205b5cab979500c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29741a7c04bcd04d3f86a26d470bc072340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2e43d56d35b50ac14d76edb2a447c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b33ba60dee8ed9b4b513bb1cce571d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e560c3dc8b4f09f50a2090ff36a6339343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ffaf9dd0ab502f867b797fd925ede1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78016262976847546e053bf7d60fd552345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a758136f6f5b5e357964bed0eaa11346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd1fdd3e29623cddf46097efb48fa9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a917632991fb0f2ad279a20a48da9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796896e0a815d870cd8becbf633e241c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b36fe472ef3a989aba7c31dd421647350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af44c4917eb7f3eed73a369faa017cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbfd0753cedd949e9c4def9bb087c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738074102f2ea0839a4845125e0f238353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fec2f2507f7ffba10fbe5471d3bdcc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5dfb373326f6472f7d3958460994a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d0d1b7d8fb5ebe47961349f24f883356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cf1ce2805c68cd98e75797ea46eb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a13a1f9c0042bfb0d00e3d082f65f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f647932102f6afa776c867768e19a8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580be59671759cf8b0b0bf77a2f6b12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc536667802007d00ecaf75a1fe2d749361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bef86ac600670cc56474ba661a00d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfb0209235bbd52d25284a781eaad2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab8c4f337287cdd9212ce4db3a48eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655baa96ef4ff25aa967e4cf07138754365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227608e57e563c40ec624cc85d23e63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac1baf4808e6c0334ea2b652f99813367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c585a72b773ce8bb5ef0c7108b762368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89192c75fe59214b559d4017b73ef945369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a20391a7cdcd94e621744b169dfad2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5df6d6f99f1ff997920e4b6dd5c5eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1776795ee2b23a55c16b7203a1d43372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2f2062eaeff06b071b6ecbee9dec0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0819fe28fedcd481bb056cfd72208f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b39ca7c71d1b7b1b50c9c66faad426375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcab546b46dfa7cd305dfcd21780e65376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5e7fc5a56d517598540fc22627285377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2c0f44909ff2022efcdfb97b68a91378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2dd523bf7b50ac09402515ec2717b8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01de29a6aa3ced59fbeca5ea6c0afdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345eb7d5b0cb3b06f0761c1cee3493f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735e98339a51582077df6eb8c7bbc54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a2f262d66d8f8b43ad903a3c4cc4f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cd5e65bf1814b0553ab62827b6ec4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2ca1267edf9902afd3c43ad598525385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccc7a7b44a688594a99c1dfb24e44e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8875bdcbcf5cb0303bcb528e8af1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd8946ceaa9e4cb2b7cb4e3acb51c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446d3bc492881c8f99f263830f894a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52257fcbf626b328d2f98295f44221c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f097b7d07eac6c2945e5e02866c6b28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574c66b433dcefbe7286c4da8c8d0aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06420e25428a062ca98db121f93b611393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec579e6a9fb5bd2e250acb25eda9b3de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f57dd010c9326d60b88d331d355aa3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eced1434fb630f512eca1c70c722418396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1afcf62eb1c68618c90e37423581e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecca9cdc0bc996750387ff7f75702ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91511962c6a5b4055c082d0c7ecfe2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f369aa660243678003d44f93b06c14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9507e27f751b0515403f2813fe238f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226d41deaa34d713b51e7771484f8d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711467ff1f4dae34c6c550887f413ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81560469367b3288815325b6548973404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce701e889f785b19bfa372f4dd55f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db72ffe268064132492259c8a7b9bb9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c1f478edd2ba39ed53c3bcca971e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f502ac3fcdbf3160b33ba6cc30c25408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9bfc69163e3251789f685864d82b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcefe4b5975d825d9bdd9f142a89d4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80ffbfbb6d7892ccac88d2352b59ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174da79f32ef0b42ed3eaa47a4de4aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcda32653d3e10e72a6d36c9400bdef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e04ec2fad08390c84710b76274d51e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906c9e156ddd6a2e7153bca605ba4c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24a477de40b968718be93eac726d41416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863287c5babc36f9fb7e522de184cca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542bf19bcbf85dde00ffe09a416f73418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf53c83b39f431cb6c6de7043a5684419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d9473a1b9d6b21dec0a9ae09950cc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180717492e987318144391c90c47687421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0830e2d25ffb44ebf79546e6064f8f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95633974b9a51cc3ebddb0cf826f8c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aefedecc281a57bb958c9b8a0b43c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7053a10f98e82255b50a9c6a35979425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b889c24cf03bca9f6cadf6c12bd33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edc8f1bef030a48aa0b81835946af0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2844bc4bcc971bac78b4a8ff7db48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664809c5f08225b9ce343c46dea19321429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422936601e08e147eac3b7c9148670cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000c02724e1db568ea6ad84f43c380c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f9cb77aa814acc15b7201d54e4c1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a20c5eba0912a2e7cf9c528e550efb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf93b8e4815dc509a2751579d177e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb7fd58baa262b52e639b4c4942bdf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70b58cc56b34d4d92d5662e8bdea0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ba6edd004669b7afce3601c77471e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d668ad5bd78b75a5ada92abc21acb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f2e8877d0c76b6f35493dd6831f3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf38431be96d41455a63c54a77e8260440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895fee0bb10e939e6566762a9cb363d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5819095de78f3ba061848ba3b430442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6707a3c502e35897452a037a787398443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a835c05ece9aec6ac4810598da1d8d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30893ed285ce901feaafa1d0057db5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64252e2347d41addaabbfcf451586c24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35b773b3953c53e0a1524a937d4772447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501040544acd3aed936077f1be18632f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0b18f4ee7e720f69aef5c44899b88449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39babfe6eab193bee5a22e354f1beaa3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b832f42db670720d9eb2ded86aa651451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f15a04199df42eec3b153f43b33447452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3b5a50e62583899d78df1ecf0dc15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa99492032f8baa4e6442ab04b6b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8de696c12eb871df5f74d816f8b18e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4416b7724ea61d74e12b5b3aec565456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513f79b8ae0bc0629938a0841b25c16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346eeb30a8b99348de23c02f5ff128f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d17ca8e6f46ece1b7c6c20f8e1ece459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff048424f626a004ef902b82412b851f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b4bd384b81d82ff39e3be9c013256461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c4ebf13cc413c337f236232278106462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c78acf56940f3ca1e8bb149ffe42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1bcabb4449c96a7f6eefaa39c9d6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f11fbb58ea4326575b0c2b1f3d591b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c9ee70f511c66fa0ee077d123e4f0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6263f46e5d65111d400bf307dc6e0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153521f500cbcb1d51780cb5c40f5b05468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6bd4b8317d9714716d39e8771332d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0b4e534a515391caa19be8b4edc2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57db598d829cedba737b556adaa7eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cac8755267c0504d7b8fc97db4b3c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d33948dc9974b649bf064eea3ddaab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca594f60377377ff8ce3c5dda12204474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be7a9ef6cdb884078124b11cf0313c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbc8ab62cba2e3468711b27db6945a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7132f35c9a4c95ebf8c98330cc1d0cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b520ef143cc55a70f9866bf354e0d2c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0e4a18d82f819017fbc798eaadcdf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf96b3ef860f9a43c1d0d861d912e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b64e5c410468be17d24f3fdf1533a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13854ef0b952153403770754722b8e45482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e34d2b4d6a45759b84b4220f68ae9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4afa3dfc72b33613e1e202e74aa545484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95da8ea88dfa059276626473cdfe295485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4752e77fa512f5f4cf00226eeb0cf1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954ba84b2b03b96687483d3692511c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bcd9c66d7285d7e9bc8d49148b59c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871bb19ae521fbfc54c59ae15c90cc21489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdb268f9a4cf2d97d6d6a6a05e6b3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6bdd99a87fb6f008c9efa540277f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23061eac00323f4cd1e1264d66f848b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7232acdbf03a86aab529531dcddc9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231956ab111bb9c9fde97b10c723694494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af95b9f8699bc8f526e01523b450f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b163c65daf3a859c2af8dc448a993496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549a72d06aad0377a3aadb421e3e49f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0893ebbec59ea9a2bc09737630c525498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824eb69f514498827d6b0764b2758c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61aed7d1dc4c541bc6720b5d5c54db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a3391bb7506329daffadcfef90c15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a410505763cdd77a7f87338f8bb84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49997ea7f7cb41ac9a38466a0f655fe1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d978dfcfedd942aae7da4142ade4905504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e481c85543ba8dae961f5d113786490505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aeb199055fa785820417481c7e14c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865aabb3f5be1e6bfd72bc4d1a3b2271507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d233aea6755d2aae9b8f78e81fd44a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480eb7a740be40f57821fb796ed8023509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b6fd9a80053296a155d682c99897c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb96c046bee86c0f85ad311a952785e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f889bfecad1aa9048ea5a63815124512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479e635c2a12cffb20b1c6c3b69b3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07b5c0af5a07b9dd68b7e097a14f0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc85d9f570f51a5a0ab27c12cb2e07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314c931adef161660527ca26947d490516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d974287425957d403f55d1ae7735fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3b2814d05ebbd1ffcf2bfe0456d74518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9dbbe1f85382df8012c73c8c3ea11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad5dd965d86374c0f0bf56275217d9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36d7b7cdac7bce4cc3a91170eb3284521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c71c3fc9e5caa08b9f6dd3633309522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52419f7e986ddcac8752e27a4958a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a0ba83172a8ecc056ce00876c7c64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cba5715e9df999c0342e31c295a47525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9389e40dc2022cdb86f490ed760270526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1828feb96ac3d72bfe65240d7944a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac86061228c37bff6a6a29421dfb257528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a414a6e099103ab71b68f9fd7039111529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab77781f4ee9fa5913c3e839776397530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02d426fa98f2fc19dca00507415ee0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae6a36ec6ee262389e6f0392d415a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20143314a45c7b931b8923e135a91f8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c596f0d9d82cdf9f9def5d556e88fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bdd6763e147496ad96b88ba23def9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245b35e6f35cd313b092e91ba441416536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7052049b5caa67cca7be9a73a10bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b621b97ed4110163eec596ff17e9553538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b169b3863342a5c8fdee57a05f27df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e99003e7db1dd85a1727729a324c37540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc00bb6d76530a9f4635e066d76e8e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540faf478d56076ba29e4a8b6b58c3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a7d2c02e17b8430cea75390fba4b2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56559731593756e5fa0a9e6a19c449a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f662a098890985490d8c64aecbb4e35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f429ca069c35d57aa46bdca23cd5cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd4a5dae482ca1435282bfb7b30ece547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448767111d598d22d710a6a750c06ca2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562d07c34aab1923c369f7a5c533fea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578673594df6af3e3a9cade1bc5a017550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd32c1180d97ad96a476623b278a62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca09f35b1f8898625825ce36bc0382d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13f7998c8f4aae0d129b1016951098553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9a9ee0d12c5cd12dbdcf766ae4789554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb6d5c293cf34cc780afeb3bcaa3de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab642bf59c2292ac0f9c5b3f7b9f107c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bdf89c2705d176070103476947d02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0230bb4a2d152b779bd6ed45b0de43e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764324207531709f4d6b6a57949d5a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6459e692f044c2d3b0f3daee6548bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b4ae6c4c7ade9380f5b2d43e3a17561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34133f681a88f80b5142a68fa87804f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b91a981b71f604c61901b1136560f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e2de3ae0ccc5835170f30850175fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000c5249f94d82275653c6d55ad08b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d8263eecd21638fd26cf69b898f2f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032a632f2add92dd5da2d064b44e927567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136237015b2b69babaa8dfd0f5c8fba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6501c723989c878ecd220eb977f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4bda51c4ea6b24e2e3ac928437b2f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af6cf1284d273780f51abc68b92a0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a037f9abfc79f053414fb9418b7c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d684911cafe529659de287a012b41f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900850e37fa2c7e6bc7ad65420dd2477574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557d63930a0fcd0f415a6ec42a64969575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac9ad3c4d4e41ce409fcd3395ce96b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f37871e9942b8fbf17f85f7d476ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385485632efe155b5236057006525631578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671f12ef4795856893a667a2130bf7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4516f7fb13e8e70f9416667d91e8d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf4b2dd31927dc1d4096a7ef3bf539581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256f603fc718afe2c2ce0bf789b5f22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b358cb3c7ee84a77dd539a5085a8a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38a3232d85bc2112fa53332bb0bbba584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace69d80408b7fcd66a4d5faa505a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55cf8150cdf7f0a1f89156ef4ddac3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af2d4addcd5822e67b627db0d94fbd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3f4bb4e110cc4ebefcc27f6982b3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df453fdd7014ecc6b79795d5e200a4de589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acabff48f81861e4c33c40e684a794590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adfe14ddf058cd6021c65012e93e40b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e0a153b41b35889a98f3518ab7875592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ff31e2ce96188ee7b0314962e2c93593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b3d6ec87bada4ce935d0995eab60e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41256985163889cd3fd57245d448d0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefc3c8bb5e69dd417b1c506fc5445e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4fcdd68e20899e18cfc9edf1e3a2e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ebb1ff8120b2991975007424d541b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e40f4346bb8e63dc2cd131a2ea5b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2adf0b8e3cbd9173440812477b0e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ee830fa7559390335227dc3224849601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498dfbefff686ef79764d522b77ed8a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9191f317f689d8fb8d38b99647a2b4d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26c6417d6730aeb9274f65d807d23b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93cd750fa7dc548d987e9690062e7a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb419a517011334dd5e72188f35a4c6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1850927b784a1eaf8ef5554fb9d6c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf263c8be7c2ce7689694c31caf08c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dd6ae6b755f9408bb13a93d6b10cd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1dfbd94639c9c84ee759432d51557610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684edc1db4ed84ebe611e23794a0ca6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b81650654bd5c9ac260923de4e3f00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a80143826b4c626de5e3eca0906776613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac2124f1e4221b80d8f446f34dad14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbea415e6d6803cd269ff9cb85e3ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9900994a63f19a9c668fd34c7b9093616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764276a792b1859d191f3d7713c5175617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774186bc31f778f6a10c1a1fcd83e7bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc488666bbf99dde3877337dd2a28e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd46ca1216a7acb264a907d043930620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a90e38f2922730fc0880ecf7f49f00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073a701b3f55f7480b0d06100efabbe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5efb90004f69118dd4951095f32c30623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16efb43ee412a60622b0e1477dedc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141ce546a4c51ab0a25529c42efa183625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719435bfc2affea52c8b4623a8bdb920626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965b322e95aee230ff2520eb19f7f16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56091cfdd49bf453e51483cd743959fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4e0a52babbb11735505d66ced34ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a27d9f07a11d236e8c14dfb3de8a29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908dc5695fd60cf4f46040e3c555886d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571389e0594c63ffc44e00678ccdf98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1f2698cc55c216b8221bf68db18be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2666e9de7f5669037d5ec185f8fec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4f19d8e8325106f00466f4cb7af21635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83641d84f5f8c4d41a75f3b42c025fd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12ba70edd56b259465b86d7a0fdd74637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ddcf7dcb53ca0b88c5843ec4e5416638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125e7b4c9485ea3b481e65c2aa68e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5c30c85a89e69fd081385b055d9a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9003a4b81a52e357abe0146ce9234641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627cc4840239d9c8ce7871edf804261642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66663a71512bcd5eb0660f6ee8ccf768643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee195ef2dfd3e14318508ebaa39f90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5de4d10aa5d7d238e4e1ff1416c4fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aefb9a516c6a226af7649f3196c914646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86857a2d467ab570b58a4aac56532a71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06723608639ab3d6dd68ca7d4871935c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac75e8582a6eae5462f7045bd7895b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d77f898e89ba19ac9e9f53dcaeaff0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4939dc4f8c90a871f70053ff3a65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70398b3acb72b58517521c61aebfc612652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c3dfb703db0ad527e63dcab6f4cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234ccccdafb4d0bced2aae7d2d1608d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbecc5517c79e809b3e23d311a1242c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4620abefbaa10968a51742b1a3287d2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a995081846d7a0e81784c0f6d270f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0684b74bc343c22439fb40adc11623f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61fad63404fba1383fdac9cd9a6e22659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5707fc89e29caa972fcaacff3ebb1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b025dac0561d980eb564c83c5521bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4c88db43ccfd36b7d21db368865c2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e606a05b5fdb23216dd22fce03c54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a50ac06f673dde27b365189d6a42d6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0617d47a38c6f38a9127f5bdea0f41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f162e439949cfe2572fb538ae595b60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec128216ea85c52daf0d5721001afc02667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e733e58bad18ce13f00a3e24572523668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea54dd5d4b456e74685e36378a212a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a23044cf547b165f1ee758659e5000670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c17d413132552aece2ef9448a4b02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ada7d5cd36aa0363473556cfd496a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a36cd8ad4cb87ec7f5a06032a629e3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be153aae9b8056234542bda6fd25f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348788741c0b403c0b2cdf897506a769675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebd7c84e38f0cd2c14fbf9bd34e81a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd6bf4bd22ee8d55264f41462a493d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3289476aee715c7eb47497b17f717b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87215ede820b220d87b2c9fa6d2be0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d376fb399ddbf881db5156dd9e727680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486c2f89da1863d40699e598f86ade5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef862c66d4fbaf11ed5c5f06511516682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2864660dd21212f574d07fb838747683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117515e939a4e679a6fe66c1889d6e5e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630fc50095f7567c3eb6254689b10b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fabff06a06183ceda5feef1c627e8a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60676b943101f757d40aac26de272695687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfdb7b2212aa5e04c2b9726e1d589b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502b70f57c7372a1c858e811d39ec60689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd54033ff86bf74b685cc798b234023690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c964e47f0b6a5899be574209fcdf5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86486c467c7c639120d59ce02dd40dea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf729eb3e7ac575265f57205a3579d28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cdf9c810ddd9f357fc6e8de76c8b2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e976079f76833d8ac812700419b9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa03836c042512dbf8691f222f9f14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5150b131490753c748a60f6f58fdc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60c289de13bd3c0c7c420de111310698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047b9aaa932c35f7697111c3f22bcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17b88f2792a44347be968e5ba8fd52700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca458aefdf58d9cb36436037c63539701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd617f68d8ae6490fcc72b435bebe5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ae44e75e68faeadbb17c0d6fc1bd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03552485cb46b6c78f21271a9a80158c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188af566857426a24998d3ad134e687705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893f1d21ce1940d2b126c1e4fef7a29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2306c84f9c0776371670f5c0aff133707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ce13673e344350819d267e077d59708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb292ba9269c2f51ab1a2dc8f547a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d5587443d5016ca8478e7c808731b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36286fd77ac63ba67fc517c0ca71a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b33c11a67ecae6643f76a02459c84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44265158a9c791ab4840440b791c3a52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2aab21270d05fd189b86a8c382227714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2363b897afa06b7b8ca243ea8fdfb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639ef62379c22932c978372dd077eb7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a9241020a6ae466442efcfa097281717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a343dc7d4e7bf65b1905882958882718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159893626b0baccfaa7c7ebf9418cc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cf8399c1edd8f371a5cfdfe2ce7bc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de5b6c74598b9a3c5d09cfc0c6539b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bf452707f247d3d86c0b98ec01948722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3596ed2fad5d58a3ee077975c725b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e78b93fce0534aed115586d600189c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f88f1d445e2454cc47c949dfcd067725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c70e2b4cfcf223167e90f7435174c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd1c8a7b7f02a0167e6c62c2c3be23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c2380ad4388e4a34d2174711cc040728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0137b3508a8f4d4d70ac28991a9e45729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88931078dde164501af9f18c68a5423730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb407a79a4dac306fce9640363677344731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f261034199d3242ef08a2a32cb6909732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb7886fc8d27baae74347567f66511733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8184d3c24bb39c4dad0ea64b51890734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca397f4b37c86870501628afc0d702de735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef131b2560a917ab713da90efc3185736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b47a5c5c084198572552c1f68c86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540445ab1a23fe21774bfce474a5a257738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbed4687df6c2c8b84cd39eb6016a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6165a8d842e4cf85e08cf5377b84ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f924f41de8895ecd1477b074b8bae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c0604cf6b8525fcf99652a9c7c427742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09410ae52cb88d0c274bdb100e14ebe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d567bd861ae80479d16085e9f62700744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca4d45d3b4999608c5f5b0de6fe653745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea314a3984e0f46db092d07cabca8841746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d48b85359d5374367f679a959086c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209473b1399ffb2e2e6ba72361b3f411748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c373964d58d0427ad97f7a9daf4290749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4b992be1025a898864550e55befab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631bcb2511d9e3264986c50f9442001751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98e52abb094d72073d223504f07a02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c43fd22c190f7625fe5313be078e9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0936e13ddfe32f5bc2d2a1722b7742754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e914431b223dc5f2594d1a6aefdf6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb9fcb628329d923502c4de681a5ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca7c468e335d592e8db66c20cf6870757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c251c4fad6c2ef086c549e2fd73ab10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c092727fb3f1fbc5b6e256348ba963759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>