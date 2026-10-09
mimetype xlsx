--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a88fa59802e837b7adffc314fd5da21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd480df8fca8d9d3ab498c5505368b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd030644804c282c3d11005a93a69d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44835bc28bf485fc0b6b3c1baa36774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f616172f41fe8c6f8e8c7aae5f9cf7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a747082f52a72dc1657c301f09add6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93253e30b7a1f2e50364fec6af5c87ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d873c570bd728a941e51acbf5550348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151116f1a1d698e641fc763a28a6582d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3559e48d97f916d7474396c9002e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7d8de6c6941bec17c8cf7554c7bdd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56b23f73987a7518f6f44749334fa312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca3c7d870a172485c53b50b09e8fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c052c9e00073c31918ea0a943fd7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d20c35afacf450f0cc3932d84fa3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611fb16c340ebc414be5330ba7585c116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073307047f1adb8ad218509a298b656617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148a03a9e434126bd4f0808344c004218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d73489617977ad0d94cad5902de41919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8712e0557fbbd082f6b5a9bd0c86aa1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505d279cbc7db3d90755346fad6c9bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86df1b01b55b9214f229a620c08821122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb299ca58bc3c8dd19354486c8aaf423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beeeaab4a7e5e7019d01d61064fc42f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db5b5a1c2bb4de45d2bfb9330931e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ab63dae179f3b705b6f8283449b7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de6e878cd1abdeb11b15bf7d2858ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae53a3b67eb45261f16cbbc7989ef028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ac4d29378bec3b8c7608b577d393c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db567d2f0b967abb72c37c81695f04330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646d1dec2e6ad90af3babdf4d3d585531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780f8789e2d5a187adca421150dda2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51fa48285f293032e101b38571f9fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74afcd4331fb0adf10d398c2e176e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ce5e40eda4d5cbbf0bafb7f77d6ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f87593c762c16f8ecf2688313ff42e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e4ed86f766dd93c599c5bec4c82737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7f95e07e710ee60340571a5535ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515bc60db1c82afee6e70c563451ffe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d557b6c73dbb0f65d04113d4ba33140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed72e28f5d77d56291da71837b2cdb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83626ace2e9c27788896e7ac4d7744f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d83d48f0a7c35b14585e185b1dca243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f286dd40f10187a20abbd4a16e3c49d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a8465b7c21df357b8d8f32b9be81e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd99d767c826e6decc438eb59af64946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047d2b0eb5d91a6d4e089760905c8a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac7bdbc1883f15418ea5d9c7da269a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9744e55d63e4b9deb1de29b71b64e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e83bff1ee814c7b016d0cc65a4225f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72711e48776b5eb8b86b0ba5b5313951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2c782cf7bf59651b624f1450f3dc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b27d6202b4e0afbdf913c8f99b7fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d298b6344c1452b54aa5c69d0ed6e4554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45017b3b29d6915ee4f5dee4320afc4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a763f399849de045be4c145b38d727356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc53b8198079abf095d8c8d1958ae657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2012b1720bc4c8b09c38e717b0dc7b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf89dcd2133c8e36037ec291648cd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ed0a8590ccba52dde47437eaa1ac860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489274db95730e2fa20905820158dbe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7d63d45bb6b8377bdeb20751e219362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5799d5e3a0c0f276cf4ae88a9f549863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cee51946df24fc8e1e2c3a1ca1e6af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e24acb977d5596c0a8473a71475bce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20b4759d5eede6e6171fe889b24b8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74518ad756bbc733214cdff37d0617367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49caa327e7dba3629656365c01bad6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acaa881c2852f09cd04d594fdd0608969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc9dcc0b850201c78685d4f11ac4ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7405e86e9ffdad1d413cc24505bd19a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af118b7a05f347bea2513e308965dec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5644de03f24ea0130e026042b54ac573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb891a438e2a5f84e40f4dc97f6d0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb18fea99a2b54b345aac433fc5910775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234450f22d2df6508d777f022c03319876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3e3b1cf8701c88619bfc1298e271477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125df132cc7dd5c093c7f3ce9fc7ae178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275b8419c8e14c66c5476e5b873571b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe635e31e22f2a0fcdd28814b2e0c4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2ca8e85eadf04d96c99e860bab75f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8ccb3f4ac1ab4b91b4714b1a1958282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2d95aa03f41a9b774dae9a3919bc483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad616fcea4f1c1e3b5b9345fdfaa579b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67b663a0abf27cfc5cb4d581812d0e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c48a4922aa7ed59bd01d54038878b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d145721ccaa94a8bf44e58941feed7287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f722c00a8ad14135be13643ff70bc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8190f98d2bf36675d456e988684e27489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119da8a8ff22f631fc31f39d0551cfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7813bb9e5c5a23076dd8cf6b0148191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8bc61c133ee89b3b9eb76091e2d7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524df88760e83144dcfe899cfc7231c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0c5af9b37b520b2535409271913894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b9ec72f25d0bf60ba931a1734905c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704e30c6471345d819bf3f161b03aa796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e50c758133f018601891b80e7209d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7f2fd6d0a359932ac309b0a5192c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f926442684f415a867da49810e6da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e380d8a2bde881affdaaafe6893b22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea37554c052e898dadc7d574d45def101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5de21e34fb8f994a0bda2c4c9b0f1f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f48468a1c062fe1c870bc9541ff7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbadc694bdfaa4393a6f074828eaebdd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1c433ff7cc9c8c676ffec0dc73e7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695b2c7c3078d33a8f6ce6c920aab07106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0872035fa6e0b27cf54140526ad9a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb69359ff241d69bed6265f11664487108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c76e284111460014fd3a44e8457a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8bb42ba0c6650125d2dd16ab699ff3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b813ae2e300920c845f1fe422df3427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5968b935b87da7e88d25db499ade0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48795227c80a0b0726f2f335aec0db24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e0246715144efeaa2c6e610c5e915114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fef34e05c80a69e656898337d505f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12a055165974dbcaef0d9f74c2fbf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779a85fd66de3164465e2814f4449ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35878dc5f9ad4c4bbf4a007c91b9facf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d35a608c20d99f6ec950edfa9350c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e48f96636a41d9e18bd6d8383a3747120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23c30aceffd1786937f1d07acd66ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd0b6c56f5ef4276d48eec80a78f2d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cade7f488b67ba46df874cb77796abb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf2aa9dd37f69820d26fda5b2f69a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143b236abf0c9ee07edcdff5eef447e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671aaf9ffa23fd88dd4fc7e6f3f314e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cd785c708598e769fe70f3c546dc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54d77ad7a2e81f488357428d9613c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33da11ea5ad45048a56df1b69085c56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abc7d501877881b9b073a7707ddb2f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb93c2447349f77f30df824f9e2b74131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf33ce2f551d9ae5f64937b3e2622e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7103a77187844d5d2762e71ef30bf24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af7a1e57cbbe21c415fdeebcc94549134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6d08f9f7a335b5f3be8e26bada6b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9fd5f6de5e13ccdaaf223061af46e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3796e67bdbc629434edbcb0f4371137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f60d500e5d2a449f1fa2d43cdd5bb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd170de505faaa1191292558bc0952a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d647d08cc849f0061cf11882591ca4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1873e115fd576c3ddcb9ae645a844b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1e5678069c37e9b40105f0a1edf8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8bf4df7a752b96482e4715fe6794f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99a63d81674c066564556c3dada4ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdd2d8b28df51054a22e58f3279c63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a32531343c3a542493e36c7459b66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950071962a278983af7cffedbdc80e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09d7deecfd1cf828559958c711698148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735cd522c15ab8e1a6bd48aca549ffd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723548b37c2e50111096594fb95a1a26150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b173a8b430bd0a8ccfe7d025adb5b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e628dfa86e44ab01c31e823d9a1ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579edad05f8e283cf1c8224c343fe3de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d9458ef229d6cf030b19cdf447a34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b45729eeb822b02ba73963513f00c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf9c91ccd122d46af9c19618917cbf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc203164bf73087f7074276bda027c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162c7d5eda5c18f41c9fa000ce81619158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f407230c993b6c5fda7314579358159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3fa535e2de53a002bef8f90cf3cc2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f6ba7eb1461bf9144dc0c21b02846161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84850e4ba06f94bc13017ce283ea57e8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ce617560a1c1a86727608477b1805163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5260224eb504e09e1908344ebe24d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4128088c07bf0c4e05c2d8f7891fac5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c0ce73577add12ef8724a81cd322b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808c7c68d614096bc5330740d973513167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343154198850832bcf8396ac234a5e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6b5e111ab5c4a04e36cd47d07b85b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d30766ccd9e2aa4e4194c03c9f447170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e38e9cc6e6a38c562cdd9e1eaba66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64147a3ea3029980691b189fc1e7d99f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbfd17ac8ed0711575472f1a66826c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2be247a8cd59a8f50bbee7ff3492c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ebfc63b82a75a8dcb205b5ed4ea28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2164ea4b87d3d9c3b594f2b16df8a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7850568ed664c9670355667b201c08e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f234f7434aff5b9110bcb5bc46687178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e897c22cc40a10967ee8f2bccca39e1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77bcf5339cf80dcddfd6faba33effb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c911decde63248331eaf8a4451e0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dfc7227172de62760f1b4addc60dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5236a56930d750ae2acd2f99326df183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eecc621b382ff86076c0fb0b23bee9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7f0eaee455b3b1921b108cf0c296b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348c65a3ed00385be8265ea8602d49b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3dee5bc69ac8ea2d4015965a6538187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231f37fedb70ee98a2421c56074fac188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd61ff779c6bd3db9500c6f388e950189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8cce735c3d4b5b1d82772c82fa1bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f0870e5b2cf0783e1192f0a897c6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83c11dd14995331cc6bd152e556b3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7925e7ed24079139b0c60d01021ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091686126f63bfa82ada3e9c324d2505194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227f03fbca3d999536be9478207a8b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800d08522a936d299bf012b03c6a39a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0c59aa7bdc2fba5f8c4f0cb2a95b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f849a1891ce02bacef135f57664aabf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bba87b0e90368073a0b2144afd958199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413f0ab6872e9e8f50f7aec66cf5fa5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf5cf8e9f02eca9e8a98c09bf5e339201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0da0d860066e743365fcaab1da7c60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ceef873c9dd0a90036428317c4afd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1272636f31397ca573969b2d32652204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e5913d83fd15fb5c313f0a64a0bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b616ecea88f6cee7b6193284c0b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b5db3ebeb08ebadc59ab262ed72ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aed4ce8b8a7181f34e84bdbcb6d9e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75230f1516c053c43784c28ee405bd18209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da318f158c46e0211615b1d402009d1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e39b6a8a265985ecfc15f31fd4b0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e2f068c05fa84a3e193a66a29eb81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15817e51792173e4630617a5ae2aa783213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e67f076c83c2c64888fdffa6e0b10214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564480b49b7262ab0647bf4a83c1c701215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b9dddf5757c2b29956e2b09a2ea84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab9b43e0850404ea75a5c02119e870217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0ae36134a566b80baac61a6313521218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd8c77573774f15fb330418f100f67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b08ddee895a06f0987d9e1f03d481f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705858c74a09d5531c435da273d47ac3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d91a75a11739e7b6bb934458e3dd6b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f44e46c59b9d7b6843f4acd3269e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6b9715b938a916a7bb8038c01fb80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88964269b037f3e9215b52dcab18e6b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230cfdce0cf0fce99f1a7cebc73c794226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2584c9ee62a09dee356997801e357227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d90f85ccbcbdaa870c9db7077bffec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae3590a235ef720bc34c8de583437229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45886cd75ad57c4785cb17a3f9b8dc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa380e0a997a3d85896ab04eb5381e30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f38c735b144d7b78b6bcad14a27a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bd506ffb146123d2177dce9345b10233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a013cd9c7bc4167f3c911a69c6705ed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbd4e436832abe2c7a01436285a561235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef41988ab8206edb14bf30ab7b315f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d80fc7a62da7f1b74b6155f5fe0811237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d63c6e6ae76c5609633fb4d0fd378238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fd70d4f6d396e752870b6415000e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472630a1cc96a4bd0c8ccbac7580246b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86bee4e84940862f8962c20ae2107a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c752d77b07cd2c7cf80056c20aee697242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db399464d9fa3f9fc813838349c07f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee870e774df34ed664af52c9809e48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880fe74d65e2ec5d259931c3b1f35ab4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fe0f3605c64582eb99987fb78db90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de530291b40bb3e65284d52e42751df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16a26c4078ee136befcf6b167ee992248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20752411163763597a7ebf5759de4a8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a244de59b3eaf0e696e73d4fd6122b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ab28bbd6d2740a9d17a542a902215251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01a6fd38b113771e221c92282b1cc3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0ffabc1a354b5b9012f1e5cccae14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2522407e5d66262f9010979dbfde1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd873c85cd40a82df1e4aeca554cf2e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dde20db775a95ec7201f7eb36a09128256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca290b09255d220a812b770fd4f7485257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e3170257f0fff875497a67b0035f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8f60a134a1a7cdb5ae79b3a606c49259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c830631c5eeab8c1daf1d30e764b6a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce405d1f714435ca92eb094a8989c8bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8c60b4cab17b1682cd2c08f24aa23262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d574689312f3ce2dd5dabdc49a1462263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ed9c0d0c20c187e3d04921c18130a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79437647e992ec981eedf9482c7439ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec407009f307680abcb561286b0f17e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb4858c5e1b4d8a039146f853bcdb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba298cfa9705c8912d177a0e50cb000e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5c145eab71faa71999cb5377b7f66269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842670fbf9c4249e7ce76b83cf2eb20270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b30ef1e8020b486847b4c0090da13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1095c3db4fc6817fdbbe7d71a3800272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf516c1bb575780dfe78b696aba4326f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68744d396fa561838e297b58bb4330dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81623faf43007a4b32d7a69dacf09a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c899799be0a411f01098b4cd4be4726276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefa74037f0fdcb6593f89898e969b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebaa60791335b781809a060b96ccfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d979635e523f68f2ea11484bf8177279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5392d30d0e5a86f688b2b06baf9b46280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d210a8f4906c17453e7433d7a04a40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f5149167c61bbfa84bb59495a73d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27895a516893324a65a8837daf6e251283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69963af7068448fa0842bdebb0b413a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714bbc2ae02b0af032677b55b87aca7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9f0dada48d13c992042178b77acad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b590aff3f15acde0eabecd340e787287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99b723372dbbced59014b4f2c3f796288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fc53d07ebbbf8dc340f905b05dd60289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c159606341b52b6a367bdf09a6a0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44bbe875cd3a32cdab8d046233b37f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdad9c94f489644d6ebf8b8428665c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce7dcdcf6090a50d0862ba3f770fa6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eece438322a8030deca66778735d0fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcf05dcba4ed81aae92ced20d90449295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0403ab6a9beb214f925086913519b0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591454e304665df0aaa4f825745e4d85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556642a486522d47e029c6443965a2c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d919bbea54b1ce30192bce4e77b7a1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978d8e5a36ee263740341639ea3239f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d846944ed9ea9afa8229e7eac70888301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a84ab39caf870a0232fcc127d773fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64d3c8ef70e38a323e1f3c6eba6708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba286c4a70df55865ce92b13a4b07a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410a72041fd913f5e5d1921a9db5070305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31be168e7f5856db8e2a7e581bd762306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18172248ad8ff2706c6b4020a59e369307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1f2452b204fe4252890eae7089d64308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bf8990c6bff07dd05e4c4a6977b15309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d2b0fedf9005cea55fb848866b472310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc30dad650615d04ab228dc311396b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3d2c15bba199467a24766808e1cd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c634028ac8e8d439d1fb00b9c69a24b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921d266f2c8b926724e712fc9df50a3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038dd5c3d4639eac8b9806f88a569a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e65181085bafde49e8d15662551d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71450b415928fc6dc4626e63f6dce7ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a3921ffe544fa062d29983cdd9f16318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348a61a5174ae73c8f7e8508d56d5d3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe26419273fd2bee3e15e6c1ec5309320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54bcd38132ef06d2775d4827413f13321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffe583e0e892b79b85089dba078d00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506276aaf494a461955ea5d3e87dfdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb92ca426bb7e29b30780654d967a55324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fa9463afbc3bef4e21c383c98fd02325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e21b4682a060192c400aa18fa0f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe696081adaf89e27353ed4c11c260327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5cac9204db7d6fd2fea7ce65dccfd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b746ad28c2842b62fa12c731a366b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852213b718d04eed0c1d09a25266c7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d05ef45295e76b7f43de0616d25961331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300a86284bf8f008c98aea1627f5bfb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115239e7f847607960d438985e744a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727c671ad543ce0c361d138b47e334f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d046016f59f7ff4a22e00cdad288cea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1018a6fceda7f390b2a3e894ce9994336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f415ea41f60aae553446d6a64abd09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ce5cce33bb0e93e9e73381455c4ed338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94451955544af4cab99c3f7294195f2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097138cfdfccfb4fefde3f162dc3ffb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf469b24df53788c28d00f4a776f68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98652cd06cdc16b9f3a47e18cd6fc759342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd19a8f6af5dd7d9b7bc57bf3b1be8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08b15770eac2204ccd151eec19be88344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd88d306111cc3bb80fb8f60405f86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6e1e5fab27cdbf6746bdb848b4b0c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdb9a270431de282961d26247acf6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387eb0283d6c41516be5e71f5b16e44348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4adc1b9d86cc5b48e835534c21f45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d8e5800b0538b186ebd9ca9f2ac13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b74ef80a70c10b6c95b95a8e1bd20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af51f754d61fe7a78539de46dc8062352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84a6cc218ab4e0db4de7e88239a9a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea513f1e29ab41f1d7df1b99649b67a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b61bb53807378d5517241e0fc786f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed97445f0f3c54908ce216e60014573356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda34429e7dbe3e76582feec68185f95357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c795ff30bc2fb3d9b660030e74c8c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60042ef684d9da5e3afbcac269b7194359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdffff093c8d0a9a5c0a6d0103bcfe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd64eb28136b04888ea7c08b6d8abc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105127d8beba6b502dac07298a872c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f4ac1f9f25b1cf5f713d3246eb9fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acf2f9aa3bc79f9ac0fa3e120f4554364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0384c71684a30b5f6ec03114901c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc23beb22f93e6cbaed9ed74f8cb6f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f11eeafa8b170807ca4cea8ee16d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fd44fd0aba6441c665b15708535e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f39ed1472d3a448f17dcf89c8daf19369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ea8ef76617d2b6be8b6a596161afc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f4aa578a5959b1f0279b02c8b81f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d40aff1815642576fa330f764575d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49263b12a5d9de010ec06cbf4ea19a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25fa95e749ce0bf7cd56a9a7664255374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338a081163164cbeaa902c4645d3af5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e54121b8ab98705bf09188b3b4c4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744299052ff089ca6cf06edb2b65ae2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b53f8825fd8020144b70d454c0a959378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adfae7f19640610149d7f6a2af4912379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3837c8a55c2484415307f63901932380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab098be8ee9ab3aafd2853b6f2a0a8b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15a84c43e9b4d61478e3699a30717f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dc6b6a8a90f72ae7745cca101f2e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981649408cc810acce93c635ec0b218384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93091815006425dbadb99d7dfd51e632385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b1f14d4ff9c6055f2e0998000f62386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63941c0a4ad14497b3be70420ecf768d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8fc90c892a79a0f4b09cf19a51260388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d018e048fdc491163d6ee447f82042389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceac01c814ad9b4d9f3721f67b616ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a9982f1012cca079c0cbf08b8f67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7af6f23a09288c720842fb7e17389e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e45fb48154efa9b02a4afee8d6c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260268ebef002be4060979532058ae4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8699bc82aec7fb8edb3727e5c90587395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2dcb599f6de00d5d460868f9783c3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8ccd742e01ce676f3b44fe885c84c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a2d6b6f41db595fb13575c0401bf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346f3f34963d780db4ef10b4b1875b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718344c7835e0675d1a59eb4d40b55d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981990bba64e016246469cf19c7d3996401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b105c774156afa3a2cc60f2c21591402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f12121eab56d9b6d183cbb3e8c77ef403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaee4580a240bf9e983901c887968ee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ee9169921ecc4297ab13dac80c12b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f9cb98efd02e88ab935edb9b6ee348406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d062fa4d3dda795291c8bb45aff2b8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fc080347af77e921a1a4cf18fe2d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36dd6dbfc03bbf7b010e41305de1c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31166dc07668b76014f2a73648f49e7d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d239f7ca4a76b926c5f5db7a7ba3d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fbd04a9a1b50831c0f16b490e0a4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575cae00f11e78a470da06b6397d994413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed360015624b26de131d800eeff1aefd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc65e06e113041d1f8c6223cb84bcbe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765996c284537f139d13ed1616042823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82818055ba8d0ffd44443b3fa13e46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1920822867bd3c3afbe2db0882c120418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e7f11aafaafc2c238743ee415289a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83d324aa681397c4d27fe7139b99f4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9034897626435ed9a54d7e9df556771421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05439f72c118f1c4d10d45c46273ed4a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f06464da2ea11feda4f93cfa7724d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0dc20a72660e75b0d70ebbfa706fe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e390b1128bf2f3f65d8541b66a27b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8be67fbb3c0867b6ae1af47ab6a37426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41ba9609aef1a389e7168c63c753c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaa8aa47a2ea972e2688279ff382fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68db97d92943b68ad426dfa913fd72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe4b739b50a98182a22e4a9497b9d3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289dae98f9f441af867a118efc7046b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a51532d59c21ac7d2b3d56a95fda85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8c1c12cf20782791803787984a561433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4ac60cf22e046589025b0fe22e61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca069294e3e8213940671f4acd6a4c1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e455f4d977c5d29ea3ddc5e6f18fa96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5f7345751778c01e8919e13c9f5a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b7739767467188e5686a6910a299438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379f65c9dc856d4c759ed1b17800357439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423a3ee946ff3e085c165f7a5ce8629440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c3d0eb754e4ceeb8159333421f9f2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1a7e42775d4c81a769b7ef1478181442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461f6311d82ee87f486c64ec4fde3a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae882d5a6a8b2a8c9d7c7d980ab7f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bba04146ca39856a54a338ddd003b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7a7650a332bb462913361a765a30d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b41716b85e89c3fcb8fff936139b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ce3571fb9afa82ce83f245f8f85da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9acd09aafbb28c3f85c0991e78438449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6c1b865af6c5d6f22414ad9d394ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46eba7474cb0877d6a0b05c76d0e58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe79df067193697c0cf66c0faa79de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f438bb9aa6ff70124951d16fdd2fba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b60a471721fc31f63bb1cd23c13f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf9648eeeff743b18a4cc8fc8ab7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409a93ad6c7960dd261ad709d44f8e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d4e00a16c82bebe8e661406ffc752457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb05d69fa1613bc99414c037543a4ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a27690073397fbd186192f4fff233459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8516717fa7098e3facacc1bd6db205b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f12abcfaaeb8c0f1f8bdde23abf80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526a5b261205f84e5d6e855d694f075462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276592d4165e3798164263f8aae72f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f02cadf1982b49dd66be4b9bd3a03464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6d262f3294b74e5757db7f5c8ec15465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d046cfa6dff478596c4f17c6d1a6eba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d1ac8215d789ae52f50b534c5c81f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8798782e13e18e40efcdc0c8b1a5ee9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7847164faecfdd1a84292683fa8973e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688463410e6f1f34591b472aff5e72b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c220406bbf62e559193385b56ebfb6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba3fac7ab785ac44e7f0c5e3b8bed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b616fd87fa193ef84327a16a9fcd5e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc70257f2091981846194bcd525b5e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e93e07b7982064acf73a70807c283475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3787d63e5f87aaa4a0e8b075945fe23476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec742128558854d990799a08a6b534477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78561bf31cd3c357e573d3b02dec259478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80bf5ed7f6247cf439c9fd921438e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f52595c0bbd400487df3a8a4930c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a368bafe8a8862a32b4564472e17e7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9235b6eeeddf54cf9298c0c305aa4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337193f99f41195c984aacd11a01c57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b1150203d2230b5f7a0e31c169e2c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260dbc63cfdc3d140cc18e79b6a0e1a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667a4a89a57da1f099b97b7960eeea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1392e3dfac6c9e91eb173099b39ab4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326276771af08227ef4e8c2c8599a942488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be3638d6a5b6558ca6f04b9ca04645489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269b74783884f811f8e04336532faab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9ad673fc368d3195692db7aa269b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f4c069290063331dcb92130a53079492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401454221e5715606b486f09ddfb7b72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5132bfa40abc852e7b26ad843997c6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb263eb7e4898359f12ac17b62c6337c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5c770e47013ea3a7820732cd9ab20496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34833fbc3e1f39955323d3999715559497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fc22144331d4d0b89e1ded7cc4b83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a375fa3c5b02064dabb9b8aa020aff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2408c1f9119b7079bb199d7e78351af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1e05b546b884da020bce498bbf4c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b793d8422494beac34b2401e4821bd1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6688bac7e5199c72e359788e4e887c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765026ce3fb98008b99d01d457c2e13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7103492acfaa0c643aaa8652c848d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5f35512210c332435f660b672deca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633eac4517ec7b19fd9aa4664cf56f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a691032ab4a7d7584ee2695fde1026508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7660298edd15d303d6a563f2687d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9fb0b574af3ca2fd43f67cf927d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b76b0ccda073a3d857df015faa101b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7574afa775aabec2f62760eaca44e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1537733b48cda9cd9ae32ae5d6d5f33513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b61923a765a64d3cd85d60099cd499514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46551d4a679a1026909b76c570cca313515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1391e4dbe335138edc0061558109b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516500bf1526e3c8f173c25d4af2a619517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f811e9e0b2704a802fc4bb70d3d855518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17952917b15be036df26cfa8608a71c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31d7e6705d16239fa5722a25b10055520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577dd08fa0e54bccddd81b08060e54e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47407787e49fae89ee1976abc01ea1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa73903baed560f1d9bb6bc8af8382523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c30c76f972b7eb8b73de547eefc05524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa4a4ac4a30fbd02676bbf4b80939a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03c6a679dea185368f84bf22992d1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775bc9c90f995d20fcee8c85418097d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c5ed31c5d6d49e238206c2d9c0883528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5ca1754e2a07606d644484a629aee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a390715f4ad063307e6f2d18bf08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e59c0514845a691f49a61ab3831cee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397d88fca576f2b842104782773d4b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b1c9e259200df6fb243c1ca3197df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8131e3065ac64406929b16655cea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715ddafa74441844367e9506eb7e788535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09347e2839eecf2bb466565e4e480546536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f3403ebc0c9a2c5e276860fb71c19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4ed8624be17d8885919a7bc27c4ee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241a0c182663358ea49d6c1480b0a95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dffce7569213ada61d9357f9796b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e13420a912844614e5e41cbe948335541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e901d426da111dd19177ab73cf3bb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59a082292ece4e126ced0fd69dd604543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01727b77dc97ebcdacbe5a99f82ad9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da1b90b1c789f067fd3980be6afb64545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbb4e3f759c604e23ae49716592e08546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27b31aa2b13c58fff88c50d5dce035547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec8c859ffb0bd386ed698863cfc29e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c1d0a1eeb3136282f0e74db5e21bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897b62a3833cae312570e36baf02d69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaae55f40e6d704284aaee69c413b7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53baea8d251274cc0e56df60ced5f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe8cf9ce014c7cd9387e4fddeaa7ad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054dd2a3792242de176c1b5fa474d51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e2835e590c8b227fa3479e1479564555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249e107788206d7f8e44b02e4135564556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc28be20f09267ab3798fbee9acb8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9f3f9c2eab6849eb20e7e46e7b15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeb76657b831eba37de724016c1cfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d3d659cc1e2410e9620addd048796560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4eafbfae44c75346def2e148c5a55561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873358e953bd947154eafb2db13cdc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f167749ce88dedc44a9c09fa13c3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54df1bbca5fb4557dee71852882249b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a49a7a9adfa3cd5680701328c010b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa712706e5fba0932a2524ee02465b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722d66da1d4973a738c88454a23f31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9831541e5f79aab5f47796d105adfb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949bfc4d9d525feea2ef9e5804d7eff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755a70e72b66fcc63f126d4010b1a9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dd93506e5eae22623953ae3703379571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15441fd6a6026d217ef723b219d9281572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbc90723aeba8f9ec1e3d35a7839ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cad4af6c6f0a67fba4a20444814418574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84302f91d501c5fe3275a57e22817adb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc79baec73b4cfb8949b8d82b0a7767576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac222757bbe897da0de31ceeba79ae577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973b03da6f1d293419a9c854cb763d3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74016a587a4ce2a4c1ed1445d0f3519579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561547f4d9c1c2c69dea04613f221dc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098dc29073462123db2e22f38aec470581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c13569581ff2725ec4970836b9bc8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0ea50b2bc42402cb51d8941c5b0dc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573224ca7bb4b101dfe23f5144faef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb91f2a55c69a4e3c38a1476fc29b81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2cf51eb01fa6df49d273b6ae8574b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eec4640f7316f052fe8249306a2bab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47028fe4cb382812d8ec68dc496b148588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d0e51bb39b3bc43fde5aeaf64b412589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab78c73e04f9b6a1a60691e0ca12dc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95d9e5c1175fa14555e28ac1876453591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391799913129aa0abb3d16de516bf75592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6dbc5a85e03e815e11b9d4d0559aac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80cea3e258577b5036ab6601e0afff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fb25e6de72e254718027b4bfea883595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4f4aa2f706396cb580f2bb900f042596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad995e0c233e2f5f128ffc2ee0de7c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e1636944fe50ecb8550c869ad08bb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530db1e996ae9a7fdc37b26af9ffcd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1f6c8fe764100507ebd124515ecc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571b3d7c474077645170b84b3a2af3f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a56a9f589146c140671fffcb58e1e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd409cecc55ee2a67554cd2113ee99f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a0aafc6b852df2bbf64859141b70a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6da8faf855f0f8aa414e0b9398925605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9126c816498224c4ba31730b4eacc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb033785dd6b6879ac7cf74ffed655c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a36a97bbf55511ff7198365ea7bec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf133e048774c74e05da58e6bead49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b302fc8cc4a24532c258cc926bb1eee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dd3d5831d1a1b11e7a3daaee3e332611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8eacfb8fbe87186c1ce4d59e7d9d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06955da1faeae99c32f6124d6c824c30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e841d9deb8fcc06d24664d4f44eaeb2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530227b033bc32c83ef56ba8e500e540615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d943ab8c3274bb3e42e807a0d8abe4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c141420160ec4edde3ac40d5dde0d37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce2bab7d2944d9bd1b568ca5fc9c22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a3d33b3398538da6dd06d60d0012619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d3ae7f6a92a8422ad63270bf1eea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00be9d936bf52f58f00df58ccdb2b7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1b4d3b5b4cb355de14c72e3aa00fa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b0d2dc3f893177498b4d19f274002623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dfb3116147bada94ad580a74ae74a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d249bffb1afd58f689a22b4f61c0834625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fbbf94eff63a040eb4f5cf12af25d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30579b81728247073ad567f0a6bed3ae627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599a234f7ca0694bf105954edc13fe77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f655ef8ae1066aab452db1c7738bde629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eaab4904f52207bc74f492738c99c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d2c00a6a6c72c82681d3d56037a61631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7424392e1a665b41f6ea3f5345768fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb93b52414aea2d0bbe45927b01cca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea8834baa7654c890c1630460a6e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb147a9227c35d18589a3397c8e2256635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad45321e4a9f6d3ee11e5304ee28c0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c873d22af67c36d9b7200270c12830d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81ee3f199d61080f3ef348acd3ba24638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67988ba95361891ec4d4868043e3cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d15e3bc70af03209004191404bb31d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de27f77a1a436a8ae2709f94935646c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67cc7c2ebb9e9c9edc13e0b70267d0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f23c87cad594e34e6ddaaf52bd9fae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d57491f4863a6bd65df64ea6dbbfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af41e15e2dd745cf193e1200ad2461e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91512b3fbffdd7f53d38f8f64fb003b3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6c7e9726ea5909c9e3a1e92877c02647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a48c6645c1fece624f4cd03fd4134b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ab20162848bc0676f13e17eedbf2a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e717da2641101abf3536dcdcc160b5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed67ce96be292dc65fe940c8001cad0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc9af84b27e5cececa827809c1ac05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df4ad74cecd98ec993219ecde4a15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91ed979442b754a7b2392fd1d84a26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedef721f76f2ad86f555d4b02d0a22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9b8da750efecc38202ae907aaf0c5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfaa38c25e9cff8688a43178df8a76657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076e074b6738856559eb8145e411e41658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc211054ab5f7a2339d9464f14d3c7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fabc3db64957d6874480020cd404f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63158a23dabd298313f6d98ebd3e8a8e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a02718463ee047a5422e3ddf600d54662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382ad4659b5f2cae6fdb94f478996ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b08583f329252c2bef2a88173e21e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f00b9673bd225f089ef5ae404c124665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0dbad2ff069e409232596f969f0d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f63580075e5447276c3424f1c26990667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593d68dadd5b9121ee07d1babca7064668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3528ae445ce52c7dee5a18002d7f325669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef7fde72b98e777e88dd3c05c636a2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9502ad9a66d6015d406d624e0b36f5c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17caaceea213e8e088a981262a7ef9e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ff5f771648e9dcddcdcbc7403b38b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067aa042fe034fbbe66c76d98ca66ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3cd0af513552b3d30477e8a9fdb3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1e3dee6fa121a5e9e2f2697580c51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090c20805719005d9c3b9baa3f25c74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c63e935ae219226f8b4762d73d76b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7625dfd27a3260f0ad266f5d58a49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425ddc2629c0691c8e348205d3ab16c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24520c0cf9f33ea64a7bfcbfbcf46aa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40365c9722f140598f8a33bec327f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d21c5655da9e40689f172fc767ff7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33fe333bce8d6603bbfc30f4a6a415684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b61b6d0c0bf99fb4acc8881b05b29685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f0460e19d512691fc51f0a4f46db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58abec1e90d8c7367cd31dba56c803687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408f8c2c7d5fae17d667ec24d24fcf8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500ceefc60bc596abaac87808c76496689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784a2e49af0299a81e53bfd1067ee3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de93bec582ecfb5a7107952cd07c791691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f7c1a47ca000408322441b2c2b538692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005d0e04a2edd390aaaea68e2219d90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee36af60f016de9c5138081095f19b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42f9f725b7603911ab65a5e991d516695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a98da4b3a71c27d8aad1faefa70c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b406bbedb85749c3776ef6fc544a41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35382d4d09984e177e29d017a5e4bf77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd21aadc684a72a5cba484241d6dd54699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc8785564bb65e85a20d2c01d3f837700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f47ec767bfb34eef92eb8a109099701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee5dcfa69d6145e1f44bb9eb107749702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce6a743150621b8d957a9087e828d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1309ef80697a7cedd0f5aed7ed72f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff29405e8a1b6a2e5fa627e5ee22b51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad61cc256d43dbdcbc8b0d9523d3d3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c0738eb368abc15fcf071accd4e03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd55cc1f347867069b7eb2a28cc14b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38ccff6aec1f3e3506f6cddbbc6a25709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd265cb23d1fb74bfa7b0797fc0441f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca52b006c1ce95f0e1553cbc15b362711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09c8568e0cb75f307bd1c3d7851f8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b68687c30cb12c96261375c537f267713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607af44f1a1eb2a52717375ea9cb9ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f4b4542f838b8aa400d3845e0cbfc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511466fb208dee106f8013d9057f6bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce854d6bfd0b24c7cc051b646402941c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277646359ceb67888523ea03c454ac90718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246184578224b0be6987f0767f19941c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71e10179a28c967ac18384d2a44dd9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f1f69089a8fec2ef1f39730e91681721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ea7e149f35ac994401fe9e5c27800722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a733a2703ffede39b36ad4627205899723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46051132de6e16504cb3fbf87edf0fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f76ec43b91d3d7c2ab67b8ae8a314a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94021a9b5e1f84e7ba16a2ae675ec8f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f83e0a7e33292aab9b7950fd41365727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c7efbc523544a0195aa0fc0386e0d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f95051449f8973b17f67235f1f54c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adaa64c0e3b81122a4e06fb7aca643730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a22c4d3ae690f7e3da88a3220dfc37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b0f156375865596bf9321c9f1480732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ee6e53b67a9e4dbda1101c6fa2d23733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6432587a21a7db74ef294e6513bba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b84a6ee198ed2ce8ac03afdd96880735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f3bdb200625f70863a6f62fd742e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2994a46ea353d11feacde3904cff6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793899aa36f8040461b58c133ad1657738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5be26a5a995015ddaebfbf131baad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbf049e7c56be5dca30a143e4a8202740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee5b773dceac88f9646b19cd43893e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50591a629baa83b19a2a6f4abc2e63742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26aef0fc2eee74d632aa7b684a1e8c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945350cbf58f3d9ac4f92484f6529f03744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990a0300332fcc3fb6d80ef3a1a9b63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97218521a3e5d3adb260394532312f30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cfd7f4023792d9fa31f7ba183839e3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0688c91abe7d56a4fef2dae2125882748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31483bfae300316632c110fc42ada3fe749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c114485483a931f7a3d9188befdd1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd962183277ad571c708a1c10521e3ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8eb4f74d3ef0aaf84ae7977867c25752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24eb4e4882524a58faa1ce6af83f3c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2efcb37d7550b7ac327cc5c4b84186754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d52000ecf7241a5d5456fb63f3a6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5923a9c4a34e46879a38ee23a488ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8f442ed9d6f9c77b111fed63306c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5e1cea8a69c298ffd28d6fb9c2198758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecebe69b46d2e9688f3a688d7e960a85759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3b03245184ccd37be03c65ebe472f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311be061d3f9585690cd3175b7a19a832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f751f174bea0b0801e9407edeb984e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc781990b054a23ca54b8ebbac63c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16993c281d0e6b1cf6ba31a7a28034115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45347a9896f22c2ba12055a0b3c1d26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc3cfaa3cfe2a8e72a18fa237a36047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166576d6a2f8fe5ec5829f299c7c52088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567e95a21b09724e1d4ffddee38adf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251d1644abfe912cb32b5da255703010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1c8e0d118cf090095534dd2bdc97411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a702052c4f9c81d7d0f66d4188e678512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90934d07d93594953165596bc7aa8b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9840a740366daf72ee0d9580d61bb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022ffeaad8c21f032cfaa03aad13669c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add6bafe03007987b1c5413b095427916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1e414af63f315309340fe457561f017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ca4f44cc513e38ef250455eca6a7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb61740f54ee43a4ca590ae16a62b0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd195662af7427b5ac60cc0d387e14e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945a8647200482add529dca2ddfa67121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00128a09f3e73d1bdea3fc2d695d8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056523650091c5e97e7ab5f2362a38e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317be3e9ec843ba1fa3b79db0abb26f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac449d23f0b16995414f71b858c239c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b8d0effa2cd0ce41ad88b857412d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885a7e8fb09dac629df6b57bb97ae1527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfac45909781935567e1045953e33b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fa06b520ef3519053b66046ff471129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7493439ec0dd8103649852aee4ccdb9830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c592c23f9f030add9baea2a180f12531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85385bba0569152e31829967bce073132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9693683ea846128f27d8dff757d4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc728aae8fd454f02ed3293167fc2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccca7d797833f176e8ca95a110ef1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22991e7b1db7bce7668e57107ae97936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ba5b6e9f79798493cedbd3f04630137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac145ff0d529e761d9a1eefc7348ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d23dcc851f71208e9ae01eaed21c4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631e2dd869925e1e53dc7caca5cdf52540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88d5dadb7a7dc8a154c2076c2eb84541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a97281456f30e96cd4e048593dff5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc7ca0d1b456945fafec6f89d6ce9343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df698cbb30c851a11261eec1be36244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719dcab1427da01d4d2c9d87eede7f645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb79d181d484100c8d903f113d17f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb744f9f6e5f3893a829707ecc81a14a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9357196ce4cb3b6729745e304727f2548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f70c91f7b1960667c39e0366bcaba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954f3c0ae3fb917aaaaaacb12a999c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c285ae16162cf989dbecd2eb498d9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f4c6a4447e85abe2489d1e1bceb8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b34b129682d0f9a1910e905485d4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a683e448ce2f3653559252ca6629354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5eaf7ea22a2006ace7cad96267f0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19683ca8580bbd61caa17ba47701dc7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf2432314f057fc3e83395189256ef57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8f122714102228d0415488ae804cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fba2055694a1227c0d1304f2fddf3159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec37f45f7223d8353d6e63ff23a4fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9817edb43d6d8fb79ee812629bfea761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc46af97645a21cab02dcd34b3635e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d107574750c4adb456bb55582ed684e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b2137b125d9ab220acb8f1c79a6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f860b8c66f757e87b92dd14141aa5c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ac5228d6305545e676e479d158ab566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a52faa70d40adb2aebd1beddea9b3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35941c914849fad05ad7dca774bb4eac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a9eb44706302bb40b890f82c464369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d9edce3b6b81a9c38e16de13b6f7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88066cedd2261d36819e87b9ec3950f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d97ab8b15ef6cdf53c550deab2aa6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca218fb6c14692b6ba4c42da2db10073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cf47afa678fca25ed2e0fa3bbb8c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b897f78426c87b1bdcd57533d075e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04bb911605426f9907a128ce8ec9cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d38c054c33b97e26e2791da9e308c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab972b5bdda1761946ed5170352b085e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531418a9ef9ee80d3abaf121297587179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afc1e02d965f7eaaa3022860ef5e0280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b1744c92c4cb98d4760847b3d944681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7cf197dbdd54994d312cde20cf5ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae608fb56c74415ee4522e101987d083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3745e238599ff26d7bf9fef2735e384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1a061bb4aaac5f6d68b7d89a0760685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744cc780643dfd47dcd3b15f5a23a5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d12aec1d510b226867d6adf7acc73d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e388ba07192d39fdf4b79efd1d63f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980aae5a352e0f3d899ac8bbbe4e655489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5d6902c54be42a0fa0b6c32263ceb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20252b3af20a5bcbb028c64f0af1414f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd86e043edf9e4d02635be7c30ad5eb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79723f64039bb45f36d4b6d2eeeb4f693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebdd80e8f890543b48632284529cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4c7ad8f193add7813e7b95663839695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee87caea5890a24a12cbe5bac38cb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0fd4e127a9a893a6bef3f6853256497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3eb55dc7335aca51ab3a696d4cd18098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374f6d4feb559a669a51fba6df4411f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f54d14f145a1a1ea359a66d0f7b2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d7ebd880cbc98ac70cab37f97e6a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20760aa484c4305ea9d2402a648848102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8b95e8fab5ab1e2123cf5a415571103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7b3e9c2fb6f5e74ce466b8f732857104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc2760559de32f3e4112b6b8f61f45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdffec476c1bdcd4b14b17a0a94a7fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d24ce640af9c6a675ef28522882522107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51a60a5c574fba00a87585d2fc38a7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13443182e0f02651898f85c2244317f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0f2b651d492a560f3cfb8f8c2b115110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fc9385fff4005ea5b205b740db3c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99050f84a15e0a6a47ed5800d2392508112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e22e526fe0ac3a9a31d3a207d8a24113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895ed526000a25eec3d39aeb093c3d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856344ce109238dadb10bf0c178282dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da375a218dc3ca626f08f9626b771c83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26face9c8f540d394fcaafa3176ced1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5711ab4c3cdb7557b3c849a5da8c49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ca49552f653d8bb0393548f349972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5216a4c3e3263a3703b9bc7614516120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce6d592e3caaa0e1dd69bae1cd29da121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe18b95d2c6728861a003fd61a751af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08edd7342aa7eec94fb1ac23598fbb06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235dc28f16f518dcc6b02ffe3a48e8c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a468f19fd415e29de42caabfbd4803125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069d2c641daa0bf0f1c88b68153c5d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0e2727de179a7777f7670d35458e1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d4d225d68159caead9cfd8faf53f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6d4b8bb7252e155b3299aec19f80a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a46b7be6d2ca8ee2046b4df867322130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba148a807582088e8f3efe7ad422018131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f7ba064556ba4b6f9f3d2d308f96e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17308e05b533a015e3b5eec3f1762164133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d005bf5d09b87ed864691632f69ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597eea10d5e0c32134073a18bb950bde135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d22520757e5641362d644db390464136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2fae9f6a12c39d810b8cd9d1c0709137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9d1ca46b79ce5dcffdbd9d73e11ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f87100b86a4c07680d7344048d6e63139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc258b3f6a448bc24301973c5ff4a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb1fecc94ff0448268dd2fbceb596a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f84c95c982ae222f84b9f1681ff6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e9818e72eef4718f89d3f3dbb07dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceceed770c6fddcc7e0400c14f188acf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70858499d19bfb916174f5da5d80e1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1997498e4c37c46998ab3c0b553de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee334906f52def3aa9a9df5161404b38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090b707c4e23f70620026afdbd30ca8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ee25f623d6c4c4c6597d786150ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ac6d10bfd931c5dc07bd6515da7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589ae28f3f890d054358d1d9f9d1bd4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427df571dfc83accd9cfc3f7f6d409c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425505332d8e8fa69b939d5569ee918153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68715b99b2fec43eeb958b35ca1d64d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f932eb9c177242b13bd399482a57d6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e69b6d92d2a9721b4fc10289cd031d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfcba114fb967bd59136016a8cfa99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c848e7f30b4fa6452293d25daafa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ac85e9600c20b306c69b8453dfbea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334966527856d0e6cbb5410dcb4d2f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b388757f6fc350ccdb3522319e358d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1537ee66851808c0d78fa20cb8d4082162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53971093ed94b6c22da65885bcf2a2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e3a80ceeeb8b3aa7d6a7e6e1cfad9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e034e1d036f59219ef1e62d707fff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a1579845a728595f4e34557528ca6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20d0669c1950ca668b1ef3d18c78d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f9ff7050aa0b5e77a7151efad68d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf78096f093db3349f468bd1591fd5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677a7fdeccd35c7c41ae16dcd3fbb08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b99c77b9abf3c8a224e8d2c6ec7860171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d6c0f719b014a0e7a17c626126da7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f507da3484af24041ac9073e130a2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b7324ca1412b39cf60f21af03e08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77a47aafcd5e2263e656e9abd94c2e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877d8326be31703e2cdd6623a32a4a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c79825d0fd7f3d3a43d6f921fe403177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39e4b3da3eed1eaefc3e73f94330e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b001471a281cf0975f8c03c2cf86c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c41690ad5feb95348a5366ee5e8cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c749aa115efef00078801bdba83cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270c3c285b9739a46652aa6afac361b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d603dc123511264e1fe06856889b5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8d40d405c94b88abcacdde49ca5b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085559f5e3356d480c51a0ba76f5ab2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453a233a2d9f4085e9afa7064564f75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6500828ed033e5ad250dd50ffb8c666187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b02c60aa842e074584ef8bea113cc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b90a4a9585155c71a19451c37288ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae5dc35df3253e9a325289310000d0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ccb96c5cf6d23b72c0894d2787379191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a1c346d4c736f80c8f58575195958192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba37f95982fb83f7a4d5a7003ef8220193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f0cdf3cf1bb166f3db5b165305f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150c74b426f2861d2ed9faafe67f3f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975b31cebe62e5604c5b3aaa9dbbb57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff803ba697347809853a171b7e0638a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6390d8e6dd90d5a638594adc5ab19d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b043ce4f81689dbf792325ebfa930b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59ed979875bf123f6b9327ae34ae8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf470c7a187855767558c407e90ea6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d3de85ee03654ef3cef9d201194e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a5363ce69b488c8123aa51b127927203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7497e51cbe80ea77455f5fb478bb7c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da49e145e84540206b13dc94346aed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80061d2011699018941e748afc5fa5ce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad7f66adf2a54625cd7787f5d95abd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da0ca1a851e164ccceca4248c8673208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b3594384822465e2c527f1f8a89ca209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc94df821d1ff512f414dc1b792257210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413968a5647f07a57d6abc2a5ed15a48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba899f0ab63a071c3496d1e681c10b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177baffd596a41dad2966bf1f4f2f2e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e893da80afab42366ff7c2184aca4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e615f278c83aa3ed3ded2ade493a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9874247f65d6514084ce430b39c3a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bf7f591c3819001e67a1ec7d989bb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b582f968560f43b569bd31e41f92a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a798ac79feb06477de86c3fd944eb46219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75e3b34e53ae62ad966dbea83d1b8c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c781bd35211e0f6eba3853e86544c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4565b657ab7ad79889c9489b7c301222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff74fba7c141fd525c870fa768b911d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239640d2c8af12a57e2cc2f84f0ac6d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca145a3382bead6adfbd81443a1a82225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898753db1288b4370a1e78558b6946f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f43d39d669e677dc39c22eb94cc251227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6adae533d9bc8a74bac1fbef828e7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e93a8210de12c82bc69cb57afa2d1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56060de37e9b2859d0f1b54c41de67c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d691949fb60e2bd8018dbbd8db2e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0768067bae9698be356ada418bbd8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1a2e6aa1c669e494d4582948518c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019132b4569e7fd5cb972b7eb94e8357234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766e6b700425ba989c46cbc14ad4fac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d93d62af0e2a124f456c961f8f02d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be21aa7cc7f941ad942ac3ed80354f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18550d65f083ef44a27b96b670921ae2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abdda72d4bcb15e0e8cfc559fd99fd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86483427bae40f1a4b015ee316b0ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abca11fdcb22f64ef5a5524d026dc91241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530684ecfd626aa8597deb44e1f4ceb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f04242a65dcc5b9479f01fe295f78243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406e1fc8c005f89391dcb19aea3993a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1415ec146c755005373ef0bb74f193b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c41c3b32b0cef728dd0ae4b769502246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6757050554ad783bb5c8e35e22e14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660613ef334617db809f037a51fb8ecd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4b7730ad60c99fe3ac837a6f81631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760afbe7adea9dba1f83bbdd2084bb4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d31faa86ad415f662b8d4b0cbfb83c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18053aaddd0f15f7d22e16e592044d30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d522ffd4b0d52fd7f0112a8463781253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278b62fdf65bee8a5f13ffb274d62da254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db4034ffaae04d4ef72cea2c246f40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234a44f53a07442efc7933ffd4b2168256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb386b24f4b031934f399bc2dc3556257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649af780d1ae03f365549f127eef0848258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff807b36ddd018a54e90812651b4232259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830d44b914dee48c19ce9b97ba6d236260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af22e7d37b503773be40e1614589d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922a5720cb2a6ed403e54d9b6047568262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1809549c7da5318f56091ad4ae8228263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3388226e3c45b3018402ec95cbab163e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899403480ef6da1b9fc9e1615a0e4b06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05906ec818f29d84a6e186f67c584ae4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdf6db22ad5ab291b9ae35faac3712267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e2a2c5ecf2bcd483118755030e8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff88c20c361b21ca7049b527bf733e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e619fb732e386ea7f4006388eb720edd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bfda85523d8e12d0acbfe37a15a68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a2287714bf143e959ecb0c07ac86c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7258da94427e0bf76523a35ed367a9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bc4b93cef49d7b5ece71320bc3395274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd8a594b5498caa0ff406fd7eeccd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c77bfd9331316f6320a8e2cb9286c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd04f78f4b11c71d2c63c71ccef295277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ea4191cbeb30b4fce9213c2e070f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add98a9501e0bfbd459d66678524a8e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adb9a556808f70922cd2d35427af21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ddb208056a04e220ac7dfd70d7e44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d8f7932e036e830e5893932a3380f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7451b5781f37077ec5b19ac87a0945283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77051fd8421621d376be7e891fc65e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76afcb5ebdaaa80143812fb03ab31b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3c7daabfb9ce23cca99e3abf34782286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47749b5c3b34a0a8297033dd9ad11d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc5c7f4f61760eb8ef580fa76b7426288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1726514b0fef62d8c4e1f903a602d88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf7c94c5971bcc2990131e77987cc9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be353e1490b7752cf5b385a1aa1260fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ecc9a317f3cf89273c180558441d74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6d3029927fc3d679d780c0531bf27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e33f0f279584a091a5c8788beadd6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac190e81bc615eaa97d00d746350e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705514c02cb18b8a7299cf42351ed47296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe70ab8ef45b2955afeed88f1f30c49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6683823e3c53b6b4264ede4073892298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ee932bc89c3044de2b3208f58f927299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d448440bc752d0dfab30195605488300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79e668a85f490c702d8dbbeb8ae25c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9725ceff52456e8a3db44222b0995fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ee52b2866eed5b614b3e7ce42ddb3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a1a5dae37d402f61b335c58d91275304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a47b78db0f881930d2dc212e1ba6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396408ba52f3b884ba3e6b2a469ffae306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07a17d94d58e2ce79e228930820dc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774870d56e2ab28471e5bcf5607b47b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5227ab1cc32778b5d2a4c127f6ce4a5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039053c412133672d37f1065fbcca14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfbe6c41cba50fcf94ef4eb13c35413311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e6831476953529d6960f30206a444312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dcb7385b6ae85ea7c195b9c4d75ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0f96e86106e1badb9ec7690c2a45b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac589d7becb6fd93f290aa0385fc8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d6bb2ff37201c0a27d042bdc1c3f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235ccce1c0aa00b4aba3ee978ea9a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50a33acf84395ebf9120022fa59f63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa197cb380109c0bacefccbdc9902443319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1430356b1baf7081cc4cb982cf9d87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07900266ef081de577f0dda7e966ed5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a39dcd39d8968b3a364d94f671b205322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8a39b9710c1d821b356a4a78d9491323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5441f8e9b57bf33920ed6263d2d90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d7140fcea3733f682934d33fa73b8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a427b930d47304519e83c4eff7cc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e13333a22a89deddf72cff01b9f4b6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5021f1768ff8e92cbd9b659b74422328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d3589c957b6c9c051cc7b51ffa014329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35533b059d738823796ad6c5404411330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790757e3f35d481e76fa3ae68b7a94d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85296dec0e71dc162516f890d4f2f66332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d758ea318a49699b0ebe075e16c428333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26d15638dadd8deb92d99ae14db3c3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acbc502ffe363117f951796deeb2a9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d016b3d52859fa238e4c1fbc9ea39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2043801c277fe9beb4ede1e578eb60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9242f59b08e24254a99bba6e994ecda338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5bb4cceabfb8a2dcb0c4a39fdcd69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2cc9cd6958447636809ff1d729443340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122e31c6ea9fbae7307efbe62fc43b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d9e51dda73abfac45d4db40bda88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da454f872cb1254bd0378dea6c077b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877bab536c8e49596c0e197ffc40357344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9a93eb55c1a3cfdc5e185c41adbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27503055e0e6c0becefe21d7fb216aa3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b985db2f24146bbd3191fd83babe78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ebe19383d7d2c83e03238ead73170348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72838fe9edd01cb4668a348c9160fd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9d958c3665932a23d7f31a307928e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e17e3468c6af4d4b8ac436591fa7bf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ead6038231ca094218d57ae41e2d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f99245bd9245fa3b50933084e62d68353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febaf922a0e0220ac42125e4831f08c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008a6a48e92fd1cf8559d83e8fdba49355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bfd0ce33aa69c7d8731f36e9fc3e8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50542647e44441f9be46bc9a141af683357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e7f6eb0fb0133abbb86d26d6b70bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b37a56df8def480a0fe77b681ef79359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1375421c16cc5e4a7d0bc657076b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e303c6362cc803f559f59ba98cbf3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d68362572a0f3997f1038f8753df68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215b5d92de9da72ae6417e64e8f8652363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d63149cd5c334ada82474a9369729364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548639b1251a4367a39d761c6e369674365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fca599a1c747261503ba7197aeb63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6ac9cf6986221c9d809bce7c99f44367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51de1276a494f2473a2a1892a2efd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278b3804ef4ad02ede0604105df1824369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89befae8993ed9afcc70ba1f7dc8f14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f567a833a3862ab567cc45b13fb8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e52bd9eaf2fc964a6a4c80965b1be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d4b22270982a57ba2b0d09ac770ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac7bc37a9703078d0e3e930bb9b05a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc761e3dd91b76d084ba7cafc02d2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fc6a136b90b08e8642e27eafd4e2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f28bf6cbe26418438e55818ec8a0ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9682aeafa4d950c3f8e19f635bc42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164a040befd6a9b44c4aff365e84ad9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf398ad31613ef19921817eea082f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fec0fda07ebd17bd655343bed94a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a4bd71467611c03d885ba2a3f8c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468f4043301cafb9b85bef225050054383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c1fa3fb088c4ae3039cdb0bd349b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417047700f5f8d618b11355e65ab3bbc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e09dc2deda730054ad06626a4c488f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c5b6c5d1e8048109aac78ae9d3f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a84644f28f4aa8fb24e1c497271d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766351ff145266af5fb5046cff1c16d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ab6258b4420c947e2415c79675fef390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fa74561f6fca515fb505b5e8567c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3019dcf44e044bfaa9b1b2928e13be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2f51a7d6c02c7464e8082dc4f4bea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352801a9087769db5c4c44ec5a24bce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015404ed4cc27bb2737440af43624d4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5d261452cb35640a22eb008008e5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b093678a400ccb1df39a6c2e420b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f5c22222e9ff91de392ac013c2aef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc157acc4e9959dbaaef44ce11a41f5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b5f10420e80beda4b1e278d7b3746400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43050711da830557613ac7e8bb89c72401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7243be36062812de981fdeaed509e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dc2faf3d252bdc3c15ab05c320001403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646fa57d2b6a8fb03964e147a6905b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031ca67cb8fc455786e7e620c227c28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791c81a4f5a2e00208ef0ac35bf66c5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a247dd738ccce65fcc246df53a3fa30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795dec77778d0f8ef6ba397203bde23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dba8df0489f7243d384530f7d98dfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdce0077ed7e9038338ea8cb5a25c3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9b276e06e0c4a2704420937431b7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d148e0f21074954b7ad6f3af9649a06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77dd6e97e8db0530967be9539a2946413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a385cf36616cf20a75d81eaab4aaf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa332ec7d1fc8d2bd0202a63a6346415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6282725f342994aab3c5128ad68975416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe30f8c4a2d1b974100a7800a8fdfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84d7b370f61760c0b352581a4ce09b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bf22a1115b5b27cc33bee3941e141419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f6caee7678e8544dc96b62b7dee8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17cc4f6af746df8bff958d20a32eec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4724555be99c3b82f0aff7fa7d1aa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174488df81c92a2f567fe75919e4b90423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90cbb4c87dc38717ddafd659b9bf81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29920648c05445f88704dd6f716c0043425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45526c5dd1293032ed84aae46d53a163426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d39164a5068d1735269a0ef402477427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e33324062ffca8875982b354369075428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca59bb8045e9cfdf387292ea2349c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf328c16a76dce7e9af6c6c0f8b0560430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93b9acb8e05a306ed53b88c8fd0e7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaabd53ab5d36e57a68f3bcb54c0fb8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27324ff87ef6df310a98f6f35a5bafbf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddbd42718d2a7f177417f5e2a4aa7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c3116e742bd7194f4cb33a468980e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885101150de9ab8044567b97ae52ba4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e255e26951f63850366365b196f49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0028aee01319cc15d5e71aa28055191438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24661f05ad0482de68fcd5714ae504d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0da5114f0cede6e0ef63cd9ac1b4053440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aa9056c0d78274d838148cf2734ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c59dee9c3f1088937fb350b8ec2b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0621210f2294a00a7bad7e231d8c1d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311ccdf98f29d248aea4227d939de99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a18370b0fe4534feaa5a8d09ee517d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede18c904eb4b7816cdde681fda02f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef6ecd068f100b3b8f469c5e86e473447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fe915395d7ac1148bb87648a211cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509eb172ef785318dfc9455a84af2c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa52d3cdaf002aed70ad936c32834f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3cf1fd778642fd8ccc3a78dca4179451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4584b4f8fc8daeb8b5028798b53ad54452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69b18df6bf6b13dfde107d3bf337e4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ece37aa7722feb9e7f675ca69f76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b9b1a4896db7ec2be9b7e8ae0d4b40455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3be449a0195eee111c7b8b65352d8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4282ed5d8513cb7b01762ee3281b1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f66c41942c00f698fff079edacd872458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e497af4046275c4eddf50e78cf61a54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e0f7f8379abe2f618933930fedb62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a5e0aba20b4aa608335a139c5763b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee2fa84a5e4ea73158e54e1733064c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530bb21dc70b67a2999c57877953dcb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321716ca540d2215f711c28fffec57e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb1b449f4a630cd75bd2c05cf900a0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c7b46bab840cdc4b31cd1688e46e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab922b7b7714485d1b84c8b98ab5977467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6817e24442b3ddbc32495e2af32dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5420c8f201276777ecf4c58d1354f15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fcb00223b6a5eccd640cb22b4572b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62f65f3ea175a3cf85e347dfe7999e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd367279f964bdc44a8162672644fcd0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ba6de6ea42536ee543a06f3743eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7795a988c934825f54fae1d50cb75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d10a1a56c9db99ae469994eb90f6c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb76857bcfffbe240471490da20723476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826b88dab9ced104495fbf318e1cc10477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b200f1564db82cdbf508bdcd722ff2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7752781f2f2d3ae093cb7e2c87ef85f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a09379c1036c99a8f753731610fe5b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cfe8c7881671eeaf9dcee1433bc89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57454b71a98d921bd9da66114feed68c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34726b55a75f9a1262f669dc8714957f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d26d8e30579853b5556fa3124fdcc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf3fd268b398dd431e2dc960a3730485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776219f05a6efbf52f9ee478d5eac72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec54eba8e6065f707b7802201e232a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eeba3316056fd68a3052541a9fac2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e52599563a8a6f6f29d0f5814be9b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce0fb5f8acd33e2a47a90d5dd6450b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57550f14a0913156bce9c02dfae190491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b4af4a359a051d96e53b8462b6c635492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719fbd86a9ce7afb554ba253eecb138493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312c3c5710ad0bdfaca6954dcd445b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d62f7b8049fa731deeb41ae7ba76bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc3024265a172e39bea3a4d51e700b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b051e5e84e57e7224e8cabbd389bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f053177307d904cf58a7e92e914dc0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dde159fef29c198bd947c3969b1c3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3226f1df84fb7e581f6bae04d6046500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca05d768574d3662d4195937bbb80f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba273932e3cb71d25730cdc3c4afd5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069666a436ea60e55d87ecbe04d9b66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5245b26380b9ee1fd12806624cec3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c02cd30b0bb623f30d8c8a89519978505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1a8e536c60ee797f87a21b8b657dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ffbb5ce1cae6813d31b9948c1cc67507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5ce1abac6210ab0136abf97a8ce8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313c983b05d30f0f7f1833f5027d2f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7523e43170508055eb858a58b72cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3024d684a3df7f7d97a340103bee9e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71082a5991c5f497faf45bd474df8cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938273900a0831df0e5db2a1314b6f6b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d5c54f49d3f891d39cdb83ed59834514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e9c29847f345ce46cad1fb5f66e17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f78a7b719cfc1b530a431a9055af9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698eb0ad0c0a7a208ea70017f995e0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89692642d0f8263155fc55af10a5ed1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa2e36e382db1a3d7c223dc1679e4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ba4ca56e0beb177debc7b8e95aaf7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096bdf6817422041f6af2ee049a0242521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac644b7b465a24135bef7519e321936522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf521d89ede768fb3c85030469d2cb6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199f31286215fdef3894839e61590ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a408aa5c50c966210ddeeb0802b61c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca1f296e6df17f444e1206299c7b00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42045b6fc356a41a2da3b997706d1aba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e72c59b3ddcc4acb9c8d37b3255b9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4591711e83c6e9e84f9ea982e779b06529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a6e0eed40286d17f290252f2fb32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e86514a7c79e0c6c41424074e290531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7a16562080dd498071c96aa77afd8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09debec5f337d88501105cbd5c3a5c19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61386346c613b4c3f8be9c47e7665f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5fc039a5525acbcbde441888b0dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cc4bb8e04c7aad945ebd60f220171536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78b56ab09a8a82c8b9cca32498339c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aed45511fb613604287807808682bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34da85e90a76c3bc5f401d0f962ead539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451e42630e937507618f36a0c9c166f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3156775e62fc50e870571eb4be8b3d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241bc8d21d370ad58bebe921b70a806542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2aa3f9fd8abd3cc30d86b6c6da190543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beec95335947696faf320f03a1a094b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6373597cccfc6c97b79528d1e8acc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2056eedb674c533ab386b64c598792546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4078c7c877eb1aad16d67bc32b24c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41952d858f8f395a0742c27d197856548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf73bfbab94b45838ed5a296194f8d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7acdbf42699d0a9c0df77987466fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab92146cb5322dbb65a0e22887a4b29551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5629cfe9d4459845593f48721612c038552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930cf5e2d3082aca3b303d29febec70553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84fc2498ab1a6c065c2ff2531e9d1bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1386d838c41f89836fa49b1ba9d57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c76e601547bbec227b5d0b561eb9a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a30a457c2edd8b8099420a8d7ffdde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d826b8adc86fde4056c3cf971511d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a3c85e41029b651dd5cefc275b55e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be00d2527ea4a93fd7534fd522fde8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31114c73cfdfc23a6504142bcfd70f37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b199af540123a81aac24dc4b00ab3a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181642c71d4a65f76aec21effb5cd57b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed558799594a26874df8aeb230fd26d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa503c21b8e1a966f56ee3b96e8f96d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df20d6789aadebe93b8d71fcf8bcb9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44c032f461cce76b7fa66b580216399567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb4de086663a38e362a51232a2274568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efe8b0bd86abfbab33f0861d3c47eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274b0ab6ae0d643a2eafc60b35855b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16059f88a8f5af868b9faaccee41de1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547768f06202ebb192cfedd140add753572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76f7fdfdd4e7408ef864b1770adebc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab95f1041faa82a0c4b70e16d8500e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45359c8a69e4d7ef66cbc7fab7f8bad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148aeb7df528f0eab28b64f356c60c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d790fbc5f67745a77894cabfd1dc1c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5294ea5239200a1acc1c2a1bb23380d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fdaa9425f119f5147dcacc3e76914579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14512d933a13fe0db89a6b1fcef954e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba597ef2492b586e671152a71484bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30942ba71d8f5e49f4f7bff9bcaac12f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473d351e6f486535a290c4efdd7951583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b257a9812d91f68e3c666c3fd35b44c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f31b9357fdf2da74be8716cf16571a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4858d5684fd7bfe2defe902dce549586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de05b0fa74ec3fe123a0ede8bf82c5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf629bfa004668fa72baae1acd2176588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2b8a181077cd6fc777f8eaa5c6bba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c17bda3dd45680ca29310ba63cd6e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfd3711de8f7073f62a27c975d678591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a836d4535aa99e409a6c53bc67f442a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6dabb12a545e128821d5539e737e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce47e87ce525654f002a573a153ba5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c08d36445fc7ca273a5e248a85fbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca949cbf1eec31bc35e82000207c3a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e17e601115efbfebdb9c595617bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92eb03642db139876ab70bd2f0dd39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada356f8b19c9afe818b8090dcae34e4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8b0b180efb6dd529dd4197fefe39600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857bd53a59e89fa04a1c08528b49499601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb8af7726d62a63cec862611a8f9c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec92dac7719d04800e456def79d74a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52f9b015ec71ba98283a4764620202604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d698b633bdd55ea3d3e17e365e3d4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99f67bad05868ecb207f96ea250524606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdf81d6ac7c2248e8e37eb9658d1dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcfcf141e35a7991b3d064fc08e23c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08492f06f7684aed8fe334390f193609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79245b76e9e1a1f3b264f000f6fbf990610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca982dd3e357f5370b24c8ac1fdf0d24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c37dfd978812fc2f0ca66685303b9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3691bbdae041672afa230d052d17671613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64882252592917dcc6fb9d38e851a5cf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2adfe12af8b0437a06c59a44b721f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc21de834eb59d5a503ab6ef4a038c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe3b94610d7536caf0a963a74ca90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e93920fa6fe2131811774b6eb56a32618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a23ec0d621fe97d0318539a24a6d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509f4770a2af462d8b13cefcef5c40d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a52bda16e3fb64b40e577234f49db1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61161cdb641b138a4331446d4c16da622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6675c913c2e9c771cf3b0c217544f44623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679eeedf1754885724886e3ff9229b53624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ecbbbd4ba983c239f7df2464a9cc49625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e892aa9ab9d782ba0bb7cad74eba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b718afaf5e093fca61cf47148b0e38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85da30ae7c535f22279bcbf6aa598c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915215eff3a8ae0ffa0be723f208170629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e97cca9cb03567f92debbdd97c3726630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3a2eff14267b80784bb8b9e0b78ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ac8554e2eed888b5a96a4a74ef8d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290ab06b68d03d52195f28cf3075279633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f9da58482103a8b24e1511294cff0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30f9d7615aeb633e66d5a725baa09d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d24d6fd034013e505f5ff0ec4add80636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb70b46a00739bc4fee6ee1182847a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73c2ec7c2450001f723a409219e96f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c90ce60587634466ec2f2e1ef08fa7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4738c9c9defc6aba8fd449489a195a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381845a74222daa143f3508764381a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3a5acd5f5e379e25c209af59806a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c062c2c2f6543c2babf8f78cedd59643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e1d4f89909994716faff66761326644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79741f244057aec6c288f72bacc6a525645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b435a2cb47adb1855336b0f04197646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79108361c50713a1e92303d1e6071a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424a915e7decf24cfb4d8510d78face648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daaa1bdeba64007f941f59247ef9ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a480f5cc922d1630f1f2a7f76d37ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4552bdf992bc928b7ef2619c8130afb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ea8ed883d22dfc9d470462148a8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90c8c6ec7202aecf38d462ea0ccd29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d24f32b59df31eae0051229bfc7f4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b47a3f5c69b84e034aafdd24992f55655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510cdbb06247e6a54033cb36b2a010656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509a107cb17fae0d9409ea67ea17bb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55a06f429b6dd0e8935e0a48e7b12e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c89589c0a2308819b82332f9d004c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7e8611af3a4a975c415bdd036d5ef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b0a19a748ff5630ee7ff8ffe75ed9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac708d86d919ad509dbc6d43c1787a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab05ba8b5f4a6940ac22dd998dc3e9a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf41e718aefaf0ec548572f484064664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15ab3ae9a1ff8b363e59151dc9d16b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f638881a6f7bc418ee92210b35c1af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34100affe968c08be208b46bdbbdbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554d5f844841c7ed28485a8beec9103668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c94d0aef9d361ee12e79999917734669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677d4c920b9ca34ad24ec5ba9bb54d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c1f41292b004225b2b020ea96593671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e1ed3796223399395c5a3881e9372672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586abe78237fc20ab1eb9f31b24e20673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a058d813580378655b6d5b190fd11674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6ad5f7f4d6e4d1b4174e2b5e99232675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a714192568381525f6cb86f63e86676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc630d46c2f9f6afbf2c2acdc45eab6e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12582f0677069055dc4d4f9d71150a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199db9b3ace06c1ffbb0c15c7476db6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f52b95ee95bc012c24d3c2e5130aa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74692a118ed69d9d25397c88a2291fcf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdc969d7de4eee394ab35071b67aa7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30437153a5689da871827d9a57a5a37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0f392591f76d6365fa473ec5f98c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a700972a839987b1863d5a49a3424e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0964addf312434662ebcb851a3cd2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131debe53b9c1f4bc20320ddb501212687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b12552e414102094bfe68d91bedfd1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2a25c48668fb33ebf63a294e775cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d3635d7ca5571b4ec0322d5c1bc8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6047c5d86908e2f8fe192d321bf1199691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ae854a123d01e41acd8dd5f296c2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46169fddc9fc3beeef709ad1b7635cab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a7d63dab9b921a5644e02e7c1aa73694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7a83ba2772e85397125cef6ffd97d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca5713d61d5bf644c2c5f4f446d91b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b81abded78bc185797c7e9b10432e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db937cc5779576b8a76c52f7aa45851698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c737aa66e633d6a9cfbee445725b499699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4b7353e16afc07eb05dc2822ab43e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808496a923212c1596e4410ba312398701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffea065957b635b010ac058db37d98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450260a4f62e3afd98cb0c062ff6d1b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd5cfde18062e5fb5c4614ecf001a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22780d3952355f0aeb7032d798326f1c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac81a103304a3575c7c1eb8c8ab3833706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0bf258e7b4acc8ffe9604af784765707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca44ad04020043a7336d45f7d3e4809708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1b0c02354c6d985623e25f705864d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0c0b611d0bd8ea10f91eddbc28add710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cf1cbd712c9e0a8e1bda314fbc715711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9830bfd7befe0be7de3c07e4391b9b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a9fa79957829721f680d2d91f9ab2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b283ce9e9c68cdca4b4c9de70c0dab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a656bbbc1739c8d418eef2b7b964ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a328c7d12974aff67cf7431f4268b2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb7ed2605c2de9aa50e08f0d0313bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a481e628f43d72aacefb4e0fba3122718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e3a9c9940ef6c7bea84197d0ca52e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a058554be27241245ec06e4f6414d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e307c7e5238381226d044aab96b1ca721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94f0f84a34c134bc7fb181418e667d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693d84d5d89f9d8d151665bec966dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82b178edb58478874c572c909128d7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98ace5842c65f2137d7aa302b90167725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c236ad10e56ffc43b2cd1f69e57d420726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ca9b8caa773525510d5b3498522e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f53bb34361447c594fb990fde43fe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5568b6e10d84d04699008efecebf1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb668ceafd5187163a5d053fe4ed94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd73c872d424b0853f79dbb97513ed9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169ffbd0bf6348871064ef3ca69b8d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda651fb849ec9dfdc4b4b5046e14da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8f856c53dd166e817b16d62ceef4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca91aaf8fea3ec39fadd2454c668d0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e4a79fca024de8c0df5b4e0bbac70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3d845e2964db6d7b5be42a8b03593737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8399edcdadcf2684f165da028afe5b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4146db2bd00e2ab09e6479142368e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6de629f89846185c899bd9d029e088740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060903b831fe81faa217eb8f6fcaba54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9443f49b0f8aff15755fdb675c3beb0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a47ea8a03054c1ff4f7a505ea31f1a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1823ab764181be7ad341d28196cefc8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c40c6abb2ab398a9e298dc3f26fdf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219979531f64df676f302880b202eeb6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb519655ee87fdc101b06ccbb593ce32747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fbf82ba9a71afcdabd50b4a6d48ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8277330239f6097eed7e64c2fd560f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e401f6ecc4247488370a11437e49860750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885f51990c232338201b05ceb2c0625751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ede90f87632c6c87bb265b52403b4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab412d04791a61e33baccb85795379753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef1c0e678deb93454251a97c86bdc34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b7447641fd8435e06ab906f153d0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf21cf11a659bee609f39f37786d996756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f2338bcd3b011db3133934205090d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eee53dd73868562170642cbbbe70be758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff9dcfa3239b853b070cd0849bf03f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>