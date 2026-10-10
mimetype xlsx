--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff723251da49fa030d34835879ae04041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956cd5c526991166718d8791708c4872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10640a557896f9599b1a4e45277e873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa50b7463fad8698630b0505a00534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccd9d860be6c3d41e43f9bb37ac8f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada0e7e9d7f8a1b31a0944b38fa9656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9bc31274e795fbc3ad2b28ac84c247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddcdb648cf23ec3757677f2c51579738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169592467487a9296baef6544c4f92f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523d8e616ee7bb15e01c191542c8f0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513e1de9783d07be1f4bc33940efe0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63336300f1bf01f6b3b042b37a2a74be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c1dcc5810f84fd37a547f978f82f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066b3bf709b8203d8912cd774d96be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c11451560f72bab1f5650d86f144715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401a088dd4ae7d4628928f48078274116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921eb3b735bed46a31eba9753727275217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d3e67442257d1c2b59ee60d5d03718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843c7880710c8da658add2c1c037f7019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708ae9f6654ac44400b6e094ddc7b2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cc088aeb75f0becbc0c6a1d555e3e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcda75d403c4395d6a3ed241f6749022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1192771b44191d4da0ec51a4ad39723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2693593dd28cdc75e5c607e1e444ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bff77cba2ade01a8c912df078302e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aed973214e8a334bb5d6a9ea3dd59926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557b605c32be26433511efb67c6790f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356a5e2c3c7557e96e1ebe0fbf5a71928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fd11f0c295e14bef30e3ecb5ff30f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ce2593dd1e70ab29a23ace5ec3d4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992616bfde14471af6b6d988592428331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9135d086276131b8d8614cbdff1ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e643021a1293ce19191b4a77eb8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b818b3dd9001b92a22ac25fb25b747334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6dde3466541f3cbf4cbdf2942dd8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b3e859d1a43183e19baff138ae4a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc5a673a02bc85b290da42d56412a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59f0cfbc55a54af97ca6b87a7058dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90c853ce52e8a9966a9d830ab1338439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f7c493e633472b0d682ed2bfe22b240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca9dc0fba89590f98fd246c7b1d56c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41c2de792eed536f99f8e14d65083142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abad927acb3d71faad8c4465faa88ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98804366edcd730e1f1942dd719a0a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4573b029e5a18b36529db086987dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781be2c077745860ed84183eb7329e3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a474d4d16e76152ada0b630c8882347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95421264f1856bb58662bdeb2913d5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e63a5312e57d484e42f8cee0563849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f12d91d7e580fee7b4e601390099f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ba0059fc72cd30d1f3725a44aff9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf20bffd5b64bdaa67cda4f066ff4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a882271dd2da8a9e838919ab1989d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5210d728142639c839273876358be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b88023f29de29766e6bdb1c4245bf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df863b9f7b0222a6ad79871982d790e756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b97062de567b612c9aeda9d756d80757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8128b3a4918a7bd41d4586c3de91e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabd798a515bba944bfd7357fca35e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c32d80684c786add8d8a675fe024960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bc1dce354c286387e47cc7b345e0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352c2d4d7236dd03fa5aabd9322651c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082707d121bca306bc216105af5cc4163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d17ad23ecfc4ce494b5b2c676d4af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf08dd7587a3bc4321bbb7b020c1d3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335593b84e7cc6267c905b8afa6744d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8960a7001c89b65824443a47be2ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94c876a15839c3c14bb2cea8430ffb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da2f1586ccad903397629e50131f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761d48258f34d9317c4a89356f4b3c270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9616568c97c1cdc03e34b1dad6db17a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526cee17edf23058ac28b894d039b8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57a41d8e01adedb677b47c1018f88073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d479b82efa2d126538f9a814a00846074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5590de96d7a55b92e981f2ff3ed6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cda07e5e282e2dd65ffd4badc254676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56fa910ef77044c3253c215825b2b4477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcdfee6b1e2c9c05d2a93927b3e3e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f563dfff199c537b8d157b1989950ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef21a3f8c4a1c8c6e1e9139ce30935180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a4a1ff26fba966870c3ec6549f0c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ad1733f70df25871ae016427408c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83268b8234c4ca593acc61433abd159583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3155b3076064a3a78df49a7d2b1d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abb71e5bb3b7fd6b86b4e1aacf27f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87313a837489ef88f9f96095a1e97ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6d683796cf45c0430fd068931f31e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf38465a00bbe4885bec193e466eac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c00de083775642814f0c5111e7fe1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ba662820b80ffc0700da519dc631c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6a496c4fdb55f1b4eb187718ee4de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33a732a921ecae1488c2ac00dd31ba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948e4ad7ab07a861bdeb94415141bef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8181e841fe6b851710b645d6328ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cce80e03a458a3b8261c27554540895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959859721e3cc35de1a2ef242dde4a3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32641fb5a32fda896884878c8d0a7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9384541327b686e617b688586c3fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2381047efc915481c1c10cb85cd56499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42526ad81f4d0fb71181b9065a6c3d8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5a3273e55f7dd2c017e5a7beb0ec2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc36c7f7ddef89a9021c728124967a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364c484a5f44e03379f1e164f65e87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7945d65f822348a2d2f8800af890f59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042cb623dd0480ea7b2756671215719105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a20d9fc88c8e5f83a49b25fc9fed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d3d8eb24a92cb4ed528b7c71aaf52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fd5361f4f9cb36a2a4312adc9018c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f8e119a2770e530dbe6b5c9fe35d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8828c10f5cc2d0c6ebec155576ebc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18dccc693c181bb2d08b6d6b78d435111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70924b5765fa5d8263c9fe898113d3f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8886b29c0607409651ac1e0d93da1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d721f68642aa8a0007ceb8d97884a97114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb671137c33a33f2f4c293fe8e8c6689115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98af5bca6af910e530b8dfa392b6dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3027055e117ae47a850128f47abd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841d5835318aeb869f05480436a084b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593c2d8016719065a636a2065ce9a0c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4559819f2c2fbf5bbf214728bcb980120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98a41074a0932f5503a74c2a3107d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485f26b01ab11ece9674cdc9b1acf71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fad7b89598141f3c631eaa119f98f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea87af8b66acafed83bb26e3ded950124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43797d85747fe2881ff333d020ce87c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cbdcc81ae2bb13161d42572f96202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45c683e2ef54c4a6f8e35924f7abf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41919adee2e58d4e029243c63ac2cb4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c3b9e054b176e8613778acfc77689129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83492f4341832fec05826aaa47865f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76953d2def7c2ac670201691000927b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05834d87da0829ec69edff9c4996d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34bae2efb43edfcd21d4e65adb54e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ec42990132a674784ab5304a48744134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980fb8fbec209cfef7b25f508b49db2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e574f8e4e8b436f770a1780bb7c5da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c486c35b6a4716a9ab76472b16e1c2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd44b7ddce5f9042caa4527fa0455f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7fc1d244a297aec60e2f5de54cc753139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f9b1fa1084c0f8ac498635a898cca140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ea422dc136c03b335856b21c7b0b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fe06558c04ce4ffb39690a305828a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54819467c0179e3314b8d9aecbff29a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5294b3e3308fe80c71abb9a61958a58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984a5c639e7b9e8393bdf2794c4c359145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af9a9968fb15c635fd31364d9930a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6222042ff3a2dc4124ac363da92c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66601d41a8c7c67c1a7fbedeba5d9b90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f7280a96e5874482bc0997a0b45bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658cac723ff8e9094edefc9e8692a1af150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27394498d1e6366dccb544a9edef8bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db71b3fd1d8d18227597d85a56a1d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9bafa94dcffb31ac53a57753cd2a9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d77a37bcb65d2148baace9052d651154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603d038e8c83001c90cebab3959c898155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc824971569fce881234306db07a83f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa51229ebc31d613cad064728f76c4e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502abcac73df29e6ef3666361e2972a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153649a721c54c6ef3d59a6f99178d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d6b5f6cddcb67ed8ec0a0fc6f6120160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbefd87274a49b5c4be12c8481a2e40161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02062f5048a339af6c7885cab0690f58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9416dafb0ecc298d9b95ef9726db16a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1d176628deffdc1f69280039ca5d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22c7b2db91952a1cc470bddb311417165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845c8d978d5bd3061fc01d15fba52a5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bda12046bf598b112efe17eccaed0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d163c87fddc5a3049391b45aee28a1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffd8102396b45265437ba7884d53e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40b893c30c3cb3e7cb0469cc04d57b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a7f68a9adce205f4c07a960205dcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bdc19d9f77533e47e4f4ab0c08ba8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc57ca460aa8bb6c807b1d1ca3c824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0acd44d7c82e64597d703b08d6908174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144df0c231a197971070815e69dbe22f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f4fd8db671b7e2bf5b0f709d9ceae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24af0dbf7b04e24ec902012b16d8d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16336e6064f469f393aa9fe2821280c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0882caa1fd672a551707fbca2c5b78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfb080d11f27b4101684d5f804d7e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a006bb62ccfcc241dc8b901d07ff07181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e2f1feda6b86759f6da4228dcb37e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab99e4cbc3dee9b0b3b30afa4400e07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f2e2a1392b879cebd7391dd962d08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf773556e639fb970ef1efd12534b25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c76a083adbd312ed37bb73c07e46fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa6a3965ae8e5d1a461c97d85c7fb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a2c31aecbb87e90c6c39f50bae6de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a7fa4b81a24304b98f1f660f86164189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b393c5b53f15a007d78a45c7f3da98190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48f767948f039178857822f570e54b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26025e78d2676e32d8a5b9f39ba68af3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc0cf90e4269250e7fef72b99e9bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe482dedf336bad0b604ae907f456a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d6c7c29c27097e71a423ee952cfa1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a0dde237278410ebaec21c16e85d9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7f0b6766e6c8ca7241c4576e14e07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38231ef953798cc218a0657d4c84da198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b42536e062a42dcb913470d9ca463199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4917161d485ca555809c44ac93b19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a966415fb667bc12524a0766a817260201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f881bbb8bf903ef5b10c520ec1fcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9164adb9cc1d95517f8350dd8b296e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e42e75bd1eefe88fd59309ba24be8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3e349a4233fff3e0590831f0a5861205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4331a637ee2b4d553d560b9a90d187206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f228c1585bd29d6e0d881297e32f4b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20603be317544b869fe0836738210c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5de60de707399c684a4f3362a09eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea4f30d750b1fe6edecf85f44e5492210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68c302a144df17c6e9872574f4b779211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc91c55534b5047e9306f8ed117f9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe52855545a8f0fca420e77a7d990f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9f4438ba7275e525cbed439a3d72c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e060af3e896c703191b302f5d01d95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df518ac30c29e6d8d85c2ca2d0df98c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07913e6262d8990d3a8cd9f5ebc82d7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7ae9fd6f180e142972f35a27099a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c943ece30ea54aad320e8c7023b99d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292e417b0e28d740b611a8f54d58ae2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c436d2db3b916f57d1ecc4b78648bb0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf520fe7c45db0406c92cd51f3af9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe33d47001a0616e8cf72ee36c8f559223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e771ebcb27c791f00e1c5768deb9540224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea5e7a3cff763de83168df4e081a43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d87a8f390237c6669828e80c9de8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315ffd8e630390549b46497560b66e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780af23ea85cdbcba06a84cdb49ef00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2c58cc6066d4def1092fceb640b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd122a2ea8c3b7f64b649fbabbf4fd5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621be3ce701af6da9c97f9625cda72d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422858d1907a71fb64c119165fb3b70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ec37bcb99278c1efd5bcefea53f9f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2ea74c1d76251849b524584deb0dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e315690a4c4b0d82957075d0d3ed76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2b1cfcac87d6bd1387982d9a5d7a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65438e86fea728cb50fc90cda2ebfd6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79c64e651996d1517e6bc993e3e86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a7d59dac2b03c309ae5a877f6ef9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c891dd0e0a803b38798814dc6521cd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09f892714945e11c77da8c828cfb9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010440e16e92763db9ff2bb84d35cf9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df870cf7b521e5ece3f81d68f6a1d8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7829bfdfd00451efea5b0e870b89748244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182e4c887e758976e495bc2af9dd75245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec31421651a466348d9e67d77b5cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229e2d070fb0bcf671fa280ffed86c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aca6b89019671872bc41709eaf9018248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4f35bd3b5319366a4e2a4ac379d4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7beed90bc63bd641cd5eb86573f41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be33dfd53cd7a6df67072162da47a7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7225d3f5173b34ae986d252a142c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7ea19518104de9217aa7eb282d214253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf93cd30f64c68a4a1fa719a4839a6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e5fcf6e7418ef1a9e0057784c464c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d464e6ebd23c89885b51e4a27cb94a7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8fd70d3e0714a70af3e6e742115ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4268698c2c41c5c66752b29dd8c2086258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88719a51260730313ee9ffb2d0d10ced259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001d2ff46df5fc252e28176e7791cd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea130e3c4d3b6a401b772b010e9acf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d376350dd17479f322cad2693dc58b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea6a06171a1cb224d0c1b767390f0a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61511297b08f13d024395e1095df43ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469599c8f4de1a2b84b39d15c46f066a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b29f861a4516dc773a558ebedeec01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b24045b9f957451436833f67c79a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53095939ae8e37f0d0b3d2f4434c6aed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a530365d72c57726cf25026d9e089d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13134b61b838902f4ec13af992ff0a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09371e5bbb568c60401257712198b43d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f53880f87316e74c39a83337a35130272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc83afeca7c3ec846da78bdd9af7ba8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafea67e39240f31a81bd02eb9f9516a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005726a1638febdb867c1ab9d719f2dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4894e05606dba57ea497c8a5096a6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1369c3188100d51c93fdd75a1ae2bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c134f4ed6ef45cdcff30021fb9a8b2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141be70f287091a5631d3f144267730279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a36e8a564f1f52f7eaf3f203701210280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1244fecd1c42af9e75f6ec709f6ff1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd1c6c5aa2f6425045fea5dd2ad7cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d3c13f733133bf278b69920d9df65283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e55501a760b346d85f900c79c7076284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc8e09fa6f0d542465bdc4db54a25a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094f34aaed9f489a408f6f3f75fc8de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c34196c3d748385ee4925750f9b1b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec68d28980ecb55df610fa388b9506b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e60ab0ca0ddb335a94cec52518f0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79f5501b300ea14275e1b5901f55e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c547909f92d630148c618db47bc118c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d186f68e997083f60f02d4ab433d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61453353080a71f4a7d0f9971abfd080293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4934cfc3a31f3ce393136e984b86fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5de0f7c2f620d03e0ba59596d4796295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9934c4a13a242c8b4f0e84bf512bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0deecb2d72871743a4a036baffad4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd0f5592016e03b3f15cae305b7d64298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff52ef174a2e8a719100405a625ff42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137dc3876f517b0db522c82f799cb0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bf9c6209610e01fce9a24f766085d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9665c5683b96661335290900431f6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf89fe903e6e23482d743603690b56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473052340c3821f2bd9fd3abc574bea6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638188fcdf7b94cac87e50a4aa0155c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894de6017388ea3cc4d22cb8347afbb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f446b6c17199f214075a3127af6c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b514ee77aaa78183717d27156b2c0c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305e1db0833441c841ad36152058faf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddaae793b1328fa03c7a10d35e0e3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a196d8f2f33e63c5c4f884039ef3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b8d777c9060af95dacc126b6accf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836e09cf23debd067b1aa0e4fa24b65313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45288436f95b3d0951a97ff06bac6e4d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7783bf9e5dabb6872a56e8e4af537315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ebb05db67fd46196b74178daf40a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a49ea42d1c5da6d8f20573a5c7b162317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c919bce7e9328e222728c0729ca80a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982bb8a789facd7a79ef530e3ff2afe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5947ee69bdeaf5a09f3cc0569644a23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cae5f273c241becf72bb5f9a11e0e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d72fed77e1a7b1a1b8c909799f3936322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052e0f2aaf21ed29e280f9c7410da0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ba45efb315bda9876f867a654ca0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf3915f33487933dac52311821a896325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f49eb22ca512f9e1354f0b98830f5a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519934a513cf7b116dff7d1a219d08c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd393094bb8091b94fa6c72c7b1ef07c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96166514a85d22b349c6aad7897fc28329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08a016cce943417e6243befa3d75e5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662e9569c4fec45df6b9a687f825422331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08da96b60b9b2572548e390f887449332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0e13d937056f020f4bad346ce9ce6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c481ba3b7358982376ff154713067334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0349cf7b1db72ddb6933a90eb31c37335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba2321a628a212d99301d131da3dca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d265e8ad815d31e29a8403aa9e8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2d6bf69dcfc671669bb3a8c747b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f144ce6c185af6924c971f927d6ebf2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197de5ddc736ba1e6a367b601d66f527340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af196ec600ccb05d0b0cc301ca09502341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a8471bebf993f0eb16c21bfcd8b79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822abef2343aa0efaf61432c18efa86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47383bb4ca4532e39cd4f67c7b5b9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc442a593838c999bf00bcc974df29345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2df81775a620939f17e1f9a0ad5d13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045f745a5871edcf0d47ca011cbfd13347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de4093edbb086b252a8fec4b144603348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91034eca35565738effb2e18d836f002349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a41dd34d1146ae08aecd40af10193a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738b903c8b8ba3c71fe6dffeb1a16d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2cc7acaf14187b9d2b0e5af935170352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdd684ecde208278dfd3dd0ba7ca23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ad3e998912fdb0474f057c0696f83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b97f779d51cc9ddc66554a6ff8823355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf135827625cf09cb60a4d5117a7265356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332e52f66cbf104e2b1cde1bb64bd0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9e715cebb842f144a184e520844c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacc24509a819f7946f108947dc93f2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afe20091dcd2874fbe8020b6642280360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e113821a0cc12e151041bedeccee6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46464c6be1db6a4c7d3fdd9a89513f96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f9a822bf97b0c5895a14233e878b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6fbfb8538afeffff8d6a729bcc94b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab784935806d6ed6bb905c641e819e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d67f19c19337999e81ae9759953fe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9130d68294cdf1c058b3b865813314b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ca799437a137db9be900c045ce013368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c37f66e8c39c254e229ba3ff8969369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd463702c9bc4acc4a85b752e6b9eed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483e9f3058b8ce419f08b5e1e7a8773371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb00809931172c718db03a48555b9b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c274473d052951f013f3a873c28f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45a91702945fa8048935cf859c3788374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db8c80e31564b73bc8bfb4b5d7b2d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d226ed82cce3858009543d47f7614376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b620cf00d7a811508e11e5bd506a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95862a9f62ef9679df157a232042bb7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a7ae9c8b51cc2b0bc884c76ffbc8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3a2d1fd3aef2df60c0c265b179432380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640b393f4eff0b3645f720cc37798f7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065df20854b634379581f2470d40e0d9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a3971b8884fd74750b00fc08c10d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e597fe6046966aeb48f74a4a013848e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b0d97033d44324f4f1a6eed696fba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32ca438bde9925e7d58527a86e70eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97002feec26edc27c33a2dc77db49dc8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085038f86a72c228fc1c1bb4781269c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b971a4cb32b9dddbb12dec6fa6d4f52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a61d073aecc1714dfee88307e50a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7f74398bb51e62be2c9e18443021d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e80313f871cd59f915904e5afa6eb6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab86d6568641c2857cf72e6b49029ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366835305c721a04b1a95ae812cd14ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d20bc4a1a98997eb8b10de36723d0b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52ee2735dd75c97d0628fbbeb008c5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f882f08d81093a2e7fdbd607c78d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0426076846afb884cf28802ff00118398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bf425bffe69e374e283ee2990c703399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec868f2e730012a1d49c0a2aa67976400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0de96e0758dd54a13115d955c005401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057898c2950cdbed35f8ddfbafc88e1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7286ddb2c7020c75c6d7d01fdd2f74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3af3546eec5903806253073d9bac3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e4bea49df5da56370ec1ef8573e40405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb292fc8af01fd7885a876ebf2d9285406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d6be974a2788d18298b76ceae2a6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613af55786c43899369e3ad542e58e40408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbdeb0ec62e3eaa7d5abb0e4a8f015409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fe88b508a28e3b4ce51f2112ce87b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d8078bceda4c06d34a008aa80408c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665b5fa7c24f1291e00f9af59c492b6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a4bde554bd7bc1e859e0619e88f398413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f031ab4663b47fe3177d1f51f1436d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e246cf4813f85272b2549bba377ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d97863ea166acc536629bc5305892416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e38794e139499cb18d677a7b2c2461417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c844bc3d511b74852c5481a3d1c714f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df151c052e033d63a0dde32911f18f7c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47af6814ab9ed37c127ae588409a4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d00f0f8ee37ccd670055001d0689a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3089bacf11eb9766e6d2dbb7a063d75422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88aca3d24ab6a65859f5465fb9dc13423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f56c8eef9ecf6a2fce421f921d2e4e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e13cfafe38fe9905912da90b1243f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a00f83a19b2351c7bb33c82f125f9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8692b08e0631e7a85f3906c6cdee5f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5118e1f66ca808a2d1f04974d6600428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80e112ef5f4b5111ae5a39e5260b13429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eda572298d6b00fba3d54c72990d3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70015da5eff6c1a82a118657c2079af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f68e3c558357725253c147edb7d57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15197762cb736720a7aaa866ba5e8628433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b2df593ceeccfdbd73e7cf5299a2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bacb726dc60a111d6997b453495e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeb402da1c9bd336bb0feccc7da3c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb12aef3d232ba2c868af38accc8821437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d877e50705273a198c6aa72e7d9d82e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9b333791a2bad74d5642bf9bbfd30439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f893f56a09fa1a15ed66e6e836e2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff381fedc776ae67879e05100e365c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088335284f4f7255b24decaccedefed4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4bc3fd6fbf0957b2650b29d27b201443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28df9343d1129b3cce6248d6e09559444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8009c205125bad41a65239000a6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca1cca52640f59adc5799186bc35b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddc3c48d40685176244d5e6e85c4f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5975d6afd710863c822c7073a287de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4d2df60ecc5d8df54fde70df0aaa3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208d2f668e10541822f68479ccdf38a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dc239c18ef077c867dcfc55405001451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec381f0699dc6e951ab615ebe140b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb449ee33725b11888c07ab5e36506e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc11825838c689ca08cd6cfadada250454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08c3828c9d24111664fd5a782c1495455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd07bd02b7fa20764cb5dcdfccbde3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85b8307d317d60a109a964990e28b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba216a31df9b8a3af2ee7082a1d811b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a0d5b96f032a1c49636c78c62ada5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48295ca37a275797a7aae6936a7455fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d743ecf9e469124250876c9334b5d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25210f126bf5d479dac188000aa17898462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9ee7d18f09045dba817620aa24f7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde90be0a4c686b0be08158b59cd4d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f17822950d4d11a7bce36ba78c048465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced298b9ea54e2f5065faf30aeaf663466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd660a145540f03745341e6bce50179f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c15d6bb8b0b8de7f13f1d906f33227468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af95475cd4210aed671861c3d102f8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc27bc7ee53b2c797d8761c548e23a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3009af02579f8bec41dd5bcfba857471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71ae59531eaf25b24749bdbc1b690472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f267cb27fcfd49bd83b9dee2445e40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39a60f5ead683101d8e4a7da47b5c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff088fdd70e2d9c67ab2c1dbd022084475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87a11e9c435f4edc67e7e86c053726476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f50e5bc636cd28de8fea79daf86ef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43872041a01e11bbeec66c46c8e84ef3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dca95372cc2ead896f528a70d0fec5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b810b0753746b5a843d372dc3ee9a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af53b78de5ec6cc17a22ca6172d60d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4e438fd88ce74357b6997159f7e41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43495baf3ed499c441b32184703de55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa65da03b89a097b34c5bde836a1b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469316c5fe0f71720e812c5348c753c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43989407e68abca5a4c2fc0adc527424486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b48cd78190e7607e553843296d41d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc096cbb6425c9c4b7d25b21b06f065488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b98e3684eee5c1edff9a295198daa71489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e1a7d077fb9a4787aa00c41fe10e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b0a340a1815279146c83316d9b0ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada06361ff991711626bba5570193dc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f61246822df8f2a66231555350c20493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba85a61d2df0a2e595b73d78a8a94c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0648118f6ce6498406441a0f88334eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acada546ab56bf743af08297200799496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6c90e1435f1b67ca81a98f0a9f6c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f18f5928a478dbf03ac5ac72317b3b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a0247aca6e90bfaa9c8d5f687e629499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12619d0771aa915b40574dcaf649ca9b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40fc39441cc17431a202d9ed41a0b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194724823d636188ef4777dfff3bcb3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03066356990468ee5e99430a69975029503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1db158c974c429571927617306040504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3027dca50cd399a670f50251ee50ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a719595471949ddd07ec44236ec75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df17d61a8b264bddb85e66343dc5459507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5c25f995dc8e299265b56b940be75508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae403053d855cca25d9467690c589ec6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1a92fa24d72f72b2c7cb63d57abd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce04cd29e555ebc6c8d107fabd8e6d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c98eb48a533d12a791a07e73159b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df355fa3fd1a1e6c4aaf42c28978cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff83bb6068f9601807ec44450c1c17514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d03250176891761f5d56d021b36b4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1403ca03715f6f7ad6ec3124b358e00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e129bdb58982956a9913e21ac5e7f8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049d5a76686985989455a0fe438a133518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9662a349ef5333c511193d5746e17519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a677d5ce72aaf25ad3d78994df2ffd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5545e6979effe7089c777e6bf35e1c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82529055ebc8e527fc38ce28ad4e58d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e1603a0cf225d3c466771f80f18a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b573199a55d9d2048ee5a49b07f32b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9237e69b2cd21acdac6065cc2d1c5e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c229e5676b79ebce731e8c36559572526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a888849b4c8a775dfda9b49f07e1884527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c266c9108ebe3925f1af15094e2ccaf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6162ee301062f76a9bcd9b0cfffc4d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d2eef58a40ca357fc79d149f39d78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f0111c77ad583ee90640da1e15c2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64bb1d87e75d3960bb8b37a3fa541c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a34b69806430c0c3269d75aa7df0b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394dd10c1d9c874ca1fa6d1862bc99c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b1e97e79ee5fecdecdb1d4aed0de0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f11d2e973d378c3fe8c4aee691201536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5bebfe4c545aa47c79d79b3ea716a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92407f0375f290ca9eb67806abc8f2de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a731c305d7406e99a95e391f02aff0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ea3dcf58549cb9c179e2f0cde5a23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b51b5d7d945b321591530ea1b9779541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c8ccbedbab929b8f1eeb8b900dd86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416462abcf62fe4465bba6a4ba7d7d58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b57df145cd62fa1877e96a8e67155544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20469b043242316fd7163f9da9afd443545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46304ad458b1963c5e2f0360abcbfe9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8077de59f22c1f92f06a2ee489bd9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277926543f62d0caf0052a927a63a5b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f135e38e8072b3de99e9b5f027ebe5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b793168440bf14439ee7d68e4d3b721550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aee1424d943a85adfeabb9a0177985551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa7a8dfc269a8119b04035bb2d893e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b04c1ec63ca167b86134a2b7128c24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67006c356c5e4b6a2f25cade76b4e23b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fe367e840b97a658223e0e4580756555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b36c0bbeea4da1229b329b8feae2c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdfe52a717aeb9b3d42787afb5941d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5858522b229ee7769976584638a065558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b380e44d500c40c776c79d7ca1e0271559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503751292a468e198c95e5c77f88a94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08dd183ec54e82e8f3cb63a03faa7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28667742297e113cd8fb694c64e9e6ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7ab2b5320fdc49032f66f57b7375c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be14b52a8a45023e99972854a39677d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b00020ae481d51e19461cc9c04c9d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c927cc1fcf1655b207c22207576fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eab0111c7a5e372a3a450de0ccef0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ce82606c4e4826217b77fd451ab2a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514bd5e4d0d4d4769f574607c811954569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ebdb251832733147c358b6bcfb026570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d794f9ff2541c4e22c498137788825571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b06f075127b50995e1f0e43d67e103572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c387e5b8446f8da7874615365d96ee9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99d5009ebc2df36a7324b1824cd26f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20c471f2275d41d5770aee01f086d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a3831116150339214f140a96ccfde576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf687328deb087ce2a4abe02f3d9d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078563cab9c71f6a62d7bf49adfae0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca814cb889ad26917293bf141b584f84579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c94486340110a49377938aefb4fbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588fdab35f73f7d5d47ef41747bcacb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc71718608557434b665ee441cbc0a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e78f82a736b104f52e55b6cd9ce8e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7da10d49407c9872220ab91314166a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77192e3462ab00e31478e8343420e1b6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a598bc836b005bde74a827eed7ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e15b80f2b1ba6d18c68a4a19f585d0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6dbcedcd7adfd36448d8858cb6ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98762ba566ab5eeecc3f14554152726d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1601f11f2237231b8c496756fdad312590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214910825264d07e61e486f357d30369591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfd7ef4902f71035d723b9c8612a46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c487ca87c6d0ba78776217d7661e035593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56436fc0f3acbd3dbf378b8c2f9d2db5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724861ae78803245071a34f3491c090d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899582e4952c3d62aa4ec801bb9488b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592556c0b50a7a373da0bd4835e2f4d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde0fb20df8f7199da17b27d3388647598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ddf67f8fd8a92a19d02e47b34ef1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770436481e15c88f3233cd650c4b6e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d143aeb766589d8b228d811862dce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32801a2fd31aea01b2f05dd91b254105602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3d8afc39ad4ac036d3e1962ecd759603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f021f691ed8aa2c0bd9ce8929527404604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb71518e5657f59658372a6333d2ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443572820c83509aff2819cbc48b70d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b62e5e7090ae6afddf0b30b95f4e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db2a2aa6a4d92b7f829e7177e3ba9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7147f7b23d60cbeebe3934b85e126cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9999560f0d616734e5784082d24fdc5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a053f6958aaba3d9aa942489b6765611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d2c66ae2f266fbb02f831f47de9d5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c03a6c170372eefd99afd88cbff162613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73a94ad9ac7d1c2ec8f5718a3169a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3a3352dcbb917c0e72e6264133e6d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99448785513504829ee69c3853b4f44a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23b6a3707d983feae62b927c20aa2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24e43cb45230dd896077b24db781fd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beb25f5c8313ee506efa464a206f98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078995d7bfac7e8c625a43b0adc36d46620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14aaa3915e4cd1cfe923e60ade1b26621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837b582f6ee9a3473798d692d25308a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905af66727214056509f14824b07a5f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da51b62c59c8e1a1313385b3d24cf28624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594b47dc25d6447a388f96b2e46a5ae625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e5c2eea858e343a94b8e553fa6f99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad55a65a10150e71bdc196e828d2dc5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e1ad4b166b0f788893e9aca79b245628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be7a6b327e69ab0befa9f869d6fcc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3fc8ec1ea35f5cebbb7cda52bd682c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c9671d8d0e6c8fdde01eba96051cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc95841a6728a372c24360d131590632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b420ecf01ee38a3002efd9dceefa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64b043a537507f5b9831889f4e4dd9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea43b6431ad8149b0ece3a81a00302c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1d4007a6de70ec92dfdc0c47cfa7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ab7b2d160a56852f701753e7d9cb5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54794da660399c99a50729455539247d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e966d2a525027f73968d0fd263272d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37740fc21dd506513d8cb3c6cbd4844640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26208c203ae9a6f1de35f3cf849a43c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0de1ad7d2ed7ad80e1b5dcbe814170642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f897e9a74c4beceae5f8b5639488fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27375b1d8d332895d6b979432d416843644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac36ef4d011c28336e7360a61e2f64b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4bbb6c8882857358ceb7689815234646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe53483d469195b0a942b30d56cb13e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f6383b2f0eb5b37219b93fb7d2524648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528703a7391c896fc8be98fce546f825649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0885bdc3470bef851ce164d681725650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db08649ea85b47fd921dcd6b1e571651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53318bb1ff227fcc1bd56d72f41bf160652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6ffedfcc2ba58711109c547742852653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918816a011e7ea15e286238822189824654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124e645f7ab04830ab68961731865e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cfd8e6a2f664a4d24885fe05e2926656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ccff7dd66593f5b94da40a61a5755657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f481f4bdd805f7a2845d3ba034c26658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ab7836f9d9a25413ffbdf92ff1ac0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72521eb17e06aa8bac81f89fb29132d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed65502cec655e7deeef7f90801017d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d594928835bae7ee8fa6698d38f16a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f05bef0b542808a39abcb51789d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc6d868e6a5bdfb0e6dfae324c5d968664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d0bf68e9eee4be8d6aea50d946fdc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef34f1f2c9b873b2acd181299ba9ed1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89dd5c53a712e7381d61726d3b17fe2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6963f18c2fc3e595f648ff12cd7942668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ffff2d75334c890770b4bfac6331f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf0cc26fb5caeb45669e83c5719d65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ec79508f0257c6e96ec1144c6ae8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f5f0227b81c02216d9552dba13cc4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993db9efd8bf52c6c7cfc115fee530c1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb46e33857ce5c7bfae3ebe1f00628c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daed326afc53277bda825db07c7c34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdea70d79dd6e956b4bb99536f28bb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2a1a30fdc658ba1858d0c18192b0c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54f09fde2209095a65a7456320a195678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4b5b0731eeab1c5961c8da0f4ec69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504be1cf4ca7256e36cc206f150a1874680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a090db26673561c8ea32b2fd6b8819681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf48288f7d64e61a254f114bd08e2e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aca642d547edd33bc7290a7dac1b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae157cf185f8cecbf213310e96329e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df82ab53e77b9b2f0e045b6624280a3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6f632a1299b56946b674c01e76270686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cad24e4c6a5dcf3bb8d8494a2166b9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeacf0f73964636cb7da31192bea740688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690670b409e4cd12cf5c629fbb36f19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea812cad4c073ef0a180314ba64cd3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e4b25dda1d177fc26b2dd42e89864691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c957778c251578ce1c84b01f50bda84692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b15b662ecedc72a4bcaf5172673a92693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea96b3e12df587ff3cf2732b5e12d60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0de67827be189ffd30bc7121042acd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a392398709947a5f676bf68f8a02c03696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8439039ff7498aa667fac9b7baf5fdb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e168b683a44d5dcb86a2a3370504f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dfd6b1454e14c7a89f6366f181ed9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758e3277bf33259d1a41a9a3fa894f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b74dd732fd9a81d20dc37cf0b6c86701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f642d6040aa4d409f2d8681f5cd0b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfce72eccadf23d15d5888a4c2e1fb9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3801876dc6ad8a5a8b01b499625f039704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7645d2bda4d0011e1a32dc85fdc266f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45ed61433cb74b461bf1b61c2a84a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9bec7134f27211fa2dfeaa4f7f5de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045b9fc1f9a2503956552887a2b0e23708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f727a85627c11dfb6afdd0373470d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eef638b7262448ba763cc0d5bc7a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754515e9707908c0e0fb6235c2cb4f4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8a16bda7459eb507ffc50bd4d657712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e638a8ff70c362c251bb657b26ef12713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7471fc48665d6c22f7ab4a7ea6eec5e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e55b5b42f9669c050b2a98e05dffc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfa6087836b7f51fc517ed95f3e5bf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80562088e0c542e026962414dff7370717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189b6a82ac7e5d685319897443f95b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eab250ffed4d806f6763a8b22ae54719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15544a26d58c976869ef1d45cdb615720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfdbf0079c72eb46c688798a4f6a7ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986ed7123ffd39530103cd5bfc65ce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da5829df291ea805fcd8743f970db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a936d7861cf62eaba408b70c8f50038724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb48c44719919159ca9edf4afff505f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df015c56e9b3d42a469f7f470409bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a6f62d2aafae69bad4c25cb6239a5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff83cf6881b6443906cbd257c0a5f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e72126493b36b3d92bc2683b526b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43f9ad73a4019f0f2b19090ace5734730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26f09dde7d7df61845158d263a8cb4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e48b05135585898f636f68177d40a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc0c752c5f9085aa5f44ca4e215ae6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6ae2e3e23eb640e92ea0c744fccba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97796be050f8fc2a9377052452aa99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05237e2d59835c9ce6482663dd3df721736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98101ffbbae287fc7e1c451656e4121737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99591f39cde73fc1a4cd05f128b71b78738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1dc7a17e3d7fce7e6e5c4eb62f8e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2278d7479db45bc13e19398ddbbdde7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b2f99dde650cea6df9672a19008f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61e7e0b71cd7f4d487c15f73db2c99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6090aae9aefbc32274dadad6c7b9eb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6b996486291780071e7edb3e08b0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1c6f0cbcb8e876047f751e37f6927745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827176cf72fef41301abeacb0e4e94746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee886b96892a38f4ec6c33f74745fa94747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c886e81c3d8b0e4ef56186cc51a7e52748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0aa0e211eb1b6bbaeac614c3e9e840749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191251e45ccc0e05d6d1e74c4eb7c90750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42df04130035d7a64fd113c3c75ab2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e818d7e4a17216b27e5eb9cdbb2942c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98204c72645935e4748730947067a64753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf3d872a7b3230b69cc35583455320754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c86713ef36e1429a6396e3941721755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f248b838703b6d8eff252c1920470756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61b2fdf60f4763d59cad5740541538757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778c401e17a390feb8d8845c55c4115758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9127ffda83011bce6de8c91dbeed2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea489c70b0a5fa9e1441cd6ed4bf29aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cd7a4df4cb0af4dc4912ddc307ad12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abe0b9ec5a9e8d318823f071aedbab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e174b68e120e5f3fdb8ade79e3ba3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbe4f7798e5b41adf0ed35f5b36fe85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b9821193e8095267d158b39a7c1656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378b2aed81bfd309191c35f8fcc99487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad3985eedffe355b38f8ed2a44f94b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7ba70a5bcaab99cf3d5dbcbf394e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcf41e6ba170678af93ed833b8eb0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bba97241bf3aac6c324c67313e5f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fe8c917da7f5a41eab7033d9182d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cd63e86f991e8467ee7c8caf77de913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0321478f65546842eb0432744af5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9da383192149b31689090524582b3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e48b3d548344db9f0b3c76fbdbcf5a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ee01a99d7780e13b1f970ddeb652c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a45c51bdff6463b20e2ebdf9fdade7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47dc3b8044a73d10bd551436486dc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643c45e90b6da9860c99d6e838ddbcf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8c7c6c794a836839a299aa553a48921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3345588a4ae3e06e7484869c71910d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763238c8def378be7f360fd6db5e499b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ced21a5fc374dfa04cd3944c06c0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb99c52f8751817c7a832d76e211bde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddbafcb49c37f261b44ce4c12bbd4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33007083ac006b2e2b100d02c8b04a6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ab6d4fe5cf74aff4014717c02e75d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc261499f0657e8af91a82315d1368d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b9c3cb3db83a6e0281b9e086f80c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf197854ee69f78b0df4f39c0642c06131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e685293d46f4f697286011c8b06fc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75297669cf8d6d84ef9b12b4e593355b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f3044afbbebe841e1d5873184c2d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe47af1074af8ac7b54f4a6debc0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b294474cceed3a4d0fa9615bc9a2b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b9c9ed440f29bc069188de51cd67f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ced7a419ed94ee37904c9ed65a039738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee819952ea826b039206086d29e0e06b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541fe012bbcd4a17436b0499cc597f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd59b0ca3963902b74706e5fb58f8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d49389c9cfcdf08735516992d1f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f36aa4b7a2c86bd441e67f4a9154e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32349c760ca75eab2b72be15bba6de7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d14e6d6279bcfdb6ecb1ef790c99d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5ca77fc41b9acc9d6c37ea8b6047f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85857b740bd6b4cb78bedf85acc4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedfed083f347d904cb5167bfb38b6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2d01f43dc7eb029046550822ca91649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b037a93876b20a7f9c23b487f434b8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3158f3dbc823c00e56d9fee64c356e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc5240ec9ee18a805fec1f135d566652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6ae6418a2dbee4f040ca0b4905e0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355cc9b4dad50a08c166915317048d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ac68f4a1080cbd9935720516c3eb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837651f2230741a8df5c728e1cb928256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6f3e2f305a59bc1c5ebebea4d077257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1cbdcbe06950ab88ad70ff75b9dcb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be571a2a1c9989ed22dfaa46873b059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918edc824787a83ca6bde1aa628afa2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f66ee8dcb86a33ef8de96abdb327461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fdc9c2c80ec6d3e3b9474b36a4cf662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9e10f6d024f2451119606c5bdef5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1824a24706e9982f2c382b6160736f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0531d5d446bc3ed0cc8da6cf1ea34665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe2ab4ac596c4ef3b727104e69b8166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf12eb6db622892705544927897ed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95fad0afa71cc686b07c1e378d0f5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f9dd76a39c22ce40585ef98d8d8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471daea02c82f9eec1385c5fd2a5eaa970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffeeaf532ed615782dbb7223adca9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1e236144296e3134b08bde10689d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da764b36b2878d0a81612c85c022a1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec91ce6df7c5b71e6dee4e4dde199cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d10e6096d098c426a175a3f36328575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e67dcae876efe30c4242885c13122376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362f04db396e417c0aa375280ea138977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805efa99755940326ce708d43b118e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7d31855cd984706372302aa293d4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c39215f4970eed0a9623239b6c8b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c57d510ac0771173945614ab50f2c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec857aa9e3bad7c90fed398332d033f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd510ce019ea4fb9bdbae05159d056b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fdd4477a188f8d36c68a9f201722e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6e4379afd1e983a4253a058feb81c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1a25d160f01c1d9fa6f0514d21cd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5274f6ddf722a515db03a4a5ae1ad6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18356c67661fd821ca8b0f7fbbddd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d1ef2b355ec3ef0c541043665fdfd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf743e86156344072b9f3ec27ec271490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a3a91edc13fbcec4ccb963a38ffd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c363566c413b6198f4504a6504241392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beec8aacf5f518a4cbe7ce9820d758493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e58c6b20b3703a5c845a4a288f7bc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb0c757fd91fc132075b2285c255c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2dc73952eabe9c96e048527683cb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df667bac84e7f82cda810f1708c51b0297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75546a555a70fd4a541f5e18c5939c4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d8f902532480cef56c60f4fa7d73599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b656da64031d969584c85dee9bd2a9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc6eca0392baf9979783b421645af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c683e3d49114c1146b25c985ce952a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6623cfa9cafbed07c06427f7f8594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5b8e1b464a4c1dd95096afb1fc5e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf17674201ca07ef879c50a70a70bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9454fa5eff42a2ec835e41494dcd683106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b542af4cc5a115ce656205918ee6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f167e9fc40d9e1ea54725a198fe5614108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b480a6c9d3f73961258bc868e8c30da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f462b0d5710e1f96c6cec69150508b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec169bb391fbf3c324d459fcdb7a628a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbee1e3b28daae0b72219ad43c9cf07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f9e2312788d8a4f3c3f1491404293113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a718ef9b1277ebe95a0a1b621fb30dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe48e4c85e02b89e49af8d3ea71b7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c3dee48a6118b6b862edc4e3f37e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416738a2e00918aba53248487e1d063117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14fe786132f1b4b3d213859a9fde8c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ae7b5c2ef24731754455719003039119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6386a6f7e70b1e479a9e79d61d235120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedfed660e79c6edecb723a0dd3f9b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8554385f8bffacf840390ce84d8a91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073e95a22ca39e1478eb07640042aed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c1f6720e3a0aa1ce57e9d0eb13ce7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314bb9fb84e723fe110c810119fcb0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9391d97cfca0575ff0c00ae3804ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a7f4babc85080b6b43d04e2930900127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3a780e69ed4a1666c7cf79412a2d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19736d6e15ddbc7a915fff3e016474d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7909be84a4a185a73fd874ebb9664130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a7c501ed0d4f81ebaf3289c1be698131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab0fc703181b360c8422071f806b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e61d08c1c3c49d4d543eee80511391133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ee9d53d09da29b772ef91f19656ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac04674d6d048c746c9e07cf43bb537135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82550a72684c37ca23ce45a02131f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92a81dfbf00689a240ab480c1ae03b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430be13b7fb8f3a326162a332299dd6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df5c04650161193744256fc05ad5b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa874264a1b7eb914d61fe5594a1953140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875a5e7a1196f039e9712ba62f70482141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911b2573facec5986a73b5d619d322f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dcc0e06d4cf59e3b7f6bd83043733143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9b170dfbef6b96a9bbf1966e1aca1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec63e2d74d617c43d50d96dba5c92e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783e15ec07fafcf6ab9279d979395eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dce05545444656e63eb84e69482b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105b22e7f753f1b39c6108da273df98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1beb0cb77aa6dcba3e663925a9473149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ac0e54da3cf704119f33aab289217150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4b3e640c7a25d52d8b8d7c780bf3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9464c6b3618f13e138676f081ae489152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc9c80f2a74db39a1ef81b8e3e27d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afefa8162652f8437a2dfc026f0b9b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15d96078eb00336c05b893f5a6e603155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86ebbd14966c740063a429c1aa1ea6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c543d14237e2d423a211842ed06c4e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ab5a3590c3f8577f5bc3a94feeb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf69f1fcdd98fc02a0766c5433acd9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f012eb2a7a8304cb4dff4912c4c42f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83049c74f59e2317bff99ca7330ecacb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d58fe782fa84837e0f0c7a1c125cfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8336274000bb4d36f9c67e8f209452163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12159fece83fa32df2c611540d5509f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5f6f9b0aa4d024897e18ae23e8122165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd3f8eb28a6159b5f99e2f024ab2ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085de725423dafadc164c932565a153167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acd383feeed4e1b48340150a7995c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00770c6806fad72a03f215af5dbd02fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4098b39614633279c177a93148809e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b19a7e20fa53396025feca0fba52d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839bd13b2fc9723c89b0b39022b1ebc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7f2cf91dbe1482c8e80fa8165e5d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34f475be7563b7026d319118300859174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c8fa7e124a6ad99299c0d9fb89d45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b05ea9bdb1bd62749044b109e54f7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c3dd69e6b0b3de7a667ec9943fd90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ed612d9f05817013b3fce5a960b7f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1a83f03e56755402d60f79e68ea1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533b0b39cfea68e0a52676de190d232180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072825e18166fd3f167b16ea7b897ce6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3940a12c8def5f38a612880abaa1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead835b6ede5bb7be946719ff91e09e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff97f64fe831d03ca5b5b89013299de184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04eb5a70ec31e0e8b657b550a74a8c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2710fe3e0097d3968a21fa190be6e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720732136119d7196e0a341b50cd5c50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187281fb5c31c1a18ae8740c46723c39188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce204e6688142466adeabf388ffab52d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f61758de1f81128243e1acf94503dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f1d647fb8695f589406cbe71e4dea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae22bb2ab931472487827de3e610b6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebeb3048dd581b718942613815075f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727759d509f31696dd80ee4abf82d1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370abc85c264c6e4dbf8a28d19ec7294195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa90eda5d2121a2af1da0ff79113b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c65cc3989af7dbdef79feb403da6bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1823c8bf3201c4d734a532e9902c6398198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d241dcd86f8f9f8915287a886c752da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627397b4cecb624dd57a14cc2910f40200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c86dbc567d8878efc08b4a7082677c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb31dd5b1bd5230905dafaef4f4bc7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257850575e32a3303a4b1980257ae0f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f95ad945f57abea5dc5d8d941a253204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11694d0999a4aae1f67e0d2ba9fbac06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f6b716d7a181c4f4716be978b2496206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaaa449d9fdfc74b64f2a3799f5018d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dcd38f66e17cf3a36f8da7026cc75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366bdb4abab1b35fc78bcdc17d5781c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603ea3666c82bc178824c5660d281d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35bb07c4670becad11c2e8137f5c61211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d6f24332868ff125e9174990a31c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b26f17294eaa853e4de982c180353213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b32217c552edd832379250f246830214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b0ca175f32ddff63f03c659e53a1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61e74f0034e62fb90931d2e04d9e3c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e0966fdd6385414284ada6b549ecb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3736907e37979c1ef752edfb2efe0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c0115657b5ea61c310ab1add4247d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21407b17f874fdf20e39fe31d2c9134d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358208dfbd312c1b50b78bf62fcfddd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec096f541f9b710bccce85e19867da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c1578b80cbd79036054e6d67a9cad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57ac1d966bee0f8186a19b66d87e11224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f581a4da376871bb174c8939ce7202225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376bd834cf14af31bfe0ec24c663937226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c00f0c75c638bcdf53544535f1cb13227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb6fac9ff0dcd961c35310c133346d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a6b0cf1eadf762e2992445f2a754a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ac2c08981e9303195304721b126cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241cd362dcddacbc03ee60a6af13701231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d192dae8e28f3e23bbd5a79eaad903232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f2c1a412cb7d9f2577f9b2e5fd1fa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9e84f32690472e956eef5f4bb150d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce297b9a314232c2bf560c5bf0aac36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28981086df49943117ef2384a889be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf6c459bb46b79a74d7e3512b78262237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dbf338250df4b447c12df6cbf7b32d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18403cd70ac221d2d70ee779cefeaee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d5dba924e244682dd3692d10c207d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d638c184cc70592b6faa34177564f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224a2f5083ef6d46fc1a83f0be99399242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25047fe6b6f1b447a986af9cc4ffae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3b9c1e836d1c7b59a0eedfda6d5dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb179cd31e3631e947025d405b9ffb37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa999940378fcd4b2f041f505a595b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88560130a8e890c4d11e27089f99680d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42e737951daa36ce057767640b4fac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68dca01b2e80252a589ef5a7f3f1de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad1fb4fea2c146d8e93f58c2ab879a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99295dfebb1fff87044dc9b647cfb326251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25876dd38a97c9c499f81e528bbc8eef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef04db3f0667887a4c05548cae6872e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74698a2b5aa337983a7345f72c1ef97b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad3d04beb29a66bb3798d6a2432f43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fc275c78c5aaeee8e425b019b1d1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be5d3e30a7332acc52c48e7c1523e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944bf2851ddca9155f9798020e8ef4f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dbae78c54a7378f8ca3300ba68032259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f864b9ee1579852f4659c21b6bb836e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cfb1d8088b69b5d11269e2a14c85f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ba42e028e8b0c442fcd53f3ec11fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc1c9460efa60b28e5e839949abf2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d4ea7f22ca27f880b5f08ef027fec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074eea41b60d152e8b2315e26ad2e1d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282746db85ad0e5d03f4550326bbe507266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690630fa856c662d217d16bd38f1afe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad7379a924e2303bc6622ce35209c2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162a1945460304fa78f52bfebea18e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0146a667bb7a171dc22d560f58af2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335121567f9ef60ff2ee7d45e4f5c8fe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b28644a5bf888b369528200569342272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15527415207a19cd115376ee18ff907a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c110947a5c596612f08c838451fde80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d696f10e9f6b37c80d7592cb2bd54d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24620f26ac891c161e255eae2cb4a6f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34441284396955b4dca9d18b04f8fd5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a159ff63fab016748d50dc3317acfc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca58844903fc8bc99d413fa4e952ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683b8ea589af963776ec35e2130f3cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b2737e6caf4367553c30f17ac5a02281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b83c7b227d51652216c0e2c7a5d3cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3c1455c82f9e8c60ef90da4a2519283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99024490060251f064e5b3f3cf0b58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad8176e5d450d61a451d3abdd1a1d9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c636b5e1154841d534a9d58b28cd741286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a890e8e0bc82768bf691528db3a5e1f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373eae5503acc2fac1020d72cc504066288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246857ce3859e4f4e727606c16e1433289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede678833dab5a7ed872d5d2cc59d56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948fad09fba30b795fd07b380f101f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45950f899f23859c7a592dc05dee69ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9650cc01a25932ff832029da2f64e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515845ee38806f26d80e6fccd9bb616294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13391dd7fd8f82340118d826e8c45582295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864577ca3a308f9b626d8c8fb69c31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b51811481520d0cb5e83f19b4830e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacefd9544bc68edc1453f4fbe957f9a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b6e9b4308254d1a93a51875cbd43a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449303d2b37fdf41d9698360a681c9c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae558af59f0dddb5f0289e55dbee2e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b480ad36d8b72faab1ee027254ea2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc52bc7ca7f8c628bf854ce83f75455303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44e91e552db96731827242b41ad22a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76dc77f2adbf67c44f292743985322305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08e92100c24b805b1719befc0b16c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08583a5fe749425891e294d1738978307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43036fabcbf8f14e680edda9398994f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e77009dc70edef77ec8561176b8de0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f65aa3569529f0b045f5d0ea26bda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b197dcdbaa0a8bd7584ba07e04f519c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b324c4be854c089577672efd51046312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d56850b2578ca540dcacd5ea083fd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f8aa0ac2026891a90acd3137210d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222030db6c807863653428ca7b8ae12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5f97e4f86402757dcbd66c25f4486316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d30d31cf2187db3268bf86729d0bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf1b2ea17a4da5ed988003a1b5e20b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5805a08d1cb638812728b169642a38d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6005a64fea4b468c1b3096703f8e50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760c68edcf9d0315df0a6dfa5868137321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bebe556e901ff7790425fc2b4761a4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6539006d6e8e26183033b3db37378e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674261afbaa992a234fbe3f32be230f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5b19d507fc028b58f1c5f56374a68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbd271a5378d4eba161bfa6d3b9e23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd7e486d941568200dd010484b358327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504416d0b674d868a3d1d618ec42ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d88da452c3d1881e403ac584643ff0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f49f24f307b0390aed21e4254b99b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10fd1c1458ae54067de61721649fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47805b16419fbfc324eb2403928e576d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcab8102e7ed912d5915b8df1fcba4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0885f641693057a3055f407d557fb1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc5e0c0662aecf6560c14afc60a6e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485bb1a80b0e4d3965ad64133664b8e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e31cc66d340eaba61b86f5a38fb8d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13e56404f6b00cb309ebdf7c574c18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3c5a4200d648285ce6e7cd52254be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b90bde9b0c2b49bc994c9be2cd9a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be658bf6be0e7d633f17bf6bbba0a7b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf431dbcc9267118e9f0b689a9281d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cacfbd6ada09f578466e35fbfb3cd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef753cd585752d774a55e7293aadec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cd92760c64a5b974d3bf167943189345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42346beee29ac0d593c609cf9c7406c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed460b6b3b406e5d29e5f3725c027347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaea5fc8c0ce4e1848718e00596073348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f409b8e0b15ee3584126cb378a5b8d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f127d81d96cdc05f9b7e776ec7de8db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b3e7e8527791e9155b5b95881aa94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf02fc8cd2fb3b42ab0913c554d404e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded8bbc5faac0a2980c019923908360353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1887940bb2c8c22d6e390d9c5e73972354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda30c1b51059279073f0093d30652b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a06320d8c181cbcc88d089504b5f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c632cef3edb6d782e9755f4b8914b42357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0aa8a6a4ea63b2c471d1cbd9162a1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc65b7a4dc2efdeab4d0e406140f797359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa0987447ba228cac7cee00e5a5b93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72ea2ddafe6c571ca9c8675756a958361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d6fd23be4e1e1efde7ba03a1bdbba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1d97e09d3a75977cf66dd65685a3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c1f6adb589c4fbdaf8c4514846199364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e16484a764eb7e8fd00ff3d1fde8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f703f3d660c360f6e1249f889ef4a6a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99a10b2bfc6b6f986e4a7939e2d478367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06192aa19f7b35fbd623661bce4e9594368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c3576fe0cfd2949312bbb68bee81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bbc89be6848f49e89fac64f310420370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3855379c4cc8571f826a1be1954a7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94a071b6b0c7e7c88ade18c89b2f2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6fe18e2830ff493cf43c6c5ea9f39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f53a4361e9a7b3be3934311a2afe6c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802caff6867e606adb3c55b7626ec390375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7ad145912f0e2388401508eaeec51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5fe969ce1873b8963e18099f1a15f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7860798541d87d7ad5ff59e49573cdc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffce74ab8be2ed1991102b901eef39a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdff9cb8f38e9469dc7607cfeb04a63380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174e08d024520e94014a2e41ef8029b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529f5f0a29e2323ea65653fbad15495382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef696a235500e930ceec0f51285e2a8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8bc281984055ab27079ab4312255f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ec778f50019194446be31e9e1881a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56c4dc17084615527700b3b5da6222386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f967ea640b9700c032f73160393232387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eab49eb355553e655c201fe77a59ac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62687270ec265aa57a80dfaf089c9a50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991464f9721ed6dbc2f977c7adf31101390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1750f8dd5a6174e04c4636bfd6d1be391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70d89d0f63c3989b4aa46f1b6cae23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc5b4a8385f1d865811944749d5fea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b563bfa390d86f889e847249bfbf8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080a27bd61f11da76af422ad74c00ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3d7d64971f68936cc260ac1d440f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727fc3c0d890f9bb293345fb45e3c4a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6219b34873dac19d1a72ddfeef75cd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d4d396cfda3cf85b91aff37ce7a04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab14a3e8d8364f7e9a309a40cb5bb0e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a99263a519967f94a167815ae7587401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa51be70747f46da7d7ecb09017e78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839c2793abaec7020d6442607e177a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dbdc6d696735dc045f75681b47b71404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71ce1789cc05ba2b7e7e1eb0c38e75405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45de1da56f59f3cc16cce6c812c6cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a538d8af8ea3fed360f178385a10d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3a041b488282663583573ae2b5717408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79607d8ce050edf34ec07b6216e04ac7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d657c5603113d8aa44c0eedc139892c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8842523ce0c23d99c23d630da767ae4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3290dca2a6d35612cf40e5d61dc549412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65a34f925cd6094f093538ad1d66c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc870fc3a05b61f9eaeab1b0539143414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b6482a83cf6c74f51a75bdeb504f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3f543ad6d4625a7cd918798546eee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb137e67655991ada753791b9fc060417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29463fb95e37aa5456baa6a2d33c4c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba892cafe4652b9438765f2c800c6ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4602df2b901ab8d7886be50933ebbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441338c90449cacbd76efbf3a28c68ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a024ea2dc303bce1888e4c11c091bf5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae794250dc47bfd6a7a59d2a77af008c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d765d02e096db3d4adbd5abb098ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fdf008d07569d6b83fa361280fcc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e525e67546c5b0490b1c533aad4024426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c468285c8de9615f359f53284709ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b820729c648d8b9202ffcf917bc0545428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fae063b54db285a1e7fe082231bba6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847209cdfe8e710abd7fee2d2a40db3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e9e6720edc94e8c8815bd887fc45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107af8926f00eb0bef96efc887597ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50210c47506056921e51bf26fae775f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040abd4469241229de532cfbb1bb309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640707d024b8fdd595b3301119ac2cd6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a84b87b95931704d34e1a7b392d2a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20cca536e9e362312bc9ff3f01dff5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f750d5c4d3e67db3bb5e3cd9bfc1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba1ecae1bc38692ac7b05dba05982e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028749690ce0d72f0372de8034e794a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034eb8d06a3bd0e43a277e49219fe2e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0a023f4245cc1b69f6af520509a08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44690cb186e9fe086c69e3733b68356443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1335a6f7f439f200b36e3ac9a732f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98948d80927d9c71816495bdcdca84eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbdc7914ee956d1917bd5c711c1acf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b5396cf003c6469f151ffee2f3b6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208d9fd0b68aff824a716ab5a7dce5e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abb2fd74a8f1b77908d84f4c6e882f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ee127001fb5cccc9f3923d3fd47b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec687bce727c2c14f82fb36570cae6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c382fc8c2eeca5d6bdf62df4b94de6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131697cf727e96eff7d253800a7a108d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e497e91da9b6cf3efb88da78fa50f21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdfe656de9ec138a75bb0e3960bf54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe3c6e99da755b91c56be774fd688c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be059362756ca00f4ef6444ce09d5d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3143f8fd72392b37267f9fa98003b9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c58d2b93e676fc84e74249864f21b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfa05c39362bc0052d9d86ec1240e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92676614ec9a9f3c2533244a096d33461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073616204c643fab017bc003dde35305462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9752e452f3cc40c1c3db35d47d0410463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024582dd3a3d478d8807ece2e30ddfb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8852564c038d7b6fb6c16d702bbd5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6db45efa918243d0efcd27c782dc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb0f7654a222ef7bef9b52ca4df05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f69661ec385a7796d4bb591f30c39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e491c095b0f943d9581ca6030228d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb7b3a9007c2997b4bab263f54fe75470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27fc9cb8cd183238dcae0f3334419e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97e3f4198a44ad71221335df99e3b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d552027b1cd40f5f45fb6a2f8868a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e56bb15f694d8aa7ead13f8fd17f25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d821f42e41a66f33177747a4f232bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63e7cfe57796a37ece45fcdc644d12476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f18179ef3b0cfdd7451cab74f927b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd3c5302a69372ab2a7f60ff9d2046478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea48ee6ac537d82722013884dd7b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f7ea2cc96aa9bf15d20af4b8fa74e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a7a0777b01c0a39e11891bddd27c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849efaa1cc2d38526df19a1ead490ee9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43178b1b3535e3aed6c550175edf6104483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4971a64a29ca1cfdd5d263ea640325484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab9730dc602b5c0487698616bd1a91485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f74a868f6f46b1deece65b04edb11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae10349e860ba9e3ba1e80001e32ea2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc663571f8d3b73ab4c3013f4b5bfa78488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a12e856ee5927432af59d553f3d7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7f8557f2dbc3611d32c40bae76d85490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809a12667bb8bb874c7a2703349acc5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4bc1a243a0c6feeeca2d5aeec60a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337619ce7e35297d561797a2316a8f4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df755b482990211185ad748565d8f860494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ae55b610eaefaac71ef87c7c6564495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59a7b2eb012f7855b83971f5c0d80e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9da6a66f87452f4078b6d2a08d88e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c624c89a11ead4eed7d1a278242f9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa974431c664300db19df5101cfbc63499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d855d405a64549318fe5ff6eb164e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a0ac3482a087c725df725d9a61714501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab55dd8a7afbcd9e5f99272494df4a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af00dda478728ec00a055f7211b576d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43d1db6862c7f28d57b9c30530afc8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50eece7241e29b1c0472c1e011b8a6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8e14f4c3c8b79d9d8d1e0f5661b22506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5274c58e7c386a14b19c84300db955507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502b9b1f2686cac82fbaeaad2edea35508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26abf8820bddd339400d77549e8d46f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc077f1c9912f1a4f1a8bcb77b2192ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc56dad4f7055362f1838c68a3c2f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b35c318e98ce3cf5b87cc3e81531e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8db40d8011f4f83f9da3eb1c4d9d1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8984ca137b64a82fb46b4d5e3f96ef3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a316cf59791aa3dbc2d971523924f3a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45333c633a4d568533e8374ed14f867516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07078fc18ee89068cc46a99e812dc6ad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b4a47f0731149cc3b284f94c942e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e8db083d37a42063e8538e1f6d2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51000e51b3ce78be6f8c75ae0e760520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b0b37c8a0a8a9502d2e7a3ea58ba0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900676faab354e54912f060ee200850522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3d76d6c0bc277ddb8c951340840fc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90fa1e8cae12ee97d8e6f520c9035a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e7c50da66807571f854fd8aaadea3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c8726ee546cf6773ec92382839c8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25df1e7116ea7206e45d40567563aed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1ec25da11b6fd67ee3fcb78a1299a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af1f379d4039eb3c542cf38b236b7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc8a5e34286c8e8277a64624e3761c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2bfb7e053b9052bc830df0e898ea0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86711c413d5f0643ca00f335dc2eb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8d8c599a977f952c1fb60cc31d4df4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511375586969ec2c02d9879cffe59f8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba829537feb2120a31864660fc9f78535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e77d14dc798b2f9713255e190d101e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b3a76995168fbe4a1044b4c4cfc25537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff0d0a2a2db95f8a5e67497a2b6f38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64a17a3c380a9039b6eab30e4475ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020d7b97c75416101448d6d1f714ec5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ba36be15e090f81f5ec0fac318a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475988600cbb62670ce87a536cbb7325542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeb7f5a29538c0927bc1367db89e68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8aa6c7d02c23926f32003a6a2c1b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ea8e5c1e4f0979985abde6a8f74f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f01d004f71a4c8dcc7e6b7b7bcb30546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b2579948d62c09271736c19f76d39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a0f4c7c8ad2881faa93ec3d78d2b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a82200b3f9a7c0cdf47cf82acdc9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bc9dd5cbd8fdd56e2d5be910d8f55550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81501188cf7976cd57596275e2b1489551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcafd7c9bb8d81af86da8b30a3d84fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bcbdd0d1ad3550313b3f0f4e3f358553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789729749912fda7a3d2523369625462554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a317da5ca0fbb9c3f27c7b3c38812555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542bff4441676e55c3d731119a699a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee5fbd8693b315be1927da02b00f17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3789c00ed587bc6c9c6c20ebc5066558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe6bc5728f3a2fe3f299ebe2c56786559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bd489b9bdaf46a3715e4459bb2eb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af35333880ce4f0021a59d14adf2363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c05b5ff8767e8cdecdcf8f227801d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214840d9fbdbb803953fddda8d8fad18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef29df7835c1aef2d2fcde5584dae27564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aa6d379b32d2f05f4a0c9cd5b3254565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b28acdc10bc83b7e4185d54e4c2e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71bc823d9182d29d30cfcecf8c27d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cb04d47ee4fb8669f4025ce91aad6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54165fb3f8c8b1c1c13e1a6a42d0a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077eaa72216d54ccbe5799274a331a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7045990cb03726ba994fd620240a15c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e231016c82cff06932144b432006120572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d29c4e5b72b9e77060e81d8b94e38b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad7380af985b8458134f6986f52880574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864a46519b3d5db258d05df1b2b6ea8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a79cd16f10b57dbbe9af1d558258dd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e184f2088f82dd1bdfeb7794b6d65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e226cf59324b025de04400defc2f3c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd6ff4b14f43452c5b93e31ad5b56a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5121e8dd4720540a247ef4fa4bce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b2654b679330e9850c032efc762ab581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1d87052681a99ed429c8d25d2c70c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b36b32425fccac1944f0671b101fd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0890a1185959f04571aeb2a856e5bc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0d774aec1002089680e0bf074ef7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d356b455d6e55a77140beb25b88983d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8421c5f580b71222d221779645b314587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bc9023aebe2d57c1e81c260949642588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2b3d3844598485e119d5292a1023e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe9a74e5cfcb29c9546dcca6af9b7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68650a8c0f3bb146334fdf41425b0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c9ead2760a7023a0e92d2a2637199592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889ab5286c525023275c3473190f80d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c85b4ff30e6bdd90bd25d90f9054a1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872e3614873ba95a4bd9a33903e2f19595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbedb73f574176182c643b2561f1995596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730faae9ac7711b2c5886ceb7c8e55d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565730460da84d662fb436abe2cc1590598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316617248150ae2b3ceed3c78eeb8f4c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad953b7af75a8a03ccabf8e20c482630600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3190450444fe49e375646704d4855601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7cf0b6e8f7ac8dbe8ff05b7c0bc0b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb2712a7559ae30da949dc9976486e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3387fad6133992a540e51bc4ede58fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcea3918e208985b7936998b08a880b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450858f76c3f5c3f44a8902aff187811606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d9700d9025f71ec296b2cd48938e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3ee36f93096dfa459676153f1b5c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22faa5d03ecfe6d3621d1663ba82d70e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb3370e356c3ba4e1287abbfbd643e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6b6ce1c4b3d91a2e65a2e3180f493611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08181c0c41505a8b148f38e46d72bcbb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358188df6c95ec3b84c1db50583ca95b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2977fc296afb0eac5ebcc26d3ae49e1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34ce9d6845cf54a87ee3dfc6c71aef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d1948d58b26804b837e917739fbc3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361bf14356e0681bff722fa46cac22b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8891dad4b4d8a445334bef2798f1aa3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582e913d2acd1e59968440ba6bc70ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca5fc3c9172576745ed2316279ced5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a43e3c8139dca9d63815acd818458621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a2390f1ab14b3da1cfe87874256f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820bc3728dda773452b9d71a8b401b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630118ef95ef4fb98d04856f9575d773624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf87036b2fc07190c002c3dbe1daaa4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4420d7ca82cbfaba5e22960b523960626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4b7422741d0ce8a967382fe9b35de627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243f4f9cf5a9c1bb2209a422cf76310628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf2ecf115b65f0a79097c4f43978ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06f1bf778eda36db7b6ad6544024e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba861a1e3dc182b5801baa1930c5edb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c143a041724aa1a89247817c226869f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892b0174bd5bf781f7354f7f09d0753633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed7d16e18cef91cac8bae9da707dda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf6b86130404dec83d639e79b6f9f4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56516ceb64212b6d98778fd00c0af9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ad6d6a53884c5851d50e586b92998637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483c44401283a20029d309e8acf9d14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696735ee662cb9b142a398905f12c76639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65f3a830fb38fe9aeb955337651155640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54816ce4d67162a90325e689e16f7355641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc993b17e48ee09157b0fe323621905642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28b54e87e6bd1a41b4ba76e3f4b9dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c90f0855a9ed6d2e8b495f84136db4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fc8625314a64eba22c633a3e47393645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed9f06cbdba0c12a02a6e28df9d086646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f82209ce46c58e3ddc874780541a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e124c7e957a1d2430c01a71a221d1b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9efe4f1d6700e63c4cd41b6f1c5ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e3156c71e317763662405ddb3b3ba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c86ac766e3edf27e562bb081451a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52167c828141532850d6fd0fe949658d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3093472447007f2ced311f9ed4f3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58342f514550efb08199d55609da710654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d384df4722868e7164312fe8d7ea98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38e51b1eb5c51deb6558821150f26f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf34b1850862abf5c2edaf69a51b361657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96435ae6722e8a65201df7306d7ef61a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939827dafa9ee9e81fce16b6695c7c47659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52654809bd1b9afe2b25a90e930e92f3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d1344af99615919ea9682a0e198bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa7414cbad57b685b06dcc96184ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969831bf923902a9ca081d23391d4de8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea61d4d56941cf5adede92fa9d100664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61029a549ab8cf91d0e14de74b2951665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8939cbe3e92b4e744abdb7284126139666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92796cbc7df2609a3aa7530a891f6755667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427692a379333372ca09868c27894003668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb1c995157cf3976a90b07c1f8da19669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370254b84f0e63dc00faf227bc7e61b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7e1f21fc4d5a0aba38ad3fdb7c016671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3048b7a6dc561ca7765a73363def0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719c4498c0a6929d80b7118a4db118e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32576433debd8016f2d6fb4480cca431674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f189fe426adceec82775666ce427cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b38d410aa2f845ccf21b04453edf0d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028a77f34b599297c3689e248f740fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47ef404556ffdf674765b07d8efbb8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9d95abc83da84ddb2d05ea1981fda679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847793f1005edee2fd0b99c62a646b88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4d9cb75567b9c99a0fb6c687fd7bc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb194fc7ebc68743a449a52b967cff2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d585eff2a86df3b3d34b0b060c5c1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c713d61db47866b975b9372f666dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde9ca8233c6d573f1614ea7ef81715685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed3087ae8a0a9b4810a33c1927228686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5a2aa41864875686d9ab4f1153334687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adc195d7736510a6ef55cc929661fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0304f9a6056ab74a96dd5cb1bdd0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386e3b75c6233e04033ccb2160b5127690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7ba968c057bbec4a21c377dc55e26691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656583cfa584dfe29af78628da70004692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab94c46238dad43eb50659f2835fef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047c6c28cee3a0962f5f60901f1928c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200c6e4f0bbf7baa04764a5adf58b9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc37322a96bdd99814938d665a507f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3e02bacadc0241e7e7bb26a2185e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c623c6cbea2283ec4c09f37f7c80041698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fff4cc73c503ea51866e251870f78699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37905f85b0ebff7dcfa7a5444627df73700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc33cbcc77a2e74d4adafb5f85b29b9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202eb8926a994e9cb6ae6241a73445e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149276bc6725b08b41bc04a4ad0caf5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ada3b8a7c7863b53071016f8c57bd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559644da78f8c37d26b4bc0b5f855bf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e9d75a5b5fc4fbc5c63beafd8d77c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698723050e1712ac109b7e6d9ae446f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016588b30592bd18fb026564958a6eb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f28bf40ab0d74dd1664922c46b1987709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1419b75548512d39903a8f9008e366710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784a3fa26d91d59735fea51744eb043711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd490a5625edd11f912697de07070712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f185b7eba0bc467948dce46e94d64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e429e63cae770fd2df9880d999815b8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40a9805d52b97a53cbb0cf5e7c01c9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd275850318127c40ce73a377ab49ae716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc217322be438565e0d1b139ee7463d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787eb807ba39aa45d25200dabdd67b95718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda0e89aeb51e880367f451a4677d0e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6bb32124d06d7815ae44f0936f220720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca5031f56aaacadec4c1f59c3e432d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa996fb99f2a5317f53653e8d7666c8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dd6d9f21209bb5cbca1303c6d58ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2a0d0c56b408b194592902ae63321724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13530b74efe01040b0f0e6bbd265f2e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07851babb59eb7b59e3738d9eb88c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9affdbaa140cb88e53cd59f5b18555727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b39baccdbce3bb7b41b792aa43b95728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc148aa651d2c17c5e68e62d90bb6c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da88ea34d3900e565a96a2a0caaa8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06370594ca9f7880c329adff06542a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6701c0b181c78d05fcf5456fc4411b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed01f495536d7267d7b4710f64e5272733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1e1a36bb1237586039e26ccb830c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda837302d1e50eeffb8ac7dcf3ee57f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db78adfaf05a92325518f0e5b491b48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b1533d26a8462ae1d26ecce878490737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a54d62a12cf05339bc47f4caf37050738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65530d7ab223ff7a4577ea58187be4f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac09b6b354de7bfb862e60f494189740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4983b1105558d24c6e0a36eb3b116d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f10fda3624ed8d5d83466375abfadab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2979a11f447330fe3b2893088beaf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bc009200902f69df5affa4329a3a1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347fa626a458879830c8858974f7477745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95229fbbb5609a2848617c58b54eefc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3920e643d7cef004a25c875a893cf9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743940b1a768c212d1133f1728b6112b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fdcf2758091bcd8bfc27e605aaea2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4deb1e94101305f4865e573286226d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d194708cfe0b8a0f50992563a81c816751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a615e81718f1df9bc0ea42e80c0da752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9e931f845c183a0fc23c1867f7ba3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b486a0ae5ee6578605b80a70c4fc5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495afe9826576c4ada6440f4b1983e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc55834f540d7b04b1e060171cfe223756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640dbb16ad1e67724869036751fed59f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9138b497e1051cc590aa2c4cfbb9dfb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9dc4c5efd07b94ee670c80e08c81ec759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>