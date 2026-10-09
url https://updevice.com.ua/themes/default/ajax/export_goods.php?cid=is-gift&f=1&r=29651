--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe7e43d11e3ca015570c2e60170a1d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff5e8e820c233c603008a5bc60227a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e9cd0484e4ff0f21555f724102e613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb85f95aa1744ea44ceda45a07657b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043c745e8b2981cbded363a2ee3e59e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bed4b25088da34735215744768ff76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87006b0ddbb02937c295df49b4d4ab8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3ab8d030c4f6290d5e863e5cdd42d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad25578271196798d6ef345b0ae5669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffadeb123aa40fabda41f2dda714b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8feaae89cc48faf36752ed1d35ebb6211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e50716e2a3306e86274fa694035b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befd4c383c0addff711aaf06faabbfb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9840891d6d108539ff29921634f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0892851cbb5b451742e63a81619f96b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a00b0b4c1d3a30dda4062908b7e8ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c47884f542256fa5116a7c2e2cb0db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647a4ab22b01aa3fdfa5ca927b5d33618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf6192480cbe6f6254fdbf3347ef0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65142c5d761a3c32fa00ebb2e2b3b26f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41ca95d68d6fc662c4eac763c72c0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166d7149fcbe0a4dd0481368c7a200022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e24dfcddac193f62d0444171fcb9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa2ccab3e31acb83c1cd220f039ee424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015fc47c5324fd24cca146a1385ba4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4df35c8c2ade890591299b8361314026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8b1ad0f895af6860ce6ed92fcbd8027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c01c6f7003412835dbcd4a20d8464128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891468b7bf5aa1781a5211b6ab9c41e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872b72275ee2b4cae211700590ba15330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892a385b9aaa279a467e7a5f150cf8431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6420d53b70050d1e649784d094eae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea710b1230002d7e3c9920d829fb22c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a340d2d354f9a6c22da1cb561824c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b98328e03f87de166427ec7836484c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ea029dc1716e876c065eef108944a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddf5db3ffbf47fba798d4ccbf4fea937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7a3f79dc04172d337939b5adce58338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286db45c570b698a63e660bad815388839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec094c2613da29ae1e2fa4941dc95c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13afd116444dc6123b8ceae398d917641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da7d0cc20011431a332ca27432bd6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fc5db8e37e07c7d55ff85862dff8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668314b2d4ab6d19860853b0d2804b8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133690922fa65a0be4a62fd29cc2484b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046fcf7050fe009d0a4fbd207e36de8246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831a755219414108ab3279e1398105647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90119756d36b378cde83789fb2671a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b78bb6415ff0216a312a14e1c57a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3784391ebe5fc09178dd5d626aa9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec7e6453ac462689b1508247c09b9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cbc828f01ba152cf76cd0c79b922d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff4585fb3bee9a6ecbfefbb00c67953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1451509d330369f611e6355c5872654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8626a43df6ef279c98e03e33c7741af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5077c2da5da4db96e157bb567ece2d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b15cc8b9ff57c0825074e0de97a74157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cae849c5a962f37978a4bb0fb11a258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83578fee4e2f53eaeb5618685504ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf20419c585359b7d2ea805df1be34660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f08e21fb9e827113e86be9b2cbf29761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78acb146cfb4cc5eb747cd2bb8eb9d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc50cd65790bdcdca96837b9e14c6d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4fcb42c866b4be32ba1b13d7a6b5164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849ef248d3e682aa368e1251bf3561465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ea3cd0ef2e6bd8d5b6f883ddd203f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e062039c9ccaa6dbe67c9c37789ee867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a764ebe1eb0a8fa16a320977ad94b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84d8d86b372a659cf272823e54161069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4087a8227cc292640fd5b2fed515f9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944683b94e5c7bfc6766a9e5aab3644371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a78f2ce54f667f852e45b1bdfc7a0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5add5dc42960917cc29ce7e2157d6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698696433909f36f47b1f9bb18be78a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c74ad2fd10cc288b7bad8e3b7a0ce875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba71c99b5720529e8f2534abeaf74876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932de6bf6633de1c2a4b3f5114ebfa577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943df72466e91b254e4544bc5245b1978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa7dd21493d4a3b6c2a4b3e4621b7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c855ef22a6e6099b6e7b4cf3a9b4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeaca674281037c3039749067ea0d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4945c5ef35bec93548806d8d62ec87082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69742d4653cb8edf98ff9a702e9558e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f1c0b8cb5f0ec598734c35194903184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca50887e825e4e0115539760b256585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86671e8452919dbb60373e09ed63ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad502e1effa565902772cedfab9aeb8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30349ec71c3d4e78f09c5863721962c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23355b8fbce370fde2ca19b97c2338689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9c9eab866188bf02790535d969cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f840439f59865cce72c4df86fa05991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5295384444b27dd7c77f070ce2ca95fa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af965809f49dde91c3a23b870f739b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7e219e48b2b30252ba5f134c4bd5494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9f416e74f1363c899b86651df995595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508e81ad449cf2702891e35758d5b9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3e782e1d7c44e278e7ae20a0457e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0749522c3c87022b047ba39ac3eb398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874730e3dc3425826a7f2c711a0ecdbc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbdf0dfb1ec8d0f8270d7c56ea8c69100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21eec746fd71ff4d1a81f52b654b6df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dc611770ce4ebac64c6a443a8f361102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a8565a63df8b3b8367b09da2f1d45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301695966eb3d57cc1c3266aad519f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bd31c4c700d3e7343ec042cf140cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82779661f66b59e30b32ad8d5fd27f03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8342c0cf785bf7e5cc30b80713ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1fb2664778f7413ae1817f6afd04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f766741c56066dfaeaac0ee38de23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4560c2aec11a2b74bc5c0e1b3f88610110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e736d1c789181599dcf14808fedb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce49c43c5695b408a3cd4119071e773112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bf26f7e0493bfa65fb254ab47f88b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a44ce4efe7fcd3d5d00f7ba89925e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9a7a6b5c1a27121c2c358b1d681c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b59e9230a8cfeb667c4e4a46186b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31dec5bdd6a2fd2006dcaa77e74af1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946aec1f055b1a035d90218f8fa79cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab0b6ceb4cce0312855b0469b3c71d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bce5c4c3ffb24eb5b21cdc9b86298120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f7836c7a90121e4e6a0be074c6cd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1057d66cfdd22836ee50641a19e78a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65900d97b7d1632598118d60b80901d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf5dd7e4d887b8f257b667bc57cf97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1bf6355410c854e23a1ecad8ab17f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a98391637f17523da3cafb38c1dd44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665c98aad1ad8e15cff8a2d34c64fd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf5588d2da66cd1c9cc2c1a8067d65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9efbe22d04c1a8a57e5496d4f244129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3baa8a92aa79e39338fe62e4dcfc57130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe06b0ec0fe1229f7f21c3737ce7972131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f13e7ee01e8bd433efea4125638e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292a08bfff01b743efcafe85a2cc93e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8b334b67ba135a392eda06a02e226134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354b87d3522125e61cd00c124c08047135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f256b80ea8b48c689c8a5ac63b08136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52743a88c7c90c9e89dc637b120b0964137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b804b78198b75050a125f33bb079d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d1897d40290a8d1b1b1e70003997139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411745592e99ed028fd0334478839469140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adecd6fa8c3adb824ddabd3cc2b2f0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41d61a356fd5b871fba3f30417606142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcbb2246f530f38ed6c4ece09757ad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d096c2499c0e9d7088f6f59f18c8845144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac929bc9cfd3007a2bcd340383b2c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4342239f7f3d7ba363164be6ac4e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b87214f8f106ba5ba2c94c385a62b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6171d19c7ecfa9d68473672fd1589b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf99148080707062e0920225692ef5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d595e92cbb3e61d1fa8d26e04b696a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551ff5b031792ba16732483e53d8cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8bb71208d811b4cfdc331afbe2933152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a4768f7d256955a9d62a57cdcbcba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c516dbc916aeeffafe8509760d250c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb429baa9f79907ebc3ac56faa69d113155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70cb33107d7d590d4fd53ba14827bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb924faac3d8d5af74556cd63a76259157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fd21527166e3e6d4795576e28d935158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352afd64e26ff72d9724096bfcf44c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a205ceafa262baac3834b2897020921160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581408a461256a34f9e7afc7a961661161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb36cd9e8e12475eb0ceaaf0caed28162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1607888c85a54e6c7ecc64eef43a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94161b2bd77fdcec9a8aa1f2feee2c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a290b0792b76fc1b00dff8186c6061165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503cb47411cf5f302c93ccef82ec697166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39674ee6c1fb0de2419f80f3887acbab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11185650c531a9237ba63fd41a959f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580332ff40151284b4c2eb11cfc882169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0b964cdef52a6ccd88a1664c864f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab27f24943de050bf65e9e2b2dfca7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472104fc7c6eda81d22fd41527f11a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ab807c7c2f7e577c022237c7472d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cca7d473ee5f26dccd5efbd1cf25c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950a1c6354954d14a61f0743ce22030175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c434822000892c5e154d35e23ffcd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99263ac96dcf0c2f9cb9c6981655362177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa2ac0d3de8b9ad8f15c041acbc00d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cd080e8f342f150ca3d8a3db450e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700831c41cc84b634057d61e28b8a82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b0960046b74039dd36c1c4aee89c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d29c77aa71ad78c650a22a6edda36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5da3fce2cf3a812d072af909bfb89183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f944656140645e0bae31a790bb6ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ac3796a8f814e04f4acad87983d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4d58772567d23d67f237610b83770186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee56836e081b3b572f551471026c91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eb660054608417e0b7cb332b1a84f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25238f22d40db5ff43b8d13cf62db37c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8b702f50d06d0b485c7b92fb67b0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1909446ae3fb3a0e21ab88573b13f9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199659d09fcd8332354aa731876cc9ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad34e936238bc3b80f13f69dd03f63193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bdd52ef3f2289ce7145ad02dac4692194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b220bdbb305c66ae6ca944f414f7194195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15562e60e5aa53ae4350540d1d4c3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cafce2dc09be071402e889b0722e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf8b9928e18a565ff393f2af90e273198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bb4c39e227cf3fda77368013936be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651710ed5f2b43b490d218db09b2a70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eec19c58c6670f2082010e588ef229201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccae502d6772b99eab3bb785744a97a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ce3d08ed29cdc3da2df6c73f42b31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a370b0ebb9d825462921eb331d7efda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0293b9a5f2ae3c0216ceed149b8b9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8329d4a02557d336f7e80a613d548b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1df0a248f3469ee2fab9804ebc5c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e726084d49386bbe9f5b863d25867208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150fe3706ee0032001c1147c6db5160209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7b0968aa5b9d39fccf2d9e06acfdd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714d97aa4e29bfe736dc5f99c22b250211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616be22d3d3d36d50fbe32238c30559212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7bdbcc5978c8f6c440abb5d1a47cc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d35bf124dcb4ff17f1c7c95973ddb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f946a7cbd98eebab17cb6e29e8fb047215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529e3aacf305093adc8f9466d7a9bb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff089a5c0672d1c7d08945fd94c73f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1a587561757aa4dc362a27e3052f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db3a7c770324db4bf0301b11b2da06219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f38da66275797f7b5779905edea12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473cf074110ede23cdc403485adab71221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc799c22ba6097f5c9f24cf80ec138222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbd1e5850e24fd27ef8f5c2f02b360223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd96a54b9baf52067c0b4bad4a020fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac92b13ca245d2e0307ebc5d89fc860225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f12a9ccc7f54b42e1c0cbaf2255d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273d23bcf5084988983e830699b58a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd0c720dd9ba28ce35542a5c96cdbd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3077b0bb8095bb841adf59a419ec7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368ba2166f391e1cf83b2e9e0b0f28d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbff1a6f1f20f7d357a4701c043f72e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a999efa93b21d94237eb5e4f3b18b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bc5fe959c04e937063ed32830c272233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb828ecc058a56e07bfd655e03f5b71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ff9558e33cf7d5b2a9ecd8d0e2487235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c9e484db1c48fd2279d6ee37f5d2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084747bc7d14e7d63035688bb0c8bd6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41429f3cc30d01045d626f5d6143b013238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b92a0a5612cb64e4d723566f597bb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfa87cb8661476af21046ac4a97108240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1f7428c79704af527741d49e7ce1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83854a77b88a0353ad161f52616eded3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a99380f7839d7cf3702ccacf6938c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ae08731dda72f1c88d0be8072d9e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380664c65bce1a8a7ba0ba8ad7518ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553138f3042387138045213183333587246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc90261210ff796f19545fdf0cb4f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7f49c9c77f2bee856284d248bd991248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d021a17658c16363e1f2530f207c08249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9199d939939f289645497c8b8076d0e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b426d86c13adb9b5589d32c7d0488d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64f79f32985b91b6bf762c0ab463f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85325b400ca59312dffb248467b16b49253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720096a00e956cd582787b9594045ab2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770ff08de6b39658f2a5b16aced4524255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d855bcbb80e56889c13a1495128c5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4629a4eea9ee6f44b426aa2036e251257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cd283c6587072fe3241b48359b3ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d1324bc1838b9ec5b997a6bd9e68c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823dc876823eb69eaf412d77a11f6d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b64fd81dcad9968dee6e727947ddc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec95bf3a2c975ccfd5650e5a134dee3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dbed2cc0ca51a758b7cb19e650730263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f151ba4e33d6ee55e55df287ee8935d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c38f74610acb2ad9b743d0d08db865265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae9b6a1e9feb8b739f615a6c9b10db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838a3d0ea2ac2690ac099a7fd816c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023e2256a917d447c5464bea1bcdad8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94766361b7a8b9889b17d4882415e358269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb26e471381d1567d8cf4de90d8c914270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1389335da0b1fe00d914b9cccb6cd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d47ec5d1c6d61a4cafb872fe884f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4355475b544433d8b2c55f5535617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62033cf9c2a6827768cbcef8d56bb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd414d8b294636b02acf0da150b89772275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb43948416c80f8e75b2df685aee8b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981017e9bfebd28aa5cecbec140161a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389153246f6bfc30816505df78e86830278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3df1a968128004c75c125944be937b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb169e071f73acfaad9b2f272a04944e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1808971b74f906160bdb6c8b867681281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf6eea222f4e8f0856e4f5203eba6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cce537ed93b7249bdd7c6c2f063ca9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3996e1e8469f1319af64d94421a9875284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bea5775a486313e18dbc5af879e858285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552e9877acf223326b8ed6ffe140109286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f253c011b95345a9ec3fa757a714e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90b8f29af66c1359da9fefeefd9724288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2d7e4d1faec57b81061d40203a9a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9185852e5133739146c14f58ddfd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9f7eb37978659d771b3cc5a864ca4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369aa7190d9a40949db707a9b3e50fc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630906e07b5ed172ba57c40477011e33293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b152708a40dc32baacc99f437ea7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449d47b109c5428c05e7ba26564ed8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6457eef08146f3e2d740ce741a60c58296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cf4d59e1f310dcbe2391a32443b6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08414595108d374b0d99b0f7848c0cb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70353aeafec54834713715797ff7e56e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f46de73db21312af734d00c964b863300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78dab960983c29d3b30c0f03a9d94f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b690ad07da447bcaffd9446fe1a29a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0dfdd4c3b1f860b1cef72291ab0801303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d23ff4f3bfa201659a2e257a9c2d5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230db6e95741446b947461dae2bd89f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11864fc7d2bc1301f034ec27d39745a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb5cfc94b01c95af35e51964717239307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94a5639a358c35b5dd24f951d0ebfd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bebff7083f6b776be1dd54bc1b9acb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e59ccec8aca274b15eb1c7a4d6ced310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e5f3bce87d6c4bcc6b63aaaacac5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a305a9088f1790b71bfb96239112f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7acdec7852f5a3f613b3159457414a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ed7da43ff695d904af6a791838f2a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f0c9826be99ac2171d6ce77be9bb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c9da55bb1c5ac39c774da2131a25c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30f3b6dd9062292e631fda1b3ff655317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9866bb87fe5bcb029ec91975e09e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e237c106513f8f0f370213c7248be4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a23967e0f5964ea78d44e87060a07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb691b4df1e2b33c012d9fc7c8daea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e488a2f2c25b23ebbbb9c7116d766322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56455bd36240eedb2803b5dd90b656323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645247911fe4f354dd41f5c6e0fff45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a9a9c5545dd074c5cb7309b78864325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a138e0c6c81b3c513a06af3c64ff43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed450402ea4963ff7a144ae2488c5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d34d2f2252e4baf59b2b578f84049328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279bd65375e7610f5ca7884134e7dba329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e94a198579bbccafc9a6f286700bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d2e0788a6dee95a7ea5228caabaa5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea63e22d1c013082ff75ddca91d2b0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151fce1815dccfba17f5c12c1b3c882333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12b5a283a2f52b4a1ef49bc4065d53334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5477a56fd0d31006ba2c978cf94a973335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f9f6a542380adfb6c95d3c6c4e748336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb795a1121b1d529fd353953f369a4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f817e8a6788607af49b8fb2c5f10c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a34c6afca626bea600336035ac9eb3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277798ef6abaebaaf21f372753d22c6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661a840d47f6b7f2f0db198b4c9101b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c8699209ed36f8049890414e6da0f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341c9ec98ed0c88aed079d023f095de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a198712b31f39fff183840ec8c2a40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88867513adeec7482f4dd8c50ba619345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18839d0fe982a83f2f136304c4f3e72a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0b4cbbb8c818b8860a30eb3f80e5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac2df0023b08352af2952412454375348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53598ae5d95d8777c050246a79716c41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2480fd5c39094eb19afddeddb41561d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a4b84128548dc7fdb96049361d533351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ba2d8281084e6c25d0f6eb4c21ad6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc193608bc89472b013e78243d418e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f598d4b7d8a3e69fba3bb176131638354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2754686d513f4027acf3df5f54b39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd8857f63d0d9312d81f51d1258854356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324b6007f1eb36848324ab8875a4ec7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd73ec7b624cd552b7dd3b7f6df79b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17ab7870f5049577302e366bc6d535359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b3316066978479de1f749ed9e7799360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168415ea66b1abe9a153ef3dcc2c949c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc61c81b3886f9681c11729f8be8da4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8e9ca54b321246fad35bb4f8f8e71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fa21913fcc574f7e55c581bf3cbf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb3ea5f145b64f24552e4824e0328365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce6d539e94602cd1a756ae3c13851366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46d002eb8552c456a735109d78fcfd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2eb39a06ce8091b65285b2de350ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7ef85fe3fc5b2379f060b1ee77f44369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c08772968c5e05af1065c4473a4ea3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464117022249c4d6a087e7db58790f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62933a32f96c366d590056a83bd21b31372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60a617b025abb83ad335f3759bf3cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08249288810e274a93e77179d781fd6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e7a24ec5f808aa189414044b6f40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e68a6ac6f1128284b6c052abb7ffd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fcd8bfa4f9d7c195908ba0421e0f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cded0778faa1fe871a7cb6037b297378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0d3a7210d4362b42acf247b9742ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec00a858963469dc639023e647ccf1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694309d4519235064e5d56a5e4e30770381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5b50d12f2dda69e5bb21d865e9842382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3709376fea9ac0d177bdd900dae6dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29354532ec90326dfac998be7c0def0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bd5fba8158ce3b07c60bda4c862dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340ac6bda5acb11b9222033099e460e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dcebd4c119388af7dd23259fa2b57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd10468f2b416df490cff8a5a087e0d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d599c85a10e03d5305da1884bb90c2e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fbedc5cd44b485c4cec4b7bd71a93390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9e03956676bd503ee0e06c4d1f665391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abddc7f724063e4cac361b032a6e443392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8985cdd1d19612429d9f2a8dc009a41393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74741051e1fcfc9167f68f05ac11ed1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e179db4ba66c4d6c6b4ec4025b795395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46949b70affac6ba0b1651678480f28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc627bd2848d070da9364bd7c73bdbd7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5513670dc87cd40efa4e64933995ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84123dc56b6147727df272de4d500bed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551bcfd12dbe9e50e8088c5a5f6fca6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d23e47fc864074ed9bb9d4dd6c6f0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3f5da9236cf95b2b369814bf70948402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36073e7353c003f8d9d5f7b6d243f7a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0072ded4ee0841c56130293289736404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de234709554f5a659c1ccdbb97101201405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26d778cc454387eb2a84c3159a3a8a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a1dde922155c3814bcc3684d8bc28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3c618ee2dc284e0e7f214495a7c1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c0df01d56cc5de9a630b1eb7f5744409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52572ad464bfa15c6296ffc5c612e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e496592f50fc24be8c8ce83ef7d0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e292d8f1258143c78387e2137369e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c470f7c2d7349279ab0f7013cd7be74413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5507b4d4910cc18e5d931644d8822414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d8eeed7b763fea6b7723aa3f8de47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542907394752c19fcde93d9818e35990416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8781755efe8f60f1c3aad3f84cb9929417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bcfb73d0c23234898dca861b5d5df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d92a79e6c3ca8fa70b5c2bb0781fb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b4cc53329749bb1066c68ab404db4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963021337d2ebf1fd30e49e3a5396ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2915b1ba2517ea0cea8b6de9363467422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ddf44aadfd4858ae2574893a43b55423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ee80085ce615adbaca73057bf384c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ed18762d33de4e72fc9ddcae03c9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d58fd26f0198ff21ff3c99a6ded9a16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98457e8c21a9457599dbfb287aaef89427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d107e9a8709f2497bd5652a0a9e8c31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd458581a78cf6b0f8e62b756fd657d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46925a95470c92ad028912a59d6090eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d85187f279540f1dcc63203e876200431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24ed89063464231bcbc49b46fc6b23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b18647d0d9d4143da57d4dac64b392433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583843c63f42f3b8c1f9a8c76ef735fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7917689167ebbff38248a291a5f89f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a642242641467d3996fe0331c6015e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a0a20a93185018a6125597fd89efc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006b6b60a2dff509c279b7c97990b12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af277b8a73c331e3b5a83ad182753feb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaea3f194a0a994da47bdb8ac6909c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79a40778d07dffec0d4aab11461817441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408d40aa9cd2d70b5b3ac508a7508dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4143dd7e89af0e4f5d87069305258443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e7c42f68c7a498d5d7455aa8e8d7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c528ba9af57c2d8d74e4b216942060445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086a7e5e0690e1e1003a3a19dca354f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b4e2c764b9e4128f0824d2ea4f175447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ba2f4947f3ad7443a3976205fccfa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bffa0a5d3f4960648ee9fe40f17ab6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5068b9ceb694a1ac6d1ab4d1af9a2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c34ba5a11f4bfae42af435e8e85fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135599dfd131fb08429573257f5ea2f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a34969399f17ab6f2de49887446cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458419649e81309993e7e12c3392402e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29f94f0b729515fc890a187ae9f2f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b981e71626f6b328645d3a2f3d2d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96704d57582d74dc5e7190efdfc7f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde064cae77e294a4ce29757a641e35a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfceb2b5abae025eec21fb0feff2424459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a07bd93f2420a3003be72b915dd293460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0844dba723fb08f362779f2960f0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822784fdc4ce637671e52658ef60e09462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd4cf82712e648c1fed6518cfbfc2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee0297fcf34487a0a9437ef49fc36a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385fd20cfbea314c4a4be2d0e066080465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c761105784adf9f85976106d20530466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91faee3a05ba813d2b348939cfcb30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a819b30b7f59a27f31ab1a40c2d2414468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f858d043f09428b8324f052a410968b0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcefb9032c3081e26976cfdc7ccd92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b61502f22404b537b29378b3e445aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ae7614f28ee9ee1cf7a0d9c6e3c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221cb0bd92620507eceef2406daa688473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a138f3afac961d727dae2f78194907e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce89ea2f68e789b1e471e68e90060bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692889920078ae3fa61c1109e095d82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2b4291e6cfbf4a630a2cacd3d903e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ba1f8300d77a149e6d0ac078b2ab7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e59152c6961538c92e90c7469277b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab411db6371788592957d928c6975954480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a994c179c8ba12a3a19d68c2760ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbaff2475ecef8fb848cfb230f0843482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf66dff78ee24a9510234e22b167b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810c3a011686f09f4a9ffadc3e6ef2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65376e6a105c99d637aa6963eb9954a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755ccf858124fd2d9a07a503d6d7c9c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63bafb08eda71bae66de9b273b730a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397df5c190389284aa17c75ce44cafa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c47412c4e955e13dfc0ee192ad564489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a71144a908d3990d781f6f6a4e02bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba520bc4a7d30401df8740042fb5dc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb7a45be61529a52b942764347de50492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353a48abb2dbd95f73560948df74967493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac860290822a2d83f69c4d43cde0640494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fc1fb6047f2349e60470c67c1c052495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691234d92ab7a12065a9500633ad8d8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acaeb1e1c4f2304bcc523a3aa6ba2e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a378ef930c0a6b0f80dbdef30f04f71498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ceb9a3ac785ff7edd500f8b720edf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e538b667b4d3eb1438f6b541aa7265500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cc87b17485d609bef01bf86f62cd9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104e6ef523eae284ad8c6322125557a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86786092694cf145499fd801586ee02503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cff7499720bdd5811e1b5530aedfe1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348bd52a98ee355e32aeca97604a800505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d6be1b9f27cd2b99a9bffc2692f18506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e2b2eb5653e07f2dde8658e36b521507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6591f81627c09ed490e41a58daee679508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296f850859ffb41fa814fd3a67f2165509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea8a4b796070309fcf04080b35618510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0ca62083717959596faebacbb0917511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce2ee40f9df9883bc7650386bdb18e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa9ac0d914ad4aee17e75f8def6e37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431915f316afa28d0796381eea30bf8d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce2cc0787bb990f61d55fff8c62542515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e96023810b39cbbade6d6d039abb85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820a27e12c2fbe9181c07be903f47ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263dd600b1602ebd8f164e4e400097518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c0700249d8b76945d5908184d3075519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af05cdbe4fa9e2bac1ec4b9c3b0d23520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880678ea160068fd481fa2b42f1247e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2801446ea3418ad5dc1b460db293a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dce9a4afe95e9a232890a1867bbec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a0e4033a012dde4b1459a77569056524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8f6017e91cc25e18f3599d31e4fc0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bd7aef6332a6b479553792a1461e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3e0427e8c7bda261d85669dd472b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42928439f59d4486ee31537c3586e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356397f4f45aa974f0e29b4539c9d3e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a1faf3a2d41f22353f4dff4d96e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bfb8a8bffcb82210f21b7a38d25ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabd7ddd29f0aab9cb09fa8796923fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2573761314ef94eef74980b177bed0c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9abd3bf086191f8854672da3e96ac3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6144d3a98a85d30ee4bf81327d60e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c913c092a227220c3f10b4ea875d54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d78373b7ea894b442945b882cdb76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b5d59134fcf8b96c679c1ebfd12da538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81aacf73ac8cfe8b63a0ab5e7ef7fe539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89161f049d87b4518826fd359f77fa1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc005ad801c272bdfb97bc4f481a7cc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038dd389fb7aaad139746c7f460649a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504a11dd175a74ee49b26fa87cd9874543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de42469a517bf70549d1fd4a041870544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312e6768a6a65a755fabbd5b96e42eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1669a6e2e03768b7a3e582b894c3f1c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198c0b9b53da12014de08f5278f8dda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7301f77c735a9f4e2b37bc9f52686e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304411e9b1d602b2e455408745de9079549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807f126f41be71f9a995f4db75938a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5ceab5d80d046aa40f2f30cbf127c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec105dcacf07275dd747a7a91d23699552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ee4dc808f60fad374ff2b745960d9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f7656ce09664f654b33762a241dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b3471b895a8639bc95ff2e9c0559c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde236dfedbe94ba3d4ea7a5db06796a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864635552d231cf4e386b99dbc5b240f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f732f4487cab9639d1b89bf9b95a59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551df5e668196e641b37c649100609a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f92a5807a75a03470a1dd8e177493c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c635c122f19494a03440f200269f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84634b176c56d4ba14a67e7feb7c177b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0ba0f1d38da64dea0f1b08248946f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfddec4aaf83e4126b71cca5ff8196564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa97ea308bef19b951dba4f9fb9acc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab5e68fb510ad34f4a73fcdf71108d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f3c108e2029f40d3a76ff791e91dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fdf7ec0d0692512f512adbe7baecd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898868abe994cb45cd96ce511d8cbe4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740d6471615060055a54d0a59fb02e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6f99960800ad894570d72243b1e78571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30e272078dd15ae3f05445c769fbf4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599358c9ead7acb6a91d72d29116f46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00bd28b3d9c2a3d3b75bbd3add7e82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683f4c62fcc4e01b3a236a0ff7d1a75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcdc2a76dd2c4eebdbf73772e8b551576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584da7b761b5835f8adca84b1887c23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1042696c55ded308efe7074cf7305578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1368b6c4919a263cb076855c887df9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12308256bb0f04fbc1ef87a2651c12bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cdf4e17bdb00263b5b34093ad1f34581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40300f02d5dd087b8c4909ab7c35b665582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926abc3cd97a6b6b0ecfc42ce648f062583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160c0f6c7d48d756b7b8883bde3f015584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066c169630ea3a2c7bbb504e538fe4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0be0e86651c45ee7c263d23d50b536586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fd88b62621209cf947d6654641cf8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ea14e3f76812133fcd43489f7c71e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520869714d792cb3ae0c2770001a61bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270859ecf7fa3df92587aed62b6903590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175200fa697fc1102d7d6a9cf7305a5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6cc9be004b1b7944b660ea605911e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63325a437d683be401352797be7ddca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7623e9fb95906f8d3786733d3d27d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d75ce539bdaaf4f83854bea1fb2b8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574098c74f0fbdbf19a716c74d18db6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b19392213047586db3c36c37675b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda83f9984a033749e9d93e8de436570598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c703d28ed812d85ba8afcf956280c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b0815e193b1c1a5e8a770e8f7f3bd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203435a61dbb28a62344f972a3bc751601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a049ba9f2962dd25c2cd9a973540767602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db37c6b17e0732544381f8a52de2d7e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13467c1e35741fb842c0c7213addce7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02623f10a364683060d5d10ef498bab6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ff13f30da32990d29e72195918db7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3c3c35082fcad3ad05a2c3d8f77d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be26ae7fdae9b99d4839e452332069608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41f983153f1bf401b891dfd9723b17609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360d93f4b27db84c45390c65b6e8759610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65632cf36b1d65a8742b109b709b6c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa5160a084b14c47ced3b92febed04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03506718015d4a7a8fcca708cc3ffec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dbebc3a79e06b31ca183000e3e060614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188589e61fdf7aa047f2ca2447607729615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a353a5c72daa7ae5345a0bfef1d688616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d3a0a519200a7b80454a405f9cb3f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf83586c33b6362bc11b8c8bf4537eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e674f0a085361c2f47b910df3ca50aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb72c0c560ec8be2c3918566da0ef7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fe2b7b85c6ed9d843b203540b8a37621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88743bde8c585d68f682330c7284f18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a7f7e3f0397801ab09d17503c55dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85a3d612ae7292588e47d951056f1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9874b5709c1e1583c6f7fabc5d3bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2f95d85257017fb80fbb434f50a44626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a282ec111fcf730672620eac427931627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c1d3e9a485a4a8494be5db4cda8d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd26b07b89fa866a8618ce63d031b38629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f43e4806c74fd43a25eb37ec63556630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e51f19038e41cc24221d46e9e93280631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5936d50c7b004bb0ca2d0c5c906e38a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64219cd695c7f732dfb07c70cfe2e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37be6801eb720eaeb463564887246f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b866d2faf8a0fe2342a2038440c78d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291976578d895d636e1d4088910ae37a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d62debcfe73d0ec535f6f88e1f2a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a893bc51a0b330cc063528dc8b13638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7da2943e8fdf6493911d8ef8e68152639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6917a7604276e60b00dac84fe01331640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e1e6b0b216b630450736f2bf53720641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0478e2ae1309cd548a97da1cb834d0d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6d19411307044273850ac70cdb1c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1365e0906e99eceb399ec5d5763bf5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178d2edc2b8e03c06c1de2d8308c96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27d921afa4eeac24f2b33f2858198f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c635b1142802d45f5a7488a4941e55647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699be3c1ea890fc63dd7baddf55c2da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61007a50b56a42bb0eb3ef65717512649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850ea6f9385b58b6629c87b80b89074650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116e35a2f75a2e3a91838693df6244c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b21000a94d3b58f0cabd67c766de60652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463715fb0445605c00a44d245d805cf8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e025af4698cadf621e17c35f450ab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ec1f8c345b403a1bada39cf86ea09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379d4c1c6a756386693c536745861c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713abb3280736ad7542791b273eb5f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8126af01df1507563e874fc9b726f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230804563e3f65dd964871ddfba676e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56c303b4601ddd7c5b7b74d9bd4ec5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3033e438def77c4aa9d97f1e25d3f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd199591d16d8aea4ae25e572fcc7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6311a54566bbbfdc253a385fac091663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271c28e0968c3fa0573416270b9c2c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d346f60448c6428bc0a5d612d00302665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc158d1994e8e7b9234a9758d3200fd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5538591daae00801ff319afac4a3fb3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d52a0562d143fa3626b0ec0803c074668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5cae37aaa63ef7462e29480948185669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dfab997a710c0681baa9d5ef23d04670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b11c0c4a1a63f27e7359851c217c8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107e19eca10d9614bab0f33659abab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb211a33d6319794bc374b235f2b07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34738f5317463bd514d63a8c340f22674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaaed67f14a43ed20d0319ef6494a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b28cd8363af4924ab7325c0bf53b53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598b4eea74dcecec8ceb19aa8e5de50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aece1157d1bd03b74b8b70ef7b3e1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9ed3a29ee4c8bfc4dddd363e35f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8850859ea6eeee9b8ba48439689bd3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c4f6a3584d8bdcd976510b42bd1d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c839607bf99d932bf06043dbf99ffca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e81716297d5d0c167a5ef90dcab72c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c120aeabbefb4ba8a494b35dffb2c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c16ec44ea5c1fd357604c72aff7261685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa69a8f68b39e0e33b1c023406afcf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bb4d1409a140df3445a1bbe20d19f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411c32b41b7894ee79db1a7fff08be6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21275fd59a7eae96cfbcb453fade8cd5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dc13aa2aad4533a3ffe07b48fa542690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb2b0c9640a3062036563c1492ffa4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810b561a66e87fb85f110185462890a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af79a1712a993fdd66b9e9f5b52da2f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92194a4670bca21987935acb68cab2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d1a78bda53defbd8a730ed8a211ce695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d6dbb057a57321535cc0dce3f7b9e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48162dfee71126221f6c713d524c3c8f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b639302b5bb4829406e4f84ea8849e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3550e6ebabdee8d6baf43cdc16b94ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187fe3ff5fa07b7a24b41d7fc122b36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d9434c345624140b6b9113096cbc9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ea9efe7a163d1e6690c57a0bc4d50702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58b041227072726abc1e00221d47b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba04f8e8864e17de0753e65ee08d5b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a84fee6acbe54449fbc4cfe2caa0b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb327a36905b7a298a1c24274b6cc30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a33b472dd7b2471583beb030b1dc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5d216a124db68c9391d70ada3266a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df5d94e2c23fe98e5b680c4f08e6f8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10638768546e4be8e1ab32de480af90b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e920f23252788ce429ea22b10be5c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e5915ec20a69e566f3a7263bbddd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a49ad2ca3a5679e8ec0a05d28a2b6d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92803059f7892d55ede75aed60f81068714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9bd41d111f11cb5b16f3a572e5afd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196222a69425a663457480a7c67b4b4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b6b9ac6e16209bb47a3971101fe97717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cc9ef99e841471c6da348f27af66b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf265932561bc2698059968f9f716f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc71b86adee72f755d7052f09197fde720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ac725a99c391ce2a639460a4c93e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa47f6909865d147feeceb5d0c76453722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2a8963fa264e24033144b73ed5874723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaeb20fab27df21e0167ebad8ddac2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e9d5b300542b95dea6c38e5e27555725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d527789a4f386431b03d5d7cf2e86ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c6f0847f35cfa8cc51da31db4566b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd436edd1aa07ee8b530bd685cd49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041fb539620d6df8e51643a2456ed5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355ae2d64c881e0a0fe4fb86b8cb2b8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bad0e41d29d81d8b5bca2e41a3d7cd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692c4b182998373c13cf54be78f02b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6dd4e86f5264d218a8f816a8c5645733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6869a1038dcebc8b93d9f2fbb339e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd5ea6c155b31a6c378f913a67dfff735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766544ac97439c92d25eaa672c7736c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f00d123df4f85e3102821b758a322737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9e4755474cd82f9a30d5c78b4ee23738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc01f379c9df41522bd16e45922d12739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224876cb12adcc0b491e7ec3d259259740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cd687c110c6d9a26d1676cfc58245741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c494545492aeb30c3c6fed0dc3a7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1f24c32fb1e960dbdf984b36f03b7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bae2b2865c0c9bb5fc1ffac6ac6ef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4da9db6ade5a739fcdbc5a654c930c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9aa49fb42a4428c11c88e9d03f089f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a3ecf5d2f4c31a834d66855008281747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40e32f7ed6b6a1f950c4e4f5f9cd74748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea95284c908771f1a8e2daa55d18626749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54519563fbcdbfeadd926ac7143f2e01750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbc52353d76b4274ff8a8fc5d72084751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aca04d0ee3900f6b0c5aa957094ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bbaea0322417e350fd66a08b83d31753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2fe22edf9669a2a12d448cb51ec86754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22619ff742b48d0affa5e4d198a901c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7d6e43b207f43102940aab000bea3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca99a623e2ec486272d92e25f257847757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b121734e73e5c2357b71b9273d8dba758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516676128e1a6cf1f6ca562e96a43bc3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5073c7ff9c7793fbd86ae13de4de961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c5f8cd6539158da9fe245c9c31fa02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bee76b1bfca6f4f82b0508e607ffb63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427fefb0fb3a3a3cfea129fc13a148d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f41afc74dcbdfbea92bddd7f03500b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad639536087c294c9fe1ed82e20d8286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871477d53dcf3faccf78fc6fcc7085d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32f415bfabfaeac022adbef8e7bb578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0dcfcd4b7af31a359d392be5530f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed2e55fc1c16fb148026e63bf37c5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbaf6fbe32be46566339854edb2168211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911fa50382602991e9e5ed157adb1a812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16937c5c7f73848f3765dd18683c81a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a5c69e2052e9796ff1e17000983914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eccef0b8ce9567ecf1f25b56a09cb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe71277ad5bb4cee5db051b3b7c2b9e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17452d718d613fb1aa59a92412baf5b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a96397d2cbf771d93ba3a572e4af518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41ed93601ef0f8d0d0c8bb5407f1e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7b97b2c589009413f274f77d557c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8672b466e064601c9f2ddc7f2b9cdb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf74cff68d9537c7b732857dfdce8922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510320c6aaa9cac9c4bd82b2059119f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de413d42e55ae6ae5812d1d2ecb738e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6b8e2d60388f67129aa05079dc1e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a9a72fb2023facb799b0829413fc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0433cb17cb3cba4fd6ae0188edd3fee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8ba981e218e5015947d6a647da10628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d924fca0cbe23bbc5538750500a8b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b933e27df89a13c0ec215955bc17d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b509e226c27a1f4e5689d73a9c293e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bdae98868ce137de670a8ddee44d832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675cd531da5dbd35c6ecde739ba0fcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791738c66749c52c05d9d4e73083217534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143d3c1a6cf529c4626220da973ff1c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22936b6273f1d7a2cf9f59c7009fb37e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09cd73a2e8fef508e47c1833ad380f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11140682ee25211707000a1be6995c738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5513e1a6d96574074e14c90d37049939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd10c5c4ac76b9a1e5739c4295134940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55360c99a8ce8c6d60abca444df5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0415d3c9a17dc956c5d685853ef9b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564aaf665f6c870ead1e0c7b9f6fdd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d61029a869924c0a58120bbd492da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44cc83d22ceb7c7d8bd82723d2ae5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826e9fb500be085914a597e71dd837446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493663ac0bc23c5a016655c72a48d8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c0cec485a49928e22d621821076cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a204e2fc7160d9be9da89cff0711c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e16d10643ad45d7c8bf036c3aba5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d541ef3f29a9e7f94ee2ebea10db2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ad915ad76f90327d5d99f706a9ad352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff91fbc218a4ae8e11407b680989c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b130fbee356a203938939693f801b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19dabe3b097910804342c8f6d90c86555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481862de306886426ce9876277e1dbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46702381414e26be22a56b77b11402a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b805b210b9231a013089ed06ab2358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216e3c2e8d2c18f55c1285ecf4c25ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8eac8fa49310e19aff6c58c123df6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f393af5da3011e893bdc742c03a9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d283dbcdd1c85775880444969c7db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d70af262bf1dba5c178849bc7720263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68fc392793f6716cf516484e3dedb964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa3a6b130b906bf78f9e55932a2c9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb625d5b21aab97c18e0596a2b42c59966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5b5463214167ef4d957622998784a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f082eb5d3edb9734c08ae7e1d1b9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1b6d370cee4c761eed316a394e55f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344b243af98363f451db33989aabce970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589ac4d5ce26f966fa3f5b8851ba19071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9ded4ceb2b8cf2af622c97c88f72872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4f7d4ae03b0080b5496a010ae4b9973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb19d62102b939f7e798d88f2cd8674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373852d8e7f7066527efc98410da586d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0c9b042f03d0803770f86371f14976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220e6ee31786f926a29308892e2832b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ecd5851b920011547890c794d992b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc841d06ad5728ffd5cc1006bf25b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a1a8d5675c5febfd1e1d11b6f295880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aaac8416eafb914c2e63a02af68e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492cdb3962d55e35552c1ec6ff8592282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac80e883f95ec0c13d3a0919bca70d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ee3af96e1630101e8933a4ea760a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add7a2dcf5fe541ced9b755118103fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd10c6160b8ec5ffaeb183957fa7c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d2e8a36a8e42346527c3c6c8f41f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f8ed38a38fd7ebf993560c179e5ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045588c817eb957272bb927665e7e2b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518130705a2c62464e1e7cf619d6678690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99381dd6603c1be6291706ef4bde29cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061774c12f0860789284b0aadcea673c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b15b3b3748c11c002d7f7284cdbd8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551c1bae8ae7b27df016304682a5de694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159eaa6c6daeadf232bf2015e6da7c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38b3f21e639216084108254f66b29096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def2ed9b4583d3440b685da2906e41397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5dce973d74e3d65cc2f42acb15f5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8d2472794d53cb59cd31f0cd4055e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0694d070d460be06ccb744c2d1c1c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35522ea423d2d32360822ab9f9362ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc16d987aa4adae511959b11171f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946529e308bf23e1b9989d2df743e62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f79dde4bdd756ebb1957807f303290104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbfc01a76b4d94fdc6e6d7deff0ae1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c5e054a354152e6e6ddf9a5babfbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c48f6df3ee779ce689bba7d54665e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563463fef75b8c3db5f29e4c50187b3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e05d846132b38e468687b462bbb1e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8988bea27ef6c6931cbadf0b81b0df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777115d9a204cd422274b76ccc6e3255111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d999bd5f47f8790dae633aeca29df12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2475eb444fbbe3310a8132588ce2a5a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d69f7fac0fa6c710fafdfd92d7ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849a582f6fe594918d4c343fccab1a0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545a72cad4a0af9348d85f68a410cb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcc6db4eff51b8ccd562c02bbfa28b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc92c9a7c58c6d8ee548f8f0c106be2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e37ecda7c88af11730e0875ce571dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b944545cca6e939dc8e45980842d91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033bf82aa3e9f84c79c71d2d9ae1fdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef3fbdcbfcc6961e6aa38d2d0570f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780c44c5aa51cb10027cfe387c4361e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fd53c23cb640ffb7191a6ce51c204124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07adcb1ab69bb40c3a3eb0b84e712a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad8ab4c3a3c7c0d3c35225067312538126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7971c3c3204826b28b56e579537f1ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd2c1d35ba0fd30fb5055c1b699b67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a09fa27770c2d6f76e25ddace00f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9161717d8388c6177dbc4f2bc08a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fc8e3958ca0f720ed577058f9901b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aedeca4e488b423d40100ef5e7044b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd52520d66ce15700784b43c794494133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb747ed562bfd0f257b4bd98170ac6bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4e6db2e71d1a131d0df085d247b78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3435cc82f99fa47f850283aff0ad2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ce6471719fea62b558370baed0dce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9b3eb28c5145a2118354e9e350007138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc6b6bc95fc6c8792e2623aafedbb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a334d7d80379f76bbea696e28cd506140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572808d1395138445f512fdcb14dd50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a46890bb74bf635519b12e5e6a3761142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9daba205a7e2172b42566bb7e04a608143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041a46cf7004f774346ee1ef685d1fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682fa39513b0b100fa7a7c9222d7e7d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b549c3a9069dcefd242a8cc5364a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2326c563e416fbe90b042e1b101534147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc26705e33793fa145b1172141148a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338577902ac4af2a9b940de2b71469c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006e963f2b1fcbf1f81d3135340b48f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226441b37e4434c55c0850d5fc01690b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a585df967b7f4a6c40bc1238a3846b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76af87cb36a2cab95b02ed2c87e13f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5082c50c1e58b56da0b0153e73275d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d662817526872c956f9ce72c28a85155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897494cc29854eaa891b1d299e42b39156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b48d8ad249fe56e52dedc7f5e335a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce378862ce68ae88666f694e1f11fe45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b22c4d596ff483a45ff1d62d97426159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934b548a52a453b9a74c20be4a9acb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c834cb900807d6cff4cd8d46b28c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807ef960165fcdc9db095a499f36afd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc90bdc4e7a19abf4fbc9f724effb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c5a52c773804072ca1c08d1199b81164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b8548e95e86b355f04507cce361af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcd9aaa9427353ee33418ac898e237166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a93dd7f2baf45b6c552c086b63561167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963e57d9117397fbd9d5ceaed6c3b27168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85db7a29f7feef7e657b8072cdbee6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f03e48f3a64dba085ddb07c06f66d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd72037688aa131c63d12102f2908e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0538cb7af5f328da7e19847567f3f42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e33c273a1cdf6d4e8b9cbe8ccd9b5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5bc33d76af740e106ebd2a76a360c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6b6d39451e024a1fbbc3b33bc6ea2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ec3262f575ac3571c9d7de1858623176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdebb01ee27ca664a1e9150bfee20e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e52c783789026ac3010e0f28068e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96423381c8bf8be158377b9dcb2fb4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a2e054fe9bcb430313aa130896954180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a2632895283575dac897df0e12da8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df892d0049902a104b7cd7917a55b9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355c8b91d5884e687858dba1feee3e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7b57975125b2c73e5863c09e22059184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b59c5ba303584b674f5e76a60dd8e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2304703bb4c885030714e5d3ad4f162186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07081788ae4b4b42c3dee5fc48880b5e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c7eb148b85de08a80b957095cf570188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3edb66650fa5f64aa05c4f3f770cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2fdf9fc305a9f97d85c7435acf971f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d00e2ac40d69d25f63c23664eca3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592d280a82d50c7b975def9e98ef431192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf0245a33fa88fb775b55bacf967a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f4d091dad8b3204c3fb0c06ee2cad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c171e8a895d63fe07064a26114a6c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e80963c423a2abfa5994f5478e5f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0378991dcc4dab405a92066cd2f57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f6984a718bd9910267b5245733232198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715672a2a8407e51ce72469a0c6cb48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa62b60335399ad20b882ac6f672f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c5e3e17b73cfdec50f4f1ce76be3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffd5b03b673a34804887cf1b1daee0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e79124fa3c227e7c65a9b9972342203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe2138c6c35eb69183455e246c180204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955ebe0492152c4d092b6da308909ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205331c7458ef514be9914615cc871b3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4f0b7dc89a38db243771691eb136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58e1407a1830e793c408ca18aec9ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6108f4a1eaa4e308d491cab87400476209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb285f29b5a8c5cda07d1ba446a3eef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856af0c97adcf10a51ee0bab93140c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c426e45f5a736b5dca3f6b3222eed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3f1126851a26ec7a5b44d6d760b6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c863f70623e46c201ba21454e59df94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ec5bbd4fbaf5371908180dea1e00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae083b7bc122e730f574e594eda940a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13076dc9364f780fde61111513e27042217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7bcf126f6bbfc91a0da6bf6378d6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee79a205786ac10a1f84473985366b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509b4a438dbf590895b4850b9cd7ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632af836f34bc5025b1fd2b0ac73d6ad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72276340524c3f2317bb56b34cb7d104222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0d4fe73079a4a1ba090b328c5e9a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3154cf110b780e7fd12a600391bec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd66653c052dc7bac2e40ba160113225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67672a8fbb09acd644d6d489d697f460226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497b5d89e1549e3e8657e06c7d7d6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b980a64633509938183e2e6928dd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b5f9c9b583f46bf09dd481b0b116a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84870a1757207187e97ab59fe6367751230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c63204a3d46e0863167d66b9523e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c1e5378fa223b21f25f8e784d6dea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0703d686207d480c1d85fbf4ef0996233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086f6f7bc02c1e2c2507e699f86f502234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3c25c2cd627252e3037238d49a27a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4240dedd46f6f691a70358df9c351ec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f78a76bcf8f2b30215e14e90c24c2b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837634d3e9279c4f9c52de55f635fd6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb1cb4641bc3de69d3e89fea9ceb27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bc917dfce60099ef23259745c36f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040ecaa7b888914eb4b2532740761b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec920f9a766494304ad7f4d407c003242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ac8be960bec226aec98c0e459a91b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc9172b9b4006efcc62bfb66638d30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a41ebad39b0d7d92bcf37143ba6d7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4b379db89dff3b37ea2b69b3964cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55cfcc53ba50aa44fa1d51523a1bba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b94513239c665a7a08a06d96662f9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bf9e0024e36fad4e34e9060efa67d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da24a17e3afcba01503f5b3b28053dc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4553ce25a8bfbf94a6c15ac8074e06251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16689925a5b2b3a1a5a84b578df184c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f7a6a7edf1cf23bf34a280dd01c9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd567c4c6b716909feb656651b2610254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a4262a16cf7f533a69f1d435a13c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95140a8e554fa16870b6efd9c9c5554a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5f46b1a7ba4bdf6b9d85c94c91255257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1fdf29efee60bc21ba8f9fef3095c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f612d3ce84feeb1f4187dbaa92e9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c8721888c813da6199577d3fdd9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c73a7214741127e054023fc00cd741261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f52dbe4ce5ccd9e8f98ccc879f237b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac791173d39178e4d0807c27ddb1296f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21d9897f82f6cf9c7817fd8c48d911264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77256f3adab41181d252a0e1dcf77fb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615998a9fc9837bfff4c79fac98bcb1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35953662b6c96795b244c4c6c9d2abd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98367611cd14c4b427884a59d5d33dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e11aef2e7dc7aa919f2ccb3e38e5c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb9b1a348dbc87f759057936649272270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06525f0a56e61383f5f59ea66763eaf8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa107270319cc8abb9c5e64fa3935b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eefd1367c36a5cf8347faae9276b7e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aab1b593eef801ec0d058e5d951a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c59481c5605add5ff1a47ffd84b210275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d57ac55239a0cd4d0ab08ade9b35e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f7b82ca34e0b5e7a7f05604347dfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce1a2561990fcfb587b504c3b197d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed4c41254c9170380e5e7ba771302c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97700a06927556c62391bc69af359ab7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7d371d5a707e20e29c953e2ab29dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa5af659cd4048a0abc5e99d6bf111282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f00a6745ca8323cf7464d78cbba3aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64e2cd227ff94aedfbd9e0064dc0c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47357c7b9c300792bcfe1d2e5253b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7e84b3386c7170d55f9692257cbf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81008d55adeb8825ae723df2b53a20e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44cd17ab9ff2cdf111b932ef833fe10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce79ec4f2d189447a56784c76945266289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d6ce954850c6b6a76e7a4bfe95a8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bba533668ae0a15f08ae89d7e98e24291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51461d8d52acbef1fb71fce8816360d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd25ab1d9ae6a1da89d2b4df5526855293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddb7996d9c8fb16fee74c2cd7ee7a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215af680875472f0727480bfa60080d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a01178b466f438f3e7c7fd4aa86b63296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638177f1826764397ab324aacbd5d886297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3162ed4995a10c5f74b1e6f9b102f78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1017fa8503a7ed1af0289e9a40e33e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce14794f6f993b5c0e2f31172056c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd407a0751a644d7d7818e4e12585652301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f94d80bf6cc3b0dc5f91a3aef44d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73782ccf0241a16d202d7e630ac3794f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de29a66f845d0a17056b888b3a0788304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc150d948fa82f8b174b467393206e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487d4d2149f2474bfabab9a6720b559306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6567fff400a6fb1f5771ad405e7f3ce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ceee03e17ff345a264634ad3071a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bf9971e7373d95c05dd53b10bc746309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c52683fbddca29ae55e18a5e87126310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026a26e9e58fe221acd5803d19a8c2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c173e208ebfc2b78e0dd2d0baad14312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c29e922e0a32620e3d8fcd27f218e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428797280014e474b1a4f2f94f4deae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602e73927bcd3c2e5bbe693caa6a0aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1adad201a5a325006bfab910d5b14316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69ea959433f14fb05ce209c3bb9534317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d4e75a940528e74dbc11f88bae52b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eead55283f95aa613721e79c5100c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a2d69c08dc4aab8b13e971a8e150c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2aa7949dd66154810945dcd815114321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cd96c669ecda427a60a9be18e223d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684c23caf27310f4c5892c2b89721be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b879347809318a5993b5f89d843f59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9c099a1321d79e342f3cc0e2cb0f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242a1ba3d36c1be912b61e37193c0a4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b615d7a595587be7796007e565ee752327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825696dc9a0ac1ffa3a6a5e094665b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129977c77400d056dc3f19af960cd280329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ed0a6a0ea20fbf67a4b645b333f91330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61547e3603772e32523852cd4ddb4c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6490a1b633ea2597d44403c8ef4f1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538b93fa140f8e51b9addc46008eb55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2300cf911a078cc76c6ae05f0d88b02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01bc2937c2ef2e1d8fe176bbfde1cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1205f17faaf8c6bfc9126e521a9f23d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc3f796df5a631f44098cc11ee955337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc862460f4b4b36c731d2167be0fcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d3b2bd40e600aa91028db82907f37339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064702ecb183b7b78fc1c98abfb12473340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941825c646e5c250a111376b8a87e69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb2517c9b4f8c1869e686e886e7e4e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075a2ae8a89b029b736b9754e39f2e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71648cff15f780db3d5b90ba12ce4768344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90543e26bd6d489ea6686cbfc1d1f4ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9444659e678cea05e18feab4271527346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3ab63751868048b5756f1d3655c9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b793dc7395c2ce57b931884caeb4bb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff128df35dc60f37f5bbba5d193164349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fb82ae296da960897dfe927df6ef5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931e561eb0dc673a7a0cddedc22536b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f67d5137e1a0437641d5a1fd03b62352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba10f17f7dce08c8d78fcddb0728c82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb31eaf649a10ad7349381e33a652a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d948c7996a50f8aa0852eabd64f21355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265413c51f73b50b98891cd670f915d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72b9adc3a2cbd92da1b8c9458a7012357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bab9517d9a182c86587ead0905dd23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97609e18285d2ccfded78706da8fceaf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aef55ae65896144e2b761016aecf42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ea555bf1b3dbf5c1463a59c9118d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8fd8015573339300bf85f2935d62d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfae5961a0b89a2703ca1aec18bb41363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772d72c5608bbab1b8f7d3ffcda33ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb392a48f958f57bf71aecfa0abc9e6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22869c93a2121c423ed76c32311bda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4de3ac597191d97eb8b4e32825568367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc977dbfeec5d2d002ea92ebd919966368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee41002ffb65bca366e5faf7c44ca0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354f4cb907ea27d049668efe4015df3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990344314bae18f16a852bdf6e2187c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597aa11056e8041d7640fe9b93c797fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de85c9b8ff8ce79540782ddb42792373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635a65872c1ddc9a5259de499bdea22374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f544d2f2c16ac2dafbdb9b5cd7993375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5762e9d8fd0b740380aba6323dc39b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc33823cd06b6835cbf796bc6f81fe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82b8d82f4107b50494fc567575bdf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2047fabcbc6bb4053d0f0b3f4e8470c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc13420d4efce777a926f9192182f59380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a7b49d30ec30c6e53e0d3c5ec9312381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7b8e3975d2f0438e54cc8edc26e97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221727b116c54e2f80895298747cc3fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedf96fa46a2b47dd22a8dc5172e914384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e0963f513e5aedd56de253a77c887385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15e6c6eeb2282854e6549e63f8bee6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb115e2d9e97c36ba0ecc8ed3789d4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1e5ec418816bf1814ac83143c019f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3b7b0bb5053a0dd180ddbf913edff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79407a6a1f99e65863b3b414639c13390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e94cef5532ff6234efcb78f463dda1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078a363dc3596ba7351475b49e4594b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d8de642f09cb3387c1cb8b7f666d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc88d028d65904f1e2f5cbee69b8a41394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dded006ca342b45b11f2117a2acf5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f45ea68b9f5773a1a34c06eb44d57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101606cff8bcbf73c0fdc0b88c9774fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8b430ea22c08dbe0ffc66927f356398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6cc0ae61acecc313eec39fb1ca3b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466175bbbe9c6afee0ecbb762f06e9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4067ced393bdae5776501fb8b6a5b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b3300d2d5ba904e0cd0d7e9ab75bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a19ab8859f7dc7b75528eea285a677403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee491c4e33294e67335b385cf1f9cfa9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9f1b81f95a6cd541e9d0105f75a03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50681c52478dc58171ead6f9f95038ad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c411a1a24377c372ccf127d8d17e80407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6343dc3b4a3e922a68b5b816c1a54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a18a1f21f165f5163993138b75c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a69b48790ec515751e34ccc9f578c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2a5764c32f321681952b1b67667b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae074eba1bef08003acff9c6bb6034412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ffea11b07e2605fa0e11080b22dce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74fb9183811c892ee09d345715af00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025da02485b4d19cefaaa9333cfa32c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cccb079664f325cd53a67934268d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b0cf09abb098d15ba5f918c40a4c6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccabc41070a5ca20145718de340a74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d40cebd3ded4b186083ee28b05d513419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62639e2bc2b44866be1b9af58e4019e6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1df1a20f729fb1df2d254d4ebc15a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1b65bcc8762173f4b89aeb4ef5491422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741d7be95df273c403c008c29ac273423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7b422e00d79e11c92f08102b9c4ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969655a12e1164c2be7e5ae380a9a78b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563bee1d5b6a5103b2028582e59f4a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf537e1cf24844146b4dba383c5e8c00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8af33ed8aaf21f2cef194104c5feb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b6b6d02a7d112a994fc665606e36e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463afdaa22ddb8e285f907aa3cae02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e57be2a34d67377a99c4690797793431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8d3a95ce926aac60bc7a683de6216432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c8f55ae0771020d0905100b61cd8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f3934afa979dd9e0f32f464e6457434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c40422b81f897573e381fcee83cfb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20824d731bafb050e231941a3ccadeb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97541c694c534fcf7ddd235966249e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914adf79cac4949ddc997d568a7b07c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe77ec760423fc78f2cb8ea0cbe81c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356794bd3a19fddff6760a6987ee39b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd43ca07d007ac1e82b0dc45a6038441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2874b2b7c11f6ed8fcf3ed04553d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c1cc5f1dcfa5dcf2f7714ba17710c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763210d9853b711c8369a7bf60c4521444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dfc17f5802cad3e7a49c595527ba8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3760436ec1c613f182b09d934e89e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fac14cc9a42bd434c1c1218f871855447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6198efd3361a3551d98d9dbbc329d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3882a876c10fbfebc640e9ac2020cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6fa6784d1a2bc73a6aa749b83acda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f3ef2483ba28c4f065a393f1d9bcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1dd48737c2c289a2a543d4a63f3a0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4d73e8e8ff3b78ef7446a93f3971c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f47ff61bc85f1be32cd5fbcfb0310f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c935a1de149c8823dd0df80ced36c3e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4f36373c0273eb26fb97feef16d4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab22f429694b548c0003bb3c31ea923457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f16493b3f6383f3ebbb1b7350eb004458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2650ca25acbd2a58667a61045bfa7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94bde4233d905d2acbc84ecae091f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f24c3e6925624f369e71444e78a94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822cd0916e2592828b234b80826d8e1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984551860f561735328a944f73e4911463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35601ec49705a7c0927b2490f8b68d68464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381e2c384bda522d2682a6d68c01d34465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401130302ce44844e8cf2d2996a7282466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9a8fce7ce6cc20b72ac044ebd817c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387f886c5d55ac8775316b67ca997f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04d8282af6adbf9d498f8fca999837469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c266fc18a5b3b46dcd4c831ea220bab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8e09bb952ec7b2deca0351d3f4b6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22951f04f7b9c9926b989f337b26c1c5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e7c89102a47d80d01e6e1395534692473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6921b21cac2f0f073d81730227aca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37ccee689cf1abe3216c742c8ec81475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ced556f5ae6d798888b754de511a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99083f648d5df5a17df61e6986197de5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0179450b11b7f3755f8cd129f2f7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914a635f04287845ebd6b44558a910f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c555192f498a7e82fbc62a2e395bbb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b062f657302eb2a0b3161f46999528f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed4c897e5a36a26455a4b4f2c931f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b91ac98e224232d69e59a63d03cd5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6351d1e70ef1c215194b544c3eb635b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2937eeb0b70e56334fd1304a19470485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8b269a61c8dbe9a52408faf7802cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdb40132831c5a0b117c6bb7d28966487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1ad45c59116f05ee196af5698ba50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcda5d903a7b5d01932df4e4396975f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730baf4a89c442743e126c54f8af61c4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b5544394f81759e206af2d9949e62491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172349158300294710acae610ad5f67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218423869725fcdd1a554ab04480282493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39078b48a82cf05e1f297fff2c1b32494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f66a0b696584978942b7ff53b7ffad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7600bb3461418a56537f44c2f2bb45f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed2ccb22d10497e62a6820e05c4308497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4c676c784cc7469ea347c825f299f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab724a761752c6a6f5ad0c663109cefc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41db2dea8a404acddcee0f4194ff673500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb35a15139892f55dbe8f460be4adc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8dbe2cdccf59e568d6be3eb0c6466502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e4ffd5eaea3a98f3d210f5a5a0af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c71eafae227cd12e97926caa50c4c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2c70ac2f63c81ed0762ac138249c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a33827f66dcf6e118a270a4b678b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d910f1571ba8505605957d166161d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617da9a193664611542f1f1cb125417a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e062f2942c6a9dc2fa1849a599a421509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c9dcb03217e56dadb2179ad373fde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ddc1147a13bb7d9eb09d3db947bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86786f2e5733bb32afd595cf08cdaa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c2c9e1ebc1adb4976324ae2533585513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631e59b3a63acbb132985a6fc6df086514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcac5a9e7d62a5e3a0b4aa0e5e7b09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650ec6bc92df5896672ba3faf56582f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db7fa20385fb3e879bee87c3993ab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f696d6955336c5ca467718e44abf000518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95644e68d6f82cf1ca8a4d19c1dd65519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb9cc50082c8ce75b5a2dc020ecb7d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be39aa2c9e1770a3c43501b56b6805521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2d07a109b771f337524dfea0ee122522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4ff912f00e27ae02c546351e4b170523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9deff391cca1d3468b2bfd13c3ee2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a42e4545a6f6a37df1c4774a6cd46525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98ae2d6078a6b288ec3b96917c5871526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663062834324499b0673c958f3a3cbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a4ccbcf8807ebeef461d787d88da8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ffd109426baa1290e75d57d3f939529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d83ecf1b7cf9dd8203f8e6103fc1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ff338c36f114fda0ff442d5f3e0f2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ecebdd561e027ce6e47f6b774a171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926063d9eec105f8003a4ed8dc96cf6f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4af51dd3ad0f3c1b194fe7ed0df046534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f415b40dafe1a83e80137cb56c2f26a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e95d2d7a5f6cfdebbebc093b031a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4472485d2418c4aa2cff0911745295d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cc43a926042021aa615cf5b9ba975538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a3aeabe4aa138a437a618742e24f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33b08fade971151e6f7d0249662d64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642a8a2eafcf41fab36d9f149d9e93f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491ee93b9aa4100475e8f86579c4012542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb6d2bb0b8571277d56551048dbb17543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5758c8247089e17cbec236b2044ff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569f24a5a806b0a543f9c17545d132e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1190f96ef0253afcefc70e5d307f2cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de053a78906fa272eb80c6f03c8200547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f4e5d352c334318cd109ad327198548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4351aea6d5e69835544c797ae191d6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a10abd7c99d61bf60bcbfb17513318550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3df27215dffb8df83f52c1ebc9b162551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d6f33dfb8a8a5fc792310df7c471c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf7cda2094d1c2b0f2d012358ab0e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6063dc99a89ad4fd57860b0000b028554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b05aeb48f6ac2823be66658b677b51555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7374a79924fd660f854fd7b59379de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7b4e6b6fcb93c9f6a5a0fe63d7ead557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbdf5de0598687141ce12bf8cb8d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421eafac0961de7cf39994578cdd0f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f121dd2e3881282541e67cc866654560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe99da9f884851d0cc5a7d066264e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bd071811fe8ca40f6754ea8b4a9ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e2e917b445f043c646c48821354a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302d044b7266334b18adc9059eed2d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26a5ef5e7e122dfda7012c274e4b54565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a036631f2d6d0688bc29bbf53236efe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509b1968aa1f14ff174c31e6440a063567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f758e7bfdd7707ffab7a26c378f6cb9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85859eeae656d0834c39637c56ed65b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e854c6215fa458a9f3d80473060d325570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e1a982723c69439fecf628420eaba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a28fd6e44550874aaa258de26df1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc18e25fbd42ae4affbba1d2d8bb6ec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de4438216fc90b71022a4d46b53850574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41447e308254a933da59a961e3941c91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec86b256bce237d2b2dfaea96215bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925448fae49c81ad6e7dda1e115b210577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643837dfa29c8262d17d6d9d770f5091578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f078edbf19806e1d5f8c8d3f738e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b35c07963142121e3dacb97d122f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68a8d9d73db5959df121e3f4c9e549581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff34a5e291f3c53bc6d99ccf8d722f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb2b822bef9395a1597e72c62ec85d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a62ff44f775ae3fe199fd16c3878c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c07a785ea0819221be85e1dac5337585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4a746e758e6e627ed478927210ef8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae66f260de196b0d1a0a33b92560a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa605b2dec07fc09e7fc6f4e7c3295be588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870671c84437a1a77a2db8318c85055589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db35c40d61402eb78eb2805ebc5cdf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1fb7d69980f21b620e38b4bcdd133591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfea008e41720cfd881d2688fd65108592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1c501893af9f016a062f812f7a74c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae27736c304955581729ec41471b7d2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9d4c5a8a2827fb919830a426ba791595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd940f3b809875405b6a30a4eb02f878596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e26fd6fe36f8cc1d4d299a0d5b08e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215a9b923ecd90a0273393c7f9761fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c027c711412878a9b0040ae6b1e2a3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642f6a50db984d2357ceeba7cb88ad2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3b63ca6d33b6671650cd099fcffa6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26027499624ebe49f78d59b46ec15a64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff16dccd784253e5662d742915a821603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecf296c803445e66276a408a17cd5e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc32d6be6e05d5b6e010bac74430ab7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030cf444ba8ad3c193a880aa8d24b7e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3152b693456502a1adf5f934d4de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4112633084c7a8de4d4d82ec160588608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb24c7f4ff60cfa2b2f985ad4dc169609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb82bb99a22e7fbacf059783bcf19cc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58727c4af8518c641e11e7918d53a6ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc856f2f83fedb9498cb08231fdc84dd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84d76233934de8a2d6f89ab70c4d4c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696dda13380eb965ee75c2a4d2e51b8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875a793fdbe70697fc297eb6ec51b38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c99f53d713cd2ab353541ae54ee1ca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23b169bbf3fa90fc84273510089e20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c221924b0e9af65ee95f7ac5ad65148618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07e8d150f337ab9189e10db61d66c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78bf654db7f12c294a8ad96a07abe4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b178430f5cf4d5d32b945caaa62b193621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827caab0f0814206ddf7c1701efc2ec9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f206b6b93ddea68f620f0a0162a465623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616fba4b53fddce9d5e27b38200473a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ba7af7a78a538746e55602c00d2b9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68892133801a167e26d92be6f16fb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f52de8cc5e29ce894ee6a54fdc71b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7705cd2cff5b37420b514a2b365bce6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a67927a962a42d7eb19305a38d760d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6d42045743c16f0d35ebdb3eb62b1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d443cbe09c40a1ec155c219c1e9eda5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0a0d6dc593db494e9406237f52cc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f3edb0bac02d7b452717a854d832e1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfa2df55db3a47179d1cb4a5b5563f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98dee9479b426a636fbea50915e5ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8bbca407c8bf0a53acedfb428a6e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30614df3aded3b91d6dd416f739cc1fb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a93f69a8785cf82a7f255ac3935705638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8e423db744e9271bfa661eddad030639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e53cf8530648e8f628f2dbf860ac73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd445ba93100d914e20fd151a3d371641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5be0e8e02eed61080aa605be2113fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f694cacd88123705809782b66080ff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968d39a61c6f9d01a81e5590db63426644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490f73a18f2611b23d448bb5243f593645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d7cc92d0e9f00c818ece918535042646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9a6ea1f913ff23c43ac94a962f929647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67008f520a3b3d5409e1df3c6540fc32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2da3fa8f195fe5c8675f6741ffc11e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceaf3d30b2949819c6932567b45375650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cd8da01b883cd80190635e8e05d29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6a45b38f2a4c3d599d09cc3e046a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399cc507e87653d379dd1b3d239db00653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aeeec82b99fbc931c38490e2cc6dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72c73c4aad99dcaa612d82a66a4fcb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56055d4a9434a4685c3e028e97c217b8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7483c71bfad7bbdb3569836af1e9023657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf4095d0c11ca866430a345b6fc439658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c6a02b89b0e1eddb6f52e3b1fb2cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c673bdd61133764fbb1ce5d473a36b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3536d383f540cea350d4140a8801e57661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343cb31890fef536bef605cbe0070b7f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3e5567a2d5c45a64417884ba995c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e96af0f92cd69ef2d722dae482f28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc35686ef3175791aa4d33bb2a66e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ebde88dfc2524685b47a7ca900562666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1df4a6808972f9693936c24a9e2084667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed13b8ad074f87d9a8056adb6ec526668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd601815635382dd1bdd97461d88a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e7e6730a935db1d251f330ceb07eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08163866d0643a2f5180cc7f54f7d65d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c2cedc444b4c6d06b81b5ae6b677b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c0d01e284156f29bfb300a741ba07673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e78d749bead29389fc727f225b4b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701e0f66aff66367309d2ce57a78f12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b5ae89ac5d0135a8db7cbad13fb15676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd137f9037afbf7bde8cd9d4fbb17d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b2d65e5479b458aecdaed81f93d17678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486790f78efe0de8b394de7c7ad241b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea081686a37a1d2788d28d1626e23f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfb1986dd05451ba27931874708ef6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d3bbc92d8bbeb774df8c1a63efb8f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d216cf754c1b2ce66146c5f225327683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baf2e42f7c741c5070cdd29a544fed684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885d98ff65afd051293fa1484e8f1d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a85a9ecb79a26af154ee0f1f7d210686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167822b4a37a6f4e20351632578c9bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631bcad68811be86147366ad25e4e35688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fc8a37f299908eda670412b18fb06689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea42f94b028e9cf98667c0a0de6f531690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824d023eb23abba751d5bccf03ad8fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254b44a0214cf3251865b7a29dfda00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd4456ba008ce3a298b9d871454011693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91530948127a1d9b4728a5874a48dd2a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba14f5eb849669b83a708d8c33f1c31695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e7db2e47a958e515beba3a364a30f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449f0b581fe6de7fe87369b3eccbf57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c3ba34e4bbb7922c4728b052cf81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e664331e509fc9458a8d2b6b5c2ee3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e507e4856c9fa6241f052e85005a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609601657e776e455c7f61f37509aec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703a57dc764da7697fc669317f120d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0ce86c634e49ddc832d9a19aebb1c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25183191aaff841bb17237e1155fe1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42cf3024477f1831956b25e9892154705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14f3a37dd2b54a0fba84ceb55081cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe4632e89e1246a4de6f634f92be96707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd0d87a1506e24f7336478586bc10708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426da0231e6a04708daa9e0360868d39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff5266334377f0762417c6db19ed6b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe827dab07add1ba0eac0108eff7eac4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251273b0ac89c15f6a8f3dedebf62cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f8100e70cd1105ccaccb785a208d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5c02f56d62a240ec0c18b7b41051c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaca27a1e1fe85bbb73e57aa2e71fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e6e91819fac312a50cf934ec00991716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ce3feef31b66cc686f276840cd147717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ea31e93e40d6c283ce28023074eef718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedae2470e2f8b9d1ec0ae0e6495c94719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f102f021dffa6a3746756faa49fa74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353304569da9822c0931e41bd1f31fe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b0100445a9b89de7ca15e67ed1d0f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbf30982f182d3310ca144366ca47d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd5804e1a9ae42e2dfdfc42de44c9a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f072e20cbeda86da4ec28047c5773725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecac74e3d73265814264aecd5174497726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89df46744a4c4e60e5840fe35ef0cae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd71a6c27fad34a9b60d6c5751077f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71419d6edb1f4fb82dee8b67ceda68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e7611e53beeb18e8055904ce05725730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13130281a39a8494be0a70c847408abc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34a3291b08af43d306bc5751f78dac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5eb2dda919e29785516ccf4e98ad87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa16358557f4896bf03671fd217e11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ec2246c7d94222926330cba71e76735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2881b5404b42d0668183430502d433736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360126c8b2eea66b78b9a6aa1ecf5673737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747e79a8abc9724a5e67692fac3a670738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c523177d43ff38f67f2bd23fa23daf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a6690a1c2dbafd1bdcf842703a437740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a79c07c65c1eae8152207381a0b1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd0fc5b51349211b5f645d334faa27742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b6542df36a243da72a8bff55f69f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741759e1ea001bd6ed413ea37a912010744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd9840395ea39a7147d5e4b5a6b8f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f546be2ea38c89ed773b2bbd8d00746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10636b50c43b82361e19e41b4693892747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec8143832b6dd71c5c4dbd82c9eee2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0304c7f20e471c9cbdd20e6b62180749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19141d8fdf88aead265d133a74cb4fa8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16e58447eb9200b9968b9e1b23f5c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d2623964074d9ed25457368a617b5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede6745b193eb209eb83d44524954c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3a1cf50b612de17badb7528b2de3c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c5beda4dcf49768076976b1ec905a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfd96577a50937abae7940cd4f7d57756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b81a76eddb1e82db79c63f43140eb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e749cf38747a1f7ce94c37ec3518758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b16c6de69d5a48046efbfd68bd4e65759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>