--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe51f7abee2196b09464ed94278dc961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c475510b94537c9ac9d24bac03567c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751269e97c15bcbe973df9d6f53a90393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049910dc35bf3c99cc5c52ceb501aac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684bbc587d86840c62d70d6d7ac26955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4743ce56569b223c70f2c26105b74c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16640b50d4f90b8619d776f2ee6e857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18db2a8d2c8533ad2cbcd904097e9218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4848ccc464c6261a3707d223a65159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca10569eeaed1602c6d49dc0f7ba7eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c5afe118a7165354525b98b23169e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c86c32e76c9b2077528a9c87a09b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35849099683271bd27bb240f29cfea5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a465ace518b8fdbcf81e8cdbe28214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4f8cf32ce084582a085cbc87412fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819755773584ac073d44ae295403a93c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a413e26092e90a3b2e4245217c08f6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb164b44b37a04a0c1bde741e12473218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabbac5caf62075efe4c84d808ea41f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa2b5279d64bc5f0b3b7ed4e6597d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592dfaf5eed17ba7b814476dea2d0ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15869df975c0610654a6e1f63d7bee0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008565401c307812572ef54a623f580323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d89df081b202ddd9674677919ce124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30a3f20db51b0a7344c021eaf9eb8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd78566df63958353a94477d4d66a0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53e7947ead2886f9e19d690aa0d9f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d05ac900ac6ccb4fba0f48327e56328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518acc60a21a00001959ffee3cda89bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eacc4328f070fe3275371afcace07330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8005348136c777e8e765fa722e76b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fc45600ee8fdd284e78e4bcc5ec4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b7d55027b7ffb75464a2cd5203dfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d16e9c1da635303cf12389ab64df7434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acb172c5adb365d32770433122c7fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d574fb73992552012fef47a614236036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2d48af4fb6c671ac989de1b93d0e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0403efe939f364645c99a4bcae3f96d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b079d8f6a7c1e59fa9ac8e47f35b8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4e7fd6e4257f9bab2c64ef971f68240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3569c0d839917638dceba4e385444f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e863442db74e7b00541c5dd55befc442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fb2e6840e497951219b33fcb6a3f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8702765d99b1aa5c7fb5e840d2fa5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ff83948546f61d01b176a5ddc23345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e10c04c5d5e853a19239f3812b19c146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77a23114495c8964d6fc4fbd1a585247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ba03e245d8a3d197a248189916a4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad0c87716f16e54b2299a42256b66b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b641f33261a5382ab01b002d4295a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bd3309ed1c05911a09298528730fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e0ab5e506f065c0629d0a83dbce5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b3f449be184a8d083880c60b80d9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247790fbcd188abc24c978a29e2ff7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1ca4af669a54897e5438089681f4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e1531b9db686fe9134c4e63b0c72856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0d1057d520a0df031dd2be7e4813557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524fe9efe5bd883b91aadb008ab8fbb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482c10ecfcd0133dcc20cd5d3ee08559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca1526d1a67aa92dd7d1d12bd8d83260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4d3cfbb9445cc6e05db9fb31a242661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df287d1f782a521b0254ec9080874cac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc4aabced0a69eac6c43a9a4f7f49763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32f9e14273e14c2bc60d71fa7dd83164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67b03f647f8c90f47b4981da5a877d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b94bbb24f4de5163a93fcc4bf4fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ecc104361ff4f76e796b5c6c211a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360791ee85daa8c5bfda146a72c62968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f4f95a8225bd85d0860c2283bad0569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aad37c81c428dc2075027efb14a2fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3c7680ac961feb176df3bf2c7605571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9798ff5003578a927ebfadecd7cd60672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec792b5e50bc094faa671f71abfea19173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b88769a7e451c1e68eca62ebeea4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1f6aec6c97a92a94930b992c77afc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432907281d1cae7b945018325e8f4b3f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e704c422cbecc9cd2289ab45d22dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e45782396c0dc8c14d5f36254b21e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3eca36f0b39c4a9ff0c909b19a54979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73525d720858c45220a315e3b8113efc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b214b117799295c238e4c8a7445a3d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70de5d94610c446f18138c5269bef782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8be3c13c0bd44a869dd2e62c6f82f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f246c8f4978dc176ff72ac0b7de084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620c84c9f8ec914c0ea5bef0edba5f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d2b393dd2746f6c6ecc2c54581d1e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563a41847ceb39179e3eca57fc8123087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb34d5549ca25c454ed3b6a4b3ba46388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fec306090ca0970e1d4adc761410f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c974b5ae8f98bbbd03abe23c33f812990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88657d71e30214700a8dadd20b7b38cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c993e3112aab3de87b4369200134dda92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaebe53c22093007ee564bb33555818493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66d00138ee1f6344caa931e890390e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c1fb1ffe98a127180b7c09856595c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62269fac67f72c07544b6e2eaedbec996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60163e24dcf55504170fe12149ea9b3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c09931c5cae8bf1b684a1f5bd4e94d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4dc67d8159bcda3e1211338fff044399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3eb35df2c2019f5b84a590c72f696100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5992b11c78d2bbaebabdf5341509b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb0ac3e7d1a4a2eec32ecac4609251102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ddf46b2a020b88cc1a3d3f05c92ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54a0c86a506857c06732cb6322be2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b968b25b3b527c53226b6986bb38d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc26088883920021d298498ea43623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beccf6580580109c9a938547a1ed86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c0932a6e0d07e4adb5f1a8de9daf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f578042a54f9ffc151c17d5458e1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce554879764e834331f623a32795738110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe773f557664f3c6783c2ccc229ca7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c16aa5a315d98924290a223d6439d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01413c6cf62d6c394357deb3f87046113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c70c29f7ac5df911afad1946ecc0f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122f16f4279eb5973b4f44da81a8a07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12057adc1d52f80edfb783552594de43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d78a14b324c21185ed184a7508896117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d837e13116aad93ca009e5fbc051f64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e9a500bae6d1470761113532e8423119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e16c466a5ae5070bf252b946938a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c84b340c9fbd5b479926f2fa117b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0059c034f0d907e8284b00b8c1c62122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb16cd0297562320b14bc99705079a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d08e4f26c39758420e656b8881e312124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517213dcd5e910b86fb1d6a4a4a6dc7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739233db186d65050298589bee3e0b1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d125d508fb543e04eb9ea3956613d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113785df679e44e16313f46ada8cbf11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8204be0bde7334bbc6bebeb6512c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98967d7c0a9caf9d50288aaa4f72177b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5352d444eba2d8c0ac07a8cfd061c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f0e5c266dbb349aba32a7c2195ec8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34725fa3b20ce98bb6bb384f56ea3cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6371276b4ac6549292615504fd357134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3490ba9b50576268dace1723a1c4fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9045de97d9fed7484a9bbb51873ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0519f20da14f78ef1d016eb90ef7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d268b8fd25af8db27e407f6cb57a9af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6cde2c2663d7356d123f5961242fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479a4a1e3446c525aded5d865488d96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0786432e902e429a0a1ccd1e04312141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d311305f5119a2ac35376d48c1fde5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44564a710aa4b930cddd8cd2d9079652143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f1076d7cc7c0d7cbf17d3ec7718af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccf9d234e8c33ac8f93ace1f8170ac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e14f022d22e94a494ad1c6d9e0b09b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098961565b11d7deaada512dc052e9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712aecf36aa635f1a8e6943997e4047148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503d58e736640a2ae80b6bbd92d3806149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38c16079be588d913bd84499424ac5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8e1b1525a9357ae392e0153f6ac84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b939c49404ec1604fb8fae09cacca1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d21d399b63d2b0a66a63c1f3f038153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77165bd2dd9a724c9a5bce19b27b6166154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293e37dc501d4759b622fb99b882627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2b829c4b3332af9cf8846e6917a8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83782ee00b79789ead7a8aa92438ac6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d22cdfd2d35a8a062bc23636b29d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ed9d9ab63d346198e3a50ec15e50159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c97c44c6570d6644923bd0307ec85160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1b46e972e77fff1932889243c71a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188510c1e8f8f7a6d7b12c28e885c434162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01544e47862b3af2d06b407c84ce0f12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7421c02e385ba0bf7414390d3f6b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106e45acca739fde09d8fb4d85e14c3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93591f30cbbd654c5dde3664fcd2adf6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a491b72ca74a72f50ba5e6362e8405167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf255c5e8dc56989449c7deed7e607168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c5d2bf0c8846da829b29c0501b651169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9d7d6193570895e96429bbc4e68bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56105dbaa16372f4d1840f282b22c99b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a7369a599be8f675c8f136f7262a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebafceae536502a4d7f0bedf2c169a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6be43cbea407c4760424a920a3cbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ae199dfc4fc2e218c33f3fe18e431175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0113fcdddf7d0ba958979d87f27da4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666fb22200ab82e693425189c0a969f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca4783d4514f43a26b4332ee6dce18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7c7f72f8dec62030e10246d32852f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a37b87e8ea1cbfa31a9e4991f9b9ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebdd187b271464a98fe23327e11c06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb40314bde8ff1d58f7eba42b5e1a9b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693335666ce1a53a7d9833416f035dd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02cb86fa2b0a92faf508ba9f4529fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053a58d40a4837496c0234d11a13d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9644828fa47142473a7a0c289857c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a3435cd03d9518d82d158a87328cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254ba92c83596d7c7d099f65d97bd9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c5b222bb930c2bf025cbefdf22dbb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f57f648704643f7fd315ff0799e5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5ca5a675fe5fdae0a1a5e425e7739191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceba8e553a8e943ab730108954f48a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61181544d74d2e156b0e0b6ea3b146d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9401e4fcd0c203c7076e9761b4f73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c534d23bb4e1218c148350683d67052195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd757bf23a3e2362a956cc2005f14bfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6455b1a4b0305e2d650dd1ae2e4f31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc20101e298936ab11544d615089f67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032853ea1e4f6db2cdbbc1c9c20e6e65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f44d3fc94b946b4651fdf9a79806200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc35387d67715d35ca0e9483b04f787201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d84a40ea9a81c8ab571d9a5d30b341202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135b71e233ef8faec6aefc5fee36eb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0fb55bc12fd02243023e4f05035f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26afc1a32b1e159bca1bea4b3e4d7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee84215a90d0e456e6341daa6c672f2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f69311fae1f32ef9498e6db9ee74f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a868a1a92c2af188d606d9d9a70c02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc926cafc12643b2fd652d29789cb3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb1c1f7de6ca5c6b05469a0e2bf75210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fadb773d2830af1ae946435258f6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8c9ec19ba02d010d32f1f3a337256212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988231ab616c152dd6a3edf9fad37c9f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca244a1f8ab7d4d2c1a92c58b5e93d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046138291b5352267d03798606fdb5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4118a7d698e0e5406ea2c9ec6cdca7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1913aa4192a175dd4aeb0e29e4dbe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106432ed10f2b3402fdfb6590ac24a14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b0b11fc864244e1ade1b0c9d99fa6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a853839037cc40cc9bd57d56ce0a4f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66256b8c2e2553d8636d019f3277b67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8604a32d2f5b5d8b4ad78af1fef65d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82968a542487cc99faae7b0b17472b09223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1be6451614ffa7ffaf6ea7e432df30224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed089c48f884c8b13f656a31368651a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4f1c440b60d9e19527c612208e3fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc539ebb950f5086fae34e89c7399d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe095286647151972aeb48a9813ab9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c1dc39bff58b59dedd3f690543a3f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b026d9ac3b3df80bdcec77cc03748e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e00bde7e60c076ea5f08f15309de6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545042d62d5a8c77fd3ed479663119b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679d781e89affcfa33c2902709594ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013458edac1a52312beb61809d81005234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83473eba48687ba988342e2b05da669d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244cc2ce3a7725e4486c30cb55d96db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e32c35086dc0fa430f26922ef62ab8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21b3489bd5369579fb94c3c6191e7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbb3eb8d37b6a072dc64e387212c52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ede35dbcd28aefd97f4274cf6f5d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab9ef118665cdade0c2790c2d30b9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e83e33efebfca2db254b903ad84f44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab18ef7a8beca38ab2b6ef8db760005243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffab7fe5910c13f8fc1d2dc27756d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330df8fe0de6dfb8fdbeb66f944b803d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f21ef7360c308c19efa583142c8ed5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aac769d17d7d5d253c28b0c738e5b5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13dc123f86481a815afb4eb3883846248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a967e285a974d5fccb85fb2b0f761a6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace512c4857c7fd63e37bae37dd77cb9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304ce088396023c5a5a13cba0eb3826251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cb9f6a057a9b311b7fe9645a72b8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187811fb05ac8761a8479f5d35a2ba0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b0f8f21f5a3f8b022ede8ee304b7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7d1945f574c850bd2984d59a9456f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750c6b75597506195a80d1db395a81a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269106b273c7f154ac1794acbe996d99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea00984dd15ae3f35a475c9089e81b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adf0a6643de1340380e47415a35af5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b65bd68f4824202c2105fb8a06a6cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b2ac424ea2070add659b60f0ed52c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6177bd4850e19080b74ca9687958eb3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a8b984779483c2fb4be58eb63acde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473a41b91956da6ca09f2b0c8c6635a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490df4672af4935444e0ebffd71a415c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d84592f7beede4e4ba0594dfa2165266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174b0369dab799cedfdfb3aa8e39ef3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5d146a1de8dfed31b2dc808c9f884268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca34f7b28a3580f08fa266d177fc61b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757c32d05a6c3b0d88f4a5fdd3c6da7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554692280749f560faa3face6a959a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6776a80c29986b204e06d88bda6a56272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20969ede195784fe5f5c4442a11f4e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd6d0d5efdfaeb946908be1f13af6c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da481dea59d927f45ab939a7adb6f6a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed85881b7b5392fa9d56298cbfe04f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38a647193f26fd7e1ebaabc755202f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c76d127978a746de44cfddee5c601278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddb319fece8d5d77e687d9ff0e7307279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143d3b5e79edc758036bf7716c10453280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846cf09e4d4b0cb9bba134b6cb468fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d83d7b7efc9663023fcce7ff8aa9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede7c765773c6feb963d5cd319ca6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92495f164bc3e2c30d03092ed509ce5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3190f29ed80c1e4d9477564a9d910f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31328d2f355cb859170a283e06f89ea4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014351939d674a11dbc1bf019c71c0a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c93a92646bf4ccec0fc653ebf684d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b074bde6bba5df26e2439cd5af6076e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e228d1ef227cfd61e6b7da9ac30a8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941b779de7684ab1f349eb368fb5942291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2718d7bd90e2ad443f662a6812f54cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dddc9c3283c663a3b1bdfb5556b0c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e4c8572d5d9df31c149b24aee4b0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf074752f91abd257ec1d610c10f6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04e4a507a3921b42caebb976b75951296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e18f3a8e6f12a2c7a460ed2cc8fef8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06069f6f57d66bd35ce12910253395298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29cacddeb533e311b32133ee076c98299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13815870632c15fb35952439f9d8776f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4791f09e33b916f8922a2b77be69c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24162c5c74badf4b2679ae094e2a6efd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd4ab50fd1959805ba034c2b86f9fc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d9fd62effbeb57cd413c95950b6b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf95b6142ede854b6d3810056df83cb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9734f46723deb61126052606c5c28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a336f8ca7af6c48f5271725c7da1019307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caec72c43e7c7ac9acd975cc75466f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ae797979e6d567e9cd72df3fdee0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569450c6a46b3727d9b3523a44be30a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd60d723a0a763a310059760b462ec0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffbb7bcf5aebed84119c306aef1c54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9f2f7bd93315fd1fb4e62ba83b3d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c84660c097a2777a24a9a65b7cd67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bf921fb6c9bd946fafd8bd6f1059c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77888fe8947558ab22815bebf4ed5f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849444738974b8f2eac7e074f2c2b7d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30db550b5734e66b69a72e037b17a79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69435ad6cc59617ba88aa319d1ff6348319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcba15eaad8397094da7b3d810ca33d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9813a66f44609a1184f3441dda42d1c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29e5d61b44953a62593a5af417368a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c980b0a762d9cc3d94583967853b7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0b2dddafac18f60845911c57e198c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c816497f801ce3de21980a96ce73121325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7505a5e4263eda2bcf5d801bc0621326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76a2217926242469ee40371bc52a5e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c39ae69492d86739ffdefdd15e618328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ee612d23cb1cd0906e1953ae58917329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb4cbb307f05b329513536c9931e87330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c38c52512c51393be81696241c30eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f55eedf95f26609e478a3093ada8d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac4277e5dc86dd32e77e628bfd5906333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a406be7b374761287c995b33d3e26a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc954dfdf3504bc63e7f64969eac608335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c982e480cdf770bf63d8dcad6e328c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd9f75e712dbd0b6ee0e11a0b84f47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7298f5f5edf155f8d3de09c14bd9ed4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8b56d2a447c854b0b89d47dc427ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6442f41f2a6255dd194bfe8964104fa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d29c36b352c3c1dfb4a7cb9f12e6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e47aa4663f8544d64e0a3cc0f419dc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1778bb68ba9b5bebf2a2c4259d894b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ab502ef683dde2e712081c72c7071344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff243a899c9b8044429ee3d9d345a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4114c532eb738afc82eba99641e740c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1f370ac103a53042adbc8bce9bb10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22e4be24ababe696208861515a60d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4004e7d108222483f91d6dc5960db5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98922734eb6f2dc2ac858ddf24d56f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42074653530a4861c84b0bd55bd2f28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76645f20f90ec78e01d0d5720b4c5b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b8c6c1e0b058471fbf2908a78ccc1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ded644bce79f760090292645a9f902354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67888e79a3c6d3cb06357cd86d3bdc54355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3f26e269918a395059e6a28c1462f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150dafbfb3bb78cba3e638f571b205e0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8f357c8664b0abd614e26eec5c2f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df75f3d40893647b6bd41abb22bd38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a219e1000b28f280d20674f0e0da7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ef7983d1a57d819484e5a3c73cff6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28746c87d5d4dd7b547b4ca4b539a73362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f945e362d9e52ef60229e07f6eb730c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0f29639eec4eeff032bb85b00022b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e80d7fb383afbdc438e246eae0de3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92dbd521985d54e4860bab2b0df695366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d53077c12948c73816acb7c55bb32a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fb4ae4f014144bf064f49cbf21d59368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08577c2f6160acd3fe7582658d699d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d441e1d383af6ed43d1736c2c80aab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78e702380c3b8ae10755522b3ad288371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776eb804decc181b2e01490494dc92b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae175d92a1862423fdbff5f6afec87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c83af80abc2b6d4194f338d6da35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cb96c3667785fb7cf044d425fa71a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4c1fb50eccd19e81b223f2937a728376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a2e347b6f9ddf89df574ae192366b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2c7a924cbb5874777868c507c1be6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28348afc59bac4e429b690c6791c5ff5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed786a01f2dfbd1407a4ee0e94887e3c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f3931b8a1865785e729ee2081b80381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432a47bcfa0463e998040b52b48c8b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e930949320ae8f73c1803f3d6ba5cac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf939e6f3d89d4b40469c7fbed3e194384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef571003fe2ef7bb113c7ae8cc8bc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370eb59f02f3a6bec44fe2ca1522bbc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5fc3207cefdbf24643c659c36a41d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ee44e388bdcf4d58cebc8c03c4055388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8925d1220eca45af716c9cdfdefb72d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf50efa4ccba05dd96b84ef8d6a1f86390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31184aa5392fd9428d6fb51ddbcc1be3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc93802d15ac245cdaf0d566624df7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bac69907608d70594cb94feed0053a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e9e949bdf9c90e61bc1b325b68c24394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4821bf07f811f3267ad617784422429395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549eab7cd975a6f708460663808c888396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b67e296c0c87926bd09013437fcd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4596c147ce23a821392cfabfe00489398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe152091c56cae1b9fd7f06c0f6be7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012cfc8a974762bca36928f565fbe10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18db557d6afee768b4de7a8226ebc73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3627f1d677b8d9fdc03bf324011a1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb351e9ff3c458d80c4e0025012aec8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b83fc68e5ab05db9f7c79a6f3ca599404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edad506c57afeeba95589a5ed97068405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ff735a73db7d8638c651bf02b455c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421021d5505d314fed8835fe00ee829a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b12eb76101b2a9b616c63de3c015259408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78f2b79fa49a17f3ef9c6dacf05643409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c925dc50487971609c43344b25e4d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb2df54f89338d4244c827d9481866411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551622fdb80bdd69cf4acf96682e69d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b7496e1baa1493d475bc12297e962413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9d8fe62cc789fdc6ab88c043ea06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cf35ba5af29b2dbf38837d80c1863415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b85160480676b8f73291d2d056523416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc8943dd5eca657d697e42adb8a6f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc98178a82ce3b5188b65f9f33834418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dd376e4f77619c2e5857d43ce6473419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c670ea6c873fbc6ef7c14d2e8c88ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b67bd7c614595fce76741b194e5ebc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015c1dcddc07e5a63e1797b778b8a9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0b63a8cc7b8d9a1e8172aa5d2f1cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3465abc8f40a6d40315d6a5124962424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb5d7d3ac5ec495b6382c5f8d5978e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e1e2f0f161ac511248aee0dc35276426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f0f854752802fad092c731aebf794427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356c8ee18107f8cbf3181c60723719b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d62cc8a82e81d0d9294d6a8b02a56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2922865e67d5e5c937cd03adcaa34430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d3ff536881b417bc18a60380a857431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccd3af009bfbe232a9f733afbc81af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ae4fefa3e5ee6ddfb2b6994f36226433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5d8d76bff7dac18165fedc4781701434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be98688e091ee503419144801c5524435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a7181ab80b0c431e0ac9267630bbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c675bbaf0abeb8db92fdbf3c651135437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6e5fb0d229c80cdc46895a7d9010438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837259d2caca591464a568b1e545020439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fd719f8175a3069925eb0aa6a7040440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3c0e37fbba10a068209e64e9aae2d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06550539cc98805e386f81cfb32cc6d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b99245f7e460f05591d3faf3418dbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d91f9f628ebc37c481cc188b82b18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fe8aa94f813e2073f85f303c3aab5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662bf371ba68ce9da767b4b1baeb070446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1d781a9918b3e85cc2e5bb7831c64447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35312aeef552fcf69585941ebba0b67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e2c8336f291d3d8b2215f0ccd821c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e1eb026125f8b829de7a7ca443139450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594a337da0fbe1ed576076d13b689bc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9a53d3565cf983137eddd5ebec3a1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3015afb9a782e9e4446f8d9c64ccbd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96656a1a6010699ec37677c64e6a3007454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a03e1fb161eb6fe7df82d22497a01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2dbbf930ffc0f206a7ea8b7392408456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835d1121ef611190e16dc915f861140457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c606cb0ba97adee28c9db91154b39458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491c85b3e1a62c9de64fa41ce084bdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e62a6861bbdbc6b500bd940fa9e4b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b1c029406879691512c4d28693e9e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d108ed58a78b72b7716027f74002fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c885a9ee544018c5b94767faca978463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf62e4b6bdcae47ccdafe0cd42fefa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e1542457862e4f7ffbabbde0b1e93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb4ef7eb3cb6e1dd8195d283b15fec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6dcfb2263c8ccdbb028a1a366e17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee8c5ccdfa1f3767d6289705b80e33468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b96c06f61ce14193858970772ee9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcced9f6d5d0d7e5a734a2b038fcc4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4988ca91ec92f9c027ad73bd7d3d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff93129bc5c71c36b0a07d33222a92e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd990bc4eba8d529a5d8b54c183c70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab7d0e0c7f368383abf71f8665492a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e62afb77953fb976cb7633062d735475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b74f4046ff34a3a2bf74fdb4b9bb9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5e739657c4851cdd5a236f26f287477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdc9218edc22af584942ff9d07f482478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41073f38e8e35c33ca5a226549743803479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a7733e39ca8820cfcc29af1f87f92480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340bf71684f112c1feebecd11481e79481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6a9584924a16645e21b2f98732bc0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60f03e5c8b643a9da70c4e55116d6d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020da78615205ad74dc5960a49e9026484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6344d8759a3be3972e8e9253186041c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6aa3c37bbb780266442bfc7ede397486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866eedb4f97691ff62f3491f65c9404c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebf412b493c9ae0560396acf0920b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e760db84c9e4bca260619ae1a8b19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0a6ca27bc41e42a4c761d42708bb4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64769feb28edce1a2b6604ca0633a2a1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85abf4265b42ce8bcab9bb9a749c9a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5168934e9ac7816c7b95ec326299b08a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e5a039c5dd7f65577f7bb5d9ae7c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a320def86887e12bf367bf7d130bc8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178968dec10f225de56a8de5c1ff26bd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c82ccace4aece2276f23ea13f42dec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef978bd7937a309f64060c41eadd4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0b5c09fad89dac82c5088c32f14a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f702bc918c760c207948747741828500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009659c58c940f5c851c698cb12341b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89e78fd22307166967b3a1eff49c25502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117de685398414eec811491b25506f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97082639c7c588bd6915423f3faca2de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c6214017ee8802f79618e19ebf06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ee5db3a116a51cd0620aabeb8625e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bf273850d8824034b01467716b1c4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7125e522ae840d5b0dd405f6131c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b760eb5d8b9e806e4b2dea547fc003509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cae1fdb046c713f2bf68f17d1d49b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ef40e08979499bc0d3447f59852b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b290602fddec48d32b380b80853662e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd57811199d6a1c86b633d33e2bf8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf9f7516be38212386de94b83cffd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0cc564816724e8b562b04dd3aa75c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47088efb28064d242f40b59e0883ae83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe50136fc9c948d68f7e0d86abb2c7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22482edf2dc3c22bde89028e1275498518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848977f65c6b0e63ab94375d20ebfe6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73fbdeafcae69580593a80849acafc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba4ce01db4f8b67dee7c68e456334b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ad0a0cd23484b51743678869e0080522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b2fad267b830af254a4fd4119d642523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d2855b223bb2a0f152b7bc8152393524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4d927bcee92b5ba4228c2131f9324525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef159938e4f64912984b4c7d21328520526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0de969c08c1a7457e7302ec674df5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94593468e532f5f6d7ad91bdb74eb90c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c4ba1ffc24f46f3fc4ede383a1f1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c6def8287eaf4fba745134a14a08a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15d3f1d159d3b02a083cc4db12da2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42083ac30d2823da2ae302d9c250385e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8a936f53741114ba8cfe1477da739533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f123fede6b5f66c9548d044c66d9d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741520f2020ba83aef8147de0255211b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985640cb62408d37dab94cd418d9c40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e43be42a5ab39ab5ae2cd87cd9810537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485be1d870895c996a642c6d6ff72f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ca4e2f93deada075ff4f84d8ca3c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ef289d59228fc37069fbb153ff85c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385eb9197f0bb64b7067030595a255ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d743c6b337a57b49b7841d87087cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a0ee29eb87a0266e81f2135bf317c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693711cfe38e76b599c70326f1752d45544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d552dddce2ff0d214bcd0e7441a71545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c68dab56ae1cdd9558a308f2ff4f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243886dd1aa4032298125bfb4d892bd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925a28ce49ea9ef051a310d7217d363548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a6d0e9cc8297047a1bc9642496b83549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed2abab0a2becbc1897022f1966e80550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a4755e6ef6c886745541bdc48c4a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23de1e79a9d8f62caa058e291aa634552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22a16886f3cfb8fe66f93ac1a9d03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb334144f5d6a5c7989f116df49632c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6892f6e327911ddc385d9c38fd06ad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7b3071e33828f93fa5b40e92be96e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70199a200dfd1db60432796bf894ad44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee3c1acfea858131c0d7af1080978558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b9422260471448aa80f7b57110201559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ba8b3a57f8e7a7642725e09c7b27d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b395d7ad1f9c1821296254b5929b1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e4f0ed5b5c014c0f4388755d875cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c26a1da810ec25f22285b6d053fe3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa842568a7bc531414f2be9e2598ac1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451512d2b0118a64a123761a1d6f45d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b813425951ac14c4dc148fd208dda566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b7ed360e4cb36875ed45586f3355d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f1c108cfed15dd4cd2a269c9e1a12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c090ed288269f31ee743884197414569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e4551422091852f6efe88a860b59a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe50da6705ce76f42109a6682c79f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18576fc3b44d116064074856797bab3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4d7f42777b43a504635d244ff9bf7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901977e2485fee52be9091813ba29b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a55572a2762118cb358d379ffc88c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d85a0ababc63cc8200bd1b53242b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfae7b5d117d976ef4b1fb35a86d7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4914d77024b37bcd62daaf8aeb153578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704875fd9c99bab4b6ca23cf090f8a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6c3deb88fe6cdae51d1992b044055580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33125b9c0f807e35fca3f7bdca6266581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3871b3f1041dec044a97a0f332c1a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2c487364456231c731b430d33810d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0963bba4c0ccf28a3665de954152c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae134e606032ca1d42e5d5734b9ab1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283cbd048b1ca9935a30d224c725927586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9675973db0d7002a80647155ea3bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257f7f86f135e2136a94e26400f9ca4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3fdc2ddc08929cf5d0f666606500c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f351aee2197ab6f6a71f488466236590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d259bdf3fbe94a9484ebc88031671591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113662b0498ba07755ad12c5a15817cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7b382c2586ba48cc6ab28446b6ba7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13868127ab84720d8159097d49eca6e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a206ce859d42c437f4fd646acb6889595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b1330c4f35d12a68ad7ebc0433a8b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094178ceb4727f5ebfd85bfe4dba000597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648942ccede07266cbc15a732f6b612598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afae7c87d8ada1ac93ab7319e32881b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbefeed506354ecf62ae4715db0795600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5282b723a39f250bd1afc757c59e1d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02e13453384aedb03f56b04549cef8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fc14d48f462cea34feef082e5b57f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f45f818f86c2467d4d7a441df619a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cb514c70243e56cc2834b3c9ec235605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52164c4cba28b01b77cae00dd8d2db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17600de0c6e8079a3b14253a034d70aa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880af571d3f65a7177edcded47e5873608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671db1714ea1f3132e23ea3f42bd71f0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450d6214242d89e9eda5b605ceb9203610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81550612225b5cb5638053de175f89aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bd56297c7f9f09e48dd0d82d62fa6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bf7e4b1c0e378b12ee9966c5087f9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf9546238025457868c75b2a4e5d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26672c500f25bc7e00bd1dd80ba1a0bc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b0674a0a956c4f7e37b4c28368ee6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676337818fd7d8e720736a65d212b8f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37739c1bb06afec912e60a5cbb84d44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd47149fa1c9fbb52fccd16e7ad4ef1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c981ce401e95ff16b8c4552208387e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b2b5c12f1945f67cb7f2a9965a156621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f66d669a4216c1af984726a98b27a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e2a05a8faeb2dd4272d9f3a566829623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8b166604b6360f4a85789b67891ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084d9f98672a732038ab58daccb7916625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55676318a3ce2db24a66eb44cfa3901a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd89cc40c9eb693fed076f52c75c20627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536efd77fa3799918eb6294e37469eca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e193fdb6a6098fa1e142a51faaf431629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90518f217a505ee9b160a1216926a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fcb1e2c279c564b235af1856a30d4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355eea84ca1ab1372c60876564cd406632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e918132c8652f70431381b97dae20633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9e6a95dabbdb21215efae46beaef3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7fb32b37b4685fffb16f7c32a343635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a292030920474c4f86009d5af2bc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792caf0229eb3b03ae2ec2dde77d77c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd7c41e3b2dd8c42c8f9da8410f12e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ee0f7fe49dcb7ff905425d030c331639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de066bff9f563f73a195f96d7b799e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e844afc4f51e523c2168ab3481729641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222aa0c0bc6b5e4408fc78d2e38d32c1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7050785b3f9c389015fdc16b71a4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd40da51e661f095e9fd9e49e5546c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920ae4f5310d766940eb0f14f4eb486645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313f0cb1bad75822a12beafec1fb9be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615eb538fb1d1991968201d867135acb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ed3dca5b33e12a7b2e4e4f039e8f4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68b7a7f9b6d9aa272bc2f06fd187a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff480faf6608fcb37188410b4df47b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9663226f752ab6f9bf04225e43c81651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d3b7fef4b58606ec0f28d92d94c9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781102bc527202c8407ea8dbb42dabba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0dceaa02ed499a662f1449cf0672b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6fb9f1a6b077f911083bb6825b943655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca864dcfefb333d489a485bfe236c6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b94865ec5524e26a0ddf20c4354f1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663d14f7d02c5a34ae7f88526a45c95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dcab5bcef8addeeb2151653570f2a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0fadcbe38ccccef748a4742914e02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a12a86ee47b17f7dfc0d4eadac4d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394a3ec446522a90250c38cadf565b5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0631b689499db0367c5e06cc3c457663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b687ccc658bd3cd566b6e1196a1f91f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec8f8440ccbaf6b92a41544253967665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088eae596ca0fedfbbb9353f118813d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f743586f56658d62ee5bceece2d5b5d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec55e6406cd2d1e4c8b340b4d1ea825668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411981364553136ed93e179c59e119f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0e12a1766942a1574d31a69db3660670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094519512d4b9d944fc3c8b1ddd04f97671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fccddc0076c1ad259ec74ebe6bf51b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190c82507c1750b613cd503a94ca09e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f24b479721bb5982ba6dac7fa270d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75647a3c0735041dca6fe2ff7ea93e30675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeb70782f69cf7a2c9a3b5e4e14236676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3d1e824664763a091ca8258758246677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb8867b14fd4c3179b2af2b1ff4de0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14004dd376f7ae6af3ddd6886678919679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2317faad2b1761760bd8e55b91b28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96360f0b7d6cb305eaca16d35844e448681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8823280b3481d97c8357c12b2ad84682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8108633e381cc4c5859ed8ad789aa9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cfea548682263f5cc9734bde79023684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d55db026f0de2d5c30653ee9cd7f42685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef6daf361404dc71359c0913b92198686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f457b37e552f36d6bba46a6821011687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3551b82e213f373117237c06e39a41688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8125e24b61018598ae0d4fb3f6ad4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91224264d425b56570cffbd5f46a6b90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef77b1ffff64a949ddbd12dfa6d97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e80171127fe266f7566fe67f48b5c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f6076203b428c44b7ab182258a54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4b20665c0e1d09085414b3af49b94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41dd3e66635e833137a234aa29a5bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9edcf840b9f50c64a11e247767cf4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a7170ef70dccd5ea51c242747c937697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4068cddc7d9ea9b90725fc8e0cfb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620da18d803ba69ff2f74686a0be0601699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941760291ead053d93c67efc88995490700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6db7c19bd1e4c5386dee8b5bbf4cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852303587783cc5da363d9a4db9d4e8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644abf805c4d1e1f1e3ff698bbc1744a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1421c4363aa993aec922e6655609dd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbecee2666682a8fdaae0d3f0d75ab5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b85ae42cb4a9ecb1f313781ed554c9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a7a632060a77897d66ee24218b039707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414014e7511300b5607fc9cd77ec6c7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62358f3c2b5f7d1c86d265d215ec36fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e58bd4d84f9134392190725af09858710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcb18cff3b1dfe7112b827fe3b5054711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298a9ba2c0b2868d0dba8e81db83588712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da606f80cf90d67e05f1d55db5f4f06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dd02c6f5984f51d470679d5aa33d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d18c41bb4c429ad8eee1eb165d074715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51be8c0d3b3376455625079d3eddb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c26a75052188f1fb01c9eb620c22b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895248ec2679273a2b300334a10deaca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a5f2672aedeea331b66e3ea053b46719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce810fcc31cb8d630225d6a13ba51a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb520e7a490379e486aa646e6f351cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c27c67cbdb0a07ee052a329de95b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46de611c2bb2f3defee19115ff9237723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a896bc4ce5cff03491f3aaad936703724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296104ada0239dedf17b06cbf463e09c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda674e138024563a3afefa41d6868d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be32466c2e8ea9cf40f4b2420cde10727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33229fd2e475aa856f545bd5646ccc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcf3346b61775eb4d6580b18f2c380729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88380febece000e1c9be226df15c1975730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7c0582367273fa143a302c8664cd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25198012fba587cb2a74497928ceefbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf67a28586caa7156683083f0f56f9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361855f628e887bf4902ac5d12d4a0b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb9bbdfd67836ca64a98362b75e0c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02017d80487ba73d2a3a31ff66f9c1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361a902365878fc38e2a4a50075515737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be85a63a5faab8ec67471a23007694738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ced217f1f9cfe588b071d4a5be87c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f721530fc25aa36cabbd3f82515e7d9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae136f501f5462e7f9a76199312f6a3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43459dcf45c0b230ca7ddfee5a408d2b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9833c7b58d37ed059058e1d04763fe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90824c48f63abb67efcb2aa1c6cda18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c83000507df1a0798e44ab893ece1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b42ab9e43025fe6e5fe1e21417f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f886e4af979bc582bf322b9d4e7d9b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e979360561337651bf437e3e0262b1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc455a2936a452fbc434569b15a776b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7794e3ccff1adf217fd2bf01ca0e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8dbf966990810aa48e8050edf8e44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa021579c44f0f0ff5ff4b5375ba9e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97382e8a90a9bd0e91cb2673da8db44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62ccabb36124512be349d8ea3f4464754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f05452e4f5c7c41ae20fc624837f2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879286842bcb2c147276a037aea4b72f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850e247158bb7274fdf86e51c7daa65757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27adb96f0ad1d9bf7ecc9715b489dbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cbb0dd739776ffe4c92c552f2bac5759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95302a4d819f25f556f48fafcc34986c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275f10d36bf240c21ea92791135ecce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2894d539b0aaa4061ba9fb1126c5c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bef2d20d194086edf0222c62279904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788355b67cbdcc2af34b2f2516e262d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e151f9018b989618832d04c50e9386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd7edd0a9727d8726ed35f409887297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808e2ba640e8d4bf7f7965f7587fac48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbd91c2e2719e9d886a86d4a37e4ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab705b6d42f134d20240d56c635ef6d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af81fca9a58bbf269a328e0594844d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f472c06bad58bfcddf1da02547806c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41041dbbd90e5c1015ee7e908ec3c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09f8378c3624d8648a9ee4d7dc477914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee941d7de56c4601ced82e0459a2df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca055ceb2381b2917d4b22a73e269fe816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac502b66b5961baab62ddbc56226b6717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e9aba5aed79b7f8944562d6d7dfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1abe608c2e8e583f95a19ebbb346af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d0f4f38c37b9a311668267487c6bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbb6bc93a779f78de026f70017f02721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9444ff5134e04418b5116ed3a04e8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467af33f0ea9617208481257c05983023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf772561cbc0f33c7b299db4a38d8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1749b387e2430d099a3f86abf1c30b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58181b21efbecd1108cd32df4129f8d026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2675be3aa98c010076fa4d32e54c7c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bb7a24eda12a5cec9c50f5cef226b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491c7932f44e951115ed5c55303818329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bf5d013d9d6b48e2326ba272a23b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bf520bb83988181bb2779233d92f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1df58aa997140cf57efb8c9f9ef3532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5934a5509c24632da2778af2f9586233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077e4298422bf4657c9b34072f0e06834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f9a10513799f7de0dedcba141632e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da698ea9bf62982ec1078b44d74a02c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073b47fb61c7430670c6d7a6caea4e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88197c91ee6d4ae987f4bcf6ed3e55de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5278457a0dded642f25aa57cab7765a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1e31b5a90840e0197d83533575b6740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430a72773a8c847158613c643837ba041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01588219e795fc1baf0de7f1d981b9be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0aacff0eaa2f348df48370bf82d0f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8b85bc50d3bdcd6a461f0b57ab75244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ac386f0f03c669c05e2425b91384e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f79412df161b64e3f2081322a09c946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472960b7a9afcf896759eceb856001547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a97d206a2e3e0188f4a54fcc0b961f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b556db47bb40e00f9d6582149b03f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f1b927ca340436f6b586bca4cd93450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4c1d2d7ea1b149c1a0cda65fa846d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbcfef01eadc51d4d82290c65b345a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99090263d978f1b2e73e8b0286251b5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd8a6e2d9787a135d1f32d09995acc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd1523292ec359e97550de9b86d96055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87d493ca9c72423d11cc781742449f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d3f8ed6d05973ac4dc6bb72febe557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dca3c21102ce0a3f79cd8fa9a024b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62432b3f092a31eb00ab4058d6f69a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2981821d1ddf81a553fb9c23c937d6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586dd35a56fda2d1417493bde3b7b2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657378de5bb00618f1b0b8aed35290762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f845352f69df174d4160efc42e2b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d61e2236d2d51e9db2b40207c4e45064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1424be5bd7507541431d23dc3237865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0303be09094a42e0e1e023155233666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77047ac45f09538fd997b8e088e5dce767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e7f5cab0919cbfb72a4f99501b92b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13c74468065ff53d0695042ad573d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36dbc0a9cd8fffd4230209813e99c770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542c6069d92a0ad9eed1bf8d407e66371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321ced35358a5bc3549ab5fca4cce4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa490fa5f5cd640aad929634c75016473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29aedb22238969e25daa6b9f029d9074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59779dc9e3a56d74766bdfd2c7fd0b0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a54c2b2f714972ebb0a2a74623c0576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a21f646d2ac0c297c4304b72e09ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f840da9226a36f4e8233e0165dbfb8878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888167b1557b42c9245a4589bf9de6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688b91bc2dfcaece7cb8339e35d7d9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc539573301c346f5028cbab86a198bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c8ce554ce1732459608f34655802282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414504f8ba7d59787043122426c133083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9634d92f725c83a2306c80fb65bf4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d55151ef22505a744495ea8e27e6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fbfa4dc01102375919e4b3583c3cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a055429181c513c16a8c09581b5fa4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0960b4860346dd156e1824c6398e5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ecf2e6b3572d7c4821ca588d8a57689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757b5a857833cc91933578f48a74d6e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d31dd723ef5b1ca2c930ea1f28ed891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c18b37e5b2181369b76ccc8dca775b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826faf90d91dfe44f54b786facdda30593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69122a6c4104bf287b51b39715c719594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e8f55a334a2fc3f78e166283a760795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2646862eab4625146164c271bfbc2f196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0ef795d29e414038230228c59cac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39070425d5edf26fca268adb9af94c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35649683280958743d0dd0eb5d6f5ecc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e0c1ed955e0c4a9326308f80e468100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d5b6eb0fa98fa31e324d306d317e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8066faa5bbabb9a938c9aaec01fbff23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a951b09d505a7658057a6fa48fc32e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5509a7973f67212aabd098b013c8f81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434f8d96e94259bb83ea026557413e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61694274c929b70b38ace0db4785348106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced36731a859f5043126dea68954744b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d170c450881d804d6bfbf8b3542ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48460238a62a99661b54b1de936909e3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7fc7e1cbc42eaee4647c763bb52e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420697cba850ef208f3abc5d34a9634e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729f1f643ce3296aa9d43aa5a3aebc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391767b00f8f6ed0a6d7e7ee1320327113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3ef046b64f8b7ae708b0e5510dd0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896f2689203f8738d1b10377a1789bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f631e0a515de8bf57e53425add5f05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5925d42b13c56657c2023b87d60a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cb65d91dfa0b20dafd237bf95f83f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50a1e94539123bb644d194a6129e08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674646777423053a74fd473a3e672b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9170f7e3ff3fae227319793138979121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6665fa1406db9cbf8b469b5cb626931122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33414ece6fe469711fb1f9750dd943123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac2e537f8ce69a1af5477f0fe1ab55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f2d1f7da0ff22f3b3c27ae6843c1c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545180a518bf6b8d5429a4449346708126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738eadc3e823f1f16583a1a77636cb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d240ef01518ec56e9fc437a15ab333a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ece6e4b666eb4ffa997bca59674ba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981212e818121612c0104dd29cb6ed05130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3258083fbc9e422fe3e724a702d2972131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e11da995ac56a3c9b8edf5b9c6058132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7128b7d87110af68750815079bcea4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500626f83bb9769fd3851d8c8c1c86e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221e7530f62bb303b4dc00155ec710d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4402fde8f43fdc14fc62b5f98f5c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049c1b7760799b4273a9ca12c3d736137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b52a0ee580317875c8a165cd6de10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964f96dea012c536ab78d44097fc7b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832613f321fad548908ec3cbb92d30c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a6b9ffd56371d7398025b58e4ed4e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb258d47860cc680036e77acd83f59df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c2e06bcac113ddbb50f016f42500f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498e4f8051809e4b2ec745aa0b59fb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe9cf89630d7f2b2a4a39d63a27b8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19938b8e5114318d8ca22ee893638b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3660c135646a6c1e863f99db3c12ae51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096fcfe21b7518c8a60966ec65f2bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4da1ce434b70c2b3909da65966bdb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354bb05f53ff5ead508a24202d52da3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8176652380437c6c40447e315dfe59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05877c100f61db6867d9e7d91f1dc99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eabda441d39f35eb7f64b630b97163153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c744a682617ea66eaf21a28b74d9e2a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc9a978bbb9f5325c760a60d0144f1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec2e7ab570403d7d578f507662b3ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81900cbb038e09fa0743d246c8c79591157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2cb806115f75ee70c6706296db9bb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283a527319a5b030c6949dee2b3dae1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02c4e4cc97282c77562db5ec3dcf47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270e8d0d100372fbefb9e5a4b0a55a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced6a8c5390aa31ae25c2d0fdcc6d9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe136fc4ad855cfac958e6eb42279ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0bb7b9345f555753cde25cd1d6e11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ac1e21387404dd4c6e463252c63ec165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de44202839c9297ec52cc12da0d6a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193cef14273e88909eed0e11b37b9aa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8a626a7f006baa8e52ab0dff4f9d5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428c37e5df0c938a597a6802136b894169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257cb42ec8b6b2381dfe23194037577170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62453731d4553d063864c4c2c572297171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501ce489a30192aa35e39d2818a3839172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d63eb26a6b4433bb7c47c8118cdb80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c97072f508110335f2317587da2c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca5f8570787d9524f7f26d9af83875175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cebd752ad8c6e2e5acb593160ef5af176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5b6b213d14a13ae15d217c5dab71b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44690ed9547646385f99a26cc3995de3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbcd1a91d892c2c0b30f0b044e39d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692abaa56ca4cb30f6c391c6ee33e86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c006cbc8e90d78585decc1a7f8791d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c81d22e155dc4e0072931caadeba96182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2ae9580bf52a072ee03733f4aa8b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fb51f3ec9ade923a63dfd68a61ad5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778c6bb294491ffa5c25a2da2b7b84a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2fa6a44ea0458e9ab2e03ebb47e74186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18901f535019c42fb6eb0d2a393f31a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51230bab2761cb65672baad071504424188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d1fb0ef4d151cf73efcc863cbfbf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d376c98011654616518ce02141799f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06fd5e50dd3449e3fe6aabc8bcaf33e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e04f9f28b91fa6940efba26e89db0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8884e51760d7716e9e9206d27e34ba2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce23b36252d691690c83c50704ed76194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d60c606b56af4ed4a2387c50e59dd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83446484c0b7ac1b4257b34582f986ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d20a51fcf4d02942466a8c3ce28f8e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a0a5c4de211959246135e6f3868b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864da3c823be348d0e3d84e4ff3a790199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713bc71fb84ba7747484bc8a1b02d19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c34cd5f7b67a6fc236dc95d0da9f33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747cb785f62c44549d8c5f50ff507fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8817a31c4d1a4f67fb3a87ec4f749f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3781b879afad4d96cbbe61a15ad08204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a8e5eea6ebe82168c76493a55b50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe35a7f083feed04938e689276b6d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6ddde150dda05559138766294ed6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dff136f3da75b6762cd6496079dae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607d91d16f86233381fc854e5648600209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f81e21570b6cfba840bde0089b25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519a8a6bc139e693a0f252e74e385e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e5658fd888dddc3c1cb973a9a64d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342965ef301b951c061203d7ab7e06c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebcf0d45fcf29228d93c60406ff32f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638014b3b3fff7e5bfc0beb28bda881215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9389699768b4e91562cf4a3d7e5b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62903e779730aba07072af23f553b4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf444e20b5f4ebc9c2f8d0f77e3d74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777beb906259545559d72c6921027e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ca38e6cc58552c666a7aca69c80fa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd55e8647558d3a0b182fe33dae5f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf1cdacb3cd8ae70faa8448a1eb31f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0365af9edb9ae3fe9e6024a92fd798223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463b494becd0e43dd8a923d5eed1f2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843c5be216cc88f56521e2aeb1592e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c7b8ef44587550d49edf8af1849be226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6725d645cdc6b1f11c5df4adf7ba0e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c3e95cf468475afb0408df0fe244d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df89e7c61a2a3a345e94c29f759b550229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016295cc91406066c869e836881daa6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25602249fbb2cc15fa0894a60c6cbc31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82b1077ba835fd58d7c8bb8fa822ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd655614250a4d749628ca3b4636dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11af8ea5d412a528a72fb7a5f56ae54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebfc5d5ca5bdc06ad3e9fde73e3e98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11817ded487443256ac92eec92e9fb0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f3b41b8dac34741533e78f36b8d57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f768e5dad3ed7175ab64de172bae5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf59fde9d79f23518dfeac115fc18e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18f9f0ec1567772638e8e4a43eb441240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61f6c1b96abd0561f99e0f47b3e4e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0595384f56e0dad81284189081e9aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a40a4a09b3ab3d7ed792d02396579243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d061dedb09afbdf6986b0172909dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47ce6124ca4fa7edb93c63762912ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecc23fe514ff909c2d01bd25f43a4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3bd2d61839b6b620c6697072fb06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d729e5b6506949082e333ea602e29248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba61386eae3e140af3e062fd8020681249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bda6a222598082ee264d00729cb8f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42c52be180fd838b7c5cdc4a2fa8ca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68184d968a3d83612e6d58da6b3957cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee5fb8fcc730f38bd1beb43e545c13253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7d076d42d7a82829fc649c185c4cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a98e606bf828583176fb66b739a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972be899b2a0a11fb5d3345c928e491256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f1cc087d1a11b27eeaf3c0c1c8dfd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488a447f4c9cc6b065c804903a34d7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf16b2d6d236d2eed0e6250ec171f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7980c698c17508f52ee52cb46969dca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a1e325670d8fa7dd25924095d9475261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcb711993bfeeb0afd462db54a8b1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa9759d26ae712140481c4488ba2f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0325ab80cb361c2a53fd4e438729da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6d98b7a072397fed3111a10ec4c38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9647f583951f2577be2a17bb95312266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1882c1a75fbedd5c3c3db4a8db8b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284e2d305df466a786205b73372d513268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9982ecdb84888ff80ea5f15ca586bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8ceba218faaf01105b2622f00f74f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d711d3927d011d2cf873162e78433c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec3e5ee1e5691fb86dcba125db0b34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea87dde40f3a2b6f706aed8283d439273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cfc07c8407e7e84c0514beb2e772f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06573d5d0e804cf37be82e7a701ad594275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2729bd631f31127e10e74e9687a21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083497f109de8fb61da570494cc36e19277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c88baf9fcbbf77bc67e5b1a3c32bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012643cccb446bc147f935028a6c7b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11ded173ba85c9aef7815bec632079280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a424550c1a772f47b40b996ae782fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add506136021cf5d32a358af4703473282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc441c8ea47239a65982f21c3f70000283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760cbae391df8223ae811a92055ee748284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a065c819585c6d3e88785cac28fca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36ffe32910ab0022748d6308148336286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25617ba95cbb8cfe7c48b3e09779007c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec55c8cf6483024a4f0604638e95ee5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6fab0409bd90d5f2b14376bbc60839289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838487c07033588d2dc9716fc7e50c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16933b7d51452c52ae84ac1162bca9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e90add7dccf2a38b185b820af8e7f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c172f4307a36a4e9e8248b859b724293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37ccf42ed11c08f0fe6f28f8e54020294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ede61046634cf02dd5126acc4cd59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b174261972fa4aa0af59b75630ae2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8ccc19da58ceffe3d25ac69a8f0fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a3a3cc7b04b3a37eedb7c93d4f3d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379c52c1fcede8779e1a92146d60e03299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052b3d97908f0100f573828ae8f0c3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495dca3f226d79812a713051c47108c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1673981ef213cbc57195ae8e4ec9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592919963f08d0fe81e4bec7644c13d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd4d2fb97ba68e4d48dfed5f68c3c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84172f750871d777524acaabc7535de5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434fe51339305355ff1a1dbcf123f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25aee970b147c26cd54c88ada9027c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8932d2e0b5c72f8511e9504cb01ea66308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb5c95d3cc482a2eb2da3eb48ac8e8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2743eedc1a2feebfe9f16857caa8b05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cd1fcc2efd468db15bde980a17e0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edeafab8617ad7d2ca504e710b84f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e95b730ec65c7f2e18e537d4e7d29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93069600a326df022909d82242d33cac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf64e6815f901750fd01939ac0b771315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61eb586c73da2e180f7ecc1a3b781b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569de40c03fa0eb63a4c5d642dc4ea9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f43a85e697c8e5d70e3a524035b61d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da9cb5e943b011d1e92c46dad732cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53121403c19f91e4f96dc639e1ef71c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab67d71fc2340d31ec9bd2b3b3bec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a49a1b951e1c8c111e3bee96e46f3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbc936fd48f83137b1ef26c666c293323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c572b4226b4fb1ad99223afa3fa3f2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803dabeb624f0ffc65ff252e85bcb04325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79bca33a9c79b04d8b6cf982d345c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2333dd9d43cc2f83e2b47673fc69ffb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b4e4d295a52aa48dd6aceecbe45aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c1223bc66154faa25879eb76bf831329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c89cc744b2a702027573996cea453330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d84acdfab2a54fabe76551ab3587331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd3bf792cbf8631e391c8989451a08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc200a8bf5ad8c573b827a4b7a70bc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded562b14c3918103d988ae4604437c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd227feeb666b89e83f8a624ba6501d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d112943564fca14a31685c323e37115336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bee2300d0c379511549fa3c558c5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a32eb944917e580b5b9996eb5f42c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42aec5d96eca825359d9bad7c4b453b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd86997b7a960b6520508a7b126b5f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5351f6c8e172dc4f8d339e2b9c35275341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b662e2dd1950db78de48ea7058265f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65ff36636a539642c44b948eb00214343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457fff9376afe5d8f165d8b1f6c1941344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb721278b4a6b703cf0bc86c977864345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f3ea892c4402b6b89b5a0e298d8af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab5eca7fc05b828a9f06022cf7e454347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb4226d246e031f6d7ff617ec5e9ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3267956e01aa18f4890a4433652fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35843b12ad14b568726b96c4ea42cbe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e88227dc2c0444915bd21aac1566d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61581008c922aae4468d49021b9314352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc96ba6ac05bb71f03bb529e53d495353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdcd5eac6cffdd9be88ae1f136b5c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807e0976d44b75a8bfd54237264953355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbed5b6476d4d17e52b62938f5cf65356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc2a0d64da645cfb09344be9b9bec5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf81c2bef3d1fd2a17e0697b1afc40358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aee9d2bce3c600d33c45d59ea66e83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c36a900757e2cd42c546602d6a23f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357d4d5a196cffff6f2b11151b8525e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c96b39b1a9ff62a321ad3c718737c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5d18847baead874f359df30715f082363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311292d1a90b9bdd81c04944fd91541364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a85f48d0c0968885fdb29a8d6cbca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86391c4a3d0e4b6452d1805d4c936c92366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d6a58961e1f2f2993c9fa2b787052367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa86d409d6b969df9d6fbc393709f8db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eeae1c71f0c245152962f61cd2579369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fec6f233523e54eb3994d0227296c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3aa768d1ceefbd5ac5c85d3d6875d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed595c4dea085544a52e509765cbc49a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b752865278f05109c567e2575319c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621b7306d085a2bdfb62ccd17192517374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871256878bfa9f78646e15e0d30836a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5fdb91cd57556d451b291c7eb64aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef5c2802694f08b4d60cd42a5d31be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8476d77e68cf61f8ba6ca9512428392378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a5ed5a215112ea4ac0fe6e20f041e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503add5f7bb10c21c73257091ea995e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbcb8a5c9d2d01f6ab12abc4169870381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb0e1e06389bb90afa5cd92c1f812e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4fe63298898bea569a3f9f7f0b452383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8a7036d7ad27403ab0f1df6098370384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5d78f9052ed07bf1208de5b73c902385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93c0ac80cd88fb0ebcabaccee4d7d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ca0c8ef61907edc0b0f7ec1b44dfb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12dfc972118743b2362dd2a575e49a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dd30964115dd94eeec659ab3df28e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71322e9a205d3c9b2daa57c629c8a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a0ae61a14184544c663c27a3c117f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb79a6fd3b72e46af8509ae7080244392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1051c7d6dd24dd78e934292383b19e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65fbbc6aa24da4b4a6ddfdcdc707e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e7c397b5c893bd6c848863c2ed7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef9f8c1f803d93c11f0ae2ccd0458d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7d6cf786a9aac63021ce587ab8034397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84e9d150d1e96ef73b9c2ffcc066cd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bee27d5e96fb018873438c1045243399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1803185669c89290a53e6e072a5f7ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a13eeb169e573165e052d4c56bd803401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d0740eb37fb317bf32d7dcae06a7f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916077c7027788d5891c897ea424229403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1d377ba294b27905ccd3aece6ac91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bc572a084763019ac5c2ffd1570f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253258042af82518a9ade903c8d23d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20f27479b9e86df98dc98d045742ec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c63e326ca493cc2ce31cb5d2728e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830f5bbcf006b9008ed6666008a9202409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce0592c893cfcdaa3c9a7539760945410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df2fccf2c08e63418b48f48c74c199411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a8cb4428394130e89b93ccc947dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8424f6727912a79a985329991e9d16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57082057efb2273d74e3b41721eb0b77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded7afc32dbd4409d33b7756ee0de26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111c54c6b808668991ec57ff842e533416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9c2981339392fd9da7af0d3284f47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c4245d0be60e4593bdf5979485412418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88426df634fbf4ff56c1c33ed3a65973419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4118bb720606cf02b3e6eee90ac95420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6f475babc6e08cddf3b75d6744436421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a9719dbba1e12df47de109e692a5c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9c149247ccff9da58b892c355725423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2a7316c4c847afcdb069a91c4ccd6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a109193addd9c7dbdaf2e63f2772d1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2328b5d9cc3fff9e1f40e3feefa12426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c7ad2d74f2402f0c1b35989f0e818427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab852a05e8f9cb5b5847c5b0b5c4e967428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa4c4a1ef56fbaef6807ed09c65e6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7c05e29b5d751937d94ccf67b11ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fbfb2c7596367e9e8de243465df98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aed12c8ece43ea15508a6d86a82f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfd963726c67ea56eb2f1dd7e946ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26637ae3a53144c2445a3b37dfeb6c92434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b337af772b89e2e4d2712072bcefc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f1974971e363af9d6267190a21ff7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed391f3366530885e6a94715e18a933437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6191b88803e079af6d943d24c08e8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b0203a899e93c62ffe021b98937d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ddf3bb80c76a36b1adb2efd4083a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c576df4a1353b01717f1e82f53594f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d37321cbe6ea0f75331bb79bed711e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95914096327fcacaa08fe6c7adca4394443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d25b7f6369bbd4d55e5ae6937d2d63444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb3294dca4cc99a4656ddc37063e40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67331b63d5e6e98f809fffe5f72a00b2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543d7b12365a4b1baeed12c835ca690447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4e0f6528507a56e5ad95c43ac7fb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a13975cfd8c5d1b3a0d73e961fb1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76f2f436513707c4239bd5754fce23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc541a07de8ee0d8f75eb380bf823bc5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ebeeee09e02870c4f072f3126ebec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf535f851b352db74ca93ab800f8a01453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1928e42d7915e11544a9564bdc222eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9259808603be109bf4ec63fce57294455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c10eec35c36d77df919b6c48d6e0c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4393456c53301384e952b0b40597cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe56632b48733e76c9b6dfe917a744458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2a412b65dcc487b508a7974d893ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a85f0dd0988aca438fdb9786e30184460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60465d9d6edbda616ceca0e49253746f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abe366ae23f9809bc6d9b0925055bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce29dd8e9c4f2a1bb43c71e64c7b45463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3babdad34a494af833d37bd694d5974464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845db8cae9ea945df8f556b37984458465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d75cd6ee16da2704f8939860350e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664feae9235e57d4ec303d27783d4ecd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af443e794bd886114de5af371ecf4983468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbcbc6e0ff3e9c9eae03542478f35f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b78f1b472cb29ed8b6d17680908a4b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398d4925563a47782305d7c523486e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a3d17b13d2260301fe33140f945c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3421b0b540157ed16c294a49d3a1e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b5c18640e32f2295ded67ad0627c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affd7bce6d8175e38d91b6fed6ccc74475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c4b6ff117d6a25f0856e013f14c64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b992eac4770d5ddf297af176362458b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79e46f6b2018d68df93534648e4e90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8381242e2b0183dd846e696457033479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda96c1a270a25cf2bb7796323cf4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0cd769885243516a1642894085adc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89cfc12218c78f072debbdf13b51c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2472a1e87608480504a4141a0b78d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df146f79bce9915495542b134649ce01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4df7092ef610d88082b83d0ad68604485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7236fc1e71ad68508386bec2fcfc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbe3a291e67d3a2cf76053f48b24c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c4e177ebd3cc24ae71f791afdc953488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6d5c423e09dcd90a9df4e4d86a2ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032ed6fa32d5950d692fc7ece3bf57c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f63f2122fb5cbbe4d9a3fb90f120f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a29bb1295581caf996242ffd8bac1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2735176702926b760082049e38865493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1769aabaadddfe57a321ec682b2531e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee6b0b95c83fad107cef6dfca81aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eac4054bd023ac41961a3591b23031496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553ba9d77f4b60ae566c20dba826abe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f86b5145203a154b50d0087db6bdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db086edd837179008d1a2466f3c7eee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2e7a26263d40a2176088428d80d81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af900b022ff1f2d6067a3a93cc3afcbf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4cf4b651b4549ca437a2a6cef06a0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ada3b441ce62b11b89388826b8e6d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daaae309937ec0aa6b1e9ee87e83ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f472caadf3e03341efd7b043990ad505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c318548d8d6c239db07709b23b4be2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe531493762a5b7d6dc8e508869bff4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2a6eccf75850e3358404dc34ee1ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18e49e7b6085c27db432cf724a622c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf75ffd6d257b52a11e088044572d8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a893a1c9c9e1966789bf0d0f00921511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507cf885010d6adff73b6595e25936a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797b452439de53df606cf38aa0476a2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97199c0a1bb1331a3a789eabd3fe2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e5237ead3ce0c5d1282f1bb18d420515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f69b9204fc1fe51c5133efd650026516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5fe59a6c49e3752a0d846f1f740a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6a56211e775b198e657cf80836bd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c80ea2dd1cb7638a0524aca13e87b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f13aba196627f36d3952619bbd4a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603c1a596a9e2825d34369f4d9186be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7659fb0ef77af0de3f053ade30966522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b35db28075fb26da47d74ad327e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43954a50e1dc040563076aa2fcd5a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952654f22bb50336ddbd33a0c86b236525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8815659f2c2b0eb488e6790868d16526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86aa3cb1eee018ab34c50b14847cea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c35b9056215d86508ffaa95ac3b997528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9019912696ab4b3dd6a9c69c347ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa657a3f82a5603654edbd254e50788530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4ed4adedbb9731befb29d3daca7b5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e649d0c18ed5d6925fe270cb7494532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206dc681cb2c7ba5628625cd5126d39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69275ff9e3fb14cd7e7622706b0b6fce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee7ae971b9439f3fdf529df4962b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7ef823a168fed5bd7b734474b7d99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3452a18f3a6d7d39c8c168daf9dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03a3abab8d07f9d226951e3520958b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712138bbe5a600c2706fb338e2bbb43e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133a854a582b492aa5d26fe3e5f315f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3f6a05cb26dd3960bce50de8a84f1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227a4207b569ccf4339edc818152eed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ccf936b529ad5f97e39d7de6a85f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef1cca63254ab675e8c35653d19b85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00235786a295f5207d40aa04d4640ba7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69120622cfb7c2d63e881b5bbc8f4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715945f6e83d176a81987056785a7c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565b72fc4de2e4325e543dd966d0071548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aef9cd69daefa36e210e5efd7dc222549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6ed4670454e8f30fea9c1d6b41b8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b61667789ac08b2093607b2c168e14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137b75864f3a89dc3f898e38aebb453552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c1f8a1d1f79a11c0b3b1bf84f94e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a560370605a5e803af427d1c7e5307b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a66710211c330dbf8623f9b38f5648555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152ab4febe045f0c5b61632bee8fbf4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3de245565546b38539a0db45bbe9eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d3f5c2284f572131b0d0047428bc0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251195c7ed89c154253eb8ae0a4e28f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673276b1a42e9e0a4795412b6e2a53c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b48c5f57d42990bfdbce641023fa8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e283457f12ca659f95b973c4bb341562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57035e08060a85999ab021450e710cb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52a52acababab1ad1f128ed65de9d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4344b8d0b5176e0d261c0cc061021565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91de9262df14e2db4e378da82a83d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a112ae1348e45a709be2295d6b6f812567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117a629f5ef1d095938309afb113e57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa7778a3e652b392b6804ed3c74f22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaed08f918b99454e2d3d4b2ec5486570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e11446962b32974145cfdf956be22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2fac7d5231595f3c9dca47f2dfe69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d46d413d8d91f9490758ff32e8a077573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908b4b4e28fccc3ddb4480976f59253574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363048a48bdf0a74026418f14e702932575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163af062ca265361d8480d59f98fdaf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3362bc8bbebfd92960f7aeefb19adc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facc2b49861f43a3bbc3a1c71e2be53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedf77f913fef4fbd40fc3c9a109847579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e3848fc57552319f47154f469014c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e42ea5184cdbb7d776d7bc245c6d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508af85253dd30df9da885396743c994582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49486e237655ec6e0aae4ce8d7206d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15444bae8832f41423711c3cd830999c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe334a2e56b5c95e69d8c794fa90240585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a400b58e19ed84a7384c9e81304a8c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad16df6a9aef40ed035bf870b5c1c5b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc36ad4c8c09100a4b021f0b0c96f6e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6dc3d23cf4d018e231819ba0ccc17589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea930bdfa66aafdeaeaa375c8b89b83590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb156b633034544d43ffe70b05e2e1e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c3736382a7885c2b45d53888e3e9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa02460390171557508c1e9d4f479593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec331460b062ef53ca49a58472208f3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5388e5eb44e2110bda1e118058f60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074296818ad22bc55909d2a68e795ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8760a340f637aa7af679135a3596c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf53987bdd18115059c4e740c67d535598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3282213f50f93346fac2a2505b287599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0fd129a69da64779c21e7855c0dc8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598d936d1a929fcc8db2810838a1c8e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f84a215f794aa37e9bd5ff28abac1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b33823583c22ae829e17f3ac03f5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6a2f35f7a72a7a5045df4d761e846604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb0a0413a771e1d9947ace2849a48d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952776770b4c2b2fa62b964caea83b22606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58410be8d148d25e5ef37a1c742e39a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6563ee92e1f4ec2d78ea647dff2b0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a40fbd7900593b0c5255a87ac4c6fd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8443ac1a8aaa2ac7d1d39fa2e4b53610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e1acc1bb9f76e9aa1a93db7f9b9eb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e675bb78db5bac29812d1dd554e2f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f48445362d47b2e5a5ddf3227fcd63613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc2a9151746716dff57ff9bb7ed9fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72decc7c7e659597942c3e2451093313615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372bf7901a7adbb6f075b96298b4475616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61b8b253c80478caf7e10319622d5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881923fc0dcb8450c6a9901d0bdbc3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f02d326836b9deaa58bc3f8cc45f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203d4b872176aa035bf886a10334708620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb85c97d9cec089caf41f22e15be0a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff143741b960a0e1a7674e894f1f8f72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966e2e81ae39bfbf110cd2e321f1773623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164c32df50de53ba6092cf693eb0424624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61107dd790209bc2c01538e6600328625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7db311b39b2e4e220bc5dbc4bfaf06626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516225fbf93a9b1204da991461603c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becef3cf62817d6bc0517d2f4cdab12d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1e46173197d80a415ad61cebf1c51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f93103607c16a0b7ec7acd503cb24630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e6354379ce01ba05c34d847dc2165631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d8126dbf665e0e2df7f0ce69054a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23625618588e024a25f21f918de5e82d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04cc02b8a3524ab87e933249621c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88327341667bcaeb759caf799fe2af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c51cdaf0d95e8cdaa41a0b602e8ea7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b538fe23e3caa40c7dd7a20f485ccae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c134ee5c83b457c0e86a9160105fd5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b41372c949ce0dab2e3ea9c547db6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74d09e991002032d87b7c1c35460be640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c85abeaadfadedb5543e5da2e2506641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae930aa32bd34b34de8cd93ecbfcd10642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2614b0c8aaa2565434c92e35639327e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639d4299935d739998b5ee7b2dfafc0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0727326a9969accb7314217b468f4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fcac46ff8a0b4b115288cc9672699e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871acda5e717fead02f0008ff8d236a1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b2a27c8691ee96300bf9242db4c62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa918646ebb22954ba743912d5557649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87356f011d01dbd646b1998c0a5663fb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca485814fbecdd168d8e1551c7139ce651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f286fa2b6c087208960baa41a5c3f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fafe96d643a153d7944d0025b7537653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261809161c2d9f0cdd08021f9ba9d3cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9c1b6a0a3ab9571030d540168d0c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5b3fcb080089abbbe2331d487db4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911db58b315e3f7052a0d706289d45e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c1fd843a7a10b594cd492c1387642658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25853d51a06dd38277fe64084ea3cfbc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708576c4afdcb0896e271d381b9ffaf1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5484ecfea22aef5d26b4e23aeba58e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16115a997effc575a6f2fdb44b7435662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b2acffc2cfd152f89ab1632bc822663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87769a389415a8e6089eac0f17cee066664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9694701bee52abfc89eaf79ce4edd3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ffcc379edd17a81d7bc9851c49cdc5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a5dbbefd0d9a699f791b87c1fd473667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a1527d48c2bc0ea3015009ea3ea21668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526e5140b0eaedc2e3597ddab38cd81669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cd347c6ec93026047de14c22c7ada670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcb3174963210413a5c5ea4e1c4dfc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263baffe9ab66f019b4a19635d90d837672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1937344792e96471e087848d4f72826673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e847eac648c2e5ddc79e4b292274a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb25c10c6d743c4b9a44306cd638b51c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c400a49a14f24a238eb8833fef36c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451d6338db3463ab0ea12aa1354416d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d6c39e3573f76aaa79ee563f26f79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192eb425f6085bc9c96016511091525679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194b3f23799360dc98f60604f6e1df4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be535fcd9231125acd4e1a0240639601681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c1f93f517f3e0474b253b5c41a141682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929644c934980beec5c188e3e38ae6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc40d85cc41a6d7283e1b4c0dd2a35684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6596edf60dc999d3b43d6c4996fc2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2e1edd5e5aa6c79b0127aaa30c2e2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbe2a6e3bdd8f42d0864d04e66c26e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d506b63e56135b8bb54498c720a11688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f4d05c8b47904549fa9a20c0ebcc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeead635f3db6acc1cbff993fbb44e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a9abbce058ef5d42fc2691cb1b8bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d070d2d93e03ee741f1fb419ac356ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8045d45bdd561759dae6ffc0e089df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57521e415cf658751e4e9b2463829ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ba0550518caa2d52a306809d6c9d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614703b549daa963b1051054d2ce09f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687737c61fb2c514bbe0b578ce37f25a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0419b24cfdb5a451a971d7ae317aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf195bb5ff05dafa99d2b4e0fbf2dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf3f9f6e9a04c905e54645ba30cd89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68341bb02645c3b4019a9220468cb36e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e8de05efff72523cade8fa87e8e58702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821d00479a5bf9818e892b69581533b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fa010db9707e288c33c64239e8bfb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7c8357b3ae5280019b3bced1dd99e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4ea7954925dc25cdac313d02d354d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdf178bdd787e096f7be4ad15659e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441645300718ee7e431f5710769bee3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a33798d3aabea490380bd0f0cdbd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1054d830d8ea24ede72c07bfd6dea710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb2bcf098d088d16c7594fbe385e91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3f988f5562166ba0ae469402e964d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20ea94c3fbeec1975d7fddf1d12983713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230994bc05bc1249a6b004167846b85a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd259085a3caaefa18a488107e3d087715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072916034016ae9783c90b279372c39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420522d9ca67d279dded62d442d287e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb738ef500cd2b66f8d8f05b2beebb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2f041b60f369f1f96e4c373f16b71719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ceec4b8b6ca2350650740c22f097e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b976f127808d27b55b9b29133705b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b58bced026992071566d145dcc6d8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572171e4947c238433266776f6386748723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69dcb9446c8863cf59d38f0e018bd12724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa889599c9bdbf2870a65f958b033b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f9e4eeb209762bffa93df8705052a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47b14def1d67a039aabab14cfb26d6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88cd8f93370e89cec89c881f9705c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876f906d6d3cff92caa575aa88754f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0ed8810d39613c46ce4e40d1fbe46730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaacf7989337acb5efa0c6b626a530b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143368f105b0f91584ff23075242d9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b856d9c1270aefbfa5e824cd79399733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33b4f68ada199418b8cfe2353451d2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43ef1b3a5b3ab237046d7ce95b72d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16defc0f9b5250ba8619ed082af7692b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8f4b38e8a9895a7c79d4e9a5330ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cb6c5765aa99dfc02c34a52d9eb0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef83a9c639be1abfc231aee4992c31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71084bd4fc32f4cf1d5690bd01f9ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2a173bdfd32e3c4114431b7ec504a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce8ac850c57f335d9124127d9f75c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb45dcf1e4f259bf072641c738c5c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0997e1fdd9aa2c1a47a5916fc72052744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e4012c49ba0648e936dc302a4d13e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c3f268867ed960c3fceaf751f0584746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802b24d877715fcfded8a2ee6612d7d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d264298ea110c42f56cdb17a17316748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011cf3411e62fb77323d878e829a54a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088becd857b7e876f98f47ae3998b14c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7df8e66aea34d464167c2326d7bb11751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7534061cad24da5136a9d9469219488752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bd4cf3d34008b0f687eeb5bdc2579753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33e793e5beac009232cc94e3e9e86a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f399f0ed3872d67f5e88c32487477755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e29e8e308bfa7460c3e82b30b9482756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b420366cd8be9a34443597ad7df827757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0a4c7c6fa5ecb5b41e7a16992e486758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f6cd45ad6bff1234ffb17dcacd08759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>