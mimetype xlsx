--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e793b4f3726ce43a810512fd4bc75f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a6e04989b6f48e2f9dae5cd0dbee72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109f55aa36e5fec9b2db24125160ca03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c872023dc36210f9f8b60992c913d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de43e1b82d60d9b8927dbbd5bd09e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32599b6d27ac5f3a4d12bec8cab792136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ef83067cc74140e311d1672333bd17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300fc285184653e5165774de3b47e478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54045a7c9898089c0c9ef5f15167b5009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333787fd464d5d08bff5a231d11500a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc691b571527e2f671bed0d23274811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6805919aaaafa1648ad7caf66b5105012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f091543f6aec96b2d844b2a07aa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6562718cdf6e65405c2cba9ae7b1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa880b01b76f6d27fc52651e09480f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295165a13272aa062b31e6d06e9f48a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca54f5fc4c21ab008c18b27a45a45d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a058828a4f05e305545e2e157f9f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ad192507f6e35a41c07d06895a2b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47530471ebbcf839cde435f370a968ed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6b7fe8b8c1c827f301d8a319fc7ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a298831b39715eeaca45b728479bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11443b16441fbd2fccfd63cced7a27fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6049fda52b172a28b01dc480746d6324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6a028e21f710333f3eb287a1ffd0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e61738ef2d3aae68d71c4109a89e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3743ca541492886c08b76347cdcea627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e73f59d5d11ac91579f30e38ce371c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1bc2a8b6ba22485deb68a8f68e36c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e489f334e51050c877f12cf52296030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692125a789a06e74dd0afbc6fc1fdf5831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d494a3e5e1d58a6e5183177da5601ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add3db185b8321df0d97de59ea1a81933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0051c3d93587798b83bccd314120d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27312bd32e82b9043aad8f1a561a7ff235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41ede56151d2b91bb14685cae9e0a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdef74121d7e2790b446bede38fb01d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8014eacd2e317ea182043f7060e02638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2843a298f81c1b779f55a601d0ed039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3ce1b2d40c8e805fa37d10998b51440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ffede8dd16fb72e401846cb2cf8ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34c5c6d46fe3c6c0bd81b2907bac6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa095dcbbb574a1a92dc0f3a6e1098aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0b00ad2d251052a0daffe2bd9205f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8970774140a1bb2977ae032abf661e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeef0f9fff2c765ef79fafeae4ec22a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d88f13f1cb7d57378e22a27775c6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec9fbb20b8a3293e8ed2e3198ae66548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241d3d1da9c6081715931156efbdb9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b1064e06e8b0829f7cf94267408e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7231f3ad2cf06d4db77349e26a7020e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261ea0867eeeb54e805db312cfb003b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c453033b73e8754ab858b76b383b11f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037716ba7a6baa0a4bc996a8dc318fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de953de3e138062956aff120934b98755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d55a8f64d8c820aedf61c91081228b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc18f290f92d9c0d08f8176fe79628057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe01b6e0805f5c34d35c1c19f108ae458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7fb21a5e6ed47c9c0499a9dc62b6d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a18950573c50fefe905e480f87fc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fea63f1070dac778e457749d99959f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1435579288235b814baf146e58b6b7d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c9029b81ba24ee1fa7718fa6d1e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0cec412c7331cbf497bbf48ea4513564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e2beb2b8e56d311c5948477e0bd7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8ff53d6f7c2005d0866eb93e30c4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fddc39c9cff0814423eaba9869b4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644712c0eb57c6725e5d34a9083c53fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2b05c66c54b342d9291858bc72c0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d5a89209aa145792103820149639970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a779c08b63f100e00846c108a4dcb9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d22829db66eb2a0dc1cfdf253ab3c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7526c44b285a455b82ac43423a9bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d09667ee38bf1f6222837f7bec2da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ab1152ee187067f6b3af76e706e3b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df408a3dba192b0d3189ada19d1153a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b91c08d6d296de34b57ff44440c40177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf086b548fddeabfc2663e9167d28378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b43820843d754c7b76382f2cd64a179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec75319495611b0832338061075f4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21dfea1b3a4f66f50a14d7e387e01981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d251ae25cecd98eaf45fc0ef9243f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e60de3412a8183774b184d5f4d15e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60880835e7dada629dfe86401a48f1584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547800446584c02b71b35862b8dbcac485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a69c807146a6a599668832af5f9286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034e5e59dd10e74b72bcee6aefdae9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12ad3cfa42445a8820d2a4fe97d2c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95d6dda43a42556848b6edc20c426889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f6507f1012c0df93b9f06dde9ea0990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1c5d35ae4c462f0da8f77287aeecf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da255f9319d75ddbcd508317eefeca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3810fda52ee6eb4290a0acf250046a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9dc5669e9e783fed1b45eb8bdd26d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b349a2541627cfa00b50ee6ffce8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3361e68ff0a39d19ddc3d4295ef3696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeded096d6a1f5b79cc47b59dac4bd397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e28fca9be617a3871d3deba01ef2d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decde6fc6dcc4817b484fdaf4a3152c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c385792a02f7a04a19da6540467a37e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c463d2bed7fc5853a2f53ff0bc894d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f84a549f2d631afee1364953a9ece102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110316ae7e7b66a99fc2a23ec44a44df103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4310a7873ba69ea7a025ef436fc3c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be085739ecc5ce4b74fd1bd5c3739098105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ba6915b31b86c957415ec0e3c065d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bab5f650d165ebb5e2537be649bba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca6c8e3f7d52fc48f61e76b335ed9a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c123bd1a563b38b3aed383d576bff2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df4a460e6aa3adbf032ffb09907246110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8d679c3e579edbdbbb13d0079cd12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1d4ce25ae8151803a9093feb61a83112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde18e43b8382dc8806dfa144199cc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadc22320fdb4e7656f4c9cefa4e9f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703c52b8ae8d423e2cf3233339f86db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad520bd7111936a18968d91b63be3d86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04776fb3ecec8ffe292284d99efd9077117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54ba510c99f628fdd79e925a6fbc3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01918225d51e685bbd7e9cc45a3420f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c7f58474574e8d6f66cd258248427120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6a9cdccaa30698c7550a75595b629121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1baaccb27094bc29693fd15063710122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765909126acf35efe9968ca5e4a585d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd70f3ced4877c0ae5511b9807b7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa738d7b6ffc63edd3d21b07c91c15d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58b5ed6508526144f1046a563352e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612a9ac601a20ed51623c2b017930ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8060885a78adbe12f8ccd47b1aa19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9dd8d2a6e89d020d8f6f1357c97359129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81d5dea679c648423fe3d42aabc639130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6185840688fd097da8e2350726bf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfeafddc77d389cb21d3950eb71cca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece37b58085a5740d209d231fd5154b0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2acd0b662e6a8cab2334ea96c8b94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6208a560749c9e218f9516a004ef90c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b384ad8c7f74e179792e9a85e38d24136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4f6585eab64fa905b6a4d1ad3d8d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205a03ee184a4a89a3945b023b4e8d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcb35ed524923076e057534aa55e56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73123d1aba986d7aaaf8e8a0f2010a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4a4156bea12392a83e6c296001960141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0593c6e5a03320682fffeeeab6f63e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623625b96f9a1b50fe247f04ebafe55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b99c336efb481c6bf0ad32e91907f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8439474aa31eb80a46c4622a6e82c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798948c3fc92ddba0b91a2ec8528f069146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf3e7753e25ec744006e0aa5b7c098147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319eb48b6321672067089341ac670b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703e22631924dd0cf42e28f561ff4c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa984cc9829288c4f0d2e0ad68d6bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc157d6e6e6d79b1926bb8d16a1967e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3d1c7687e6c65b744f51e97db85ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b29bdcb7cdeae9b294183060d8538e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaad1b232919cdeb2e7442665649156154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14266a9fd0e8926d82216747ab0e8ad3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f656849aa67cd10a3e6aee20fcc20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2186070e3246d4810057f8fa0408a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478171aa780b74cd71b426766d1f921158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74fce435571efe296157a97d64ac7c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec52138c905025364b7175f84115bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dcbb6b611d5df90d2a5d29469a66b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889540d86be3b712b8dbb6910db0ace162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0e021749af0adfb185410f3e5cdef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19716683624017d4f4c30e9d22af0388164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ebbe6d5bc2c03ce1166f5bdb1140f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3cc6929e4da6d1ae5f565b6e84cb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4e9cfcdddc08eee59fd3847a8539a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0dc9eead4ba282089fe015b053903168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55369e011e362edb4738881a796f0ad6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa4b341c8d6022701e84dcfdb91149170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cf0027be22f1cb05c9e66cca6e25c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43615695cea562a674da29aba45d97172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e523ff38c9b28d97dfa783cb3ef6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a0e5a3f577248ddcb1c019df5937b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a0b635349aacb5141470195e004c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a52c3f441951e150e08078820cf16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00725468aee1876438b21fb223b5e7d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83147ae54f206d1b331595c40482fdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad822f1993272931d2d941d922c89c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67313a66a30939df50479e19882b22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc8ea1b35beb21415c3a752d06defb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77854fe57a2c0146d20ddc1511ce60cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29256951d50e100951da7fe0d6bc61e3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25ba8bb90228b4f49d6a0f25d84cd9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd724bccf0d8a8c60c8539dccefb1489185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46366da15789bddea361dcdc84be1af6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c773f86238f94ca27371a99fabfe6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172e6ea092b0294c33bdab5f0240e8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d559745029259a7868fafd82229cbd2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbafd62ea7a93a3478b0c7df3cd552190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e84450bd2617c1c1039ec802a04ea7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fceba17b3b10a77fdcadd2511d268192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa56daa634faa50f6ceaffc27901a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b774fbc18bbb739a28b40ad88a38ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6961f29f06e07b57ac522e08e0c38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847a5f3b62bcdbae00b42100a694ca6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc13b9d91f25728da39fb948c42368197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128e00ae0fb2421583d4b0c104845ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e684d9b499daa900cfc2598d0bfdc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492caffe25afd1e63066e5ec3eb04bba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1b62f1be9aa107b87e17acabdfe37201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b0d42d9d04ac96ad0928de865bdac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afe5bcd710e8e6c3baad5cb7852715203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30b72f9ce391c370825ec56029231e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a4cd44e032ad4f73a33cd265284fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ca6072da6cfadaa211d3e2554fd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268eaf1538dd7f37076e7f1ce108b07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34ca4a328b7adfa4abb5b9ca5346b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37accfdfd3029115f09116689dd1a2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc63d288ef0615ef92c6b6b7cd9b1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc4299201f4fc5ba06d1e969cf589a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39de0826d224794d14b56ce1eb4bbc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2b997d8c591dbaf18810e62421a71213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ebeb10749b67a332dc50700bdca82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477249d3f23bd68e2e02d3799a58d5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886b224baa8d7f9b3682fb84e654368216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b8b1c6710b3e122e9a08c53939cf6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d744c4426217c6ee959c3f6ad9337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7572fe5b8ab910e6f8201faca19d31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68c53fe624bad73c4c9cd925b349ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df12e8ada7f3d302c89eab61bf96f89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e51727ac768802a26e170f2fce2b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbc6469e94694e41a85a5677d83021223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64eb983755b19a43aa1c4659084931224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eddae107ddc2a5c169752900ef05b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfa8aa6b43af923630f4b8de6d2bf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc522b41d23424ed74041604c1eef6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0299518df3c37de7ffd330d84356c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a18d149372eefb7f0d74fb8cb2df86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c29750ddc4009bb3e62f1f76140302230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc5ba26aa571367a536069c317a815231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e9ae8b792bde8fad706fbc0312893232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0eccf39c0ba3759c5f5324d82c2c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd5b815b35506097c6d20aee3837f2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ed6994c21b506183cd52b890e846f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ef6822cd715c8f547284a19029004236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30145adb9c7913f2dd42a4c3c2feefde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2df2d762279a7055b89f00f2432d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324f07e0e1c223617c5535a231c5bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29348aa4565412d4dc810b30a9bb61b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a5e77dfc9127bd35dda32e6f25489241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aebde19663d6a258a5634a153fd847242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e898a5ac3668ac1e08cc8301d06de82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fe050761822b8039db2b280a8d7fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b325cf4e12cf0ac93fe7a446f751695245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d7f7867c28d4906b6a603d55aa852246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58247465ed2cad8b13d432592991ca2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b6ed3360d7d8aecc56bcbc6aa4639248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aba3ace28e71743965bc4be7c6ee9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b775177264bfe4150bb167ad6a0db57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb53032e01b27cd90265e9bca39e5ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615db49342e91a8d2eb354baab02354252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ba241a65496cdfed5414ed5d4ce5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc822e5fa770ff0ac3ea138efc3ac8b6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a2a11e0bbb9ed093e5d56cd71f9b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c2c5b742a6e13dc38124dc89809be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6860ea9b691963f36a82c4f426b99b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f80217dc5e06eee5dd11eca541968258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e685ef1b92347adb2c80b8f992c8cc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0717fe7abbce975a318c646a5cab12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10106cf5ca8409b64b6c06ef7f667f11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55268a83e29f7a2faaec542aaefabd5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a79e8297defc672acd2bf7010baec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ac76be1cf6a1d4644949412575946264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782651d21ba1936dcab5eaa5160b36c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d480a9014065109c9612f0430bff6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed736855e7dc7bb3f14cf72f3dfa71267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c61f0e305fb3aacf2f7c332272d79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b7b5c4253fd48368fcb15427694f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99648de09db4ebba1587668d717089270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb008503ee1bf07659e294226b0b549271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3dfa95f8e38a08753894fc6cbd5fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c90bb85038f2e4b0b381d33351365a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105aa713665785d8281b4856bf2d9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f04c35f7da387453b1110e8e39dceb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd037d8bca577a98440372594ecd17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25002e481003fb673f05e1b050e07f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb152d878ec854ac7a9a38654a96ec8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce10da4f27dac6856bb6ba47d2c96d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098eb31f26d895fbb69af7a6cc09b8f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d405ee249212389d68051629f02025b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8931eeba8ad0f26bcee8198edaf2c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386609ae299a65f829a6075115571e4c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce932bae363b8321bb5bc09843320a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86565aa80439f8f1f7c50428fd8ea285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89322d3c290609b72030700eedbc1f50286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61237b8f5f64bc5c1007a93ae2ac17287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5775e01d0f1b2f2a9004de75430608288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504f382797351c8c4a27f4b76878d13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd298c679b3bb10a961d9d8750e81c4d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d390a59ce892a60962b042fc4ca9f94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d09dc66eda0b29a96edb7892f2eb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac7add7ae4164f5f4e9335b26f487b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04acf52c4175ec5d11bbf611afb785c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8987a06e2b082038f0a7038845f20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be51297850e105da67d09ebad5f3dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a3cf01dfb67772da8f94f276735d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f25d43eb2e7431037f64288349c54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127687fcdea9edf9ee1e04449b4aec33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2da4ae4bd5f1c2c42c8135811c840300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ee65b547545d6b66ee18503daae83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9092cfde8edab7d98d02b9a102d2ec5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f54871137612bff1efc12f9665315303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbd8b399306ce1e6fc17f121f9ee9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b35f439e04e2179c97fddf1ea947d0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa86516ae60843d6209b60318ece4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf39c34f4a4ac0df3e0d39c02462653307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e52aabc9667ce260e181c3657d89a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51bc3810ba1c1037afb51608db6db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7857b52272976dbd52285285c4a2b2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95489795fcc2d65537067372bf43c48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571956633724d1f09cc49e3d722d074e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1d589ab320936bc0fac600415df7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f19072a9f2e81b77473125639b67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c81c16c80b80c826aa0dc67603a8b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b21cd0f61e32368d3ec35d2b7220316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4eab5d130aec41f0d04e79604a052317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b99a9d7f260d0ca899feb22191295a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d56fb8199ec658078bedef0ca598319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a179816b4cf2ec134b3a2331505ab320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51ed8370d393755ba59ddd3910a7a6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da11803a8b9d130e9abe5980daaafab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1a86de528e3f14a77a0e193f4e5ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edbe21c1760e90b9b5cc48b6ba3134324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b83a063047e00da9ce68eedd19a91e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ed595aa7a77e847b44b0b1292afcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268697c0fd179c18697b64212d70debc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ada37ddb8e9e6c7940174e7095cba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789ed107eee8b204d6e8c24d959019329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dadc17f6bc8ecddb861df42805ba8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e824eefa9c5d47d2a11256485e9c78b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ac2564c55372b84a05bfef6f37ab9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73358df69af28a15ebfacf6f06d71ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a9c963e5558059598bd61b19580c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d45f7431cee80542f5f8fe1efe7dfa3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091d314d895da9745029104908c1c81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135177b074d66a87ccc2f0a3e50f67b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b0f92821e1b2d86b3aa72ae703ad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280fd05486ee7d620876651f7c3601e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b3a7b679e85a54e1143dbdd66edda340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82179e5671b16bf5cf259a9a2a82c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2b1c6d4ea8fa6f9ca20a436afac30342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14305dca285af4ad7bc08ff1f72bd2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d19b5b0109c7b1729683037dabd0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b1f8aa9e115b0df1ba89d73e7b3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48debcd5e30d9006d23316deca8396346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f5663e2bdd5a037524ff779336716347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ac36b08ccb751b0a382e3868e6c21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3843d4cdf129a7f671303996a2cc9f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368330342fd4afaf7ebe9eac99fcb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d06d8d871332c85924b710cd27fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da544a7749711219701d46602bebfc50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd0dc7635350158d265895cbbc8bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df7991131fda15cb84ab34af769983354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5371e0a0329fe5d8633f28c80b9b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b6d5d210a728bf8d8242df52d69dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443301d4ec2f1bc24d631c21b6b5f91357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908377d5ea99f598603a8c2487810b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792d9bb59138d02e53c7122d8cc699f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2a8906e521485b80670d7ef84c586360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6129da3cacc760c5ed13823f3d0cfde361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ce92fe037eee1c28b1f69d380892f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42e1fe58145a8352fa78f62268e89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06235b5171bee033c7541d68badb4f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd5845e2bc37ba2fc1d3eb4a177c5d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917f5158a99d9705008a401d54bb665366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f290eecb462a8119e782de5eacede8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e74727b5e7419406e1c4aac00d32e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f457c593c8cd98fe44d769e0b9bb6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7577976a08184d33377b23023f63be6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2680478bd3a9faafa4c52c459ed855371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158f58e21d69f8f68c928f1a267ae8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a46c34c8c6c7b58b82aa61f07435373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9b09bf693f5799fa9384e302bc68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a7c18ecbd9eb80bb908e6633fcc74375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9cfa1fb75d1ed2227c5e28f7c4fef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594e085094ea20bf55c16ecb823f5b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd67c5159d39535c28ef83eba689335378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be33cd11292a241e8942729e4caefe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae202813b8f71a52d33fc1564f35d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f0c6f65eb933065f3045403c9cd11381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f3aea348a5b258855603aaaae3e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe6d7def078b02433ce0984e5393b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc59af4632477080aba2e9e3120d3843384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faabc73ac3aef336a77208af7c5c053385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920c5bb130c7cceeb8e82affb0543e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55a3d2365bf1cbf4ac3c911f71e988387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da983e3f017fd38a20ae8ebd29face388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be0d904ae0f0d1d8a32a206f9632a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e92563c9afe9b679a41c9ac4ecc4bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea537ff3dc228448a8ce9f2a731e39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f41e492bef67eacb89c9513d9626d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6f7b3668d833f441f4208f2f52d0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624afe588426850a6a3edddf0649d119394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60764f5687187d486e222e1de073dd58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171c07d1c5a64aaa0e07469f5d90b86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59632d7c7e03c01fc9bccdbf7aff9fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890b6694509f4c5b3b5ff02eb17f6ab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb43dbf23fd7cb8c02ce7df2161f574399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee146932627d32a4a0396cbfd09f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2020a560963e5bad1024e98586a58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cf8a2ee2432e8754c5913604f091b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4953495318c10f49da250c604e4c7b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be1ea225fcd659258cd8a440c3bd10404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5325cd64bbb6fd1fe9458c04e4f414b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbbb61e48a609abcf7c502e40dcd7a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0707313bc8e8d774c17beadf81d0f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8248a30304f9cc5da7483520541a72408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740cd7c1b95574547ce92b4df779852409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a5c1a3d10bde1155cba4b7556c6b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2966d0ff18ed19176a406ae575bdf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93781a55cd55ecbc0a4de342cd585069412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281c6a0eef16a8d5396dcc9e285580d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a4c6889f54732251d07f390eeda39414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194ecc35aeb42dc8f764abc3c7e320415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24376f3a7506352cc57afb4f87e8d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090caf0146fa3c4e3f9c1124d603411417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4bd8f38efb0cf6879d4b02aabb7d45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cff349fef474ac4ff6a900b94cf21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accf0a1bd0827f7154afa0d287efe35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea647cabb6aadcc4a7807b528c0335fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05592b85403f267bef5e013d38bf97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab3320769b0a0356f90125de512d9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0515b3aa4e052d72cae123bb1d4ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a715e6ac494e8d2033139f19b481d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec1b39e301e6593ddc48bd204e4978426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdd0e944b963e25ac7a26d6e6296b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9df97253c29dd4bea547073fd6b00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96a7382916daf16745ce2ead063b8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf44516e51b87251b092b4b3f0a28f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f45788ebf0742565eb98b16d4dde3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740fd5c8adc692b2fac03e43646a806432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52892f5832e66e027648b53867ac86cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ee25982a9c6bd9570d17fd05cb01b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d4c0fa836f019b3624c2cb616f43a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a97563a6bf6f2435b5b2f68c68572436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea8a1fffc4d9da30f3c1e05db29c9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc602679235c1886dd91ce5fc7ec108e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04efa0b62ae792df56eaf9d381ef1a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8693eb967ef60f4a400f574a95957440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d497168933370d61459a2165708ffd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507263b60babab0741c25846840f4a04442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58cf02f0c8cf08e49c14c28c03bd71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234c9bd7854f52a49543b7860db021b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e353f24e791af0338e4ebc1531c29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76d5be2a7c595b8089f0474aa4af9e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf873e39a187965bf723f69363a4328447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25292241ca2843bced143b2f867260448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3f562feef99c33d29d097c88b4f48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02eba28ae07221e7e1cc18b0bc381a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2f32a37dda49615b6e5589e38f71b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ce30ca4fe7ca4ab8cefdc38b5ce58452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769207a615ef96777bc30967a14a0641453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb397bc573f9bbfb744db24db2247170454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f25bb159dd7ae435bb4d6a135645a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4316c32e8de83bd5368da16771d4f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3cf9adb4c0c10c52af758665e982f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510ddfa25e88b4bda0b7ad6e14118a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d72902020ee726204e78217d218016459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2aabaed3ea2949fa20c457deaeca6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3337f0ba3f5a2f559f75ddb54ea21cff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f4b9e971e6f11719c88b72a90a6ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76584a503c19c46fbc5b08f1728f65c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0a6285df704252a7bff02f5e2ca4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9910d8990cf8f1a15e35863534f4ac2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8460e94ec6dad2e91841d5136894de7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff393ccb48cd914cedb0142397bdfd38467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19e971b0e52909c7e8538a6dd6ba65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38644e38f434420c4ea35a5a8c83cd4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbc8e37425d7ee0d437c93bf60e7db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d46b6f3dab00ff4b3565b9137eb2ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e046f1854628804123ebcfa6a07237472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2192e930f5798a59160d56e3a9809e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a92cc9d38378aa240fb43b3470e8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e72e0134f983838292eace91ebfbbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6ca4659b0f1d7c35f235c4d549f47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ffa829a45cad2ddf09b98cd0b3add477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e8512a0e2a13beb5358886e0b6319478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25156a6d5946f7783737fcb283742f15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af90974fbdf2e005625206613ca7f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf97143e9381e3e5a1047b6803127c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35600b9488ce6229d5ed00554cf9b6b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4b17b396d91a7edc11c9f910004a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fa29151a92cabde06f2c952a87fe4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8e6b49f54f1158e3a9201b7cdf3a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c890e8a4c475d32b1af02b9ec2d8d81486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c705e362d18d3f0eb2ed02fd41d1a5b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e3b6939d06d66278cebfe23089754488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ec6e55615aeb64238f87520e4e4b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915a35c446c7338f85fd9b15dd0d8f8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85652655210cf5c46c136df09d5383491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69fe5b5cbc2f65572e0751dcb7976f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31665eb61785e17f164ce8f84e61b0fa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d35b6e64fea11dfad8d30146a91abb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709a9b1c0a578520d58562b84c6f61495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbacaf23c0ea91e5f3dc63e882c925496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de53a4240cb4594a86f8e70447508f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a8402cf0803303c2e6d36a4fc11ec498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ebbd0cc416ee4b45a219462d8f1e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7457d8a6bd89201b00c00c8a043b90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da740e1a157965b3d973ca6b6a2c6f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02f8252a6badde6bd74eaee245d9ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffffc8b5c381e19926ac28140b148fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df6f6fb7b0628d6956a06ccfa267d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b992fc9841a4b938de40f3b3402b9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd3300b97c997b6505759f11643fe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca715b9b07f3bd6d18cd7c9c07773e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e9dd7284f2889f596f1c101a2247508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23f506475a28371f13e01d08b53375509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d38aff65e6865373b269d3cb39e036510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc1fe29b7b1cbf0a60b0cd5daa50b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f3b0401a08ea3142bd81b60b46038512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62125587967e6e778988d0847cb0b4a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9109c9751ebab8d9da2d4d2b298e6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1f936e5853849b041579625467053515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf09d31aea6f260b0d84e3e6cdea059516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a70c0792c38017f14fb49429cbbced517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d79348316cee96b5d687340d5150518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81c833f1c9a041d921c7e1f172f6a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b560c84a516db2eb4c3b547edf165ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8492c3ac0a86c2e9a33c105d8763b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad145a1c72a24388656458418f8c485d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c07dadce1cbb9d1827058bb7fae81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833213d78bc53826acaca83bf6ec20d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605df189b99a383e6014784e39c85007525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc304b7fdd6b1b6f9e4bba68a9c00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edc4fb70eeffb8dd552ed5f4a4019d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f71073385cf65995abb2cd9f3edd59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762d95bd9303160f9efcfa82c1fb19c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7d7a7965e58f8c329cfd2707d990530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231977cf9307ff6f6e4eac94b21a1af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b24701fb67fcbd6b47d15192b3736532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ec03efd167d97b6bf1861a40a0ac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f8556e21fbb5ec0b93e4328b9ac91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee44476bfc630eecfa0d775b3557830535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450c5352835d18a3ed8fed3ad27bc47536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfeeb8c4441ba85ffe11e9a54fe8c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3e7128f79bc3e28eaa0a20be156dc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6f82f34bbdb4d796d1a90557e69f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468290c32c9c6b1dd8950234a46e76b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d14c959285cc920a033b0134bae878541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adea0d3e60de80f34c69cf98bd97b1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e042a434c749d84d676238a39a334543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090cfcafb6e2dc3d0bbdcb7735fb4ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e02cacddad32eb58d2de8f35bc5b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7aa4d2c278cf033b10d07cc11f0b4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb56bb6213651c282b6e09816a9ab26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15458a7bfd3659b6deb21aef7b8799548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bae3111eb2ae97f452193ef279351f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969553646c8f6a581476aadbe08ce8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98836ae827c009d9b0a6ba966103d85d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e25a70d3c673b49f9b44df5e1e43d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fed80281b7ef778f9f7a4dfcfde4a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe106fdcb9a83ace786a5cca7498bc98554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814f3445fc92f8ed391784e70d8be26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605b0fd99dd95f95f60f8613779b261556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b295c3cdf8e98022967f180bd48e32557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37486a6a417cd78bad519cb11f1ff03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdce126d6678ee7edf1e7a4cfce0152559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48335ab670f7d9495c4efb0f1088b778560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ef9359acc1d1e9f32186d1096390561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6742ea12be19877b33055f809ce48d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff796953cc9ec6777cd95501dc6089563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a4984c7e3d9ea631782a2a475aab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d510e1335d3dc1656bd3940f7c17f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218416426a9c40286e87a1fe9b9d91a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fd3c4cbac555d95661179c2344456567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7e5d9c66440b3d90cdbd6b60e8f0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493f1de8266dfcb12d1def962c0ee64569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cf02b821c2b20cb8e9eea9e3895f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb98616654218b25d56ad5535492a00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a270074ade5a3aacc52cba0bc9bbc3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a74e8fe86e83f574535fd0400d2f3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9d3fae7f89595961d1fe6a4ebf16a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1280aa64bde789f2c9e97c6625c523575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5025a57b6ca5b64a1435aecda87464e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c097aa5d827cf5e49e8f63d0d89d71577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122929fd95b30e2c8298d481d84c1e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313431caff005bd247e025f3bedf0d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680de56f5331af82f5cb1a9ebec2ee0d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f378d6ca3fc4d5d7c105a615a7517581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ab74ae142332e42238966926391b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc19965833cc9520ad504491b172e29583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe3e74ab2b7e4469c115e86ef4021584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e171577d786450d6311a2285cff1b1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6141b8987676271659a0010a9c1f98586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337457f575e7f886fc598fa44ef21872587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050a0b65ba999c774224f2f5d2db5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909847add0ffec03208f130bab93d6d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efff746aa4f55eb2b2720991bacf8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8819a7ce682c0819f04ca37d1c21c5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6fe319c67a63e3913d97c64894a0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5de422ee6c44c95a6241cd0a4fcc59593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653b506edcf1fd928d55a79a31483c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9821c20b41b6a190279fe7a4f4e65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e905792e388adb11b54872860e53018596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed357bc546f7fc1506dff57e53e998e1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b384f39b8bced7c387449e11848707598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc268cedd2b8a291f48af978ce0dff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941114627c306913c1060d107ec00339600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fe075fae755b46596eb95c3c31ae0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e078726f464265cf6fcea15a444c9b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76594f6476e7821e0be48c742266c9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3400f02ee36c58268b9d07b2b7fe8b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a92ab2b3238822a7cd6202150735fa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b99533f1194b954ab8c71a994b31d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67bfc00ec7fad02c42d7dd5e79e552c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f3a8fce0cb1acd67f826cfc10adc8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb452d579a2e8ccb4944d3f0ef4c7a73609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ebd29a6dc3911927f52adecfce483610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a53b4b34561bc72ab86be202ab578f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd919251882e47767dc6209f9a04a5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81113dd394e863a70dcea263d66f9c44613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bd1c6c6bcee0948626ba4500e2e92614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625c2bd8b17dfa825796aff02c12f16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82e0fd265baeaf4aed99e1058a4fd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2f770f2fed18dd21fa64574a60426617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45c1f278e358d1f8987b6d70fa979618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0921b4497dc1ec7ba2dbc957ac9162619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e8546489cd95559e9a2f9c9df5e85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab63c31c4a152ffecbdebef9eec96d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f523188a8c57be897133fff5933acaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082ccd9dd5f972d643cb57f64920504623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e133236b437a522c7fda6da5f0ccd73624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885daa3f11113cb62420053c0e328dd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191addfd7b9f495f0083add45652cc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a689a2770bb8cab0696289b86574551627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170f55c843984c827555749d46f6fa5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604cd80e10ad063627e3a2eb966d5f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fc75f0db91f94e7699377464939bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40485fbd1a2fdb2acb2c7f3a3a55da18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd74ee5684cf27d124acd6a1351736e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3adad6f41cec625e84f0cbadc93754633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677589b86db1ad7e391e4dfef7bf044634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f3e0e11d7502ccc8cb14af65d6717635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca8b4a7156514df69afb569f8893af636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436487ece7b500a0e3d67cbf4808fc39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d705f88d069384db1dd56a06cab0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fc1c7bb8dcb174facc61565942b80639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed279267fee27458c21840f873fce9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca422a4e32823109594b1b0debb7b2cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41435d642f314db5545b47083062e25f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea06eda7f08ba71bc0b19edd43f555643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606cf9a4138a2080e77670ffe7f410644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00e617a2ae2e958436f12ea4f18276645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6520e92592bff0185d043f2dfb693ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296dbd6ccf925bb3306f89d8f093fd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d159c431f445917ecbe675c2287a08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e2210956614565d3e046670c42fe1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d070a4fe3683980f8695664658136650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc777f9fa42fd398736b40367a926d3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bf0eecf03fbd9208c602a454eed15652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf72679f8870d1d1dd0b20fe67417653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6ffb42fa12218c2b5d5e46f949e2f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbba9af8d013580d3a6ad028c35d93655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6017a7ba63411f7d66301cde8187da656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea178546e75f475068a785fb2fb50487657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2866ebc817f46b80dd6f3fbc5bd0bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd536fc44588f7a755d1656d9c63ae7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09928c14cba8d9e582b0fc8b05d1b84660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705ee5b442371571c08164ffdd07f68661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b87e23b4b25c36ef90db3334a65c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0306dd7c70cbc57a88dc8f63a6ce02663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3580e7f2bfdea9358b0a752ebb0033664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd5ce75c06c315d7f52b5831e865af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bd8fd7893a47fd2bb8f7efe40e1f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df6d7b87a340debfe00206ff75c2c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d99c84d9a677a0928eaaa5f708c9a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a596c17ee3003b0bcb342db40bc5631669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb115bb80dbfa35bceac66aff93c572670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc564c40b31e1c30ad61c2e5fcbbb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08388165b8d35e210dec25a4a46a28672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015be20acf2329dfabb5217e782a5e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252bd369b0fe45872f07c9c1dec4c345674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff9fa765833c578fa7b7e0cac2efe8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67482e84187ae636db7b97fa09e736ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6d69a396438c98ef0d479c8f36918677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129440da342db2b71c3ed8dc6b2aa7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c95dfbb5f34884c9d0e0b9f8235299679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27637250f49c0f43e94f4e1ffefd2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda3b0229ece5d205e77fb0de1d864681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dd78b481457b040ace37f1b8339b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefbbac26c114e8d418956e31353840683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572fdccc2878f061df262c2d0063904684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901441e63787165f830223fec569cc3a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d67dcfa5278addd80c3868f69b99dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e48f752516f65f22aedaf0416c6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85adb512180d65a09534e933491f9e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138337fc31ca9f72d1b785670ac29e42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb778af0257dd44991b2c1bb8c1782690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3f5497ce3f384f9c9c91957406166691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d95fd55557ab14c29bdd6b783435a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea569088890559580dad7c3229eae8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdaab4cf3283a1c7591011f13fa0da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abaf9cb2a7e1a7f0df72be1605f7db0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7ba9ca1acd7d9974a752760eadafa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c398d13aa117da4cf9e6dc83e220886697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d2813a5f6e4499bcd46e6ef7d038b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86a909bd4960f8a35bfd9647eb3fa0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35025474ae1ef255191ab5fcb7c85f65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e842e4d77c8d1b1e1f25e762ac520701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648c1b6a198c0110d5bd684c05269f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061067edb00fe07c6e97ec769fcc6a82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbea748246b801f0953fd54231b2b85704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fce666233bb961abb68543625773e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf177cccc5f0552bbfd6798080310fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895131e3f8908cfe4d715560cdaf0cc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd925b2b5a0fb3a22c98e5e323cf3c5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed3f0232d18a6388cce5eee7dbb60d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac2ba057a79b9353498fe413244a31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5d6adfa15aee8797934b8e80c64e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083334f6886b5d668a1182a4d5e96eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b968d4dd13f7404318a07b4a44cdef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194e52a6dcb0872eee895240f0ecab9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638b63a118c917e56b677c27c709fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951ab29234d89a0a76ea63cab9b28e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255391c1335b70757ad71ec9b4a6612f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4f164ffb53139532c146679c695db718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be3eee1d316dc5e6f64347e935fc12719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de986781edcc04ae15b4867052d1d2f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112a518f86ccefa84b9afaa74872205721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcc245d03a0f5b7b864c6a70870cb4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de387cecbfa38188eb274aacaf0519723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e7d4ef24bcbf2aa15ad5906603694724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16dff557f089f2a5d5f7044937b666a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d45f8255c83accefbf6f92892329c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f928b9dcc146a499bf522b69bfbd67727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191823dce9d623469c099275ae5d47b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89ed734a24bec0a01abc7e6e5ffc6c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315259d1d298860e9c6525e333966a72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635c8c14b33629f9a75492583a85a73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159da8c216165c0790b7e54e25e83576732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7411a6f3098981c6e5a00fb1fe403733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b1b377f561475ff99202c3abcd6ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da8b9240421e163f4f54d57003bde9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f71e71fa6411d9d5995b49dee23f1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ed7b5e2be68759bc0bba6cf50f686737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc1bfc6398b70e23ce34425ded3380738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac52edd21064bf50bdbb60e5be31dc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879938b8bc51ab29bcf0e9bce2165d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1d810dc55eb54f7d78ba4c439b4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f594f2b6bc39073ee3b48a557b0a9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414ac5890c0bd82b3020ac524538b9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187965fed08af0630c3127c4b5ab8b82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2979b791d60fa19af780cda805d64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605d3a9ad72c49b238d9178996c218746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f047a31bc9a6398c314c0a4bd150d5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccc07c0ba57277fa0c524bf94680b4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7451c0e232bf65bfdf3ade170c588749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada39d9c833e4cc2c31332848af9ebd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040cbb96ddeef05dfcb17a396cde0d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4aa09608a38d939e3e88c4f1bcce5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692e29ad7c0366ca798acc0cdf12d9f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718faef948361679e8ff0d55e9aeee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b46d7856894642183571353d8a5703755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f171ac90bc9a68f51cee8a6030a312756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b4ecd78e62f795bf547a8327a5d39757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde97f61df1cfce12f22355ffda7b850758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372668a1f6f9b55bed6de98140db82f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c5e84cb1622a4725dfa61720e6b951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcf71377f4e28ad0e1369d2ee68ad22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2133c559f6009dd9bbfdcebbe763c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a6fe866eb4fc7a6a7f8ad38a18c234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a3d3c2f8f5908415a1ae7dd083a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ed301dc516d2713821dd8197fec6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca087511165d8fdd88161fe6a1de17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974187787990b1f4c743eacb887fa56c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c1a2a04e267282e9a0e1fdcfe5e829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b3c00a5df0cbd6497004b2c6ea77910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3a8aee7d6f0750584d50aaed786c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0556da55d4828c85e84edaf36d13812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c88d5ac8c708f2c33e5478cdcf82413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5421345c172d8caa3bc177a24d6db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa9f9b76cdbf2a0827a11cd66acb7315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3929b969e97015c9db5fa36bd230616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51917a7373b3e3adf2e09b57f3998e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000786c6d04a06f711cc759e6aa80e1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b268a49f2612a5ba3ce1f54298419d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3acc0f525723d3cf33aaf60d8038b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea05f2efceedea8abbb77f2c5f4aac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b990468565eb188446d11a330c5cd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5b46e22865fe4358c7cbf7e23aae923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9705f91491e4187e8fa2b7b9b5a83724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb09aea9fc13de81182b71c55944e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e4bba0b3932e48be7fb04e0b77ff526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f6589ed3dd1d0db182489f11b72e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd143962422a1481a3c773f6d5c67e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6dbdd235b9b611f383eb0bf90380629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff4e5d416ef0fc328327f4d5c5010e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f479d2e2689d32009188c295e7f12e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623af0c90f34f0b0639963ef761a4dee32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ee6e02634594ad0c6d4f8e2ac02e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819861614d50b0bc710683cb929189134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e9527148535096176299b945092b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3862294b2a79b6e554d7d0369ae9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7de4e24e7b1840712caccdce4823f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed9d0e6b14f4d39f442d1a93a185df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdb425b04d3541cdfda364b83fd84c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192e1499d9245d5484d7dd98b4e27ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02e9bf27e6e199a0d7f539d3d3d08b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c11a013d323c0b152a8f03539f07a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea925d1015f28053a633e44bf8e1f9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffac7f04b00db01d8c8f4785df6ea344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f93ff94b4856819771348237ee5a0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59edf962e0e8116090ba5e8854e0b4a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979389ca022edfee09e39a5bafc04e4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d7ffe4518dae2666309d319b2b0cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797f0af54b79bb9457c5d8fd2f53c5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339c96b47a2908c139604c3116b558250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953e0ed81d4f2e49de53500a2f7a0de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58774b03952240589c50765853b35c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b5a89c1978b0efd0ff49f7385300253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17f1c1e91fb20ead780b8395fca86e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7593c79b66dcf5d85009bbbb74c967455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21474c41afa9901ac79f409d788cece956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65ce070ae6559e1f7a294e5885c16457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f82a14af12c268054aba225f5e89358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf26f5893c472f1a654443c81b5cb559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18622a77f912e28818fc73a9ff2577360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886afe207500662621fb5a330aeae761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682329f19a6aa9bcf22903b07771da1c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808372afe91c87f8799c93f1a2f5a8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b09cc9c0b5758d00467731b521f7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842d23c3ec22ec768ac651faf19a9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45227bd0b7c4a552a152d65c6d2295c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c097c415b57ea77779e130d78859b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ebd790acc10e1819529cf9a99adc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34ee747ca47dd82a57690d1830a0eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f95623fefb143d448cda83288700370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a750fe481dce39cf8c03b98dfab71e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f0dcbe76877dfb067cde5631d360b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5e0895b59957d61a96e2a7e68e32973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dcb52446858d9209b2e85dd61b06b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d2aa9ff52f349cbc3332631a3932c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78380ad026a0e65bf3375c5428e8e9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe619d7a16a310abb0d88837597e97e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e58bc410363d5e2a544ffda69dd634078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95e9063969618e91781f4860bb87c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e4d4444992d682a341db45e0609bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cac002d0a7cdf13031d7351f6c377481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995620f3d841540bb5cc74b72a8b09f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396bd6ac56b912c3f7e887c42dfcccf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d44ec68da4117a68ced7fdb93ddc4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab280922cbf676e1599a1db3ac971a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1092cd191cb7da3732618c5350bab2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2fecd584a057cad50d1f18d901f7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf3b0cda7b4cb13dd816e29f0e86088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f410e7e7c079049fd122cab29084ba089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dca16f0921e79d618b280cb8e712b490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50e000ab0270ca6a8e7a3c532d912791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2684e7a5e2dc3bdae0a1e98ca641c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201b0fdc30534a68d976e6864806a1393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a01b532e7ef382cbd19ed222a897794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4909c2aafea1744a46bffe3dcee36ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccff3232b958a154a045a0348760d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb27f02398f6bcd8fb588cf472e24697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201ed7c93a5e8f0b3b31f6f972556f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e37f0712ac87c08964f7e148e0006299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fde9e9280127b0cab3097fc91e413100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d727dad99fb5acd781cf275787006ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc374271732acdb35ec73def4c4fe38102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f49bbc3e8863e6e8fec266acb9fda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b85650ff1182ed5245f33972f5023d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385930994aa150e81a6fce6db6e2ae5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070641770ac7c941393b05096c94dd36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6864a92fd8211da5d8cb30cefec9d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb7139a05f7fceb14f944715aac0c7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ab206f008056fd182f32d1f5d414109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20deae2f575b4dba8a98e5851c9bb883110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e515bede43e57132a4fea9c908342f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e3a28c166f1dca4b46d3dfa1c9f2a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271d310da6e833e9a9cf7998e135bfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1c5623fb3d0fb93db3a75a500e78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09ea5670d03efd2f490e8d0bc5acf2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e142581ed6e606635d6c6ac6a71b8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9964d9b8ce3b52953c2108e527a09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b1a5cc982e9bec1f257ca0e63add118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91008c00a28d34b29e4bd46c576da58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d94a5840fdf0dfb446a3fbe218844120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebbfa1d5d15b54af430f30ffd78e1c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5c2a05d15bb8bee3810dafa6c0183122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db199763af54f6da8a7fab1bc3254f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41e1c1080a880588c9bd5521a005e7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf9d58abb07ff66f84cb8fdb72e83f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89cfd2aca51a55a62129dd43b06528126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657900cc68b1191d927192735dfacce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336acbfb5f6bdba9f1e110f3d0faf41f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e76409cd372507a3ac32aaaec2fc5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b57442f8a5e39e5ca75cc9ec255f72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd040208a4ff1248b9f6df9b85626f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8670c35414976036af7cc4d9469f053132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74863d90e7c5a82ac7601efc532685133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ede9b034ec3acbd27a954a6642b74b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aea1719ca57284c4e98564b967599f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa804b6fa54ff7bf86c5b5d8a18a852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea706289e96c6751b9c19b0b93df4c60137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7876ef296d686c6e41261bbe2b17d8b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2a3a01ad6742d47bb9d758ecdd8ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e9cd34e534d639746871cabc27a19140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c6b4dd9ae10ef3a630058ca8a32ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8c6001912b1685b13629028045b6a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2808956a71d775d54a9bc047998928143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dec647600ed44249d774bc3934489a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e9dbe2ab7776c23bb81f2807a5222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0751df4f22ec4950c6c231f0b4145146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c68c159a94be2204e51802d1528860147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd19d5c4b4ee1c1c6b0741c2eda5e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa34a69403f3d586fbf9d6c3f248583149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070425417f03d3d9d3de0f31d741c28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03087614b83811ea90cf357c9fa28ead151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf09d6eac3a7ef00ad9e0d1da92e41152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e0198f1342333455555193fe8e722153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e8b5c613ede3e09cf13e0a685f22154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a2d0db1ca58419424a6760b5ddd66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643982fa15c9b92f176f31d24c31873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bc17108fc3b4d9b41a598d7f173e5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95217729d10344bb8e2b2e43da9691a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dfe329957a4f7250b1516d9c41f31159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5406ecd6141e8751180f412261ff6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b779865c1d4248055fffe222f173707161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1574b9e141f84f0051dafddb1c9401162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b1ab60c11bc45e57427f479b79463163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1668663598d3a3f6c27a9ba823e4a8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583a2675280448afa7e55f4e9eefb9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ec73fbe16e280d9a082b947509a68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b962bb210492944a59856e1494c4576167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23622d1f84cb24f46cd1ae5c668f3e2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902d191499a4efac2380701231a50b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5edb1148d6dca6a6d82dcb8fd81532170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3e7b27e8a11e9655dad9651f8cb68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcaf62af6d18d9a1da0145b2e8ae38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421016ac8b868a684f787ba1c7aca08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dca10f6cd5b6a83d5246a588d8e4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5d948a8503d9a764f1277679eabe7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f059daccfefcecc0ead381e0f7492176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d22006cab93146083c3ecf0d3702c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296c8efbb8b4c73d94de9d47846fca5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77beab13e5486fb8d131a8b8d1d2931179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf31aa00153ee9fdbb01a417bc658180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c379bb12545f15bd440c9518f9959181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7bfccc258d12dd284235efc493846182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3af363a38d4c782082731cd7e48cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39647b72846653cc158a3117bd579344184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6755947b33cd8cae95b4d5d435faf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12148dd4fa295f87f53a65946f3754d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b06dee7d6572b4713eb1ad3ea402e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ef4099f7950734c75fe7c62102bee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f63d981ee7e42290f9292fb8eab58189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43678fe201db0b35a27efe5a4f04a6f5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df3acbec03613bec30d905ccb8176f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f64084d13444d736e9145f854e316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8aac957e0a99a85b637b01a3574c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54ca5aef9942e38dde28c7310c02c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73f6ca4c0f16b4febefe202f4bc652195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47261c8d1bbd5446ca8f4b0cb6c40434196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd24700dcc8e19fcdde1fe9270d4a8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b61f4da5a3d84ddae84b215778240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a3e3d2ba25cb2ab931ac6a687e270199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d712223330759369421460d89fe8ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789b57ece2d914a555a5efa3169b822201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768919c95a9045b35768b2d65dbd1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beabe511675371bfeb035ffdb702c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7adfaa571a9c1ebb60ac5930d998a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db170b18714cbbb076f83a2f56a05e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307015597dcca77127a83fe3b7678b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba42290ef9d4495ff317381ed983511207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf9919956d9c57637f47243b38bebf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c0fdca2f57d74278dd1eb36a7415209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0270b64172765e421f45fd634926de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c42e7c02390e72989a10f17065a19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc818c814d2e7da6794dec9a89acfebd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46f98e1919ad6185e11f932315b0fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e2614ff0008a1479a67b7d8e0941214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a790140f5ffa5dbd217f6c6d22a9908215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ba031da16debe219ca90a795676f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b5c1468efe44b31e2e007e5ac7a75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f929c6d4dae1548c17af8f3024fed83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee154b3fd9ab85d66794ec042d79e3b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395989b64f8ddcfd280bef5db2589d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca071ed44fcecf95e50e67d62d0550221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7cfaade84703cafdd8c0125f2e7a21222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d9fa175447194c8be5ed18fb5516e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95275da3f6bef3d39b94a686adbcb8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd5b58f609418552953d7fb76aff85225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521619d85a269c493f90720e98f6415226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b4793ac6a7cc15e23c0bf5ce0ecf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02809ffdbe3fc42575683e575ec062e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2e83e2ce1cd029a25db94072f9d15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a1bf48e8547f9232cbc1b6c206613230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f432e8109f05167175f01893618239231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e38da6693312299ff823309b7f511232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f06a5300b9ce4a341e7473c755b06233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ed291e4538a443cc03f417ef6fb16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df7f5c63daf54c70768c1f923ff71e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3abb7f9eb2ed8c7cfefe74b436586236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910144c2b861c3ac790a14829c0cb10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10558ca9e65b572af32a037c7aa5e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2b0cffbdf30aeda4a970619a6f19e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f255c79f4b04e2cab92e99628e63105240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc8b0e3aebe9c726cb4a2039c1a5d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643c9c056c15cff745e8c49f98942d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d79976b2cb917ee33e7e155b6612a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc53ee317ddd995392b397dcc4a473244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691af6d1fb00bff4b093f116a7adda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00524fc4c769bcd41e51b776f2f145246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959c369602676e0698cb4bfc7fd15f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e237bee405d0a2e7ff0580efb5fff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3df8324d1c09b59aafb97759d13877249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf07dc33ba89575955ef9a325374b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bac59e252a16352887232ef84b96f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974ea7fae747ba00939635cd89ab04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976985516a8b5f36a722c578456c2be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee570836ffe20e0def8016558bfd085c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fed852d326aa993e3c26679efb231255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b716d19e54364c3d8d208e4eb408d7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b683341806253ec1740248fef2961e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0a155b7e2d14381824a33fa171237258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e7d47e1df4c11d95a5a843c4b607259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5233914d884236e3fa99b1eb77c190260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d922c3e6beb04c0a0bce7b9e1459b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a0afcbeaafeef9fd7653144d5b753262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d8de4ecf5e4c7ae1668fd321f3c1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8fdc0273b3419705606ef0af526b2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9256b637de3d3dd181fac1861a0cbe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eaaeedd0fa00d97345dca30845e5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd4e240d09b03586ab456581f02df2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184d8d1f7904c48f6354cb020667a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfda81b3a4220833f256a820d26587269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89914eb5b439472ef5521656c44494fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c8bd0a07110d981630823225a08cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48fb0e54c1eeeabab8071b3a7ef4cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb240c5b8b057c4787324342a9f470273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ccae0c3f4afe3a6c298cb1dfcfd61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0499f6d993e1c2e30d0812f3f6e25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72be73e4f6685527c96f6138ab222bd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3de51aff74287a46a0d76cc85eabdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34d0996b6cbfb7353607004a0b71fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea086306951ec6b43e296df144ae06c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ca42661922ad0f7f2d8c73454b8d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a5360a7feee270af475df3fae37a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32110383e30845c52fb0074c2cab2a3b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854baa58a8e5118a03f3c74d352c8387283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c594e868e835dc34028292219b56284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299dd31cd921d86fa04e751b5860c6c3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5464dc3b674725ad6130099dbb1e37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1d817b20e692ddad0ebfeca8624ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445499a13ba7b43739909ed31cda159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48516223af311578da9e78b1e39cb4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9a3c23876a87f24941e5e6f33ee7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4100e63746788eb521a0fe7f356a39a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d377a25d94431ce9060980af0cd2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e14a80d1c50cb5d5fbb55da7719ae1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1fab59374432dabd3964227cd6751294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ba8d5ba20fb374b332999759baab7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7141a5fbe1182abd7d75e8de86cfa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348cf6169bbca8a6c63065ca5e2967c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81786cb31e582246a7f4c0447aa9782298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea80fa21b78a490b0cdcf905815b73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20df1fdd5ee94fb82f31d93d11a02a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25545b49f4ed347485945689bd1c20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09ef46e4a864a857528bac5b8bae5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e84122533387a90c21eded85a0acb1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279a347e8c3f33821761e4faa2310c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4922621bd40686b134e6fd245bded305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ad861856c93d896ee7d5ae098d7c6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942d4d3a49f65a41696d352203b494a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702b68fde481c489b166d955043b552308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f15514407c92cb95857dc2508a56a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd74a6a022c048ce7e3e5aa082922d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626eaea09b77e9fe6b3a408ca34e622311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a901a5c8952f44b51f8b6d709f8f15f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261cd361645ae8a94f25a37ba657064313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca84ede677c7b20a5e037b2a6be6d04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d800090807c5e35f93a9307f318ebe6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e9f544c1987a68e9c6c5dbfc543f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10a64bfa4ceaffb5903d7f5150a5f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871e3e705e78a0aebe927585077b09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72d38fdb235c2f1464c2c0b13d9fa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4a5f1702d537810a95c34dedf501f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494e25590ed058adbce02bd23bd4bf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e06402972ae139d3c487821d9f353322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf89b6e3cd27fb4b4469608bc07e5c9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66026d171d2079f1a4a7ccc75b5dc8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b66baef31b5c8fb34d1b4d94e8c23325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01faf7fb1065b39ad17449a58815098d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d131bbdba379401868ab1d3294370fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef95314bd7490cd2d7b4dd3b8dda48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e9f1e74dc4c60577925a7a77d6dc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e179ae20fa064fd444574d4eadcdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7116d339e9e209a9ad9575a6b7174c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e163f72b62a501f9a301d044fca47f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3352b3b48bbeee7d23f61f764e9041b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6ad76319417f2a5ec60ea7d39d55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a3ecc305b756fe7fc9b1d6e488b87335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a2802442617b42ad5c973747e459f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232069129993aeef203c60ab43a81774337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6cf9faadd743acb92c2e244bca03c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9e91466936398fb9db6d2a17082d1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263bcff863faf008e45a20a1841e0b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee81256e9183b02fa1789135e8f35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e64637145afc73a2c7c3085e89b3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6c8cfbcccc2b7f3d70de60518dfe6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405954560f233c9474eb41a57f06200344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527df9e107a47e5297c9ae3c4223466a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee494cad10fc867bfcfe5fc6ec221346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bce04a670bec0882e8e5c7f398062a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a61aa25a31929e579ecf3697d8d10e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc94cc4f857c993641b2575a018ba96349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511bbe94d58e3a6fb1746c05099de605350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a473178b4adb14962379a1c0417a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7225f58e55db2dd4405c71a83b180352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65426596ebae227c5a811306cf2d327e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d975297c3cd24e08622aa3e746bde51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df57127f0966b536c0b9f0d4f912f5d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed60d914066244f695c6ed980f2e7ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8724ed7421ff566494907424a9cf3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0f7fa71a54afb1724c3538cde1442358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c540658dd1d28630ee6e21876654359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed276279b4d19ef896f315264ce2535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0587ccfb0242ecedd5be619456a0e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c2f691cca04ba522b94c60f39b028362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6685f5ac0b3c8a3f3596fca30752f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91286092808098d5929e52037aa2d59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc833d5fc302ff73547e1e262e6d7f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b94f5966f17f2a93ee9d0018b355d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b7ff8cb2a5462be423777bb89a45c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f66bcc7e3a3d55d6c30eb4352bdf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4480c80a224799bb94947e7134134369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb146935c21909d3978e6ef69f6ca60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b6e9f92261441f9aaee189bbbb190371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bd37c7334c19e73026377a74dae80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af71122773c3169e17b9987975a22a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f9038ab5056621d48d46fd0161688374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4e9918f9d38cc5fd531bf60552daf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9b0520354f230e66c032bead3a8f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0086553d4fe9bddf6ebd86624fae05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a2c45a82dfcbedeb4daea7003adfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f10b1490a8242c77a44d1a5a2c29e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec2e41b73cf2fdb3ec2e8923a11377380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10cdbbc29f6d222dc3c6892af42232381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1631b69bbf6c0711e7ae8b1dbdde27e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6a409f9b3666b83895a4819207e80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470b4f0e1c06d9df61ed8c5ecbe62d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b87977ac2d1ab7300e8fe5598ad4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d84276091e79cf7e04f4c455da390386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69ab4741f3d19d74db3f71b316c4e9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f62884cba4d709e462e308b5764c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942f6f4b751d8c869890cffff21c063389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c915126534b10cb29c334cc66669e6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777abbba9e7b44946062384186d2640391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33402ebdee0f7e3601314c20a5cfe5a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cedfc7ef4ff673b28e484ec6c31e0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e83dedb3dd44deb6108a6f40fb3974394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd7634d51c7981615747301bb4167395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ff48b472a0564e3ab0abf9911e581396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1af4e6b17525bca09c484830f6bccc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fadbcca297e0ab2165cb25d38a9975398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba4b36b4bd9a81846348bda4af21d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a80fa234e82aa955d5cd4ac64bf50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2741c9418509a110df94c25c8d1f395401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e932d873285b2702601bcd693e4191402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b414593f30f03051147178a574ef45403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9033351b9eb4832803a2fd2af36589404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fada34cb5b4f61e1ce4397a118b52f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeaba634943aed307555c6ae804bfa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6853cb2466a914c1a65308daca919407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db8a437c61209166ae5b4d56361e57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca715308e97cc800cbbf9b4e6c943146409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e4e06e0d25c95672ad83e0d7a3862410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d769e4f0a104a011f792e0c77605e3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5ea12479396d07308b0550be36025412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3537b633c217cff952999523523957413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040e22035e21c5ccc2dad1c5ce4d082414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8793590266c26574bf232dda192c5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c35773cb1d7d85f28822cef9d6833416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc96ce70c2b0284d03099971504c85f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2909f2a835402b1752dcf447eb0f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55572efe0fe124887a4beb30ceeb2b1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd2859b43e56f07af86dc05e8d245420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf23912287b8b9dd29fbff485365c73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c18e507313216c65220f42ae0c63f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001be9d5a1a8bd434b376095255c90dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233b10ced2d2080be6610c96989d27e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eec092e39230f3caac9708d359a8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a0bea8a2786dfaf5d119fa24397b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4dc217c6590aa83c1a95923ce8edb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8a9340fe189dc76608d2f7de18509428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a12cdb9dd5cb5c47006e68e5a06fbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb90e266a8917baf96088708fd8db9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a12d9cef0e4d19c83ec682bd14493431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a88b987165948327194fec9a906e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f8dba375114d10646d2385da8c967433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef943b5899a5a946944221d9db619d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c15c36248de66e4c3654ee7bfac6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2d093eaae61404665078f89a4f42d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e029ba2a8fa56a51fa7a70884bc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ec6e59010641727ee9556882f0d6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5a6974f8b41fe3b3570bcc5a9d3cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6579eaa6175eaab4b82f5b297eb8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901d1c60465bb4b665cd252fb4a41aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de896cd098ec700926c12fe41c949f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04bb0b927b10ff8fc9ba4ed417eaad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316e384933d2996b28cc37a617cc7d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dd8cf194a1fda54036c37e9c8e202445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80070d9c56284d9f9b9e10320da48942446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f398a0da909b4ebc92ffc02f5bd61d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06083a7a0de53c8d70304e6704cc3ab9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89165efe920de5b324ef7813841b8a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c26f009bce94c9e7dbe1cdef448d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b166b1692200d26178ae61d6293994451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1f5abedc396e48a844b50267649d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021c24fd8c44f22f60d1775586bee0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be5f90a6b6389a3d78b1f3b7fd6fd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9880ec2eb04f1e1e7bc87abaff0c0e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1c5fff5261d511d94db117a9c982c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c386f7a16fd12778fbd7c9ce5c46a40457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101276ab1ca2943376f93db76fa91b51458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79486a0e56be8518b1719a74932eb431459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9695eeff4044ed53604a2e9b5734232460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0970437ee955ef42e11d783383beff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8847f6548179c2f21888a4bad8ab08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2285debfdedb4f2fc85e6a25f04d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8544b71696291c59a6d47797ba98ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c834770321b12acb986545f24bc7de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de320cd93c600c0398c30fc5487a5943466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50657cc38bccca663a3b80ca6d635e5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08bec7cba4890fecbfc91fc3f82844468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376972581feb4f776e76032827cceda469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cc0b7ea394e444857b52f91f8df6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cd3e02177548a00d1e44d65b871f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401273c107fb381b5c9b93a8efdfb74472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1314b24d64958dc556599207cac67473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159922f839f650d2454044129a7fee0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806a2cd14d9145d3be01723735fbf9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78d5268a722aa852d92c646282381f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e3efad3589238446119a5ea8303fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e8f804fddc18077546d22fe313618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0523ab76ff7907302e68ce9a162b89479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923184bb132af1294ed296a8f848158480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c834abeb791f4f793d9d786c46bd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00202dc2bb0b17b45d0d6f5c2a9b872b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe0dabb1c1560146e1042ffb21fd72483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ea5d56ef12e52541cc92b698b88f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679720ba96f94157d4a47bdbc8bc51a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180674a7ce11d6ce23fc1a84b5db5a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8895a635a8db06c4f425b19bda1e2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c758025b000f00391dbea00c2d18fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c1d3aee43e64d3710f0ae9a32f1d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5873e94e4e37ab50078def2540f0a1e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d7b421f5ff1849ec7a7d2547d4dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6cec0f15b0bcac703be59bcda0be90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f29a45694e0cf70fa8b85c9858d0e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3c6f54c37ca3ebe7bc226542c399e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f884ab270719968bb30a8279581c91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29a26999453144299e22e6631153f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0d8984ce4f111bc034b9554e34223497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff5bde2f5628ee23be46430f94b693498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132df787f2095229122663e35614a02499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d9d8d617bf85dbdbe91678074418e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5839dd7cc5fa97ae0e1de949fba31501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec8f624ffd570cc11280fda1533e52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a479be984e5dbaa0497151589318d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c698531b27e70f5c8ee1973dfac223504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7503bd67b01f1635d1062d4ad2681ec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e24a2306f3d8a1cc7c69ac77bd5b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d9bdf57d205363a13980923598073507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368b2fda0b0b874478919aa230a7002508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b6cb9171e9e71a84edcab6e6e5bca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06ff14a89a2285196d80272fa6a02c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b586903aa00f427c16071032d08e4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e300ae2ca7fb3f678291eba9be384a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4118ad4b10b28102b183633d4d0927513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f7fa51abb844455107bbc11a9035514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80f0e80e9ebe049810e57529909856515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d9d18f388b89f28b79656c4d8c381516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77e632d97387df8b4b2ad9d5327f69517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41054e6cbab7e54936c419eb77b1d973518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324fd9b568d781ac6396774d9817afb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c639f33b285e4d766870ba8bebc10f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2bdf49ce3c62bbbefd5a84b84a2e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77d7a361cf988057519fd23cb60718522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58442b4e5f1fb3f88e91f2e6825dc2d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604ceba809c6cd55f7e0bbbe32b8428524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43463063bf3e2889ba6fd1858f4a7f42525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e119ea9c8641b1f691ce8e970696c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8adf54e707c4f75b1db95819df1f09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce797d7b10b6027e9437e1c841d9496d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d52a4a3e161884c120b0de7619023b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc205ad62274dd4c22f2103bb1c1824530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9802b55caf817555074b9230416ed77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31285169a89cd0ca19b18bc1ac3b46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f086eb15b61af70d26dd7e17aed47e7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a06e831f752109e32a4714dd678db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fdcc060b5dd4955aae5e81c2cbe4c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403127741554965ec71780008b75664536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380106039ab99d041c0f82e975da1fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8c9e474ea634f47853b4c91aa3df8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5e17824d1033d6bca8c82b1e4f315539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2222b227290a55b62dde2f38008c96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b4a74b9ea271fb369a534710f11e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e78dbc4e1d517a1a1e03ca26b3883542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88786ae87439496604662558edb4bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac642a3e536b5fc2f3bdfb793b600cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd8c6f6be3bd2a4e95d6f6fe5a77fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeafe37ad4520845cc20594f0cde6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b5581588324e61dd7765d0d2d61e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3b2bb3e537d7b445bd36686103b50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d75ef3bb98881e7e03a75b77f96360549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7549f25d4bac5764198f472852b18550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5f9ce16e0af65e7f39b1b39d2150f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7cd9ae97d6a0d3935c640260b2607552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f021fe00625d119c1c1f5cbcfdaa7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e48ddc9c5ed985e287f7575b8f2dd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbdc8efe0ecfab87b9c398c5db0cdd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb3737ad804cda5578e26a8f452709556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e935cff3b46212057b71f49eb8419557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178d64cf0ea2c40d93133911c2ec480558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174f129baa449487d01a9fda96efadf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b2a4cdfc89f07f92bd6f40924509560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d2120b44260425d410e8c800133fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae44c724c02cd5c15d6336fe2b71cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64ab9f702a350bf2cac13ad192ff53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac84dd25c6f549cf62c4443609660f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c4d4be90e486af24cb0ef64113461565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93953b1f5280106412832e875df3613d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee2f7873eee04cfc93fc47e56d7870567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ec35467ea235cf37eb819bb4097cb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eedb36dad9b1a8376c7df02f99f2d1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa50da4dbf98a0da5aa3cc1f6be7ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab917b3b1c88f5dc6e6a7837449f046f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db7a79c39cb71326cb40555ee8ff12572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fd625fd0689300bc8804b5902d5c1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7c6ea464972f7f4418e97e5dff048574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca745cbc1719a12ef0ec9044c57af4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b12ab8f2446a07bb24bd7be97000af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a92e154bf6844e4c4445894d1daa8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8be7f8493277b0f67027e6219d81a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3f5193f0dd1a4c3b421fda106bad7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54c518940548d605f42e43b5be82e3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1995c608ede41c3bb4fea07b86df7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff578ba31f9dca5a339d3d0454e35a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb68b34de34060f20638fdaea7dc30583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9852317d8f82cec04c1264c933e366584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7fa159d5624ea807f617c51a70d2c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92031cdf654e9b351a6664bac340e0f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86717bdea558c84e3ab5f18f773e953d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78c848825547ed196f2f757a28ce7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0a79346d9f51c66ac78cff3229d22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5bf456c70e1de1ad3ed510392d463590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f5c417ef5b1b91e58c621680aa3e9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d6c990f0431b0391bb2bff56d8879592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad4ce9aa3416eca85388240604e896593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a74d498c15f637c7ed69a321c78e1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de96643d7127b3c4c10774f17093f2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f56f989174d5bb929d07d06b404a38596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2445a3721762deb761917774f9ab74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2b84642b2520cf8c1d451db82e518598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde5d8fb26b17f7eae81dc03c965c10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf887717c9c3a513b6529197c05180d0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de1b6df025ce3c72391e54ed528a38601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d155956f9d6cfa5d54e3511ec2ab95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2bddbb969714b14e2e4f43924dea7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a25a5ae5b2e710436605c0e7c7626b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71844280c647c6b9ec8b636c5de163605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be60a5fd93b0644e6171cdf93b7f02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a4a494e5d64f36e836a7835c014fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c17bed1d9c8f16733273a64b29d7b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f0e4d43e00f339953d7fcfa6bbffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1fe5338e2b0f7a8d078b4f59aae4e5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa387e387940a480f077355451dc3a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336d40e88c405facc3818c6d9dcb0e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6108ff89ab2e8b560af7aebe395b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2790ef26fc79d2b4d31cc8f6d3bba6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd1da52f613a797f5bfbd0d063f50c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18b9a55be73221c8a2eb6b45ab2eb5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcc0972059d74a3386dafb728cf379617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6b69c966a4172b7e3ffcb77dfde87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94707a365eba692d50d37746e0178f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144040497c939d1e31a0e4df9ecb54c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fc568daf1699f6f2a64eec66e4472621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742e7448203327d85ca4768dc88a472622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712351df249faaac90d126b764477d2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bc474451384aa550cd1533a02c233624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76cfe1eb27314000a3b2a9d38c7218625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e870a299ea8bf69082ae724f1ae05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e759112a12496f4e662da2d4610acc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2772b5500644308a3b07a91ffc8f70f4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cdf8c649863ee5abbfd4f26e60f82629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fea0b57a287467c544d04ef0e419c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8def164d760d6d1f146bf7052e1dc72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091a2b85d250582cebd78e3a1acfa21632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd1ca32fb08450e83e8c84d47f9fc9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c32c0347547b505ec2a52f377c53f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ef1049953690efaef6797302fcff9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bbf9e19bf3239cacecabf75ca112b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464e91f430128cae76144573f738f44637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52336a44258fa89a4c64e2d43e1018c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e302a411a2df40b32656eb73666c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74b5c43d16cbe50d11ba992eb3e42c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1a1ba87d32e3b1fb90b8951ca4584641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a02642009cfb13c4ef9d53a5d9287642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17063301219bd0f3f0fbdabb0d0dfa58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f6c83268b41b2fbcfecea54b1e482644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd9af162126531516b66b14406934645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bdd193d4815580c69215c5955e7fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a387d346884e0995e0a4800e2794a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb36cfcec5c18a1c52d5789c774e929648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443e807f616a4058071634ffc469cac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4a75e8bd4834793edc93a8531cfd6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158e9c69215bbc6fb77557fe86e5799651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9504c5c6e613fe22ace67c04ef7dac7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b532d920c68650355a53e257d8aea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d58821e73996347f22ad4a2d4f8a6a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ce6fbb55c44ff13f874d5120168c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a68728a27ee42887d9ae7dbd1202e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ae0fa06140d530765989b3a2417b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c59af6c087bc9ee8b8f19f5e4a04fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95633d4dcdf530113871a76c8c41f3ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac0bd136059b4166e44581277b18da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6aa3d7642358bae06010d31b09dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c5f8a20d030044b0c7d5842dc1d28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608d569b5ceafa3e7f29b1b5f359018663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff61d53e784f93e7e07d4dd2b468926664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8da19b415d935106a7c200885e319f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f41843ef97b6678b5b24cbd47ea26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35031079c3a09ec017ea6de27c4bac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf9c4bafb44c44eca313caa05c99ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c09865223581a8b7e6c97953a900669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d5ac7d74c8786994d2a7155482f08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd1b3014990f8253593b57da3f0714671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2146f673582774493bd272624b3a00672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19056210c57ddb04738c88897b3d70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b9d0cf00fe9fae49cd72d0cd07882674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef5a8660994ac89e22c939dd4ad87a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f518e733c0f64c1a04607ad8bce20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a95197b91a549d07d64126a566559f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7d5a9dfc820f2581d389aedb77716678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29b73c1d20c84d2b84d36fd1962892679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ca192c2169e60368ee33ce1aa974680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ee470b4f2b16e2ea24d9676fd8bbb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b33ca1ec0df8928734d13cacdc8e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4af1a97690419c7abb36fa74e52d93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3e0f1d760b33295466fa72aca7b5d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca54d0fb33fc8b33ca8fbf5c97e469685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e663f2f8c370783d48ba238fb22ecc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcd4bf9b724415b9abf26ce319cbea687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3ce0542b19cae1747e16770505384688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501aed18e7c63b9172c2c1dfa76bdc56689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607283de829d288f4da7b069effafe8e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c46b80fd9e0ba73a5bde877d5c5d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e559eb086f0eea45acb34af8f10fd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13271dfca63ffa04a30b00824c2d8abc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18993eb8366c04130fa31937581f94b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31986ff7625653fd18d1b62623310f13695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57abb271ed09f65bddf6a97c042f19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5449690e32a2267985d945de3af9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9587a38048f736640886f58488c6d8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9f88bca2b7d620cb44bb60f48816f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a4ef48327f4308e8da1007e04537700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde60dda0d9ed7eb5f876995788e5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac36a59411e8a9090b59de5db85265702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3c8babfe16d5799ffa384b2e270a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77eefd7b733b66c8b16792691de3d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7af419852d14f6cd9845cedeb884e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09986348f9bd4ca6b5e6c334cd20addb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45329114c6d3f5e668c909732fbeb468707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bc337b3733d6057d82b3dcec58422708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeb6dd7e65cb3e9d515289bd06649e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67c67b54e62d77c0a1ffa708efee13710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6cf3a894b837e5151eaf84f6f2054711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3141495e359f05a8b63bf0783351d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdcdc940b0c02657167ddac6e1b81ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff708c769b8545d35164afbb12dbaef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a349944eecb4a47f145dd8f7841dd3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a133a1d823a14cbac1917e8442b5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed46130567aa5076530f83fd44d14a2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d755ba4fb68f908809fd4484044af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee1cc608774a8813ccf241d8dfb76f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e977d06bf79a8f21f475b4fe8f185720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d7ce63c6e59a8e60410543f0b09f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c31035e8616af5ab9a2264bab415a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0fda72c2074b4d2aa1fe5d04906f8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82a6c84db7185a8e024cb77a4bc09f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81b1a35f960790bc3e278e8af2ca4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f156a10b8035e9a64677cca01c43d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4338d912e1572d3a6cd412f85a7c0eb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a25b3434ad93f10e18348e87e8fa728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f8807475f72ced55cf2ff005fab73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcd7c4bc20fa17c0ad33d62b3121cc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ead8ebad6752b4897ca5886690d063731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24abf9609b66a8c77708284734278f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f44bfb5bebb5b3d6475b1680f7cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524dc5db5a62d8c3241fae2924432a5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017769fb9bcff46e68d1e234ad05298735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b4e45ab172afc9bab5c74eab780f0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9399e03f6ae6137acd8b000d1b08e569737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89d3928efdf11b6d6b98f8c78e07ba738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f749ac1e8eadc8e19e1c9fce313f482739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc36cc1a3b4ff126e5c53b1e9154718740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c41eb90a17dda2a5dd2266ce5403b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c203ea6b905f34c146bffe99a8f7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e87bc56030046001c576477311d50a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d6440a66bcfde3f4fa679eb4c7b17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55f99e32e43a49cd903cbf727fc118745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7dba54208dab1ed39eb1a6b236475746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34101cbaa70847508e6bf3886bbe44cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a31dfe5cf7ef0114e3bc2472afa22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b1ec9001d90ec8f75424b0e133982749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904260aa2c43d1b42faedacac96d4609750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53129c321969d13c83c510ccdb560572751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1b91ad30b6e5d3f1d18a08827327d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5d9b53f2a6b44aada8b8da6ff440c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90cb97a0ade65ff9173bb6798b9138754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88f1ab6b8698d80a76562330096cdf1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a3aa5c70ed65ea2e5ca776d59f45d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbfff883d3c41ff6c7158b86d64503757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae722b41edce53990830805dffc6699758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918036ca9819d5ba73c1f2c28251dad759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>