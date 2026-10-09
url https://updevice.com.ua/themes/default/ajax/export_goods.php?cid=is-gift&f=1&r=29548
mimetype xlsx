--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d4d0c93ca439635fd8183af64dc7c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a4b94694e105417ea62209f3ae7152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c7cf2b8f78ea1291eed9a09c9ee9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3d85411a432cba270f8a9b03d13244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117658176084317cd397e2df87bde6d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9cdca2b64fb1085f35063be3411a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf61bcf1e23ee7b9c99db8e115ec3217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9d3e0bf80b02affe8f3a973b6c28a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fa225aab3f9c83ebae6fc72d07da49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a94d9127be1dc136d1a5c8077b7bf310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c019539dd76b1f5a1fe22f3f8b6577111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9345a851d34d967c904ac793fa83d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9196c10117c02bee91b178b69e767f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae612ed6f0bc114d2a3a116481a832514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d621a2c576308d36f221cc6d2769ebf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183264d39e9cdd37319d24a0a5e7539216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d70f5db51234c7d4fd969df95083e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb408175a1f45e5ed09659302bccd418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a0ba173d1653b8a39b55839e085419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be36228be000b7dd7dd301c309d48f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d335731e7bace768ad29c0a631539921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7f4edc11f144edf80103763b9936822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e28e11f26f3c754960b6ea8f3ac1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f80abf2b4e7425402b2967ea38525224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cd48040a46e05e650b4f71da0647a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b0a55897eb757e2be31a1471407e926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21719fb78a9b6ad5caa4bb6a928ccdd027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025029afec676a55fa8e11921f55e6aa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb893219e2996301046b0b83e2ff8a8c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a92e3ad55b331bc246267e8781284e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1bffad962e92cd86b82b4a9d9824e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3db5a663733b1b3ce9aac81fad5ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458e25514f135dab577d32b6128df5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124730880c09f9b98a14efc232d1b7f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e34e93b678a97597d8d89eb6455935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb16393eb5bda66af9b12a74b58c2e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab60796c0faa05ee874fbcd743e936837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3558c10684affbbdd21c05474874c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b94ee9f4a5bfe941efa4063e14129f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975c4ffd52e684dd79d3dc8dd6112640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64647ea89a5edff1d12de0c2ee4b1da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b995016172dc8623a0a184b255c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f56d90124bcc2c6f9af772a2633a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a26ac10aa9fb778182270c530aaa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b104dab82dc8dae1d2cc1f577988e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a296f59b35d348c36229033d29e2bac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0629e0c6b1071c494bcaf915c1b7fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b309f91d9afd97748ff5ffcf8235c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d550120e8d0fd6c0f53bbe5ac317349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39e4d7c3001a894ad3534906e1b13c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d597796d607ac35408b20af67df79ef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27635390932f42cbc5f4a2d4be865a6752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ede3a2efe6a1e23f3454636537ff0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975ca495907a68521c79d3f3e58e83254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59651f677733706384ed714d405e42e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1ee91abbc2abe48c369e2887992be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56c78578f5f354ac888140e445020357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa624f2c40766d2d68a2cf5f264ea458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63970f40dace4544c5979244d63219f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27ce2102f86c46b5bb7e914a34195560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898db76e732b18b73a495ed52c84de361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237504837c49ef28e72ee64ad1d3035262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344514c878b0e5b8455ed58f6da9770563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a14249a4b7528257ae8fefdea6bf864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c1f9862bfe4318ef860227ddc2e7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8ce3498290b26dd5be8db339f108566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf112e1bb6a3a6d72a992bba77149167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63e22e4c5cf28168dee0aca4b4bf4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6521a77b49e9bbbf7f7eb306df40369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ec37298732abce9d442640ae8596f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9f50e0bd782ae29eac9e147d3758971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a53f43fc694de29a9de3f5b1bea9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9d23a8a8c3051b16339aa14f55ad173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e01babcb69c67f85971af0b5e30b6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e9d951aef01aa874bfdea39afc46575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa82116681b48b5f6e81b182e444176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e543ec446e46ad8af439f49e57ba51e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd50240bafc0bb8e3bd3ef6da5b3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d17ac7f6faf39867ddabfd6ca501b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6cdc3a6291d3a7eb5de95925fbdfe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f053012d0053cd27e6ae9d849d3892381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9634700c4e15a05b439aea0c4c51b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc59fbffe932220f365d24b61bdc7983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc354297b81035dd92e99d94af47745984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fe6dc702d37916ba0abcd5c10007b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369593d7f0db62f936ff91d485baf5086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b023b7e81590399cdcc30d46570b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088247e0d4327df5c949067865e7e4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a4979dc76e4fe9b709912c468d84e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe19c2bdd345bbea2dd68c4339e61990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd4354cc84fd2124db391bd1b713a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b687ee15ce38cdf0028e6d843c23392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a24c09474deed23a0f70f8445260093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494766f0d9e6e1d715f32a0fc06ff7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628759be25b09822607551b576d8552a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df09dec9de8eb68f4f441d5d80589f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44a93b2ef2306bc450afcf644b441e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e110023cc994fc9a552fb06526b65d198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad4fb2225737baa77f196982c0fc5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035578ab2cf7201066353a353e0af2a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef3e5f2032db223a39708ab9c5297d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57feae0a637283abc7f10b2e771be1fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0cfc18ebb90ac0d713ec2d2438b6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5213afdf44ac4839d65fcac35da94c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c83c9254db9669594eed15a6baca7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03fc1ca4ab50d1f7577c902d34b687106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92a98bbf4d0ee090efc0662e9529d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf35d8897cff33451b89d5d1a24c8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c80e7a675c137d9ec2b7e1f530c72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718856e2179c380b5de7acf4ac3734d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145163e6b9a377f94e2561d11755625b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182535692ead4b0f1ebf53dc406809f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4eafb48b8ccb37af7161cc2e3d86b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90304bb1d31aaed31b103bf004057fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4819817dae053ba67001af491bf3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7ca0fa25287c55af2b89a3522120e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819aafc06975f911eb896ecf900b5f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2283542a440654d9997c5889b647118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7315e27d7c371dbda2f1761403d67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02961553be7d194344f589879d8c356120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7d63bb79eefee426a4f07ebd8d6bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f143370c61b05f78366d46f4e4330a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec051b96040c1d286c19c7c28c52cda2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902ee844376e1298c568b3c76b81e18124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e341f8a3fd4be6c5f45798afbd864a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec7bd5a51797982953a23ca7fdceb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df47367f96dfe1be46ef86c5e4bf45127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947e270979d417bda17e19674335209128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785074f6694a71c61cd46496bc4f947129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb5eed9ca37c82ce97ae8259c8bb09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20088cfe5e9617b7ac6fcc874836d458131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f2d1448c32f0e689ba7daf7cd80db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415bde981c144fcf1642267d9198547133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177065b01db618d4e080c60c262b23bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff17c08617c5b20ca193c6d0ffad5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1026d515928e74e1ff454b6dab732cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e45862f5a2979f8c76b1de7c0fb83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f6c3a46ad2952e79aa16f564800d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5086da6c19c6376defeaa039a4d9884139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5979fdf3c091d44217ab1d55e56e4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d47918d97c623858dc0d523c7e075d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7d4f78760eeae3f6b7c096f017e9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786791a605c8c40d1b54c7155d764b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c68f0d19c9a7254ade4de067280b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384232b3a4208e698f5d1d9a6a8429be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce4c7e51131572e15b9944498042c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f295c6c4e52672d77d390ee3416be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fe85f738888d4872a1498d1dcf1a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fae621f68889cf91463055721167ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae3f3b2a0c1732e672d301378ee0f5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65ea2a15ed09bc7a8089960994de123151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960cb6b6b17d704affc9115dbfdfae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d812017eadc4e1cf84fe9b0a2406c6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135f9f951107e021aa244d024e087a7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700c19455660dcd8ec1d56879ca5a6e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dd5a914e28aecca15a630adc4eb90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099150656f5b527a51b381d5822b83d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2ecb9fdf56fa38b1650f035a07cbe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c441f93e99ca9a737203c942c088159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0d10aa6e5d3768fe44d753e3256f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15330ca80198b91e1f8f90839c9fe3ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cc3a43b35769ac880cfdab313a5cc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95250c64e605bc1a8a334d7cb80c7861163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b580e7903c5237d2481a4c4fb07a7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7865535a2be455058ebc00702598479165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c273f63c9aa9b3615a59a7b897c48166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235110ee315d1117876943bda699fdc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400257ef18c510c14288c9057760f769168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587eefac95fcc903bce88fa26d737730169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d8f08fbc85a2e6d486f120655240170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f3da85303a4312ba65158052d0c8f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc60a7d2e69314a0529db5ed5135f3f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5e9329e8aa32a6b1968bd93529234173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c1ba2d663483a7546acd2251fc426174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6947fd427288c7c5da7d23fd047feea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52902af48cc88ad9aa3a81f43d5fdd94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eefd2ed8a0e01930f906cdb4908f92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dbdb5aeb773d2d0fc4d3b60814c8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09394274ee975966f081588edee48a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd1733168d09ac8da85a566d48837e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72a7ed88f2f7ef66f23c6032d16195181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e7da19afbf0d3469253d6f32445b0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e134275cff8fda53c129897251ab6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c727b694952505163f4c441ef41f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970f12e056e2b089fd45a30d6d89537185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714939f41fe9f172f5fabe50ba0edd9b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517b60a517a0e0bd505f104f5973875187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14615bc42d035cde709d046f75d00d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1c7e175b41dfed9a143f1a07e9546189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659546421ebd7e124db718bb439a50eb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8bb1c4fc6bc58d020ba31a89f96a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc636d22728f649451d7d714538a6ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37fd15008b676d7378358692d67d4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b8ac609d803708be5ca877975f9e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404719dd126177889beb106199669bfc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20116601d9b2949cda8dc5453fd79432196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51070850fe13f6a8710189bbe1825cad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96737295a891d3beda0e1a8b5c563e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d235a852b671e822183121c87f39b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92c25c7754f1af174f05d095773177200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f3964125761be3cff2d3507ba0ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3524060ffbdc38bc5059e64ead0b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e3e876ffe26c563fe89ac4e95f717203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65ccb409e78bdcdcc20f3fe0208fb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b45d771d2ddd488c62a5d34a3c6b30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492756dafe0277c2f9b38a61db8623a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b6fdafe0c867cc2b7799bb173c4c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67959320d19191fb39056c364d4f05cb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c875f95244d13680eb65b47edf4cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00517533fcb66e47eb1bdfceab9b7d3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdc3c6a133f575725d8c1eb47aab40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeaf96518eb16b33e464214ef0a9de6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31954cfe2b5baae5c8ce678d7da4de64213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1055e694bccc51786fd682e3c1b5a1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5647426a91f6569a5e92114b16d69215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d3f3a64a76ae7a2506af977b864d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2a4a9f4c61bd9b0507dcf0dc528a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63b546f8182de243cf7186f94e9ed4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ee341c22a67e189fec66403da2a35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3dc6950cf4bbf59b0fc55a7b338b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f585d9c6f3a77b5c3c4179d911d5a8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa673831907173fd94677d908057115222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61e3e9a67560bf8e8af08c90e3232f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101243d77fd36826137f9cd2ca5a90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10762d4ebe3c87ce357a199c4b8c4eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addc94027383c093e742dfe7cfc7404226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999bdd4e7fb639e3a6b35239e81892c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4c09318d4bbf7688054fe89741af9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aeeb3751f03c1ba090ab9e4c7ba7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501b3de9cfb0b163da6b9cc76c6a9b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ce093fec6fccccf83e701510f3b0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dff1d237633fc6aed7d7d3c393cc01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7c7e1205c686becf42f7cc8b4e4f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a0255c5e2c783a215cf82894e839c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9a2860a6bc92e59ae15e7d3c4bba0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b437306aaed0bf47b78a09907ab895236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff1edf69de6bff4eea9e38cb55c841237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441630bebd93a889749ded08ae289f94238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2180ffbee25a3b268be6e2794ae74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98d5da1b06caa1f6d3eefbde83c13b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa79db5a40a6961f790e7e4820b51a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739371432f0ff041d3ac9de7ece0a24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab587abe9087e80024b4e339affa5e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f477bd56e04b119fc54497275cb3a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585682b030816e2410352a9cdda39d17245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199743d099d01397434005410be3f15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915837c70cd3f0ca8e1e43eb65a0a19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e5c82472b9445a70b1d4f8e6d3caf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219bbccfce0c6e5090cdb7c3aa30d2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc948ff32643804aa450c81141d4c9f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80c4e9b1302d241935530a01c45e5b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acddd3550dc246d8adf934634d444e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d924a47453115385dfab77d6b65e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe27ada05d363330984837a6c98497254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da679c171ad901022a4df343dd38ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086665c8472e875a649b0e6776b233cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a72c86e52b3886d3509f78b5095310257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affcf3cda0c996aa5bb046a05ad01d42258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b9615bbf6f5ecb11d22d45d3cde41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9e1e167b9f62ffa70ac5e24751fbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e660467cd18a67af5e4869f3420dd2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683f92091e85e277c587e6161497354262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51464658bed0bbbaf682829e50b68a73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13992698d5d625d2e531537405ba1512264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0008abe9bf50938b679fa5710080c27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6074f3ce7fee07a48d8d4fdbe4705de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391100bc27c7cfa7ff96420fd69b5412267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883bb447fed94819768a4450166f0ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfd88cd1b28cfa4eaee23c007996c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211518e2b16da6a443fb04ee6191edbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06fabd8240b002d3b498579dcf9f42271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800704bd1dc94496eb48f4c6d717a9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc53e66dffcafa5c95c6052e5e4128273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71693405935100ed2e30b9eb8553b00d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6948c54026058aa673b480250018a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1905f26106bb3c3640d524ce52dd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721500d7c50af514ce8abde40017efe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce623c46723235f9e612e886aee6b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd10554bbab234c0cf04b09962ff98a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3856ab0928839b5e317dcdea0fb20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6433d922d7add410e94ef1294e68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203aa70623e72dec9d26aaf911f0f8e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c185c05226466c85eed54c7bbfc86283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08358150bc63b1d99e8a6a1da936f93284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c885b1b263ad5fb059917af5eb8ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c048b478774efd63805b4acf2731d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a776f8cabd74c6f6db84f3f86e504e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91abba4b5b0161d0e80c259ff63331d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410ad464c31f7352393789c65e33492289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65cfb5e493b7459284515f3e19c498290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a5e76d842a1e4bca2caf64c6a6706291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a04e9d58e3c06214814c735622df6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f51b94ca81bea16c4092b9d1eda97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402b20e2edd5c2481bdbadb1bd9791b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9a49efdbbded4f3dd8a94799663f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6186268fda54da9b5a1ef1ce0a7eb3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1354a45bf07ac99e451780587bf1f81297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f1eae52d881a6b9479cfc966e2f53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6353dbf1d844cadee2ed634fe6fd7bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e3ccd6136416241093e9130e6ad3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe047bb7982a8c97d47a481bea5061301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc126271b80e47f6de6eab4a3bcc1a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978553b69d59584799e43fffff6dde3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42576c1944bd9708aac530770cd9d1b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4e356a4a04d3f39a68a8f67ede904a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9607eb31eed0f51e3c3bce61200b10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cd9639d6b9cfd35e4d0dd2578973f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85294fe36706272a496bb11c4bd710b9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd742eb02dcdf1d4d90a592a5cf480309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca069c226b17d001abe11127f2074553310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f8fdc90cc9fb9464de414217b7aea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96ea7a14cbb3890bd1188518892893312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084650e3708d317624b51c893ffcde42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e66681cba4bc200a19c77cd20da66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b85267fcdef3c9bf22d4e13387d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66421862e1bc50b3859c6f46f23922316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada23258c53aadc16168175b4e1027b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d133a23138ca62ae78382f83902f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d3bcea48ca7bbe047a77cfa580348319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57848eab2e4c366281fb998fba3bcc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2fd7c44a0f2195c357f87f5cff144321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022480d57d882a1ad610246a3fd4933322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff265980e2b3e156bad0ce3f35bc880323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dad6824da846fa2d650f6b4b570785324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b294f5920e0ba59e09df35965c6d279325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c5393e4102bbd5e06ec1f9129e28b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307aa7ee95c89e45d7ad9541d53657e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639af66452cefc0b83264d38b3d4f08b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7cc03d3d691a5411d998f3ca1abe1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdba946875e4d6dda8bd95fb619ec24330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d6221bddb466f34eb4dba011fbb6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322934536558f4d9a07bf879c081a875332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9413233f581bee3a224be1677dd3cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b812886501fa5e8b33d1b5e513a3dbe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada8ea8a3c25468591908676ac8fe86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c0ef157bd204dc70f807f9f390e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5b8f97efa0b0d3fb2cd126fa5f00e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fd2434c33120710493ee76b363bc2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4a7737bfcdfa7a1cbd39015bcf204339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d89c7a80e40d81a4d030326ee2049340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44570e27e7df459dbc9ad5e1bd405629341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a8c458ced03d979cb01686e7ae87a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cda1251b4efe345f03828552894e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e2bc4b6bc6d20302f2411ef0d5871344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaeedbb0c64256e84f00e142046a409345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837de4ded5e532dfc59de01c356851c1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1c4de1deeccd3cdceaf7d7b81c149347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c87edb1661f469323b4d6ee288d3c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5d30f53608dfe20ddce1c5ea8cc14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4e730704b002cece1402727ccc9ee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10fe3d527a8d4bc617ffe1d201792351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbee0f4fcb32cef038b577bc3a463b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e1d0afd301b1e96f1f2aa342e4c9c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa11a30fb66d696449d534fd1ede90a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5933404d5e8d94f1d2441a42f0a1fa8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cea6beba77db1d1b7edab41fcbfec1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1557c224f4fb947783fae1ec9e4c9b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01187918a3f1d4a9599a2ea3fca9a2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea9a7a859bb42350461571b5eda5e0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418f0ba3c75c25fc05de5de79830c0d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0e19d3bce8f4443378b50a25474e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493297dca05724fb32fd7f5f20c86a53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489f0dd69aa3f7fea3654294a65847d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8b8fc2e3256b5cefe05ab84d71b96364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf278e5ade3e10f3ad51a26bb71c9d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be19924b75f64c78c84c84c1a2731a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9c969f347a33cc1e620871474d950367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a0b0a629a7e27cc8aefa77b9bfdcc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d86497248cdd5d877fc260d503ab04369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59055b1551bb6f63a6e3cc4d5b7ca730370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832406ef5083c6c1bdddba1d1504d96a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f96b9e717791d226068bd719b32be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa23ebfb795fcfef7e4d21bd49411a2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ec4e01b28f6508847408506b98d27374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c40a5f96b2594a26016ad8716244f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab271733f7c3f2fd034c820dfebd53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19445d461c9a78cf52fa8f40f4b9e0c2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a2317e4befdb404542591d9463976378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28584862392f67768ad7b8597648934c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c71e207a5083a4d91e2a9411c5a34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f61c95d9d1948a8e8bb23d2c813854381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace365e18c62d6feeb4259dfd3c8456d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d07b373c693c18a15446ff590d0353383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b768223e5382d6bf5b6109f7ca6df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601d52b665dfa624adfc8652ca42530385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e66292dbcff2fccf82840c0e09454386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa87b8db225233c66750c8fe9cf1ca7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef563a15f5180152c1af0d5a830c37a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9d36fa3f6b7febe43d81deccfe305389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fc3f8bf6160bd670c429deb7bcf7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58992c8bc5bd6c5775c2dfa69ddd1f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821afb13f13d1097a290a573e7cb961392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b16dd1bf5250a2d14f385be0e8ce9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4b354adefce8435c9a709468ff22d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f18c63637ddac2d2c55f1322c40599395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c307573371a8d5dba9d3c07143b07bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06298a6e67650757346b07b66c35e2f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f91e4cfe43cb7cb51eb3ac40680d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ef4dc8a032845cfb5e31f7287b04399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c85162bfbd16205d737fb0e3e9ed1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705afdc82a0c1b46eb8f42d6c5f224bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188db57b5cb9e41075706c7768ac07c2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e275f20506a760898dd0e6da8a1556403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d5d99a61267d7a639ef4c55c4ab34404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198bd292eccbae36ff78f838b095ed405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3ab2022dc76536d0906ac2f13fbca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5598f08c1a5140ba70fe5f49d5241407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819f5f896b7a889c1be3c27ae9fde0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c44b37d4f1cbdc279f5b83bdbf86f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a8267e3d8f02db889e8e0d1d463a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302d9fa1ae85dbef0726d9dcae37db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c5a5ae662a73a254ae2a70b6a8680412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7508ae6d68248aabae8a08e5b94e322413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2bec2cff408ea7eb69598be518bba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee295ce501554e80c657f415c3df422415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae5c76f5c6ee75e7ef12af58fb49c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ec57247564058d95a5a2507226443417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97699f7cdec5552798789b7b85dc7c33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6900dac08657ce372fc32c70958495d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1304680d518b629e4e4c7077ea6b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0ab380eb4d9984369c9651e918999421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9ead669c6d864a5422bddfa1c77c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a84720e4856917914b4d97c103e0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd92d5715bb67ecc580d4c0d8485087424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30d32a0d1b416a265d013a35b5a38f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce7f8a9035ccc9701ca22676579485426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce2b0706d409e54b2f8fe94ae6026427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c611d2d575473ee49a478455ae3c15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022bdfcf1b1cca4e2db08d3964f262d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888353fec4b3df23f57e56b223bef421430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c947041b2e5fb48f0a27ebe59264f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5f2a9fd8b4c7945377e35d9fc5218432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f796139457d48f65dc12308eb65b8ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88e1f6df19613850dc12c726281285434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70876ee4e45ddbf82defd2c8d05d9d38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb91d64f5e9a3a3de15f5edcee79fb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700b845a4fd2433762b1781abb5e91a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb4d4c59b3df26c960f97e00140eeb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4221c957ffd8dc6020ff6faa39741f5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27254f83ab43aab8aef242e9c810c42d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd47ff4fcfce093cab86e034417728441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bfb73d05f66cf27d180865ea0dbc8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace0fa8e0e9d6c48a1bf04ac738ee2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f141eb4a0ecb3f401a803fad0c5df444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a016b5fafe9c2b9b208cb3114a25b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bee4c0ba4b412cabf82d43a05fea0a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22370d9f3addb8c458b6e00790c61f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e3c7156741b3bee4c781e47d115b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742c2fa78d4d2519bef682990a97a98449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e319364000708fff165164ee008e090450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6754ccc789235d8cced68999c4c5d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443fa6f4c095b0ab2d1fa56dca321ee452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64058ae52b535039a383a5fa4f8736453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092816603af05243d350afe531227856454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8683fdce21283e0f0d4a6c66b00a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339274f658d3b217de77f3f75a5a8efb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c395ba1f10eb45dac303274404f1cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4b5bd97302c12e52a52946887d687458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ce5e562f15452e98e1797a39c5f43459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b13835343bab2bb1739ecfbda063fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8875861575449c2cd1468b4fb5de1e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36aee3275a6a7ca3c52102643a9b41c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842027a22ec52226e68bd4f36bbab054463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3b32018d8bc60fb1d0b45f1fd7cc4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af058c7fec1f14972078655c0483c77e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad3ea3bbfb4641cdb931a1dea52027466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e5c38136d505c72fd9f6089628abd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02958a2c6323179d90882f02b1f624468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a85810ee851537901b78f8692228cc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031473e4159d25c0e9dc7c1059e88d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533f585f339a5a8c41944d27b3dd5b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ed830c36246b306fc88ad050f0bfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d47e0a542c9ac2c4f13423963258473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63fb687c3a8c3651ff6eb4b59cb63b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e65414cbc2e2f0f065a50eec689e8d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce9f19b3fe92acfb080a8e600bfa95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c74e7562ea9567276e75d4a3e29f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261610cf1c867718ddc3bbc4b7ae5d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fcd48d47ec051ffc90698120c328c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8417a7d0c85138fc0b58a7987e2912480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616be7858704668311c6dd440e2763f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e14caa4fdfcc4f24ebeafd12493be482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef548c06984e020561d1d625045455483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbc093dc126e3f13da0de938cbc5b5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ea3bb03b2e2a7333c8d2037544086485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641b4f8aa70daac401a12ce61a38e72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421104670713effaed3c9d5c689488487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df22d0f56b79807ca8b1f9e4238b6d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c9858056638f10bb6e0e0c2058bd0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8239c95ac39bfdc4bb266bb0c7821b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929069603fd1266610bb5870ec7dee7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccab4d84024beee8265560dc8bf01a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b18548f29924488f171a719796f04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3520accee803e19611012ecc7c19f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9828a39ab961daa4550b70f9ff8c9d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55566349e6d18320c49648dae93040496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e100cb99c8301c72234511d28c72e8c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67276c28ea4743315a49b5d84a442249498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37558fc8b2a232cb3c7bdbce634fb5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a770a05e810ef0943edbc2973da7406500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16207b55bda5f3ca38bffdeee0cf229501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605df7ffb00399140e6adeb780924f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4caf3bef8a5cd20c43898889ba048f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc239e444b8b36223e8dfc7f4ddcde0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ef9608f8216359b327afc7defd611505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f13f28ffd26ff359351d10d6b93a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6751618847b2328b3360947f594def507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d16fce33d4a6d6c14e560dbc498c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd0fe02f5c48b57f391c6bda09b5f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e814ce27a457b5416fa5b2314c007510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29ac2d6b1485962b8d6b696625afe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e3ddf3da116a3e1b191a673dabcad512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4ad42d37fcde07dbc01c03b77e8b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703a4234bfc65d7b299264c3be5e98d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7a553948cf3e374d6a21e9a42a4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba495da059c75cde9ccbd66dea053b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d82bfcc2b3307be6a82b7d6170d33517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b15517cc39eda459e53b2d40983b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6af705f86676e3056d05420e5b9616519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c94119a913865e9f07c90b16a8f6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a06a89f62024f6bcca6cc2b9e7cff3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a9e483c4c0bbe7d2b037d21e348d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c3545d92348a209e06eb24d9b1360523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d06b5615ba40fc12d74c310b619358524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01534521a75133babdb451aec21f835e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ad1390033d15382284c74bb59cf7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31280e4972135f009b832d47cce254c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b42ba2cb95e6b45839f51ece6b86a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa52704d719faeacfa7fd1cf8512021529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95996e89ead0b1c861acfc99c2b53e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9da92cf812b46b52eec04e8be38a26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e4aabd1c2dba9ad6f08d60fbe65d1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc97fd0028694c3d360338ae4c5967c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb080573900f43b7cf9a8b4891344aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9838aa0c13c5f1b82e6f625f56cb00535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0703d254058adbac82949f0faac112e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca882ef552f1c1becf00ea949f23b89f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447dd077e250205494cde914296b3677538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6a0a10171a05bcf5cbb57e2abd93c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c2cf4cc47fe22ae0aa7f13172cb81540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e991de143ea1f79eb96b734bcedf1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f06b07d62224b7a9957da0a160eb15542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193e6b33e1adfb4274546922cf0d828543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4008a8912c237bcfd7c0ba87e6d4501544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8e2a859cddc9a4e2b5d6e551d7aeb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8734bed394c84ba338828f4cd3357546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f19044626317cf32fce0be6bbd17d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d369be25e3a44a61f0a72b91d6d5aa1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace86f0ef052702bcf42bf894e92c58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ab897a1850e01a99e3533c7943b87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2440d3cb6de225560405d8845332bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e9174bddef8505d635d2621b9dd28552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a60062e19b2fa32ffb830978cafe3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f13de82778e5ff78c6d7a5d769712d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99ba65e7ab044823f8677de71b0cdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb21452d9d08ef1301ea88c5713da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dcc05dfac5cbbf863db3b5accadc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b65416c9ba919f799e50f034b5bd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38c880116c465334dab91e46faf5e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553dca928fc0822b1732ab48a1793fc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4241ef63d549d8bafa9d90bc31cab0a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992f4c2c5076c3553a75f3c376576d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15caeb384f552aff21dc30881465dd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32026ee0d011f14ebc83021157c17336564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d80cad6372cea9c71a63c3d8a26f4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba3eb5baf9b0edfd277c3ff1dcd3e3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca5a69610d1567392aefe67c1b969a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324afc6ec2208f2791d95c6b56a442b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2d1c1b8bd8e834b0aed1c2a264473569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997db39ebf2a6c943ec81c47a86b7d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826fe9163bebfc98d659a18ec05b97a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbc446dfb0838f8b624eebf3aabe18572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9b42dfbcbd7c0b4591f0ec8d4c0a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183bcd0e7383c8114dd4bc93531f827574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdde1f83aeebe230391bd0bf3188e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cda91fef90ca56e439a6949b76c8f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a844cd8f74d0d1b8784a3b579ed685a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e0b37958c005898986667b7d71356578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ef61b99ca66b921f8a64e996ce88579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35646334153dba33e25e3fbc17924aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb90744bd45c29c33e163d1e853a8b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf1810fb508b8cae2498a516ab293a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0dd16a972971eaf147658b150bf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5337cd3de3db96e9226fde44a5a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8476380813f6c5596fc417a1f7952585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01b168624e31aa06c8acd29315d4c5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9601c4493637af13790d7ebd2e9a561587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81451f376097a0a0073fd3bc185da0f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1894831428004b0371d554c5279bfc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2228f6d29b270bf32a841723be5ff7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723a62a5fc40ea911e581d7ddd0bbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023583044ede7be68f81257da3c878a9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3329e5984b8f7f05437ad9173b81e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41976010bc650751ebed273ec14e014e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b233507813465ac8baa45783b44486595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5440382efbc32da59928a14431a7f5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a4545004dadb85088b14145520a2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a810b43a517581589d86d7ab67554598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38279c22e807b4423af7a80e3b228ec599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93c39ce603bd60b6e2d691dff35405600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de78d7e309df2ab1b67506a5ed12cc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac249952b5c87ecd4cc19d754da3647e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b863531c7c59a4db71df83f10dbfa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f786d98cffc2bd7c99dc9496e3b3992604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e28e44dfd237c4113ee0767a393d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dae4999b50693ace9ce71e40656c67606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e4e0433a5bfe43ee4eea025b77c6e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e33f7c29ea507be1fadfcda6b28e35608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea37763902687d238ba1e798792b38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181d282e2ea02025d5e51e16fe1153610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398ed09a7514ac6f486d582e3ca1e5f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb1fe13f5bc1dea2c13e2e55cdbabb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e1edbf5039c7d32fc1d7d0da9bac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7edccc206b436cd647b3969d997f96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18306c922048ff159b1414c014312e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841f6bcd9ad0e08b1d216934e278214616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507b9a3656389746cdf8f03f23e6b7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9b21779b2b45877624d1514ab62fb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4379e7adad79181886e8b4bf7cadcfa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c536a3392a1c225eda32b5c24cc6dc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f491b22f095250cac32fb6f9db3c057621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05404035479103254658e5216dd92b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49fe584b71bf4cc8546af24af456e6b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd81d37498e3eea639d43f26921841d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf7f7738f841a35e3c1f3817e476ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853714f83694b4e04aec4abe9b09c98626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1d1db6c76fadca8e09faed3b17dbe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d6383b4afe697f96356985f3fc34d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdd534f0353f957fb9d8503b7d2e50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f57931bc5484b8b81481f12a55aff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b016302c811a70d591931b0cd7a2a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84095718cb83fdeabc34b74bf93d0d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c04562657ff4ba56e41deb9f04af633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc3b8baefab85ca69a5e511afeb7b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499358614caa22d1a609c68afa39d4b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d26d1400c645635422b021de3954636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f610a4c023c9b6802465b4cc1febab8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d236d4e281ee4622f1dbcb62f1dcf2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eaf9c3d8563cd530ea3b7f2494c2b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b9d6fd7c72713d6f7ca93742ed4f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb4e98750b2a22ef1c007d1510679a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35a936b95f97fb17d15e80e7f29620642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab4036918fbdea452bc231557c37ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e225e535f4043224f9ba6b3d802398644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5263dc4f5e92e3068bcbf1bd27f55b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e48b7174e158b19d5165caa3a1af0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d610d8480d7110cfdb8d114463aff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b65d0a19feec450359419145d8a23d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150651c0e03177cff4b1691f1c44344b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c312aaefea5f5378359c592018a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482ae0a45822aac3460b5010faaf55651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ebc7577db32f5b8d83dee3de50938652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30c89d408608991cd417fdbc6ea86c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76809191ca28aba33088ece0e1ecfc1e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cf7b7d029ff1af2d361cb0c2c796f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe39e019a5032a4d3c92b1443c03d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b1f7ce634e91ff334b20f6c6f8f0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6d36b4cc31a49dd927537277df899658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba36a9cffaccc81dfd9896e8b7c94b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782b75915e97eb49f9ab4cf4afd4fb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6611448e90bfec7e0230553bfb43ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fabca9cbc356f896edb02ab4693b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0936d568709ebc6044f1e2a6be39e89663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f087efac79681df693ff0c7e98e2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5285d5d6a20567b21b6478da929392c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fcfada5931e1657922cda26af4b0b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418de2d8752a55a963591f6991d64e73667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3992a2126569273a752dd36fe5ac83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f381730fdcd69d976458d1256f8959669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398bf85344a902a526589f8d3fdb520670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6407b28782c236e3d9f6c251845c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6e06ab15d58c1984ae06bedc00973672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6524073d8cdd499b04f4b87ec6c17b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f73807cbe9b384d3225e04d5da5a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f73cd8712afb7c18391482e6d58f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d177a98a47f05a2ecde4f2b8ce72115676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2b6e99981d6c31a3942f774dedcc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c6d7ef69ef38e0c52968ad1d7963678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dfefa6bcea8435d7e8253383f0e4a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65bafffaf3c1cf08cdb167358ae412680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20df35454782fbe65d7c6a728ffc11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dff8b4ec6359ebe2b918395eb2f01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138e2acfb0cf71041c1304bd61da612683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893cfda68e57fa2d2226c3c163c1319684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619928b2b1a4861eb90f8ec2be25c7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cff4e8644e42fbc416ae7d07c381d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d8e4756f28e66cdc1ace588a32a99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46a9166c9b7bd3abbb7963d66a8380688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3e5f48e8cc95644cbe65db4e8e87e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13e449521f5ea99d267cc1f29ac033690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1358f14b2974c2529ddaae4ebf0441691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5efa36eaa643838d02e4e30bdae800692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e705e609f7f540b732babf6c862636693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38537f019269f7a927e828493cf8da5d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f0a57389f4a3fd2617ec030ff3c70695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d822764c1d6a2751bf69fee5ef394696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe0d7c3d484882844ab257dab58771697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7531d1452891783c896275086a419698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791b89dc65d135f1f2dda42a1e5e5a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4dca3901b971ea7532c5d5c07026a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238487ca97115963318e53a06d56f71e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ff0d7aa19e8570addd3fc50b5b299702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2ee90c52540835f4bcfa90f192a67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25122f6841832563f76691499367ed2a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ce7974eb42df2f180fd249312d5de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36345da400a32b8788058ed34aa12c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b7fc4c430eb1cb552b65ae52124a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13bfe5a7e62a67ac366467b567f2f7c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c08b712c28e409b7a38adf9ee4f075709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792674916f0e79553e4bf3ea39e2226710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a067fcd0df6df9441e85a2e48a0fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d23cd802f38434de9a8882e48ba711712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163223381541775ee05deee11f489d7d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52050b8db10b8c8d54069e91a13203d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dcfd76301fcd9851dc5d953cf7cf4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba154868d3053cb5e129023fe758d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d290aea38e3a08ec68887679fccb55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9c1b529145a257a5ce89e1ed9dd42718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2a0d350fbc0616f3f376d6ff40f50719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96a77cd3721eacbf707f4a280a38c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e17cad0f0691b1e9c386221c8d0a1a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fd0c4aaaa4b5ba8e2a4d6bca5680c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e50acdfd1c923efdfca21130c74f39723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d253745a300cdb315d7ce70dace0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7377ce9d7d374f46674aa8f3cc9f81725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174681734d604027c2ec3e7eef1579a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3f2d7427665fadd183ea8250c7a76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6240ede7d2d62d8a1c7417c24d8177728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8dafc718e9a77c91268a4f14b89ec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5256acfff99686419340870877045730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9150deb64144ebc0dd4842554c71e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d9caeb786e822819190887c0f3b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a35148a045bbb0a7a15b708006045b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3be325460a54fd040027ba4817b6b4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c47f8f50e8ac9326b8c3bbe3c0849735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9073213508665278baf95b47371e3d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca051f6fff36a795c49d65866433be2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3bda0f7359363a8d086d5090099f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eac7a29bad6f0387ba3e8ce130a5af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4bb8f48e669538a4679dcc8d53828740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c92b47ac20ba71e50e847ca6e22fce741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420ebd322e871620ae67df67be694e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3605b396ae3ce01fc8cf8a8d05e34743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254c5295b49097f217e3a3466e1c5ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14935fa37f320b30f0cff30095fcf62f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6daeb44ba684377b1d8a969070a4645746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b09258140bb5c5776c9dcda5c3b7a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b45f07a30d4ca24c86bdbae33febc6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081c49395b40225b3526b29ab01a7f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147217fb617b6d64eb0445dd3ffc8ae5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10419255792fe006f509cbed9fe89599751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e96305f0a91f7ddd1d0f822534486a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628e2c068c56ce161ea3293ef8b1baa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b0efe67234cc6ddc2909450fb659f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ef3f1ad5834fd6c36fc7e288afb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1a1c543d4a92b07e83b950d6bfec2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88e9129aadcd96dd03807531997499757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002a18c1f497b6296bf0501c42e9ccb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03daf581e4e9f4b2ef76abcbbcc0558759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db9d46eed5dff74b3dd336019df9631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce933a242454067aab7b174b99e8b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4117966a38d37b8921322bd4f1bb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7152d4b78bdd2451a7fc0554bae144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f6a6d17ed60e44dd3450e3ecabb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7de096463a1c0a923858df49dd1746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22067b8cd8d2777af9aefaae1da079f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b9c459e449d3666973bb16ff9d9e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0add62d3303cd3355bb148936423b179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9bc8f988840bff25f48dadad07201d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe91e818bd850cfb8968bcace5a64e111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58bf0fe28e7ce4c4abe57354c20ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da30fd2a6964b3f83c6541d5eb7dd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b21ebd065436616f3460848a295fa814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d8ab49b56c8cd7d84f98538b025615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf908ef048c56b9e2859bb2cdc6f83116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2148da88c601f98613c6cf0215e377117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010fed502500fe8e7eb978c0437649718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37b9800b589a9dd6393128b1ac9f9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6783867966f3c5e13360071de8ac920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd619cfecac095dda73d389db575a1621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f988e6a4196228215abaa73f8fc54c022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf1ea5ef5333003344aff1cc21402423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ddcbb9ffd67760980dc9e87b541624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c1f10166a00d77014fecf67edcd7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd16f8c08d54eea4226cc8ba7b0ba726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3cb803a16bf85bb0ee79106f85e7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e0dca12a4e3cc2d04a8792aa03c3828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52148dc2ca980955f697ea0059fd335529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be79e3852aa9153108e974dc382af630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a59727adce1b7a2c0f01f675f0071d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829f60ae21006e80d09aecad12942bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94beb1e0b82143a593ce7866dd9ab2533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb483b80be7feaa11354785894ca334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2311f89fa5fdc55c5b9ca5226d3123435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28965ced0cbc4156b8973872117302836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6984f4e4b937756fd5d0d0c2dc86d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05630c56951d4118863773c4ff03e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3766980fce5cc5ad5e28ccd3e7f7939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f53d3dc2b23a2b6c0e14f69f6cd08440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda7cec4df9e545bc9f0bcfecea299841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7aaf91aca9919a326109b317ed68942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4901c5d50c4f99d10fd21cf54d0c5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a96d90d2c329e50eb0c86d7096138244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a9625476057352e60185d1759586c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b2bf6630807445a095e3d8d459a7b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614e2a9bffe7661bf7766245adc702e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f398872608d06bd3f3ecf697d5cc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464b0da444e580cd47706d1bfde15b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536c98c181e82b91f502e3ab91b04d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ca1245243f0f70df4492bc20999ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1741cade69b783aed62033f1759f052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6f1b19789ade1e2b448133d3b7e2253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158c7b3d4b7a1d8d4a6cc1c97a942d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0746e763f03450eecfb72acde8ebe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914539657765b6d0b834324351a0ffdd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc140f43b8322cd6ab912d5bfb913a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfee22c7cb7e9ac489f5085014b68658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2db5f37aa21e68ddc622f1180e61759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcec83afb07568f5c011681ba0394460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed6fbdee7caa2d5c8e84bbc82e19761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085b64d67a9ade8c35cc7706dc220ea62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c2da1ab00e8551fe50e1c1abc28a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c446bfc3f0b312fc10530b8a0dd2fa864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d1b8e55694dab658cf21e8f5314b165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f994b0320b9a7de1bed61665b0bf366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de701c14af4c828e309ede59f635240b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2d11e9072247ce0b1d6ca72f4a4ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3424053ee4c3b48120c6f9a8bcc01669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dbc36a880b52c1d7992858565dd5170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f3c1966bcc263d637bc81672924db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c90381bc975fe4266810c5eaebeed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050763aa74e6f617717ac9cf9e61b7f673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103842da816118dbe117d030bcfcd7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c020aae1cf1a87d9d568ff7f8619fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494476f5d7382f403d4db2ee500f1b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79633bc54f873c7f9a9b9ce3d32bb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e66c33f7cdd3e17d4207572aa8a8378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865ae36b22867c440653ad125bb240279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee064a2fc692ce56f9df214eba3a06b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652e69f374f03725540a470dddd158481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202b5783d7f81ea7e435f669756e8dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333234956c4535bed132b026a1ac5b8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c9eb1652d8fc1312d4e8dcdd9560d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce114c0fb13a536a48d299ed9515af685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b17f0fad5e04d4036a5c290c18b0b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0381027dbcafd0a6e348ba8407594687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46256c54108b022149e4bb7d7b60ee2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa961e1640ed51712c0d082a0e10f5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe9172eeb891bf8c2f0cf80d90ba5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdbbbfaa4b518b6d328331821246ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169634d8d50673efa34387eff1435c4d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196241ce989c534ed7134c94f12ff7a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7047c5e15a1b74c8a42ae0c9541f26c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c681e48d2d671cf59dbef895c91d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f232202a83e0995881b1d1e18156796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f242361092d4ba524df9868823e6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df275e9c4984e59892d43ff937d1a7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4f75d388ceca75ff44d8fc61203099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb3b1fe59f10f71d34ba887234a9b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cede1f95eefbf6c362b5d53226a4db101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb31b3e7359e8a053ecfbb0066c27aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc9f01cd201e2ae0751d793817080103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4faf27639baee98f5a7f6ef11f334104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee61e85077f7b0cb42ab174ffcdf8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a915490ea4955bccc963b2166680d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9e19fd2f81a061c7b9ba0bbf858ab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52267f98e98dc0a0cc13969c14c916108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa947e79fdec665d39a1749d6343743109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964de1a7d82e589e4d37d27c88d9e53a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fa65b26dced87bbbb2fff1a4fa0d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48f72d1b2573d17855dd9f93caa250112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b8616904b4edbceef7e3ffb4ef171113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc86b994eea941ad6cebff2e4e98d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36863a1bc11224db5e69dc48f9c75d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821da3eb19eab2a26c1a2b29f758599116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04488d1a2c47387517a41a43039860a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ff4019efb1a47dc3b5c08314824bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c0b387852db673c1d7306e365c5e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f20790c81d9ee68f9459f169050227120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cae27cd814697482f8ccc9a2ed155121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b621b0520a2b50d8cf2ce7a8d43b187122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63de1a23f530b1e39f819ce01090666123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ccaeeaf3d40db94ebfbd63b39e24124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2bdf70494ba7888b342c51edc4917125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef82dbf9320798b4c01e728a3985884126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19979d19946b5b1204149ff23a8efb97127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d723f4e900d1aaed8e6ede8b40e0551128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05915e194d812feece1d2391baa11f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad3655a13b5b77e01d99e7010bd474130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a986b068a71b37edf27eb1dbb565321131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc859f6505cca2adc52152b15f2acc21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4197cd75bbb19fdf1fc37af630731133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125e47c211b2f42eae350b19226a610134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388cfb85334bc655fdeb985de11f9a5a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369ad53a8c8903b249f01679531413e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed8bed99a66a8d2ac9d2816606672b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a52c35c1cc05f3066493956c82500f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fd0f10153884b7c86f5577a545cd8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb167e154bc649e4d5b352caed890c8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddd07fd613e556acc08642b47042e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177858b0b8710bf3c7ac8ebc0ce13302142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518240ee69ed8f1b53a751ff77b5be43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfd75b49ef4a3250a8d0fc3cb23e4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa7afc9b0a835813a3c4bdfbff7269145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e57094208d08d7b7b1c2d92aa73fe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ca1a546f1396c93469b801982b3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5c6ff606149151f6f217513db2ae0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa133033476a98d758eb9ca16525f50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb80ac5c3fc2e7714b61b5aee7b4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b976e58dc91d67e59ad44680fbef5c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7934ba9c66b152758542af6be3925152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62e3e7e6bddb64d3a57ce73edc4998153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8cee88fab38a21e0529cf7d76b300a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273adec02c7d29fe407b99d80d9f5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d8558db5286f59efe4b4aa9dae232156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15cd64634432b9be85340ec3b2a78c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8b9333bd1bcb2393b011dd0a37b65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e04a74448a70d9640605750898818159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9fcd977104f0fb01da072168f182d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdbdc111c16936719f41fb04773948161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48274c0dec128a81ba333cdd84dec63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3244189a42c63c7bf27722b8f721c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d35c592ef160473cc3a98ae652533164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8f73ba735a34ad5cb976c8301d062165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349adfcb248ff26c9280a2b37ab98021166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d79c3d298c0110de806d419476a8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245cdd2ceeea566fb5399948123b20cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa36aeb87e90ca1792f6b71460b459f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9331fb4dfb01feac1293133612909170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1bd540141993bd819a13c36d1d94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651044aff8ef2615ac0f460e6dc98498172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a711b5300350a65394c297b4f8e530173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d95bc30e75912359034e94d84ef5dd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c04bd4e0a0254ab57e5803a4873707175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b114678f136e6a1020b63d44a766e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe64f7bdc9dcf194c3e06b8e3babb0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970bd9b7a6869a7f015a93f1e4ca9ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980cb44ad688265b774e1a85977ad16179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377cc61b8d7af052881a95af4b5b6b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95d4dd38545fcb903866776471b24b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bee4b4017aab9ce708230bca49b7f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33993042f74800227be674be5de2ed1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671de8ce6e246185d881200d7e25068184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b6912f8ee21de68b1e199c826881c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6354bd44cae8c2b8d711392ed03b20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b2395c80e64211b5fe784313b7ebc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17a5adb76b2c48282d0affd652be37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e7d38e7aa994c63e14b99e80958b9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04492cb5bec292af9d24134188802d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b054af805180aa4c903773b0f22b729191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc328188cca9aaf52b9fb5afc0b8e33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f32df67ae6e8646264456b280293b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324939f3a500dc4c511dfd6ef3b8442c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b661414a722bc7b5c7f9301f68a87cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da3882ae5e1138b79da27d36758844196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4eaed6c3afe2af4692dae4073001e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355badc5a4367e4685a4a335fdd33ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9ac7df364e28e587ea6a7ec19a59d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaebd4d63a5fcc9edff862856590c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac9396b1c7af0bca19ec3f529c963c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a450b22f6f81f55ce855b20329bae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250741bb8c1e57596c17a67ef225857203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ea5c40928843b6934efc698c4badc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837c2cc5004dcd9abd2b40c00dc6a84205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33638c2ca69c02cff91e95554e8dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5220b8ca331272944f723848cb5c1e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605467638fd1d808fffa8b549072a70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0161219b3c08bd2908dedc0c99cb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a1ff8dfe8746d1e6d6a507c376dc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa6557e194f240ebf934804d3a85bf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19550cf9eb12f580d0c54deb0711567b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9eaabca9158ce9d9689b10e672c5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ac9f8529e74f27bf0ab8d12bac9b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfdbccb337a0d835c2a0352f0834c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aa06ee6f9b66fc61a1625ab51a42d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6933fd3b9e51bdd4b7e4fd0dd5f8b21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5600fc1288ed908bc4c9194961b005b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fcc95866058b8589803c263ce0b6e1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b7201dc0b9f94f93bb0690805aeb1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfb51815796ea15c04abc798a66e39221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd74a7c994b5db5b88ffae4e433166222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc4c8b592bea8377b0f538a7eaca6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f0d8fc82ae67410f539c8acb3ad91224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc89f87e7aae87b471736be7fc7c294225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5036a5e0bf728a850bc6bf264ae0194226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083932f6367ce26177a2162a93d491e4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088738ba5b0a691b4e5f9fff1bb61cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff66cde8fcfda6ed369a480e5459801229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcdf7d45dc0a8a730b40ecd8c1f281230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1de996baa36927e4b1117521f4766231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24518b6bdb0062afd0fa7ca660d9f28c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfe350900a53c5334801aa9cabf615233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66f68903e952e597e4ddf7d5f2f6e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3812a817ac24c632a21b0f77fee2ccd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf5e08f0ce8a01f93b8ebd7ac8de5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a232ddbb56fc821463641b54df4fa2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7bd3e4dba1f3e4f3bd7e2c529643d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f815a1ccd4e264a075cdb4b0787b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990a00a9e6ba52356efdffb7f2c23c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7566402d684fe79169c3aa36a34c3f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f989bb173d515d8bca8f9119945a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aca6ee1f606a6769c46ee87f84459f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f8f70c0b2b8cdcd9539955af54010244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9f151eeaf499ef83cdb3002c3be77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e51a26e52a3e8810525b3d12d9058b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1f4ec5c1049ab7d3684b0ab171b53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7c32bafd5ae66e895044c500c0763248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724acaba7d91aa7febbaab8f222c4f4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dfdfdacd1be148a1cfb89b8ba6a13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3366f68a78d27ea64db99a2d4ba15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31fe8790768e60d2ab25764b496d7f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98425377e39e7f9d66fd1da10609d1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327777c76c7b5280e404612e429a67d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b84b0c18a2c9afa3587e208e948b8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202af88fe05d9d7ad24933e149e908256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969ba2d955f2435ef698648f67725e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a551c01f283529ee365fcb23ebac62b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b4ef2dd4827bc75abbeebe59b9235259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22de06ff18814775497de0be82d737b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909429f49650d7b7bc736a41cc28e686261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d8af4f4e3963ca8105f9a626cf27262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c807e5ed99115036598180136b85f5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6ea630d3beb9c5b6bc013da533c84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427bb8c65deddc4e3d39bfa81abc6e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f3cddeab64d0a862dc883a1d5b04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a80964027cbdf65b31f383b53af8e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503eeee296a7a263412ea0e5ad08ea87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5668f9cdf7adcceb5cff224a3a95f27269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe9456072d7b90827779c20ce775e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e189679c32a2dd9b9f0371d8a77076271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918eb425ef7444ba0a6cf0b505a108272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f94ab1165c8869fb7d7b074de269baf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ec02ac2a4c50b6b8033ccedcb710b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1e76064c4fc28b4cbf3a7dc002010275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86f26091ec6c3cdf451782969b1019276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74dd614727f09a7e77080c86417d09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb3bb7dfff58cddb1727a355b46ada278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd739f8d67c97e34e3e722d5e2287fd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69a5ad6425f9220e57b7acc290cf53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1185e7c433e6cc150d2951b5625a53e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b501e4c55b9c44bce8b6c2347c3625282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084d38c3060f46828662c05b73381e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317533efe20e387ff56ff5e96dd9a225284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364299677ceef7b3739c11b1ded6f4d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250741337220b059a4fda1f5be15d13286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf9493b5114e51d7406a4b49e3c05f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec714d6bf87e2cc72d967d868fa0444288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617962d74c2c0049f1147b8eecff206c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120aeaa4656f9563ba29a69d3e51020290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59048ea336371af920aaa5e7b847e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfc6659cca50eae470d689da71ba1b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc58ac56a2cdebb53ac8bc06e41bf26293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1ba9220d3fc674408521a40128b62294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349370dcfa7e671e796f525c2df16a8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7e0cc49e8d8872acde2a9db003d4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40782deba4092da047ceeb67289af7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008c9246e8a6c1f12c9c52ec224fd25298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f7c876d71c3664bd40a1f14434601299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cb1d17988a12176cbad952a34fa25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab8cdb7a59bc436e9d79c3eacfba05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884579ec6baa361db38b1070ce00134302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037573577ca590fe35ba531c81fbf964303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6084d9a1f401fca63d55d85b8afff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da029126a84524a0b1ace2e4e510b65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fe129a53ad3809f2c13df8e77a41c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d686620c3519bee63d32ea0007ffc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a0202685c20120c77e3bd479fc4a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0c209e83f96bc9aa73c4226cddea9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2ae8ae9ce362df7f5bf02f001c87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ed00e465ea1efe7fd8c51ea636844311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe68664636eb97553e17b31ac9cc157312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015b1391433edf6d3f6d0a65201373f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9494fdacd7e91592f0e6e313749e45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf55b000d44384295282faa912a8f6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa471f8bd125155934a9e583db9a7e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db7b203eb4cea9997e22e17e0cbc50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791daba34feffdebcaa5246814ae746318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9a1c46f898492f2583776ad4ff3de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54273f5e452d0a5bd8134a36c2fea87a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144c7363a2cd7580e339021b7cab820321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b962797919a15e8a6f3cfe1d5d78ec1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad875ee181407fbc8bbfc528faf849323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31ab7f425de5b0971d53f144835a59324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f1947743bc58282c8112f6be96e35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a4953b19f71fe964e69a546f9b237326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862e9ec79fdf93131e184f7b2bc43c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c33cd59b25ce04d6b681139a191f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6517a2db94be355d3c7253ca99c42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a2536fc0308247723fcc1843118d5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38363c5522c35e47abfbc584e1c47b11331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab306efd9c4a43a319e54d1cc22ce2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d54decc9e7f8bcdda612c4ef2121b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd8c927614d25a4c33743178175898334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177d1dc571d6df549363aaaab0fe53335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b06e0cf3a89e54906080390597001d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00509f2be0f909263f2fba7fdc964392337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf17c3c0d864716ad356430734e373c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea119e425e13aee0783c4e7719220c0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859aca70fc68f4a6409403623d3c53b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ac965b3e9233e80ae018628d46c44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ebb19f6d57a5869538ed89370957342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce36099cb3b0a2dc1c13ff9992a1696343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c001fbc07813d14c85ae28f98b84eac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9306942bac08539386e68b514956e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b7cac42712c66fdcb1d12f1b2a69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ebbe2c9959e395b238affde5fd023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79603d39a817fbd01caaa5b36fba507d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73063e2e8add515a07782cfe59d1b896349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1ee51050fbee04dd45d407841c9cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d275068d44f557bc69379fe18dfc3da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc4404ba09e1c61b41a10af7b2ef30352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ab99aa1ab89e9b86916a862159432353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298bae512d1f215954b78f3a1f2fa02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee70f44f1eb4b9a9e39d7867400140a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7ab2e455577f6ca3f44985c25c1da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49841776d1ce77a8eedeb846a9c18db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070b7d10a22999522c2cda3d1b9eaac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d7c1c1bc45cddf6703a97d296818a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50bda3cf3a60985e1e943f2e6977a4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20771daae1e898a4e2b018d78d5bc1c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d721a34163763e965af6e0d8c1a6da9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9576fec392d8e3f7951654c7ae74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53c8f1fb36c5803af86b795e47b298364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffd7eeea34478e01a4b36eabd26cad365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bf493699d1d75aa4b3cba41884c82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2551d00aab14961b45fe8837aed78367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611831c05bb2b317bd951a6b96fb373368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f2f5570e8a217bde7d0b6e683c01e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b024dc5c38d786b9c9c8484235288370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885bff64ec290eb5291e9dfd3ff8332e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6c9e805743b5f4d294f6a0694488f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3a30b3f567bfc7e8c9536106e3985373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12126fcfe1ba8d39778c4a76d1fd1c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95691e2dd2829d246e3640e718addfe7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e96fa39ff259307e473f18d8791f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701cc57d613cfec5ad3385eda3321c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa979c7ab76905ba3adf6734330fae54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727b4411f2a6f4148ef67c1243224d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3381676f01c3c977f098e6e7645266380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba649119fd116cf67a11c879791ec75381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0dc5c378934ebfa05542744ca5334382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24959cedbf1dc38bbb202eea6c78bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63693df79541491e2d7b5dff39b5c0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07939c3a66ccb87a51bd9a58e9c21c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c6796dfe8f525de7a0a0e6956806a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98a70b4ce97fcff693293399563feb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d98f215fdabdb4ca9fda86a5e1185e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b45806ab6c6a9f9b8a9ce3c412bb99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901bb37e342490d3b727117526b4385390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0971f6e0c0e33a0431bd78176f9f23c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c41e4083da780f97c060cc175fa7b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0974db9334b7e27a1db2dca88162c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18414056ab3e2b66ac3f172194ca46d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96f5093878d72f150f6adbf1bfcaba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b5956bdc02111b9e1599382adc1ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b7869f3075b8df963582d7058e6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab5870286d2d18d6b0ab295de47df8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abc266f1b119474e44bf82762c6931399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b2b3fc096de7d0aefa7b1f852c9dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8d2ebcd919cb7e435d5f844381cba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b9e9948d31c64988ee68725d3bf69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf21ad599f521754d7a0076a7391df0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5455a74fd10e33aa6ba611e1ab1c33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b7987a19780977384ddb334d1ebd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0fb2b93bb8fb1a8cd1b42c0e25c65406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b8e6f64304a5f8d5f6d3841e3af3a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee5bf6de5a0f836bc0681a6fa16497408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ac881d2654569bf30cb9e017f03b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0401a9bad993cf045b0a153c4d0749410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3d995020010503f4cce076cb3898411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800926758502bf8a98ec436e847968c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8536141f320fd8c636f32a53549d10413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5085da51030d764d893991b60c3f0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24c7c76ffc023e0d84aea946a1ccf8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59abf7ce48cad6ef1125673e813794b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4973e9395d7b02f497a854d2391ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b279ab1c0917245ae182659fa16154418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69741a0aa732bda985f0fbb46fa358d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12ce8294d5ce149eaad19f26d2cdfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd69b279e56b7e449cddeaff925c94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18cc70f84e34444ff4442901ba4323422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f0075fda5e7d4134b24395b6d973423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fd0eea4bf3b687f9000519481ad49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86aa6febc9a42cbcc09ac5597402f7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199e46ff1e409327d0fd6faea635a2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c91d21e6965ccba7025a13ae444ddd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399731cde8c470c50339b5ca0f16b18e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb4bd7372baf4a07ee540733add99a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fc46f744007ce1eb1ca74269840f2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599465ec34ff09146dedc4868a566cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982bdf97b98dce44490a359bb0272f3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d3bb76d48e09b60bb402be32a18f7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ecaece59949914c98c4a4ccb27d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129282a53c3ec5b0a7b4b3071d37f47435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288bd716d78eb025aab21c3def862d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ee56324d0b42d9cf7f8bd8094cd5b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022566a8359e4394290add9eb3bdcf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bc791b729a3668621ae98d1b13309439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128ae53130b122bcdaeb03e04f90313440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f240045304345cdb3936a46f7d5eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659a4f8fb1807f2471d863dcc68bbe7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3632714586b16964daeb95de5435443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b89d88482d880f3813c1c62d81eb21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf89750f14b7983786792ec39831d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e14b162b6ca13e14a77491737c1ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c9586173df7ed1ea9ef28508ea0f9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fac4a6c86fd3fc1ddef8fe1514f57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1e75a29ca0003cf6d47a7ec57775d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5f61dfefe9454109f9144d6dd82ae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a57f38ce1b19f72a90294b9a554c47451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c031b5be3c2c9137a6fd5a95b028c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf48e27bc7e87a1df06c1ea62e01e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91884b7ef5f086d06258dac15a8354454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d86fc4e76087241b00399782c2a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b2bd23f6c6e321d0c3401bde4652c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc64c6d7ea47a89ee00d04a83c30418457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b6b7da5e27c39275c0c8f50272f31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a3817a3c5128d650ca5fd5f1ab83d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3fbeb1c4069bfbd33d21fb1843a1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42742456e725b4575f781b42349c694e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052ec5fdb10171517b1505131915cc3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a05c2af59de1b6f7e3dc9f800115eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1708fb8737403e362e6180fc218c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b4307afdc9b1e5cf59fde691f8d1b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2fdea7cbdc4afb45a3011eab5609d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6892712891728809f2102f928a328f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d13d8d366be447b73a00fc2690c616468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd045b87d513af6f3f6d22dd7b94d53f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62564ecf7eb2dc8f59a618827968af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4bdc263787feca7ae90f6833c663d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26c5af4e18f3010bf8674a81af750472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fce6c5bafb2172161988a481e0dd7f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624397690332296b6f88c3e5e0a3ddc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c219d2704f4580d8aad360f79fd4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e4a7c299d6951bb96b66c5237b472476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b3c22f43133d8f3ddde6ed51019e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d0837f5ebe1a7868d8e67e3b2ae7d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88c125ccf98f2c5e7855ec1c352aca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79974e4a24c23364b7d854d79746eceb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7eeaad7dd383db60d5025f61beec6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f1c61dee771c03ac33c227d6bfd13482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b42f6ad58b2a710358b83c6c5006c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12787b56a44bd7f04ae05809fdf30990484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b3a0bcb193d6a9a86484afef889b5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84139d96c26b315ff6bc6dce739c9fae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6914ce2a99110b09d36c53cb376f4e4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3540259591e9b405917bd1ee785be4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c163bf69537c55c1ef73ed5cacfca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c781644ed4587681df3841e61bb333490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c07eb15877057e949be079d1da2c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456f90105c5256c9cbc76cb73fd63a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79a06d235dac5a253a66c080d90f0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0ad452c84675d306e7b89cbade377494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2379d3ea10206cff61c8e1407429e15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bf4fa3388fa9547c4410f13211e39496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d1a1f00c6201007a939954cafb85e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff9c9beac6ba870fd9a3423a2e571e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b998ab819807a76f448f11f524a780f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8a367ff4f357fcb44a5f225edd18500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83719a6ab33ed8ae70d5a8515f521d27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfedb8ebc15927dcbb04d04a940e62b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24284510a323e11f3d5bfaca58740f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5323ebc0f380a11a3bea1c14a60dfec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb496a1b39e590fda0638434ad062b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37dc5c7297bfa48ccadfe0dea86543506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44b3575335db782a808e1f6661dfb5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d6b04135ab7757f13df87c0928fff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f48e7865651390a21bb78a76e8eb0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb15d48f4291359a8bd532bfddd4bf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47685af11603bce28c56ef1a464a4cdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854f8a7cd5588cdd6e3b0af6e3708a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a40fefa495adfd49a623539859434513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fbf9ebbdd7978dc0889161173d470514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad04a4ab61adf7712a142667b2fa49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f3d27839e2ae84854a11cdd69f4f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebd2656ad03f2244488c2308602798517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1af29317f9150364650679f99c769c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9036ecddbd39281316e89330b440e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b68275d6616eb158bd4dd1f262b16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf74d78c59f00632048cc4a6f173a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f28824fa36659c556e1aa9badd3f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295db410af0b0802765b0f105e24eb51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587ad1c229553ec4ed3a0f6e4d4d231524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c10035e58f40221839ba9d7da4f26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574454d1d1aeab8ce117ed88309f8e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c582d54ca048fd4fe948ee9e26b65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10218e1f2be748f5f1417e2e2869aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03688763feb782a5611332e7773271529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34549ff3b46f929c54d75f74c35b7b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e004d66b0dab1c8574480475cfcf81f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5233497cfc4db357c671954a8af46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690122d18595709a3502b1410a3b3fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074cae2b8fca63827d2c77ab3d3f470534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f5082527b45179c0dad2b4739ff24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab274dc0c89a5b5a0cbffda5fa7af325536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c7c5d7df7247efab3dd7897de080d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221809ff76a8a5e8e504b65d812e99a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c03972bbd0d7495e55512542a4e118539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdd83270ba5aaa88285f38478b68bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f2a73456de3bfbbc489ad980fa4e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a7905e96f30c3c965d3574288b959542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a85992f70add52d219912e7a77645d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d9aa3c0e635d0d196b02797a3a34544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda8c278861f7acdf2e64220bd80676545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e10ff3c8467a4bef85aea95987af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d5d6babee1c424a7aaf16000673af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab808c48b8b2e4a55bfb5b3b9e05d53548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48018ffec435fde11cc7789c5f9d16549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea796eeddc2c1ddbec6f32369f095117550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb68ce716bcc3d6bf999e68f9c3aa2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce07c870e42fa4ab7f9b863ce09953552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e62b2438679bdd57088e42cf4b4e7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5b693c073006b4330e0f47de9c888554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7344ab8791cd639cd341690901e14555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3d43b130ee19ffbf5c6beb066269a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5fc5e96d8a67089f38724725026aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55944a9db3c670c231062fd64b4b84a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd37975258bdb0c79cf044cc5fa210559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256699d37658e207c0c132c8c83dd495560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaecd3de12bf2a63398ec9fd2e8a15b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11144a3954dd4d675dc6419734fdda562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e57faf5d5f832a126935f8efc93e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144744bfeb40e7819a4a87be3349b2c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba424233c2f8005e0f842498a8b83392565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f42504df182cf366aa1953eb4076f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7d7432d3a22775c3963fb70d85d91567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f508117cdf1e922b727fddfa70f12568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc998864612ea5b0db1b796fbdbd913569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93dbbe7df996e5ea52e73d500ba668570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61a9bae91973c737e4d349b5cef349571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cdef36449175cf3ac00c682349e883572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5344064c7cfff7736064c1e25f7e02573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40e2fdc178f2e54b026a292c366c76e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53675ad2fdbd9871a922387e47caa7d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43fc7e26eb88256f19704e60c83de4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac8da65386884fe0dc14868e07e14c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf59177a7ebae3c8419fdc1db79bf95a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19f038c2f3a769f27677e0d183a009579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79aa38cb295ac90bfa7627c95531f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f07f560159b4009125fa438df38b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b48185aa3ef5246105606087a6fd5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19184e723cd47ae9ae26819b892c6b60583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e518c5964bb1fbeb5c1442fc4d4ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4521a3861103e8892cadd2e999def8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1aba5b86a1d846be113fe3d273903586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8022e3ecab8f6bbed466bc3fe95f7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebccc7ae47e5e8fb099d3e04382180588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be7a954e618b8a6a93d20e3749d144589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffe93bb04be2fcc1c257d50bc9d2ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae01c4b01334c0814f166da5ab806c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b8ca96753b8d391b988cbbe7fe882592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be14a563e314d31bd22447a6cfbb1a4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336174d0299d191d2cf8d7fe285044e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1c8cd96ecfb92b0bce2e1a5a9fb84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe6e696b8799e0f45fef820bce3cb1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acda2555eaa6fd2080711b904e4b5c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b8cc0260a4b5098faea18c95331f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570860d7ef1e3338a98705550749ba1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e9c4d5aca362e139f56c6124baea5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b39421a6f868d877f24eb06e6c3f79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aaa646d9b7f60afabcd21c7ad800b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b73b4e97c2af8126f11d7c567d24f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef97567c6ee986545e4802e3707f49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6f10b811867b8018e591baa7858c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7210bd7a6f4aa5423387d0d6f92cbc9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f079374ed2ac8170d385c531f60b207607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457eb167054b6f5894344b171dac886a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9385065a0dc28f5292ba0d50a6dcc71609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d7da54b4f5733878e49660375df4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e897a67f8cf295ba85bf63ec19904611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f05f6650cc054d429fdbd2ba91c23d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6763c34e48a7941128f6414370819e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec126ceb0511733647ff1e22158fd8a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6a28244020612adcdc2720094f15615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139d0dd5fb7fd79ddb9c12b10882841616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4d27ec899d4e3285fe9f2d9c0a188617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f757f658d81dfc58803683a07a12ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ee7905cb6608762487fecd1c19003619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d265b073dabfcc1fddcd1ea717a14f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0a56f685cd73b3ae8e28043fb4e85621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9ab644786c5aa5586e4ae6e9e6483622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5463150e85c690d7be9105f478bd2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb71e249486e06da2aa16a7bc65c919624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421ae0809258bf53f0065b705b7b74d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d86564a987641fb8878c80038276cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a735e637a31c8f2bafc8ffaaaff95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47adc9432fd4894d7caeaa173bc60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d50a3aabddd56c985b2c9a3c3582629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471dd364b3d2c0e2374bd4a08d9c8a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c89b1de4a95eb6f527d5f8e94431e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a03a26a00e1e27a7e4267ad20a28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39c2a39204dfd4ddf467fca9412ad9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40f41d0960be4ad73318dbbb75302f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e70685923f01659634d6b9cd95917635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6edb3cf7340f6b31bfe4db3a6a5289636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a14bb9b258d54c742ca1468949df1c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b41c50b019762a43c86995b7a43c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713d40cac530bb986866a66d5f3a015639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae21ec58ffac5b124d5f7144aa7eca9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6a64841a91b30b217f9effdc5fbce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43b4997a3478192a050459bf651297642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b642fac5bc65e1db7cd6d7884fd0b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4247105971d241a7987dcbed1d61a5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e722b6ab0a76b8b27c7e9b6e63bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353f9bf7c082e2728cb50e75d8f2bd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd04c83a4f1d5902dd3039249e20b9c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd323646709cb069c7faa74177124223648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271c98d2f21acfe60f062d866d1a2d2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d7d97934c202ee998684a10283e70650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43a0ea834cba3bbe065d8fbaf64834651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53222d3dce22bfdddb5394ba0fd11f04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8474d821d73c38c68a8ae07949f3b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755d683cf5fdb558c2a809d77d6dde8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e596868d65a8ef3a0dc5c943320ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb572b34db3e83bab175ae582bdb736b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dadae47f38434ca9d808c06cb088c6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eda80a3b0eb73eed20af693c9dfdfd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2507bf92377dbcab7dde939d67913659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde63ca52a206359ce824bfc2783e22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6eef1234e8a2619e5d9d96706647661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e930a11b6e3a11b7d478a967decb46662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e933fd2063d4e2880a8a98054b68a3b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ff257b2ef719a5a996a976dc6d6a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac267632fa5f04e3a13a1d562282b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95f94dad4ac32266275a28d77afa47666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8745a0200eaf3e0c60088c7d679737667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe59d0b0cee840b63dc1d47b973cd04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c4811835e5451403ae284d6199368669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24801692040d9c45e70fc470090e07670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62373192a0a7e4be9e1a801431fbcf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b6fd50e6bc3d50ace10cbca11ca85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc9f35d8ccf95c2fdf903aa7514892673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac01de52b04d356895ea6a0767b3c1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460edf8823b109e21e1bc5771797985675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c246069f3714ea64c1a339c1c00c21676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08faaecb1d14c4baedc710ecddf1da2d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78ea63a47604aaf455f51f21d1cc75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa82300120fb0ea2e9194b843b8f40c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b8e43423ab8b56fb49e68fbfc881b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1800f00e6f3a5d29980d6bf5d1a7f0b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbcfc7c56c66f62b9b1449eb379241682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916fea70259404d3ce28e0edd2ff67683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087de0ab9a9604b8ab9ae15772e6b23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973b0c80ff338e8d51720a8036c9f43685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5dcdf9f7510f56cbb8ee023d44970686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f739e4c5943eed0730bc2bd69ce7e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ec08d806d5093a577fb1a5133f99688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1522c4f420ed53dd7db93bf8f0b783689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8260e45fc6736193dbd2b48005472690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069222a216eb87c2dea9026a4bf7078691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2310748af70674a48410f6d82a50ac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21ab5468e9195c2f2ac39c8f4cd80693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9ede7fec715fc37e017e814f26ae7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fa71facd4d9d212c07861690e651d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5412ca0f5dd6ae058acecb584b10481696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999df9bb6220e17d435b66ea45fc9800697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de646924eb7a3c3336ed142c9e1e39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a7505be3fe9e69d433f8ac4cf391f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00059cc35f3c9f6cf7d0d38b4d25e6aa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee811519a9ca30a0daf7f3980a9c05701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decad9115c4a20006dd88d23984ec131702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf226b694a77ce2ad837309e88c34b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ddec3f0edf7bf802ef875baf76495704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d9baf2a3f1dbbcf012f4b31a56279705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8a8e50f2b8ebbe2e08526d73cd581706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce6c4d11d2b0c595d7266bb0b143b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5870a5e295e970a394ba1f6a4064140708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1affa828e771faa8c835fe7509423366709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b57cf95afc5e6ec4ef1b2401da45e8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbdb67f0fabff49da2b3364d8de6a6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5e57b552865b8688c126a9c7e7db9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c5106d78b3a1023f18ec1243f19e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365e4684c1be4eb1b1384bd039dcc80714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9bd93c4a529e063e00fa0900f71360715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a823affa0aa57577c44c3a0eb964af9f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2689c533d41c15caceb93ed290ffa15717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf96c525253f9d5e2f121522fa3c06b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0563752f54533742fe06be61c4fc1c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b408e434b5d8e9e22c623ee46655ac9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64d74774b37b8ca5dcfeffc2dec315721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4ebd35e323da29c903e992c8bf6c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277be328c30ca82de8224e5f3c6cf96723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8e7c25884172272efe9e511b4efcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac8c877261caa744b481dce26c2f19725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eed9968551daaa3ab530d2d63ae426726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60c6576f1f20283d37f2a7284ff2f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230e7f33ca8643aa8b67d2db06641de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8f3df3462b6ef9cff21ab70c5575d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc70c294222aaf24580655daaae97d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144a5467fb9bd0c3bd942eb5311e60e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac1e55fbf34f7aed97a72404be39ae732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb6aa198ecdfc3cc36550e459a82c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29783ce0956c738e63bdd3aeaa28dfb2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6378624b41e995f4b9459aa443290e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2f33d0a4cdbd6eddc73ff2eddd035736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3e87cc8ab67065faea5fe43e00ed8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8509a4f6d8856d9c1ba7e8a0df9fe8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab60e69c574adf7b3696de620c3139739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bfe47d21602221bd3308d24b3b0a4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f89b2729da40283822963d61dbbb28741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc2333c22b86a7487d7a9c84db026c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90034fc9ab6d0a622e4b8e7015a8e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096aa81c35df418b434da40d369a510d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a256badb804036c3389f4e3fdc3c9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2490a8f750b22df5057a83e037f0dc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21820b8edccc3a07812a835b40fbd3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca786171ed0eb73ff0cf162e4ce292748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aefba507f350d7c5c0e9e9d41ca2f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221512874a5c2c89ed8b24746d22c0f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d63df27d6f4edf8f97179aac9b9688751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551698e44cbc4883c0218d9023c90b0b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c23f5461c1d6d39e99d7dc83da3c7c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996c556e64e12a18def45c34baf648a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86e8318238744661f4a0583b8145b6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4395ae1adbb06c85320c8be243487756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d8102eaed201457756592e60548da757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8fc038d6fd20a93ea5259668a9b65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e30e31939c08179b81e0af63f2bcb4759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>