--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8210780fdfd182d153f7e3c5193261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359032428c76a2b7449f7167a27791e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980dc1b5ea0a46dc5e4445116de57b63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abd16fe7fa24762f6b79b1aadb8fe24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295744ff2b52368109567a5c9fb399b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481e288230eb7d183734a9d53a05d756.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cda54fa15e8b803b291187c521fec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a8867121da8c34b77b81698a3d3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ddbb866489d257a0b676cfd90eccbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e0439d3e65bd058f9a200fcecbb1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a3fb777cba99df8d98f7cb80ca59011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd398a5965d711f58bf66567ecade6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3640c3eab6fca94f65d05bd5e793ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9c5858c3d143d7328b7645aa0379214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1cc5c502a80bc3ce93b6be2e2a64815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70b573fd0c4d3af565505a841f2c4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b1fec87ec95c75b38718392ae0f6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c452e367eff33edb1c14dc72ec907518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337de6055fc77551ab482c2628280a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1801e13b1af9f840a520deaeb647d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b5e6d693753f658caead5cd6166c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aed09d520a076277e7a6586f79feb622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf293cb70451210d8fcaa11abca02a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa923c84e58bb928cb62bd777b432f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60866e438f09d27f994bdb4f38430f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cebd4fa3283ab2050076aba9974e6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7aff252fa088a5c8885092ab3480f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1a1c30e5599c5cc32adb0cc74595f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333eb468253fc34509b11eb07abf231f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbc8c2c8c520721940361a0c3b107530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5a6fad9b0cbc879841629dde624d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafd4b6f9d2c6d05f756b33f338d1cb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087893db0280f2c017e4891401df41333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77c220e8bddf6f53d6631d6014a44734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef88664ed8b9a9f9acae54b400c7f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dade16998240045ea6a73251c7c1e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c3f1d5463a620e73617dfae03b51a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820887ae99177f106ca3ce840b0a48838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429da9144bac3b31c4ec063bff08802839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1e8ba7fa408f811eadc8bbde7774740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed6eab46c7c6db99531a6e2cdbe5a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde68ac01ffb205da9226487b7c0bfef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73284b974838d3f1b1ea9d6b1353b3a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be99660598d3cfa559a6c8eb3df8e1344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067d643af1d03c25fb9d557b8d222a945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0951806f4c4b555ff61629bdf15d7b246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5dae1e5d17605a8618d1577f9d69da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441f0edca39260c5ef06c667449470448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535d46c37494315e8d3756ad29c78bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d5da19e56d20e12c51cd363da483650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204faba654bb83917d8c5792c3717f8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25b8a446b08f9da9e7c0e5bd7c129452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e37a4ea004a35322774db01c0037b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe446692cf56c4bd3fc71954c2f41654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4da7e9abf3665a04d9123b0ee178d155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402afb3375841b410bfcf0ff5227010d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e97eb61fbf22f7ddecfd94e3f597c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e954125d9bb8ea4a0169b6728599258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d5703866d719b2e72ada8a760488d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44866ed3fbb9d381026e8e286f6a1a6660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4d01a7f657a8deca96352871fa11a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89d321b915ea9936b71cf1020ec10f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28826e072cb1eea19fadd31e3d5a0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6beaf8e6ac6756e1abbf8c4f6d07b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef11ba349461d298e0ec8f633466aeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b705be760c49d76013604c02f8e5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a14166fff66ab116c554cb0fb029c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bfa235c2964ba248feb5b28b1662b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2dfbe02004567220a20aed1aa118169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7066446fd3a5edee8615e05800dd370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f89e68dbf46bae19410fa1fde77a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585231e82f2d96b1a1d9a5aef8da73272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7846db1ddc75747177d6a332bbd8da073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafab5ac9f420d365859645b87815dc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb73f4ab323573a7072d1d8d8a730575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea240945543410d7cfd0e7eb84587276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a331feb48bae988a57bcbf9a816fa6477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee152f9bc847212cf89b721629e77b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08c8624eb33bfb8cba91ca1a38fa6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8c77606577ad1c2bc480efce3917480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1d75bdf979ef1e4c55eecee8a852581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74c6b82b113e8ac1ca3806be302d5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b206736e972ae9142fad20a5ac24e6a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d34bf1f0c25f3a281e0e3a10cdc10484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91104fa1a703f4edcad8dcbebb7d9e0b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4083be319453bbad22a3d8c173be1b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53943e2d6dbb29fb9d7275e57299baf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbba02eb904c3d972bb8663f98c764c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a935c9da9876771d6d270efb9dc7b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5079bbcab5c67566d204fd7d7667ce990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32470f1366ffb2f1482d89e0e1b6268491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7a2402f8e062448e9263b3d4b3c7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d4dde1bd0f462bf2ec90c72522e3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d825d44e0aa98b372916353eee5db294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2ae51078d53634556c744d259d8f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd5bc190cb62e807d796552d1cb60796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb5963c1403df11ff3126e2e55ac0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fcb6475481a55ce13c58302b136fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f607556934a0ad6b558932edf21c3f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f65bef1e49300d96bd672a0c4c93bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53baceb3ac927c8b92b61c36b3545bd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f939dbc60d5b6418fb30fd063fd85c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6b5295594e77e646ec4381d9450a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869c4cf3e1620991a218e1e67202f7e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92403c59b355167ee8ba3461139df2be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb633e6a341c585f5b9297c2659221c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c491a533f3ced84ba8b6aa38238247107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0f93054ab2b5f4bbaaed7b038a243108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4721b2ca39ed579657589cbf957927109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42d337fe92fad9ee95da6f031063a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40183b1e4711c4d8661bf38c352a4a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a67f5c7cda0ff0693fd384d4d2ba1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd7b82959f3422f627bd7e350104b0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4325b0662a01d578b539e12d90d33fd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e4842855300a3747063f6c7d9f7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16861cfceea2d0b1321be1078b504a74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cdcae4c9d677eed7cf6f1ef762659117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec79ec5bfe4cf14addd12eb18cee915118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28676515e75559791c48acd38b317ffc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86578c3892e862ef11bccc5aea813e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4b5daed18246f298c0efb90c5fdf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc477f296d1ff83e1b4f6d9046a2d27a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d80a810934534cc7fc81b231685a10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d772ec8da097e06cce596ce249e0bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d3ca1769bcfc182d946d43e96262f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978126ba4f8df0549dd92741d0da25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c8e16e0253ed999f4c7b9d201c13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e49b3f3cb4da094fe8aa92c5f7de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1f587d992df24b546d9c2855757a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf9b000df55aac8e46d3cfbc78d321130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6d22eb0eec86e7d0a312239e2e744131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35623f34f1c223a78e2cf949d989a91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8665e3488e227401932a84e946d5b32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e81d86b91a74326ca350d9397ec99b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb007a2bc8813ba39314a20eef756ab2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a3211cd18c441b35c9d94ec2e3ecf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138cbf94fb4809cd67fecbf4b9abfb1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7b9a8d12acd828e42be29c3f2c2fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e105c53bb258a23490c585096597139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dffbd223ccc50c992b5e1b097a1e4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39332772735d0ede342ebded349eaae6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9616d1a1da32281030aebccca543f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847642504d6aba455afe4ae7491a7a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63a3d1f9a405534dccd37bb4fe47f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f74a247f2f275b1564d3704d9c0a1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f02411ba90c8cb68be2ada87fbca0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18286c820f03d9d666c461d102c016c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9efdffff6394e7ae008f4681177f2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e60ad0f1342e110214efefe5d2eee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fe81059a46effb4b8fd3f0a903349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915ad46dcb92e7f02a6aff2695cd29a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489273a32faaddb4250ce9a6d37a564152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651dfd6f838087a9f8c24b8e90aa198153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d10e590deeef6808ca0cb426f3b89e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ce54f69ec11cba136457b04956de7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bfc7d54d4961cef04441a24af6cd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0ebbc35bb689ee45719006efebc89157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2193fd13c52894f052d5eabb14305158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303db2361630689366feba26496815f4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7143e6f9cb3fa59355a45a7e70ef62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760eb8939e7ca393f8afe5b7f43383cb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde81bbce19c39a4df4ad6aaa4e8baec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c66c3b06d1ad0597376f84026c48f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec4e5cecca6ef532b08d9d46b7faa6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c8576884a50b17d2b50c989540d36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3dcf5537a31fa942e1f4277f676cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c022e63730f739dc8c2179b22c5694167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54409f9a66f32637e34d6406ccc2ebc8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc8ac4ea95b4ed3bf084b9a83a46c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70388355f9c8302e6405657d56eb161170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f303a65fe486472d691565ce2bb2912171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a4a73d0f923ea65ad307aeff430d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd3cae5e3c9be0f12e07d6e23584a4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c746c2b791e79c08e8826431f06d9b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ba92acf8d1b3a2fe2d11bc02fa706175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f0bbb2c5ba428f7b3bb2570965204176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083da893b2abd561a9a928f439fc1a64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f6368e918cc77e71ad5787433255d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abab705a2fa3175a33a7dcc7788db8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985972d53504460317b9df0f38979f33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97dc86b801f0dd630e0795b2ceff14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1616528bf3bb8036f7539ea2a795a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738abbe321c09f7bb6f7161714491064183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa5b201b3133a71443e4c5e96e76a1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a1a98187f269ae10bcab802a9f1c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d746eaf08ebbd6d1e27db90fc2ab4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8480d0c907c0f44586eb3a41bc7838187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75042dd41d1a7a084c20acffbf6d80ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeda75378e2a14c0664d4dcaae75c09189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb370d1c532c778c525cb4646c33a85190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326c8ae4fba558d8356d87f5e2e04f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c9714effde949ff25f91ebfc759db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e3020c82495114d49859e1ae0c2bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f63e5dcfbb5eb2e5e87aaa57e3d3d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d50ad7475faea879d81fb461735c5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab50b2ea7d54c74123910de2cd8704f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeedd8a4483a8e18010db405a563184197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdf05bcf3df26292eab016485d51ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849e732a3955870316350bb677fff6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8be3bbac765aa04f08558d947cb7a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e271a8b6203bb7b33d139c623991a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83454a3186fb5f832e47bb25c7386ee4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c1a054d7beb8775afe6b9128adf87203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaea4605a2c00cf5a73556da5f1027d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976723832bb44ccce92e9a5acd0c7473205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d241bc805f2dcb2267b81add0c81a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bdbc6e81f0311fe07847357f6e5ab207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f305c97d60d4f95d1a3beb592c4e870208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ab3bceca8667edcca9dffb1054730209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841e8c6662cb1a7a23a9fda7378719c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de839b0def69ea98dd541e23161c84c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7395880ed8277c4ecfc57c4b019eda7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb6c5fa132986f8b413ecf3c1a9b47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884efa2a8b12878ddc90aa08976eee1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019854318303ff4afa7190ae9b34673215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826af05e09e75c79621f425e33359ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2665d6093d9c4442d474f4a807fc35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cc808ddce064214e5c7dadd8d138c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35523218609e0eb3e22c7ae72c5a1740219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93fba599c5f0515c3d979bf0863a14220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21bf002a5b22ad3b5ad5f9c0a833de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029179ebaa65c5d8396eae7f86f07e37222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787171a16bcb199a35a2e7d93a8330bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4d77fde049ea6eead49847bf5c81d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3041a6c2e204374863574fa1fde567225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d667925227f5be98fdfeb05006ae0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f944921a849613bbe510d9f0e94881227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62fef99dc223fabfe119187f07d067228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c7c24b0fabbc3b3eda2b86ed020c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbe6a8c256f6af2de2c39d1e40d6c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035bebee59ad18aa55a9194ee7759d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33715f5d07be076f06235e2f7657407a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec79a6a571c6d6e900495c5040cf132233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d07d2ac73beb088246e637581f3ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486adee8c7dc77820660f3a9ffcff7ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e05165c467bff33c1d25101116b6f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cbe0bf7da582496058f032662ebb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0538c60e30171605539c7610663a8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4db2abf7c86d5b30adf112b46557cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb325b9513dded5e613a20d7c0b1720240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666bd791f0ad4c665c460e35937f833241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa698ba89e5a2e4235c977f6c595d92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263c5e8989544e708cecc54d3b16660243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ddb1b2f18f089db716e722c56e7e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcd27b30ef589941c8a5e816e1d2c1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095512f61f29dadc69a647b4e9b72848246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd3c723ec60defef9f420fbf1f0ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755378c6342bdc2f61a12143f907060248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35910f7f3e9bbd8b987c01ef35f9559249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ea35ce29a631feb0129bf4ee0938e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140fb5f4daa8925846019efd665303a4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52759448819c19002618c81da3425252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20412f7ad9a369eb85fd80a34faefd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bf67a97152b321cffafdf8786b979254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2456d75b554d2b26ca18d6578f5b691255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb6b257f94fd7dfd87b3a2df2613d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1a02aad1c60d5ae9588ed9fe78ffd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc801e3e8cd4ac5eeb0f2ff8efd323258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eb52b2949fbf2c653fc82dcf3333e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a94ef7d7ed9c11fc85b44592ca48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021cdbde12322be8eff2f7ceb893d182261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f69760c544964e58d5127c973096d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df975d0d932e6c71b548f915217b516263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468524f246c83961a58d6fcf1a89746264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7e027c553cf63ac6cb529f83d2aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97de04068401cd230afb290ed5b83c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67a60cb4b1fe56aac8234c47cc4d0b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5737857c57ca3f9deb7de358dc7e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cc141c386e38be0f1764535761340269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c82920ba32305b130b13de500295ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36f49e8bc7473ff15e90f1dd0d2aa0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9093e04f67d57c779320d584960e554e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc7c4831b910b5b30ef9c0d3a304b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632d356932f9f72e8333e7b95b8e5cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a9608fddf210d2af48ec1e2da7fe2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81952b3a9cce12c8f5621267cfdba8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cef778c34f6ce8090bbec0db88d16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532167f3aa607f5d0ea0bb098e9d1ce6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf662554274b9eea5f9d52ea9b965c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf08da904cea0e989f217baf1b0e34a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66ea67be3bc589bb02b4549418d771281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cbb608466f8c174c6fcc8365aa888282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd49bf93d6500a5f6c9ecba629964cf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d00239a3033863b3f04396be759b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996685b3199e55715d732aa382a10319285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ddfa9109d73ec5ae500a8ec380dd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522493a2871702c9f26945d0dd2d98f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cf76a5ed6aa33582a4a6983f352e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eed511176b5458116a59398c31672289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07b280193d8820a2c453be1522da80290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572c15f80d847a71e7911f87073883291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445f798ed8036b6e7cb31574e029a44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138ea7f90845d782e6f1969fad36a8c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e53abb76197433f2014e3366e9a6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130786583912aebb0acac5e00390a73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b493d7c23d3d3a8f3dbdc47e35a807296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913d9cb8fcd0e62f1ce9ac08533ac31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea997cc048faae041a7ef73e5ea982298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05774041949a2a8cb9224dab5351cc6c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180c1413ba25a449b5c92b1f11a9ba9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378698d796b555365e94ab1fb632e1a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b70cf6a615bb9ced6860494ec91b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33378ab33671414ba5ca38bf4aff821303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860e497a1313e7d39006b8e94d1b3fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125154827277b82d58f65eb8fca7eee6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81095cbd4b34c769726eb0b7158e12a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718db191d5f101b967c2836ac6d6a62307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42d33ed7838f4bb0d6ee8647d97e36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16e30263d81c8f968edaf340be980e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134a64c2fc98fbaabbb4e73f94cd799310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b09a40236978109e8b51e6dec0ac1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9b9cd98e1c70aaa969f9380911906312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0e81c6aceac48c768122ea525dcf1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a076b13f26d6f287ffbd3e16a55c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d2c20f9a3f857d4d9b8df666ae529315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029704fe3d8967ce52c43f7dff310e9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60c5740649f47fb34a54ca1cb4cdef317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5539d43e3d81ade51333fb09904e98a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60236e6bf396d9b0cd580d433a37283c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10a335d395f186a46c538d4491e8b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19077e8e36e07289beb391b7d8b8e11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f27ea052950df8ad9a0115f07ff40322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c4dba6a5f70a6d84ae26f7d211c9b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab67438af065839dc7779ab96f627324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78233bf62d9994234a77d6b4427904dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf0e0367f9615d486bcd8cf3de3238326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbca5414938444acfe560ac3b053fde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060d67fc7aed7209f9cc41e2ba4beea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254a6193d985582c35da346125eb292329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192010086a9f49bf686a3b2435d6570330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e91a384534c90c4a0a6ab3be311ec7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557143902262c078368a6c10921a9e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c17c94d733834e552b0bd8170e7a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e8eefdd4abba7b571bbad1c028ae7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f8f442d175a3b8df1390f77dab49a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be634e6db4f33b7104d18f69c5197c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8309520d43605cbc8c0398f6b6ab096337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116b9dad9cbb48c402ef5649c8b9e5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc9663f2bf68b423c4b3734c26ef47339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77a39a1c01ecea18722b04416225b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab23678c45d75dec343da34c13d027341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbdf9f14b93ea84c6abd050eb4d57d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36bdb2114e53002a4f56db717f373f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca570a7dd04c47a2f4c0123baf359deb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fea39256064aa09fc3a75ac47e786345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c6cc6b1a50b0ba301e14cd240aaae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274bd08bbdb04db6ca79c6d841bc20347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3b94124880a89d5afcac26d7d2443348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ce9c790c94578f20c9528adbdca89349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5fb245538fcf187cd7c931f318bbd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95a3edaedf699be4e338dfd3c3dc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211e8053198f66c29c14f7a1c4dbf54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a83cc057f761bfbf6c763e81368ba8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc670d1f74e816a8d3ac623b5a0d331354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a941e06b9e136f1ab482cccf7306b1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d470b88dfe506d2cb164cdef6648f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79047bf1873546d2863e81dabbb5b6ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce947a7dbae7697d4ee60e0ed38fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c99c3ee084991a274f03bf3330d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba29963768e2508ace51a424ca2c684360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad52c3865920e6b20b99580aaf3c0b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23205c0ebd299040fbc31670aa87e15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4acaac9185369f4c3187a9b6250fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c23c6e41f67e3de2413341b65b542364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300384a5d2c6bf02a52b9190534d7edd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9b7979a790e0855795f1b28bc2e2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207833bc1d3e50855129ba90e45dd259367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef92500f0acaacc61d0aa760f0745a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b0654b25e69c9fd7ddecd687b9d79369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37f900fc79de44aac514d320530929370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3096f967f0f207ca7a2ab14ab87dff5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2122a78e78064b0ad8fc9f44aef792d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45285515891c5b781543b8e60ec48394373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e2fa2c8233040d3773eec7e8da37f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ce0968595a92e43ce751c3f7788b3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8dc89e2b4b9961b7c72a4b613a7cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ee680270accb835a309c63c4c770377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb59582b4d14aada7dc5359200dcd65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779823c1841bdbe4d1be0c400d9d139d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9508dfafc6b6c37e90d2e9c7de24a06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d8657e1e10524d0ff5d212f89ad6a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d88bed9ad4fa6580f15cf826221fd4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bd1d7d8bbab8ab378b69a77fa6687383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e85bbc4c6cddb3e8cc2e55035a9a9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52af10e3d83a1f9ad8cb1fe239120b6c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e6dff843437dba7227c7c43b62b5a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9400348d11f83c6b949aaeef85c9c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28634c7851093bfeb053d6e41aafc6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba1754c73a8b374c1b2692e81a29be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc4e67b81ef78c9bee3ab8bfdb554d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39997248518a4f89593c6cd50c543616391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129695787c023a8fa35bdd73e330dec2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e58a8e216748f9a1ca55a060b3142393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735cd98637d844d6a1113f560611fe6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5f51a226e1f92981a823ebd3872c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce9ff7ccd0572a1238ac7d20108a2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52fd508141d81d5862dc3342b39234397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b645c62d37ef4e784ec03ad8242e63398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806eae4db5670bfb53b760aad0b2024399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909960e85887863af7a2bf560703693c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c090d0fc5b5b498ddc4a0cf63a4727b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2297375824c98b9c9e5136b54cd1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2096070bbfb4e244ad976d16d7b907c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead2921cccc646498f1cbc0abe252c5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb43ef5f702fece2ad05f8c25ef96c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d264f683f7b74e0197d772375c3b47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a103699e4a583b71247ee73817f61ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6f6e0e1aff9e66a55326634ffb304408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524db713b8aca03302e4b0c04a0e3af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdd9f42e42861231cd12fa24bf04e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91a4b3939ec1a87a4effd0ec52d969411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f749faa04aaa2527a007eeab0362c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d303f165df5e8af511cb91d3d5be2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa10059c1da781ed90fd69ca418edc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f331eaeacb8c4387058752873da7c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0e5dae383ed6eadf3bbcd76c8388b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2583a128d67e7f16cbe4a94f165d7cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6cc5f43a0aa9ddaeb1e694b185c9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c53e2e708a845d36916f08966fa24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7591a744ddc417d3d421e77197f0a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24739995b3968dc88a49bf33209c8716421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba96bf034263a63ce8605c1618ed1f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150884ee23c4ba4fd64bad6ecf06038e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd898751fe1166c6cff1a43bc507200e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69e2f20e50ba914a598d904202313a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ffbf85a48b44094dd751b0c073fe9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4a9d2a74394ad77274a4b1f777dc4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f113943699b38279a63e8075f09fbe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68946a95a75199d0faae904e2f0c9d8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d437274bb6553f08842c4bcaa0fe4b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9b3adb6f69ff38ac4b74e5f4e75f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83a5e7f35026547f40c27f55e684ea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ea0621c7b5e4b3116a8a43a389897433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028ccfb36b69c6943c2c75039d9bd69434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb252ee2411f85eeb2471e60b90d384f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb82e712fb263b36a6c71bf5af0492436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d08d2eb18b4a869fdd1baed4b543b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784552812ca5de6b81d3ada34ba5be18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867109f8da769592c1844e3af2f95f1c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e360438b275c3163d1182690d2ad25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a51f105b0097c79eacf9ad4f09cd92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6f0c66adbe729e4c9db674dbdda22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f088044d91c021feecb0f0ae4e42d7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f04bd1b7af4805bd937f63e5e6039c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be79422b0580092c2e1847f6bce8217445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e3beb02c8eefef1227a277f611025446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ef3f6eea805c5d21d9e8014025105447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316b0f15522f4d57e77c97e1c30f965448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293389ab20604775be06221bddd83f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7815a335e5c7cd2aa8460319a0262c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be14bed6ee85b04b4724f20e70c3aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fda8123c21ae41a0e0bdef2aa3d09e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a9465c56ef09253da340dab8963e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8f3049d28127588b69305fc5c9a6a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3287cff4d8af2c596d4ca2a2f2fa3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90eb807a2b5d7e8f9e72ae70366d8d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb852571ab9cfff1402907e78a8e78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2899304c71d4a6f074489f399c526b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1d17aead28183d736afc2cc743ddd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2db63a69cd6d810463c64768af26b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4318bcac842e4158bf270aac93a6b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382f32d17d10f21fd3d75286ed38a8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5d254f81da11d322e8f8212a50c3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c623ebd3de67e936125c87a3ccb24464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf39f83f1682e25e28f943bb46ce2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bfdb6cf888b2ff2c49f219059c4ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf4e2b8cf17668e452ea26ba15b308467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f31fe59682009b24c5acfa3b3a759468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b42d9a1bd48e2efbf1f64cd41ca20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bd49ad1a2431105df70f338c90a98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d55c527dbb6901da2b7d7b457e1185471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8df4bc71638febd5ea48111c8bbb82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6487cee3419b804be03367f6bbfaee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f778826efb492b78209ff2120950a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89308332fa0802dd92d3d2d661a480ba475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a481efcc25be06a13b8f72b96c3409476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9991392f1d0db735c6dcfde47e2e71477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f570ee3cbfd8b6d10f4eb362d39d41478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2017175effcd87663568e4bf6cc8a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08821c7b6cc0b69f1a211ecdc40e9afd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e297696fd0b109b68195220118f6309481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b43a215b04f1258d1a100d482767a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691acbb4858fe9cd84f44d147f148af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6b065bf605b672996ead55264cc9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb5624e25a355ac389de858f84ada6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd962252b167557493d9b2149e696da2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a704d154d2a7d06bb965b0311bc10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d108fd80e9701e6af1d874159bea9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc720a23f84059299ae0bf507e8cb59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7f0040b329bb209a590e063c21e3c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736569d8f13473c79a2e1bddd3d56362491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cefd863b0ac9bbb3b8b0076714939492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba3627dd7385240fa64a552c1fe68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14752082cb99d94a490e48611aa5bcc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9df55b6a8fb94fd5044bdf02fe564495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30165e23c42f89a5bdb427b9704c05496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa85295d77bf3d5cd7995ae113a80f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81099fcbc3c54a82a6e940a6dfe8c323498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f16dc5edc3697fc1b6b21943fb7981499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9a7a6475081d621e41d9f54180bcc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26359db943034d1e472078c59c24aa501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befe000c5dbaf47d11466b700d3e542502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ab7ffa52c58aeb81dca37f06a41ad503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55deda6a5d616cd2770496262fc483504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9303bd91d04bca630c5ebd7b1cf95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e50d9ed8b49ef2883460b22eda4a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dd57f81f28ee5e28ae57842e440c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502292362afe08c150f32311af55302508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472ac658a0327fcf6f7b7a32a04811509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f8d161e8d1d50ca48bcd85985ff72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d300dec5b12374a97f8b70ab8c40511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964138feb50960a589bb0941a582c3dd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c9a1369d72cefc9ffc356fc41e816513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78578d54af0614b8a5cdaaa2dcb05bbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7fd51af815ad5a241536bfa28fa7d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf516b2050f1e65dc8d2c7f8c7e19a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e8fd32f107f6d55d3fdfc5490b651517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7898cd0eff01598a11fce5c932d53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447a134b5c0e815186fa13a0040330a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd27e57b3c8efda462748767e4360f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f479fffcb6e801633a9518a040350b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe12eb474c2342d6b1bb819823bdda522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3737014ece309f020df6afa77e1251d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d68ab8c8706f24c8f2154fe77e83a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c05ff60f6db6610581b7129472429b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0eacd4fef462451eff68ce7bb434e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532da4ee2f977ea0d06bb5247f3a0f0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b7f9dd9ca45d2a576f3472203414528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1f956963ed276bee18e656fa27f2c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57943835b3fee76fbe12b057225f201530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e771afe353fc2eb61d28af2fc5fe66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8008611e240a7ded37b5b971b9a37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a3f98dd8432eb7f374701aac5d9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e40ebf44d8d4d39b5fd83a67029707534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe24b56b212170668661b56b2b7aaa2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9037468d9d2222d6d41a06ce3ee12536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484f87ea77b950ceadca54a033c8c9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7827a61f8f24c2c41eba48168dee79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab4473fd81c1c7e52f3b82f77316b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811d3921f4789968b356d212ec230e8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bc2a52233cbe81d78dbbef959d6e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a09e3173993e4c7a144f052905dba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8977b146d6072faa7a0ef27c6088b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8bfe239c4aa2c8e6c91a792e5b4d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedc426541dd23b51aff0e78ab7e716545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061b70c2ceddcc5e206b0d60cb1fc7f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6381a30b268510a21fe6444ed4f23f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d247c883e64aba09d2b86812af959548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a739351ac042d611ddefa8ed3ac8fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722d945dbcac48958f319c2c93a97e1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226577b4d0767ed2496ec89bfec5d007551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0369b6bbf94e3ce6075cc494dee2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79711a15079b7108f08d9c1fb462d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf59588ebc5c6212b43ce28275228554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99080cfeeeca8b9fe59995cfbdc04cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd84a78bf5788373fcdfa5c72aa5bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c70cb9cc2b655f6a00b983f4474aec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944beb7b60a9a00748fb7bb3065be2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0c50785f228d1ddbe7c310cd47dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980ca6e43a6cf503a68f10322660d86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565d3698cfd53eb5dc75327ca3d7bce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55080f266c0956470d5a6be03ef7f69562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b68ba0736b6dde44e0447a0bf4f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ed744bc1787715807f658b07fdaa2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fb6a59c2702867779db4adbae1224565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e7247a9269135cf07e583422c95c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f335f1064e564bad4d6169e816bd0c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ece49be19841ac85485ea85fe821c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ca22e039b627978be5e277e594c95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac1a37d6083b107968b6d536a50eaf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94debb47c8a45c3b9191a1f8ee98bac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23002263b29e407e303a93179cda39d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aaf592449a299ef24cc30a6a24983e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9c6b14a1adb16aecb7320c99b95f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6849decc2087090bdb3361411d72e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cacac4c2706e1c393d1aec94f6b6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa9fedad554b16f40c751a39740b9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f79db108c3305aae040db66731b16578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e981d999809ffcca60aeed2b557df2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b3cfd16ca7b6aaee90c8515f6b0d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b118de25e68ecba4969f544e3c9ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c44566d8089ec0a343055a682355d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3092de0237d3b1088426e84cbbfe8ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062a962244e7c1f3ee868809397b0c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d02b78c4826473ccb15994ff6ae9eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e3b2b867e371bc515a1b977ddb0fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096676f9d44cf6ff6137abed8f58f8d7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fbf59c1c2277f479b26bcc8074558588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ea4365338a830615e9fcae64d6ea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b54fde45385bdd763057f45b2b48b6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4541f5ad9bdd8c037acc3c35b5e22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa647bcc6dbbf8f83ac6ee80d82656592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b5f21c275a983f285a3554ae61296593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9f5477a9974708f542f7b2b940da8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeab9ddfbccdb3fe5d394be7f164cd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae57ec3b750ef55cc0f416b47152e12596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09caab59e6b5f405f8572264cc708f7b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5349bc1b3829f7be24e50a5a734cf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fdbcf14cb9fc9f70a825369f53847599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb502706695e6c87991fad39645a24600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8def0a3a0e4bcbe786f15d4b6f6dff601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86101f6d7a235f28ce2938ffcfd0726602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff9d8cd3ccfe29a19704e01f2b88e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06226e05bee0b3e9857f28be3a159e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e309c9cd6648000c10447cbaa154e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f1083fdc2555e8795bd5437c5085d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c99222a137d070f00bf3e93821dab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090a70ce7f8f97423b80e1f4618e87d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927377a3b70c64a62c89b9aeb8906c49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20df5cdd5eb1736fdf915dfacb4920d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c3ac7f0ae841153f0080d87554f29611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414999e525d882e3f1d57b507df6300612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8e39737838f71afc551dca04e0b23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6194c39e94fa2ba039e62983b2519d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174475df9eef013c60340c6e19c1d53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75c1c02927be3aa7a5aa9b1cc6f55f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc829d9f4a7edcbc72e532d8047d92f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef09e343d5f0800bdfb06a75051aa78618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458835f8c3b20aba2d93de04f8d0d8fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4950a21f4cd32f1be74670ed121fb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a7bb6a205afbb8d102559bb4e294f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75782fa48bac0406f05d917a325f669d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e280682725ec3a228be081c581b75623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca2e47641bd29423e77a4b6fa81f58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce64f6ee2652fd99ec950d972b9458625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a178ecc48a6684720300d5a53afee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665dba1f35db452e6fbf53839ee42f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b7c9ff253a2abaab686d682265ffb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a009bc4eff7409fdac746f4075f01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8c685026254c7b6c06d8493b54b3d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84305a47add10e730ec7953d20cc82631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab90f600953945a38f23fd738fcc879632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511097aafd8546d17d30e0f9af6d049633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fbab59bf16d3ce376db294ad94809634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca864c09ad5e428b0e20d5d60ac653e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f0f51da097be97a3230498bad1384636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb4b8fd4f303774bdbefdeed593f04637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf374110e8ca0a8bde4eaaef30948a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e368c7ae6d28d80da8c2ef52dcb93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293088f3bc7c5802568bb30461a7f31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f001f5fa757db9969b9c34cfecacae2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee186823bc671b64ac667ffed0c128642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ff2b88843784a877fa89fd8be016d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de975481f0cd8ad6e7a2dfead455fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e3829f6a05a5401b7b7922eea976a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df63192236825ad839d49959e57b46a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aedf513c681a1adf665651e7d95e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c68dae1ff4fa689105fc556fa2947648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb25823104f5fadf912f04183b462649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726e79f4f46cd07f4449dc9224515db650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20ef7d773d0d4c70a96ceb2916fef0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858212437ac4a47783a99a2d4bc41069652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98064bf26a1d93583557fc175005aa7b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deff9c145346a3a5297ec4fdce7fa99654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045e3a7396113b11586fcaecf13d92f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e268d6fef2d10084feef723d723551656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934775fa6a04a84f28c2b3ad3d32977657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a14cf0c9aa7d158cc76882a74fb40658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ebf4f279d237e8fc62415c8a4bf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27f85ce08d51416561cb19112fa834660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed140b7d27d0c42b240ebd23a5676a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65addc30a6717d56395585926ee101662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8095ee784b7c4a64a813563997a947663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fe772655c1629ea0a1f857a372563664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ff4e174c37249ec78ebe8c56f764665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89997d9802342f24b84a04770dea05f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c76355e30edd9c1feb7d3803a50b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020cbe0ef4e9aa358ff6e39d022d6ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200f7aa66e965a35995923f5279a06a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f286fe331a0d6e32c5a5b84a216dffd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51607cfa1702709bfe53a8702f389b36671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c94b9c70824a75f3c5e177291b51d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729d156da222546e6c04da94981b1d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b59d6323202bda9cab89881261c1c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135529ab40f1d63fe8b63d38f008f8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe396652944b253c826b5c3f7401661676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378978d21e9ba4a9943bd5d95ab3e5d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230808795ef58deaa9a71d8171284a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda138471112e63be2d2797e31fd2a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3362d100a3c24deb184455d720b79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d3e9edd2a5e900e87944b418b7bad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07155f3a5365af8b8a0b04655862cc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086b13d30c5fcb0ee465a7dd2f9494e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c21e8e1d9dc86561a3aac3c2481ff2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92115ce4677b4691d29aff0f9789f1c5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a307f8aae11cd39001293285616fa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8097bcee6d588a33a6a016fda35a6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9ee43e020b8bbaeac8adb926c869d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af843aef12796ae88b649a077948bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8332ac60c5e5adab7e18da57c2f62d6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facff076b6430fed6911e3c54d5b74a8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643117a75190b352a9855c69b891b7e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ea7058f8222ae49c690d80bd4f9db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5d6b560a6fe01942569f312137f99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441de7d8882cffdb1c7e4003f79d8a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f7501b76695aadab1a5f75183783f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f738728f67b347b193e6c0e26821bbd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d978af0b7932a0006db4662ab1bdb0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6fe7419ac166686c3d7d11da9771b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324a264663afe4b12199aa246b749b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575474d0b120e9569590f595c795ae2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a9b5730e3d4a7e0743bea71d324c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb69537d32308b9889cf168fa7ba6e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7f87e2f78f0a2d867fc211965a247704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c4f3827bebcd74703433bd24b87f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a8b8108d9169d732bccaed1f3baa79706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e7d5a2b0c7238982745e72078a867707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9047e4a56eff04f7ab8b48c6440f057708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b79f8a41c262f320e3291a5d46ef12709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22832cb938dd5ae378813adbbd9ae24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c98e5026d2f65c48ac23ebb61c3870711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55027e92cb14955f13a3c5b894e075712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10a32dd6c06fd3c7ae37d78ddb9a27713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca2f3fdf2197eb3a92f249f4abbfb50714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f689940d5562cbbbd539707bfc66715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551f963eef7acbdecbfdbb2c6ef7e22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9940965239e35170eb545b3258d4a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d3748e2d3c065d57257e8664cd225718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfb5430af4b903fe20b6589dbfed0d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7e7cb628f6153dec52c7e6834e56a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a61d9e666126b8e0eec450008cd827721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b0d443216b2e864f56e73d094d3ac722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db212b3a0a10a1f8590971437cb03cef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e612449be734954d0e221b54418b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b2f10d69f0ba17904fe987f3fbd68725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff778469e2ea61eb400f453ed55f4711726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398a069bfe733ec9df7a58cb58e3e42727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ae3363644336268c55d191dfbe754728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a0c89863b54942f25b41c66ff2a19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3a2e2ebaf2eb889dd317584f52d28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c2546041d6f48a077d5a1960498ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ed4f6f76f84840c4353d157098a32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008cfaccb1f8d8c28108f6ba1644a3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94fbba6e8c0e921e0a58abb555f9ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66526de4a8eed22f0d367d3d34149e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88483e24635ec970c38ce00e7d933553736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03b413248defc080788044903481d7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6630b9b302368f2582ae114f5c79d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191575be94e091f2f48c03ed177029a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731750f9ebee7bd1c31c0ab1be16403740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060d4d3106b6af061b90e22856e7f49741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59928a7bcee0e5da161ab3d54a5136db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc4f920658f19a69c129f02bde806a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28344cd64d0bdfc67940b2f70bedba55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65bfc83f5010e200fe1ec351a1ea32745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e0eb27e40b0ccdac519a5e955e3d2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc0390d848b8c5ce8d640213dbc254747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aba7b14113207340fcc06886651ca7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ce3721bea4f571bf1156510924463749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24de171db71be96a4d1e6c07b63fcde750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97b4110087b9276b154abda3a2d357751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eca87a19830c5c3fea070b3fcbadb2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6337930011ff6b3a392cca8f6e87e5f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4e1b6a378277b6593a83a47b14dc9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed94f6a125b45bb9f9d7869fbe989c9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140c3edade70b3884f3fe4b69e560c9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde5d8c5b3bc5c98e3bafcd71c61894757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6210c59e99a29a316bbf7522ecd0b697758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b408d4e42fec613d21aebc97e5b2cb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef055ab506b947c609f7326be023ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57ea907a174b167ce59a0091d091312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da21acc426ee4fb2ba0a85d293d443.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45172e10c0d31f54b6fd83aa039a7d9b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb7e5d992879b08104d996d03612ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21899eadeba04d790dd0eab25a2583f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc6c089e029dfe5aaa715ed1d20df87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadfecd820096f70a49a3bdbf57b0418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa41f1316d5976003439e4ca1a594f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e104b172888b9e554b9887b6ceea9010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d10a874df8ce94c25ce87363f819211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52087024844e93ce5747e4b9c3e63912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccd7935dafd3b3624fd6b6e6f31c6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fbf7bd99ae400d5e36b25124ba81514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7becb14e28bc5b572b520a0ab70224415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366542b6dded8478f1a4d31162baa62216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b174f7c000a5b2e67e5204611ef45d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7402d7a54b5adeb3237beb84b7280a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f847ef33fa9bc949b24e61ba17e506e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7954159d7aed1629c0563098d55c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20fab761d3004db99040c1282e97c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b997fe2eb4c661f9289a6b13ae8a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2688c03a2566a21bdfa6832f52f0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf194ee07a751cebd319a71c3e7b1cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf391f2d64356e8cb5f52e0db68fe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cf2bb885d3be1ad9f510463cd9d7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3575bb71c4e91b2f5b660bce81818bfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a276fa406a83262e99cef451b8a5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6838eafdcc8a1ddd489462081e0f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614f0dc6e9469ea1f4eb6e0edd8257730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1cfbd9882595fd00c479374f1ae1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d65600c76f2714c6847ad67191038632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ce5c643e0c32dc9805d24f3f1051f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60810e79702fab78d8cf2174216c3c6334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62134438ddf5b3494b6930452125631735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b38940f36db6fcb79fc53d4a03997536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302daa75b251d02cbe9e651cb51beddc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558e53c60357da091d67b13d577b6ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efdbf18a737face0dd089682651f7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d852ed23efad932a7b0ddaeced94c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d26a0ca394aeac698d5ee47600b0fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b306d0f5856cbc581534b44b0c59f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2d5441ca2850c966b80c7fffe792343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969617010fbed7831320c73f7f1e0f3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06871e2d48b0481d8be5c6a542a8a82445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b112f80d5e2ac271e8a4618623b6a3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c7eabf21502dca9a1dcae32b2f6e9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22dfd0c394482fbe7747735d05b10948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2940883aa5e4ab4c3d29d29bd52de3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55f771485813cf116969a15b0c72a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11d24aa94b5a005e483043f9fdf50a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25115a2189ca8edca7c6ee66c569fda852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62dc1cf786ca9dbc5cae3cbd85869253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a86398591a4ba66f54b23d4c7a07e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5ea27da1a521149069819f6e7e07255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819d9c77d7ee4423c378d92f01066e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fdf2d16bf11467cc479fc8ed73c2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882ba3b9b10e14db1f2b9bddd9b7c2458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d42974db18d48a3c3e85143692c65259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89b00763058db9846f247afb322f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f3c208dcf55aff84d1b6b2dcf655161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1799ce1c53146d9be28017c2677e3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2883cc1c896ce4a805c65bb288b3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da75e621b3bdf5cca24452b81fcef864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835087ee332b58336dcd3aa693ead12065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c973797f2d3cecacf240346046ab9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d44bf650ea034fbb7f55279dfac6f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372364e63e45ca6389851471a8d9fb768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4961fb9dfe117f6a36012ff2d8f5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de737854ceff0e67d1326876bcf5e4970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147f1b23816940fd79c1d9c906536fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dabb443116a532705c844acf794f6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50b4766c018c22dd09b4f6a6eb002f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261891457f09f76c56858bd8aa99e3fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b5e50b72f823e6fddb7192bf8093d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1f5d657c8a2e52a83081d8d46436176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae222ee4f43dd14e824de6590cd9f2e477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdaf92ec78f584f7f428447cc1221d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3725ddcb6a4090fea77fcc55fea168679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2613279e04b9d072f6e19903e265280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523ff1b9c81f4f9a29d925b48f12fed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c5c59239de570912686e53af6c28782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df749350345907f4425003be6b32b22f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986466ae91fc01be382de82e1d7c749f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cabb53fb71b39386919761dd80e6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8c6df7f0ecce9b3d594ad4f57169586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd093ab1999dd6352af483d1ff97a4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d3f117f891a74c212c1459ae63d5088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a81856f9d9a9199d7499f00728956a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486f12ae4880ff54f9096f894bef97390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bf078658fadaa3836e879524c59b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3da9102a209adcba92b4fa49e26b9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ed0b4fc3a7dc810b4740d00892d8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48f44c44e0492799d1faf30105fc6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff393090fbba7335e438ececdbd2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d634b3101984fc3bb52f908a179096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702de861635d51c78c779aeab66f69d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93532017e788cd45b981c1f94906233898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf404fef0f432f4ff6ea4722e21a9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb7010931ea90567057c923574ad54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b9e228bd126171c2469d027c383a7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d35095edac957f742f0a7f66b26ed8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eec30236fe7fc4ef781b4232208ebc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa717bc5291bccdb30f00722b39ca056104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d247646b1d9e621dd0588add36ef421105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e96c49586bfff7b1cf1799a702b5b6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a06952b969e151a2b94bc5944a5e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523e025d5f5da9a321c68279af2648108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3270f28db5c9def47f42911191cb3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf907d1acb5cca5411e98332d3b4ce03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4475fbfc04554dcf2a28b252b47ff3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c9c152a141f3ac7c44133ed4b12b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca19c9f05fa5695ff2e1130ccd27344113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63475e826e62337006c3109a34b58c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64105cab5848e7edafa193fce27e32d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e68374a3836d44e1c9680cf9e3e31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a937f7b7d041f49ad2bdf166c0e73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ca452ec57adddf774dad66ed0f2b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d1fdf7c69b7cd1fff795546072a52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ede16a87355875b58c75c5b09c50d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b870c6a2d9c519463d37364077190e0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f40b6fa2ee3e3cb0ce55fdf8e10e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d173592b3db6a5915718e53bf1e99d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474ead85ae1c36caf0c690ccb64761f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfff1d3fb536575d0722fc2a483b22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b2669bee9a94e9b90b9901616b029126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfc57b9baf444ce60158042d8d1d9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2628a980988ba0e090357626be73bae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3aff5da0ce906a1de9b64bfdad1a48129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9e7a4af9bcb02ea24960e790b4535130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f42e9a84ecfc95fbef711617adbdb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb22d3cf1217080d809ebe0c6f183bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d9a53ebcc917272cb22957d2ae6c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023735c5b2ca8b816ea3e62e366528e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5972b4c791edfca429433bfbac970dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cc964995b69f2a0ba4e822e271d2f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf4dd8f8fe62eaafd0ca6b331c3ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9574e5acaeaab64e4d9601af1826c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e202948f28ce3c6038d753688e7df2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad378d6e6d625726bf2b8b5251f4be7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e46f4496020ef749ea3ee96ddc0ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea702b9280d276518f5784f15a16594142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53496c62f49e244f1cc8e1a85aff780f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc100d1aa0bcc110943380a0a72ef144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a647ac2365aadbcb8d93646a4545a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57116e30adf267454dba345a43ea25b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972d7d7ceb3276dfd3b1bfca060e91c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4f60c36e9ade21629ca5ae5458634148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5324a9803c4b64d19c2c6b1d4eee06d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff64ad075f06b10dc5a13441f3d00a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73162a5be23c2b12b0f8d94cbb0760151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc0e6374f6732abedc76da41fb3da2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eaa1d14f72a16750872405ff6a525b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a1efcf9d712d891bd93247224778154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c369faa8e3d07e42634f123e26fb224155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d1be433ca71f42f58db9a485d4c08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf8ec99449c4fd264f099676dc5791157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64770519698904b319167b66942be1af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7d767ce11df2013371f9efbb72141159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd31180a586e2f572de15a17dc00af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb5671af828c21d15107c027ce2c5a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500cf23d50661f25c717ac126621c92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135c8aeb66190e754333917f32c185b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19c74af1b96caceea378f10c3dde8e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc8a75fc446cf78da2c276d3c314a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c615ec259bbdcaea272836e30ad9aeb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41551ae726d7688fe09726d01c94db7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659ad27540ddb020d6a1da9642b7f07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033ad34807df88a1da1e46913c79e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac113c0be0f9e74a1c4c0143d8bf0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead6c9e2b67130380130679beb1bea9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991e3e2b9fc6f0d811426d35cc5e420172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac3a88c339d7cff69240b5aaf9ea0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3457c924847838404fdd5b1217c78174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc115c44596cf67c427289dafb316fb8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29512db5b08e8c2e61829ba50a4117176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16b16abed842e0973e146dc25ba919177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac27cee42aed54a99caea9a6e4ebc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a38f28c0e4f42bc39cb4dd90bcf785179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b6ea11fe6454b52fe4dcb7a5df579180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d9da9a2a06c9e254dc6c0151d2c3f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957fe18cbf9dd31e292a13d5003fdff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279843c546267faa8b5c56605fd4061183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eecdca2f75f20cde8787c1545e855184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209efaa5d6f81648455381481167fd75185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0853204b18d93756f4b2ce7291ddd1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700af6e4eaccbaacd59ca4e87c5d97e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102062bee26754280a42409ee9654ce3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7e08a7d3ee7c10f0a8d86d659d19e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee53d7346bacff84db111c555b2fa55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e244f8bdc896ecc7e88a0540d853cd79191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5e449b165a7098d00e2a72cb9e4a53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baffacafe1760bde7142f8a28316134193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488689032b7e0a439eb5160915fbe14a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb829faab138c731bf6e8a14a199606195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e26217ac8b63fab32f04ce7296514e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576d0682e0dda0fc7012bacb2b86630197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef14e31e99abc2c994d46114a40ca19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcea82aeeb12e155ec55835c537807199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed28d9670bf257eef5e0e28e4c51013200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be504a80742e98658126d829b478b54a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f75a8285f3220fd49d93346f0835f4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6e1096f92a4f86f7e38b81ad0de60203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b0e71ecf1ef049515031d4306e81c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b5e3265941ecda81c731bf9c63f3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a9ca2425d6194bf5247345c797992206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23546cbcbc95beba7a8b2ee135c6ca67207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95b6475163d359d966a08a00446387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea54acf5e745f43c68de1c372cf8c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f3f282d4b5bf42e7f11f71b764387210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27b2ae346d4d7d21d74b322e42023d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568a9df031a17b8d0d2d72d3fa79c54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fb4e48e543d8e5b6733d32fa09dcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02657beaeade0895752f4e786426fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f92b5ef1dff26740ad2ab4fa29e049c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa5a08dc2856ea37e7f7ff47f09261216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae22d48d89d77ac8cb0bc4f97097a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159b4acadf6a4be867f4d543ba8052218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11145f843eaaf0a6981f684b29e6815219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780e71406ec574d53e8843d3f8e5067220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c1c7991ecaa9ef3fcb4e49f088f5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d32c48bad3cf61f2c3e4b7748c140222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cfea019981da7197249afd7c3ed70223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748d3a823348dbdf2e66c2133f69c72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810912bce2ba1a9a0b1342c436f6bfe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c341da8e793d14981f2e6c6dc7bab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63884c8168447b842c1435f473d275b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78997cb864c8a544f2ecd526516bab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbea1acf357991cd1805f6763e363cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2bacd619a5cac5d7bbce4bd0a7917230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e7f4986a425e60905a377a87fb0f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ff6d13bef77ac2983b5858db95fab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc9a40335b9156f54d782bfa7452b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ba243498a4b9d9461cc0c0e4305b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3171a36784a520e0f826eb93e039cf8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60aeb4772942a7ab98d510762cef37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b2f4234d92a1e5fee1a4cba8ffd46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e93a8c5aecbed0a0d1daf98373eb481238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03ee32c204b9df45712fabd697a2b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fa94f95347db4355dd23f9aecad6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0b686c8e6aa32bf58bc870df2cbcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d0d2074406d8beff3edf16b51ce87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf41a96db11e90915f984fc1a6aeb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba1c40758304d2096fccab92c5cde6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55644b8f72abb77ddf818dbed33a11b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a2e0a57f3e77979fb1025ffa260c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db285ce70ff233a122e41a3f4495738c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204ffbbc95f06058144d82c6877492d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8e64b8c2b230a390fc1ec2851657249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788dc2eb99c17f529484dd7212e1ba2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ab0ed3d11cb9ccc11ea34aee40f25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a7de0eb01112daac63256f70f06c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a208e0e07c940851349c93c10f185253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9116c3ce2f96abfce6dcfcf45f6c84f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742fc4e1855079dc67b384ef7a5740b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c2de12b3b4da565bc987cd70b3db7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa96d684077bb86fb10aa815eff65d6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d170f848201ed9107806377ccd826258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a9927084e6f08a5054f38027d80f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6414833f7211bdb9e2b70556d20b197260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b20ce668a5354d08af5dadccc72d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ecac19087089b876fa29182380d28262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3c8aef244dcf879ebe15f4924ea3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc928562b3038468121105e745811146264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478c213dd428ec3f15db9d6cfdc9ee5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce58a4a6a335b5c89f2700d037ec1d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1912b76d179dcdf6f6762821fe8d16267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c40b57e53289feacce97b587f1c5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03745d3663068638d0a928cad6a0a3b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003506c6999fdafe9e73ad0eb2283a27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bafc641223c3fd9324e75052fe871271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d9e9cd32d6916c2f13c1af30eef27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07905e5b539c0058bbb89f03d656a2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f697b1d9837f7fdb5a47d87dd11f4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4437a57abd273669b7927fd425961e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0fe3310a244b920206d0937cedbe2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc27363bd3cf59cdd084eed00b3b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89756dfc6b77305459acf97185140c33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0ca75e705586e52e8e45c3bc5279c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a026135b9b68aea82bd18a102073b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6619d372d435e32b068bcb7f7e7740c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467dbe5a11b9d0d11ea49c60775ea87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fa168aa1edefc49c4d257d8c83edc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b9954fbf5608812732afd8b102409284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb740aa9c1014c7db863409a14accc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cdc0116e2e12182d52fe76f28f647286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f57a8986d14cb229a5be691108859287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0cc6f1624efe44f3404ea3ab7d1fcd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ca9877e05844d52dfa87ad16d3cf8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d24a0e85454a1a203cf5f077bc92d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf81fd41e0ecb0d5e8dddb1985af68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f57103f2ae39891e2e91a0aaa505292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006dd573b6ca464c26937fb1d46b1d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f954729b786e6f8054f4b652ac8fa7b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f5392cffdefcbdceaff2c6ad5df7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151ee61d5e25a88e46587144e9841de296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c26fc0531609547c231e09c2a59b4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150412d480af60b88768e78b1bafb5ed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2c5892f35e9282658b4e029e5fd30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e93af69d98f5afde20abaec53fbc3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f3d25124b3da70e35c3693d6e247c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec56cacd4f8e2f986c16ccbabdcb0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea20c116d11b610ac0a79db2d52620303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad02e8499c4d688b5a0240e0a1a337304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267af45c7e405c19a4d492c88d6d85f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825f6a2622bcc2c99d7b74f58486ebd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afffef02d36732b0b074f3a62a3296d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fe07e5f87a92ee73009b24e56586f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87318b3cb8463369ed22ae2233b46067309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1b01e3cfdee848f04f72b1caee21310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924eb1110bebeb0c3c73cbd7b4bcfbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936c0d8e4e2e80616fed2a1af8f5442312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced7048ea69595d7a1f8d33384ed7c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7ccde1b922c814703572d4f5c2e0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3b82cf6eb05493d0fa466595538e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf2d9972e8d8db2bda9c3e6099af50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0cb1fe3b13d30dfff94edcff493c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb811b3c4a98efcd266d9bd8de2677e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07174d939a79628e5053f7969f9d6c5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b7f65c2bda76d895c0c7439d3c0d1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d452468287ce4fae368f0ebcb3441be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebf0308ea6f25bb86e2cabc3cf057c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f355417378c7c3955798264c6a1a86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22380fe61dff7c6fcc762f3bc663e8ef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2cbe8f9b3bf57b7e6adf06782e6a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ed96223cee922b21e4d19fa39908d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a838c49b967c04bb1122e12da6a8e46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7fafa3b682ef7a28b383ca5355418328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48494efd7c2d053c3ae326d734ffbd8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c702e30cdd87fadc6426585f31d23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc68c31ebdc81999c25e56a942b46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29029459cd39658322fd003eb4a37621332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935783e3782394f4fb1c99ef4022c764333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3d8ee102543a5c984173bd4f3b71a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889a3a27f99b9a469864d68a992a4ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71a0006ae86a598c946bddaa208073336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d25dcbef35512ff5a2935a36bd00d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46e80158effdc92f2b2519c63d1213338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1700c3ee6fefdeccc05d8c4787309866339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2716b21393594101082018f9a2596db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b01575ff520cdcf58c587244acb237341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a117c15212d4cead32ecfdeb38e0507342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d978f1969f321488a341c096c3d8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689cdb53fc60d4b835218ebdf6863a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90596c0768684ef516cdc135e20cc217345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e573bfefe6bf0db15c12143495a3ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6a9012627a74312b3d7fe8d1bb820347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b53a0f08d634829dbbbd1709f21cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7761f02d4dc8131b6a84751c40270349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d8a2f5755faf03392fffca1d3eb18350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976799a62a598e0a805b39308611c524351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5550a05e19a20a6792c62f55cb789352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6558fa4823cf6a37489e9801d786353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96930be31486903ba361c6015361b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825cd6baff3e1076cf251645ec2aa7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c6fa5e1e32095bdf27d8afa6afc67356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773776e32e32f42f0d911e95a9b99cbb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938feb8c63833523f6629e97358810e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1916f5d80c1b6282093c72a4c8cc2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e284ca403956b6f0946760e976599c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c5f9aec6bbae64815cc279ded124f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551046dbb590c189f6eef2f76becd265362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2036a25f5236abd6a135b9153112da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219fd5dc2ef9c3ff31ad1c103fec2d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb47f7718fb7c171728c1cfd164d9c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07321a5ecf9ee8c30bb7ca737aa51f65366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfd1234a4023a05a809efc71a4288f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7139d23c14846d0c0db1a2233ac19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17d1616d8c12f6f4fbf66a659378d0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82897426fd40d76ba14f99d7aef4a034370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9cc76104f64824558eccb5c2165e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfe7bff90795623fe5f142a26f0a74372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd47eb7690ac2f577b5af3d2bc88cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c5f7876bfb56b8655f94ebc045e2f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e4755a765321d2886e45e99c99e97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4e340429f62eaa6ca14bc39f514f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfcb528ec41dbc97387700399bfd4d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303a010426f0d759fa1baf43604a3d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d00685bec9cc4f6fbcec19843d21df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b70f65928a25dff17a0b12c14b60d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7813d1030feae22fd1b7434422ea36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb45992da70636ad80e070373c23db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920810f84f749f7c7c19dd8d048cc41b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d290c1a4689d99fa572b0b406a7a7e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96117e65af5d52e74d1e4216592735cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c63fdf9516389daf842cf84fa1bf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7d3ff02a40c479255cb60eb6bc337387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9320f860be802e08e8a9bb8edb4477b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecea922abf61eedde6df05b279a3a97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccbdaf9f7b95618f42cccae236adc5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35a2d4276c5442d903e82705230910391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962a9fe956710abd0ec12c77e8bb49a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e020e33040e20a4fe71f8a11eba3595393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ee2e696eafdb357b87032a7389c53394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2159f279515fa4551aee2ea55a4eda1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e651133d5bef09afdaf94a00a83f00a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b4f1b39224f354cb23eb6ae93279a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311eb970b501beebfe9a717f9c714fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028d28268756e3dd1c4c4c7fb7edee7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b987ec1e20d151435df97bebe116d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e1be03638eb9ae99e7135e0ea82d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96a582655bd33ff5ae3d268e534616402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5020f8cdd1fb9cbb52f563e19a07f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7849cfb19c13579f2e0ef850e756ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3a77d7cafd17da896665d9f157fdf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa307e7e89566d9c46adc1921078761406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb63eee4e02155e143d1990aa4018407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51bcd07c2a28a0c8934454c4286a4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913125fb6077ed35b881232c7d24adc9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fe2d81e860315cb79aa7e4ced81ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fd0452d38e9c7da5e9e3674f7dec3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b231c5314d288d246d0ae82b1afda2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e528524a6f78caea45317cd535e3e5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae4f1930a2d19372659083dee7c542414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811c9d80e50a3f05f4247825e105e54415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e7161c5fa9a37f92316733eb23bd0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e4cef396658225a4e90638bdf4b4b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f758c3bb7bc5480148f21dc4f42f39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bffbfd9cdec710f819ef117a6e54cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb792d5493549bd71b82df5899e04b73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4ac8ec12a769106055f769d386348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda72c90aa81a01f98f414ffa194c44e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33e3ff2268f2edf9ed5710b3c4caf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641880cc8be562f069dcfda76eb5c57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2712fd5b08c5b93e2954fad14fc388425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ee1a30cc90f67a8000d80eb52f10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f124e0d5d1e861e89b875dfdcba9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7840e3007f77798e5901b510ca21f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106bf8a699ed0affd7585ecb1308235429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ab25822c72589d17ce74918232d86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1b1f7d395aa7b4b6860c0c5712e28431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258dd0c47c5463c37c70da805ea5c65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f40944ea1d1fd4a4a19f6fd78b94a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9d8d6ad73239ab41955ec97ce9f65434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e342d2fb21271c47c2f99f4897038c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36436a5a8a1a6bcbbbb70e952bc665436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c15a0ed5b7e6ba1abcebd6c49cd9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec91bdbe7b40af08d557446f1d5c57438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7266af7b21805c124ab809c6a3d92d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c226df3d0d04b7e90cf289bf285354440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314bf62867d65f0dc289b20a63f624cc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93f2220df3bdd33f6d30da5a2d0d5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a27110d15d950c9103701fe755e817443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c178c6ed76e10743c4f4f56a037f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebd0de62ecdf430e2edff058b8bed9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8b48636a48ac761ee66043e6e465f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4cbddd698dfe09c1d46b837cd3f0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb44995afc5ebb1d2be88f7af80c57448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47454efe2b15eb139e7a0cb9762fef93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba17bc42b5bf5d048e9bb2a7c22107e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb82e6049902e57da00aea6b78a250451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590cf066db7515572a991c592845335452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846559f0d2d33c633e10fd0941d78ba8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6ccd8be7367bd893198f266a2e3bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54b00cd9fbb801b67e2f3ec4317da4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a34c0bbb6ea5077a3ce7d4237c316456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a4a76d05c9c5575ca964d11a5fd41457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a2ab721adb4e96bf3c49586084715458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4b86472286a9665f1ff9eb4c1ef88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad054513d4ff33261ad930669f6696bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f70cec438f9cae6fae4fa183e7f424461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e395ee044e65b0efae2f5713741a59a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed07b38e80a81fa82ed8c88c82817cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6684eef7e2199cb66da05d96a53def464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9746c3ddbb01c2c00ccb571f823f14a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b65f2a6f2e92a4c58fdb6049f98621466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73fd5d628d484f37cacb44257ebd27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfb71dd25e0d6b98588077607b248e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f5575aa5319d633d76768e5dba379469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9dc79d92a0000d6e1e6e7bbc791d65470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35c9144934acff0b23a77806e87965471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeeebd54c1004e8d99e7e1e3e2131c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dafc6e75505265aab16ccc9221871f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce40782226af3a58268f6de3fc8238c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a9e79c725cd3e11038e300a50b8a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91f720db609fd91d73ecdbff06a4ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fd49587f9d87cc6943f1ef2445a36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457740620508b9265eca06028bf6a1a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b32b3c4ee24133f41f5a34207c1937479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ceef764af61a57acdac6d826d7ff4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30286ef74ab267aff90706c699750246481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089bc975fbc5c33a363a5e61560728c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05496bd8d7b4547b427ce5ac46b8d03e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c53e4ecfbbbdd9c49325c0fb972c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e66c76dcfce5c3882defbb2ec139f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26769bc1717bb9f4a86cbb93650dcac4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50652cbb4507b5beb95a0c4baa8f97f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff4bb9c968f7ef562828829503a6ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a19b848447562a99b465ae1721f79489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265c61ca94cf50543762e5f62c1689a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f4442fe9e2647113b812f0941414491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5890e18166400aaff6c35a41f9ba9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5201c5c952ab810253f971be3d5ecf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1b9187e8981c1115c487745fb4ea0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee24299576f626c519b7de0f2edf8f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2176791c26f215bf23e40ae09c54a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968bbc988b7d4ef26a8879713a6b6260497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd4f96682a22cdbc930c00c293d700498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442476d7d2aa540aa32b5f6b73d0633499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c45a1385d12cabc9da8d1c26f20c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f53fc46089a1433a57ac109def7df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694712e79ec6779dd92b596d34b31590502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bfdc0ec2e15816f092f4a66354a6b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda0ae99c5edcfe0376afd58383f066504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a13c0b304940987432feea50812b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940be95eafc881b45dc0f6b68285786d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fefc15efda2edacc370a3e9e3809b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925540b357a57d8c5ba3ec3de07e0a7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996efa3ce4343314cb04c2ede49f5918509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20eb3fad3666e5a64b021915279629d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77278b4535169f5bae36b3bbdc2d58c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc308f14d7347f8ed9183648cf3f2d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67e51c40c28f18e440aa8c76297870513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d0ec13c08d79fd3d11eef940ed72e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef862e7336406f2120b8ad706af2137515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a384ea630eba9239a9a7b927cd4140516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf0b93a49ab9a6701c626027507f7d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cca176fdfe252141cd3637423277f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967081761af480a673748dd71c2b6c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75865daeb038e84c3d0c5f215a0a989520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf44c9ecf5950b9c0e2e76ee756481521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2711846476163df21083ff447b5658522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765893c0df15aaa4b323ab5a13c7bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877596597897bce8fca39cdaeeca0b5f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2c5cb1055c7624b1df08eabf7a09a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86df35452a042a6fd7d563b58e345f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfd2638616c2538388cb573b68b538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0abde10359589bd12a2c9b6802297528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04129cf134a0abe906ad5d10fb8d8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f6f278c3a451ea856d20483633985530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dc1f097a9ee0365810f7eefd87f58531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525148fbed85f26726ee60dd62d03d27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da5a5ff64978fb73ef0b539474535533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80a01cc9c76ceecf2cc3432a822b22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6fbae2ae7f7f9d7d9c31ee34b39b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a90ea5dc5990102a3b155becc76f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce33c32b099fb5c3147fbfb0b32cf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c5db481e938e13190c1f4e1b321f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a574f179d0054ce6ec8a693e9038366539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a547159c752a09cd33eaa36444943a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07906f5b9b9092301cbe47fea35532da541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc2ea5b579859b8385ba7ec137ef5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab90383ee24fc9ef79eca1b63ae4d4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd4958c12094afd20bf203bbef1ccd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4958049ee26e1821f7795b1f7ce4d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cb37afb65831dfcec32e44be77746546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85b67659ae16a71f7c02e3b4dc3a50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9d6523954bedb5936716081a336e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b40cbe02ce70ffcd537600b3d71de3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1b9e371c88a59314dd0d3ef6ec11a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28cc2623652693452d311b2a1a9fef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffef2df3737fde4682552033320209552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086158a92f7fd166d317038a4fef645553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0e27928037eff7b8dce65af51425c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0cfea4dbbecc40ff1cfc1474860e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9236cc301964e05324d791a3fb00b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e098cba9e21a542a4b38eee2da2ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91698de40ac58d544d9608108b932a6b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bf78aad070624bb6ea410424591b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91972228c36a318848311392028f633a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1c9e35d80473611efb0213c14c367561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e4b329d5524715a2513ee9cb61426562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d575f6f9e4b8c9dfa4b397a5c7007563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2153eff68014a4053ca5c3a3d417b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82ae012c332c91d2cae58d66af65a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38da523bba4969d1823048050840c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e7005c7fee9104a2c55f50cbc9ba5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fba42c8442527520aab460b8b68f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369991b19b589c34cc6122fcb46c4b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff742b7aea5f599a0a6ffbcbf3fd3704570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2268b6514f41b6ac147d5deb62b3b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944914f9cb4021c28b4cbffe675b78d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d79f503fc1b6e4dc1f8a4cc6bb99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978e3f1d248052af9f605a5e36e847d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede03c24ded8716cb5fe7e358eef611575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409059d7af3466185f0fd5b601ce553576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670d741a3df0b4b8f1a802235c83db2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a974eb226fb42d16c48e178f7c186de578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7bc899310ec18b8d82d6aa2062cf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd43308556ba33cb3895eea42d45c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb075d745db89e6b0def41a453380d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b68a0e918c9bf77e425fa14946943c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d52b3eb8efbae0f7e58515c33d18583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eb7d0f710ef149d79b2ba84724227584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec0c04e380f8c995a23e2bf73181eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4edc8307942d396572f8a613a76b3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7762177766f26481b004987b8b70e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e5b2ea58bddd61685e3bc2aad56ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4b662b30fbddceff89b9f27bef1fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00932f3762e5d8ceced7db61a16754a3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab006444cb86c7fd3860b47f721ec4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0177aeba5394a70e69950bf9395cb19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8239157ae9b57d96f244480f056a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8eddad2a807e0df14950b611dc4de2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e18aa0d886b6dc1e4624189129818595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4afe52b1a080e24e91b587497df3ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d64f1a7ca82347f7fdee98ce8c0b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f00eb2d9944d5939f5b3383b7080c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724eb79b14d03fa2551248c203cfb7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f62d28fac9b97252ae80f685afa7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac4dc2ac1bf4a022b99dea82e6311f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80cd9685085070243239f58e13e50f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ccf05d1a1019234e32a2473986b6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292f91bb5b5dd544bfaf34b02a2e820604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a151069ee47ab41c21a6f38f7d34e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05110da2088f8632350b3d193391a292606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ac2f6de904ce17926d7f83e98c343607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98105d329ebb98f550edf65f262264d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f9f2a14bba84cbfbf7873256b6beb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad7bbefba8e8fbfce685ef5624315a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8d64197af32f52f839db80fe261aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6d66c44a18c7b0a772a4519e8db9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ffddd9e5927547605ce82a6df3eac613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39f961f54ef6b5e2dc9625cddc9744614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b675a67cfdd973884aaf65538fe3198615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ed3e8db5fc14c3424fa29295b503616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d396c79b1e3c7855593f6467daf93617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaf9c696ed8ff39218234fe6b46201618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb38beaab442c5d72294628fd02b548619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723e8dd7029aef20c200f7d8684c361620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02a87761e66525a8cb110f1d08e779621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e216ee9f40c58ae84f300e1c1e3b66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6f40e7b1966a5c17e7c696a1a46da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434932ffc5987f38170bfa678834787e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657bd5fecc215bcfa8162c2b0ae9fcb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550ec83e4c98a86b05a5267edb3dd24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d9d1fd1ee038dd93f6e50ef216ee0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83704b96109a29e62be0d02c476a22c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0122b55de06aa2cffb8e7465e143629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e87700316f87727dbbdc94530d4fb2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d7cbe08583616c7597122f7c6f658631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0ae30dac2e5fc9affab1b3ced0e9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208572e1c3f81635218b1ee0ef1071e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b827b61e7971411574de9e404a97f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7045e7fcc5b6d5f5613f8f71b4cabde635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a508cd12e991153e791938c086c7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91113793327700c5252f08015772a24637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6271994c5800ca675150ab383b983ea638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ba4c5cd337565224beee94c50a406639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f149f54d272a8193a339b5f3148f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c269ddfc72b8d97870dddca3bdc82a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0d967b81fa129e31e6f4442c8610b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78172ed008a3cbdbab5c1f8db96aa53643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66052eda2f2651550843ec3118ae7c3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a14ec6b2dad331ad221a785f57992f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb09f6aa90d8abead74ab5cc3be735d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f499e934f6ec86ef8a941ae0afe14647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afc680dc04f4e078f830e04eef4c12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd4e580c3bf6cb13c65e31ceb90f81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b741189f172393e61df0a970907facd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4c7ae09c227ba28a704e30e4d52a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7759c17dc1d507c637fe3d64365c2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997bc044deed3cedbc293f3eef09caf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d99530502aa047e7d59d192405f52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4b049c1cb33a3462f128eb4d777f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154dd521878ffadedddb2c5cfab92fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333616977105bd635e1157d15c0c00a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda686c06b38da427e18807fbf2fcbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc638fdb6afe216c8774405ee9059f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627fb00e639454682c609d5bafee1e1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32827f20683228a1495f8a26644398661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4243b692052fa207e5418bbdd8a4d9a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755aa0fd243e528f969bf530ac1cc724663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5c532b611c159558a241a8a24c071664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ddbe187f3cd688f1677bf13986f36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04440de2b826a3383040fd1cd7a10571666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2c8534fa03b6abfae7b0595a733a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39155a2e06951e7e51a443a5d496b81f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720219b3b80811daf240064aeb5242e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4396e32f6cfe49ad20112a820da940a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549843a9e4823ddf623ae456c4e93808671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb992bae1027749fc7c83227d3e1a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa15497ffee2b63a02952c814089293673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587beebcb1483da97f977414d8fd9fe674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f404e159055c958cd9ddb369e0e0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625f1cd356c033216b3fa8a500e193f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6ac61e08232be7f56b98950558451677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b51c70d0df52b6313dbb248625b03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826157e47ff349f504d4e9f54cacd75b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c1b842961f205fff6f7cfbc61bb48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b358c2c3f2223d66e805afacbc47e0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde71c26cc9291314841a966afab93dd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ec8a4e54d5409413259fd96722028683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33122ba5ae622e10ebaaf4bfae683ba6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6fb982a69c31366fc4afbc2e2277b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efb4b90459126bcbd935927d54f8eb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcce9464f8ac9650a67d2489e6d4d64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25c3616ec8ae2008987c6358d4f534688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d7f8fd8d473ad8d030dc7d8c75041689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6f695c508cd84cc0266459dcacc73690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356f28bcf9670e37ba54323237ff8b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af859c80a10da3813c6e7ceaa177d89692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e73288ed5da15051b3792617f94e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b2bc2c83780161a9dcd66c7615f59694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c2123c00e1e9b8c9bd891d1b1a4ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cad4ec88b0f215258af7cb28e55ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf89d34f045bfba572e0a024fba9c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afac661a63c1339c4f11a45315a999698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a4d2f1810292ad1c8c9103314ee21699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5b7469897b1e84c8382e4270914c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbdd4955f25c560de777d141b58f54701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626640a9776709debac94e72b231c8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611ee7aa0a4535dc61291e23600444b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7249bce21d9a12ccb0d26406fd2a445704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32197a224ff37ecaf7a928259eb00f30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809dc1364fb7781cc9c53bdd5e51e9e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688a8f23ff984aacc5bcc9b11ea9c42707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bedff578a900b665fe425630a3bb8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9a63939b1898ff02e56d1b26b4d87709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac9c77f69db23967d776b164ca541710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029c03c3942b1f02b2d168c3dbd3971711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f246d51e766b28a5bd4a503736288d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdf82792f65b9cf524db4df6ed22c6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfb9ea4c203adbaad8f6a202d773b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dc8b25ec1f4fe447c1aa99d6ec014715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33025028ceb20704d37e7f07c081f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c888be78dff06719d4ad1bca257bd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f636facb1dc595cf15053bcb2f3d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdabd0ff8feb6016b59b378ee00cbe2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0db0cdee0444601444d41ef6c52b37720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01371f1750253013d4b22dc514584898721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eee3741bf9c6960c99d6379bef1c89722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29f46ba8338c7f0edc23846a5a467b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0cc7fe2717a94af68418208e45ecf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf71088c735574a6226c365663d472725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63ee65e9b4359c9c882b718709e44a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd6e057dc58e0488eba25a5c321543727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb31d0494e5d61a9377a007cd134ee0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5722ac7af8e157d4224fc6dcf539864729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb8fc28c8f439c328487da2da9296f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2eb5013b8af6e494522a9241ab4d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ecce29e720040560a6465060ca3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1526db383b85a92060f2ef0f2c08535733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6fbdb2ba3ef46749725adeb3c51497734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e85d7d90304c19c0319030837e3a94735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e347ca40c6ba84d3df9ef88aa99f7e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5713c3304906e48d91004cf99f3a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4018a05ff515137ae2e9ce4e81e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9841da099d03ad8a1a5d62cb49e4b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01e01d398020ce71e63d5319553b25740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d300d298d51b5a00a06016356587e6b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f54489a326fedd4af43a576128a23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bbe458e5962170e84305516567c53743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c44c4e4617afd6b48c6e5c4fd4d2e4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822947cdf9adc5201e4454e26a0d9aed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3462a6cac7b71b6a2eb560dfb23a3c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b4eaf1aa404b0fb39b64f7d7f8063747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213438213d53eea93a8ab48b0894b099748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32dada8e50376f2c875619178ddab4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f86a49af9b12167a99e5708a48466750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2150969285f963b528a3850a1e94f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8d9f45954fc8b2efb220f20af2f9b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f657a7484ed3ba3046f94ae214e74753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea544a129140c9068e36905621bd52754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ece27cc505d592d4a6ca64f43398ca755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfba7f2b1a5f2cf9cbb34b0242bb5fa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153fcbf0e4a70de1b55bed6f05df1c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e9e5a74ff523b42e0d41fa2198b75758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe7a751e00b361e4b9246305942907759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>