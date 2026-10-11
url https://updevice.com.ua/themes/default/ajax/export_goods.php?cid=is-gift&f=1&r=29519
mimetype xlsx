--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6592acc65697b13c996cf2279bb02e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cf9ca91713b3f05e6c14c2f4e3f772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6e95c07a4b70e8154dd00d283d63e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ccadd3eae39440f7ad44cc99186aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df0128710a82420dd86df9c10bb60b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b8416ad7ad658ded5b384046baed86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0222f9c3057037a796267feb50766c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec1b2178d97a5b667f7a405c38af158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820caa56d36f9416e498d0f7eae304c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199e9d5683234a13a2e34357748c70210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e273294bec15ffd80589253c3ac1b1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4646bb0aa8925ed69dfb0135af860812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a7a82527ff0bb5228368a408cc5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4578fe91dbc8ad0238f4f980301c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bd493bb659ef20687cdd6dad0be4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80369c4e859dd473161f8f6a41118f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3966d24fb8ebd26fc87ec5150b99a9917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798dc2de9567cea7ead871d7a24214618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df385b384e091b4c44fe09489844b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1174160a236dda912a16ceed4e25a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f634012e0d95650e33f3d5b9f32f3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a307a53a164f5374fa23d32dc681ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3939dc76f95d251540086b3654ff023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87481a43c430e1e38352edbacb5ab8624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cabe7e7009f9e044404db1c73f354e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb0bbe2ebb080be1cc67e89eb549b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac80d22e8c251f6eed7a012673a1b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325958a56a8c2642bb8a5c9c67b85b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ea54334dfb2a6b067d25a03b6f2f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71759fe70162d9469587b8e8c4d4dc6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aac92893de021f08133ca8d62ff5c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7901ff90ce818404d2b5dd16e5b2ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30651c23b06accc4ec3e94219e9f1a1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1677c01758a0a0fa00f3a0721bffd5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f508323743949734f8d7956edf40b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b357f82a71efebb5104e0e48681194436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfee210fe89fd2f4dd661d24e140c1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075333f3a8ae8c21d3049fc30ee697e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f2ba914ebfc7d610cc2157ac7422339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028be4bc27a85e900c74a8630e3aa67c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c8945e23621ed5abc1bb3565e281541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f24baff5652afd5d78832abfc47ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a1af34386e6daa80e012a5f775be743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d85a58e18f8508fd1898d2fa9188b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa916d4f8947c64a77914b24fea48945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd39cf04ae069a5237cab52b4ba8c8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2b463f37feac9029b9100a0adbc1b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab42caafc4f9f021680ff452fee488e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db211f59ddd83371824b43a0f556b4aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2df7fa63a1c26952a57ad81070debc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7305c7bd935b2d343b15fe6ab0d71b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807738ac985f1e41a568e02b95f1bb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4489f0e027005bb1f94e521ca753253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8f49de7f9b57ce0d85df2bed8c5fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ec78c23973e789a6db522a90f0fd455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6a0e882266bce115fb474fb69d71b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a23cba3ea4eebfa0137ad28e3fa4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa7197aaf6237b7ecbedfd1b13bcd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55913cdc62dc6a10e74d22349f3b4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722904574769ad1823d29ec13517f93060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbcfd6ad2fdca437432b2cd242b48561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220995a18b33aa3400aa8778ad3a07a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788f649524b47b93fa316ef848cba463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd85c090a7bcdc729d46669623972f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf157542268b21efd8c5f6ab67c67bad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e65041f42a1a0d8b3c44501e611b066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a3a52cbb06f69ee3e7b269ecf5e0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273986a21d9b317be5622b2bf7aa87368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241593e9a8425b2036203931ff4e6ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6cd0261b81e21f5422b8ce61de65070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453a15e42d8e06c38df6f7b9c53e2ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c747ab512373de267135bcd080814472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a822b9a30e20deff1421101f7359073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28245accc4d00bf4c4f2e0693934bf8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e86a3571514cfc055cb3babd54c8975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ca1b33434a5297a8e4ae288a72a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f09b424f615ca4d8d5c74eced5695377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a33ab3e096fb1c3248518317eaa4078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be99a9e4d94e500c914cfdcda3999479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbf5ddf2dbf5d3cfac7c1122b1e3a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697cc8ad8f784dfaea7987cfe20740481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d871e2de7f4923dfc762fcea3f7ad4382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0b3fe9a198c439a0bc7304f34476883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942d72e613a0a74aea98f9f2010ca9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4363c972571f37bc20db1b0777efd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa1aea2504ab12b42c854de0a7c8be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cc2ebff40cc738eb458cfb5858cb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282066994223081e7b5747dd2ee750b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c70596df45f8e873904691baaca2789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1473e37c65dc53654af72fb13a6dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b121dfacb38de40d8e6330b44bd1591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce6806d308f642d411c53cf5b656f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa9e0e753ff75ca31fc3d6893a971493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a70e20d538dcce10c8e4861aabd5c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd950eb89e31bd673db95de34a76900395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf7782a1407781942c7d41af17dc7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c795273fa68d270fac2760e759bfba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724ab229c830f8ab4d7139f37adbe1898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75d621ecee763f940de144c53fffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d8a34ace620a3a098c5e212204e07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc737ab88420b521d3831a84d13ef48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b316cb8d4422f7030dba43e777768f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1076c2f9aef0761c9bf747c25d14c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6efc8e6b69fcadc19e2a9f533c3644104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2851d8834f8570aa89ebf3f6964746105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742ed8a6bca83b2408465637ea3f188106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926c79934de836ac2798a40238ea9aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5420ae8cdf80092e411cf42e65f00e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18cffc2ded5266bc5c08d355d7d31e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843871a43c41c6a5e02b071e77e08f74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30cda49daed9c13bd9963848e94098111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518aa9130426625071afafbee632493112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929fc4ceae392703fd1784372b2daf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d4c5954296e6877604cbf6e3e4cb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786768deb739519c346f77fc2598710115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3864785f94e66162839295e0c43fab6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013cdb27d104a389bc4f40801701f6a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0260883147109adbcb4598aeb87da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0931e6a03f15d4044cba0bfae3267af119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12665106a8548f85d2cd60d981ec25d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c742b3a7bb73db094b8af98d33a34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f0c7e58e1d4dd2cb89782eaca0b39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85b80c81dee9243a469c711755d72a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530b6bb28ec448ba26c3b610e2d98a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf1394698ff750abfeaaa2eeae535b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b014443544ec2621484cb2897c13350126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0c73c977b797b2a437fb00096b036127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98891da77da00323317f1dc156fb37e8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f623f08136701b74aeb8c911f436eb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc466d63511ed77b75906ade8969450130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb44a005b973b515da30172a42bf57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aec574b6a65f35bdcaadd4bffbde22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b44bcdb99f7bc084ce0c6846faa7045133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b660a951ad1f755506d8684837e5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea9068928c2109e18e28934272523135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4fe124ffe4bc8c1cebbd2d1e5a0d6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f97236ac3dd90ea79fbfd1a852d53137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aa4ff95d6249f7cb2e7958017b294138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c08c1c358a0ec738680d0c0223aaf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda928abf70968738155fbfb0c6f267140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a8bc46f34437b7ddf71b379c77fc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac64e76737e1311e59cc71e6e35ba59142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b585270b815dc63c709078be15262a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4059299a2308a1ecc97a2ea2d7ce8ee2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25210121f26e82e60a1cb52d1b18b1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe9ecc8cc9442b13779b04b4b89330146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118c6bb042024b4b89e4b2e017273f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d6c1910b08b589bf1a04799374c40148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e492f89094a99a59ef59ee7b679b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b3d9fef86a013c6a81c8effd1cff6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759d3d7cea38e725e64112909b60372151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b21a755f902b665962be2594bd62152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8c2b51482a852d70ff3ebc7fdfd89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33def272ab87631a52558f248c4dc19d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe05a7a60cfb12c0f429d3abbf6059f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab766b50920d7cda7e777df908ff60156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90feb339557452958fa8827a232db7ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142f973bef43412aedced7f94c047fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416d313718eea4949a986edc53f43fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec88df5b2fa8b46dab8e8b4f12227f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521384029764ac5536c55e9dc40ec1d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d748161cb51fa537c20120c9491e032162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fa9d633ee64fd07eb00d8f8e9765d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70283859d44dde91b0ec16f426967f2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5129af6da617025c7fedba8447a03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e145fef050aa55ee4f82a1d2a89d78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e066272c5ca9493a049c9bbe67021167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44408201f59f00d58f111bb965d7f6c8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c00dcb61dd893afbbac72d82d01c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebfe5bb81d98eddeef89e00ffc4156170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e67c0bb29cab8a24f80bdd1ab242b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f016b4074cea95a48f2fe9a8915af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07ea5c678a7c9e93990a06c35c998c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b8f850b2764468678ecb822134547174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a899c57ab0a76d0aa062145d599be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc829cebf0dc500da82f1c87018c90a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63ac8a1d41e74b20b18a46c5d39935177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafb086a91874dd43e63b07ea9e327d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24fffd3cc7f98f505269fbf4dc6e60179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a5c2df09506fc81f7f61770ac7cce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cd848b2f10b02cc607a8d271b55b2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d31023790018d600daf2629b2c45f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7541671e13ffa52a6be6dea60e6f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737dcc284064ff49e22c32b232d1538184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea893cf7d76827993799c75146335c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4ad50d277b96f88e126359c79c7ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847199d1d9e0dd88ed3e529945c3a06a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e43a2c6c6e7236ef8a27502ccd1b28188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb77edfa99a685f423f35dcfe19539189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0e23110e4fe2fb3f4a52641154e93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fa5e8161e68e9b43a1d886cd74029191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ea08bebde31cdc5f016c1eb244b51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b5a0d4ae8d3794ebd6e1bdf0900f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2cb8fe033eb00b3be68ad0f415b4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ef7c4e09f53f4acfa5526787540aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df992cca9694f2ce077acba39838337196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5dbb97b8fd83aa6a8fa582344209bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674deb71147743963494a9240b722dcb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4b43413ecadccce9fd5591d080bfb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d9000dcbc7dd28cecc6c881d47be9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119605fc5393cdfe47429e0e418cb1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0975675e7f75430dd8cde5041b1090202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbdba2062b59d5f410273bf9cfde0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0df094901d4797052127d552bb625204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27282c203d52a9c89f2ec4ac39df42ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef728d6ae6de044d1b28a22de3a85a1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93cfe051c1543fd04112e44ec03826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78370653bb4b735f28757e7c83b665a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bc61e9e3f5898d41308a8bcda1e6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f19e3475f5c5c28900f2f1eefaf272210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6f34bb9b0b48e17789bb06ca33c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6542afa0e07be3fd77b9651287583212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b343ba724779743c46917b9c10eec6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d424316d596b97ebb2406d6b89c6b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64f49248dd3532be42ffe45618095215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc714a059049d7a3ad6b70df7fa17d78216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a0f50080a7f2883ca9297e79b7c6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d2d709cb693a125e5c133ff679305218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f23478e3cee0aa90f12e9c960cce2f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a98d7ac19644395230f19e4c63d4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b46bac915d6ee2a5a8a1edd9f9fcda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473fb0d682537035d0feb755c4f7c58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e6f992e9ac3a782265f17c12fdc0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5475d7c430183d57997e09e788475224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2300466eebb4f323ae6bbe003bf6fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc2f64c554746728f255992606d06f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee709bbb3b7a2809519b6b3176250476227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffce2f5fd05e182ddae1625eccf1220228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f59540d44fead5473433fe1d4d1f8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c52bdb98e20ce4288a6e5ccc44ae2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578f6279ac6c1ecb7f9dc7e3b6cdfdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd36dbd3b491748417e7ad93f6ba402232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d9acada345bb325a48f2598db0381233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cc4e7edd29b8db9716a8d52a52a48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4fe3f9a7296116274e3e8695ccf76235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389810ad383525d3eb07084601f6695236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe9e9eee4635c92221c56d4650d88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cbd8a0f4ad3fd7d1b5887dccefba4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6cb71d47d2c70fd73b3dfc12e2dfb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f27ac432b6924e65c9a2ba4b56ea7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2755dc581a7b3b8a823b3f5a1f0b40241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f95d027f4abb1891d5287f1bdbdc48242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d509f5e9c815290d26c2d431bc7aa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f267abcd8af6201e97c8496f8ef6c89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d1a8877d9a5eec34e3f41d08e3c52245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc703087a69dd01dcf97060aeed18043246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8368cfbbca9a47db91854ce8b36c60247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86260f35c07c7255d23a8e8704aa5a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cc33756fb0ed62a9225b4b442b1de249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb5c415905e98453ffbfeec4b78cf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990ede91a9f1885ea80330b6da2b52251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1f92fec2c626cffb5541677cac529252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df882ab3b6b1d17a539def26297fd0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf88626aa7bc46dbaef19b49bab4a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e71574a537305d4356e2093178da2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd51bec243d07433e0bf8d5f25a25256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0368b74e46a86d0d9f347c6dd3ac1aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c310da4fd79bd1dd1b7fe8cda7bc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacde9e4807a2426a2f841c12587df66259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ac7c06aac84db713bdcf8beebdb29260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af024c6e85db16460aa1778f61437e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096a4fb4b86397da8646c73cb0bfad2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bd975c45e6778152bb9934f7caefc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aee69090caeaf3c98a5cdd53bddd24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1023bca3dd934173ecf25a31221a9bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737867af592a4c02f475396ced6dd5b6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c274dce1be213268db29a74d5700c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7df5550b2abfadd09091d51eb055f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b14ef8c1ac70bc62399ab1bcffad0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0181aef5811d6692f2c10ca34a35e2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8233795b9394f10b88ab58797145fe5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3da1e18e9e305c57691cc9532e13f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a7e3b31157d8f3fe2707bd9391ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa1ecb8ca994c27a8b0de166dc6c94274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30924f0a1791813fd50b36b2666e33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e7a3b205f629aaf9584b6cce037a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a398bcd70ccfd5effdc868856b880c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c014f94223f838fb18c85b80b224e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215796386259802b7fb7b3c9997e85da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d845d4956cff4f1ace0c64aa4a097cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d1b164901beabf24f272967197d92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04da29bb401a9819503a1aa18d65742282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065106bb7ef4504b1ad93e4f3f11490283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b8b17203dae756775b5d91601207b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b80e9d76d38bb66781e7c255a6233b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2f44c12849e35f300b476d01f3d1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2664ff25ffd75573c64cab4ce62146f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7378f0665b1976e1d24d702276ad88288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b03ad2cd21795f43eede4866e3924289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2b81c63042660c35c55dcb8deaaaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d72425ecc1db2fdad71d6e3539bbec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0f50190be0410284fd10c3482ea2d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f71b0d848b23486d0e3e55d32d3218293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c13e9546b27e72ac7e051e875f0fb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d83fed698d8cf8a73e8086b4a5cad295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77afedba844e793fdf4a934f8e65d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4283f22cb95f551546188f0604104297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0ad83590eb4a0799a99782b6f2fe6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4053bfd391e7aa0df30854b48b179299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b0a9966d133695953b09fedbcc72300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0a9b6272ce3cc16fb569cfd6dcc2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e1d56510673368e049f52f69683c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a8ef7a77f3c2e24eca7a65f46137d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac4d1da31d925a0fd597054a9a2bd5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322868b8fa03f51e907fe1f61d845b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f618ba0b68a82144266e10b2cd17e86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174bcb26595f88be52e220cfcdc2213307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495686af5892ed4eff9f07759ae742a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4296b33ca713d9109eefd0304783594309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e327dcdce344de08ecb34d61033e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bca7100fa998149eb43db3b37d039311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834cbd3ad40d018270991cf3b24edcc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8161748665eec73d443b9ddcf256d4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36453a6ac7841b420d14a16e41069f82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c46f595935193d7b74f9c964649c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9d1f16dad62be5b53c5bc413cc841316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bb385c044e09c6ef888eedf819cd1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc337c2877c39b714edbb87b17a35ed1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a8d2bc32346b8bc04d4c6d47662d2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54692fb5b0ccee789385fa421fe657320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2895b7e428faed3fa7b63e284e0ec321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727754df1b6c665e2151d40dde9811c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7b9cb526fd76374de7366cc68a2c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cb996e01bf06e66f077a7dca4d17c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97340cea7d358d4fe209814d8a4c2348325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f686dbe8495850010cdefd076d3e71b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e142d634f442cae0214f323e6631f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc348a23f8f83927853b59e5d30ec4d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ed68c7f0c246955878bdecf65f350329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8b3847f166ff5100024f76fbe071d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf860b9353dfc5b2a309a24b2ff534331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c138b04b351b33d9f910aaf95ec96df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed7d8354351ecaf9aec20c2d4baac3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f176df0b78596b9c93849d8a6377532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4de0f37bc68b2688baa1b741191d3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a03f8e3f220e77d6811970d44a04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9d78fa99f58dcbcde859f25f9c6ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d191f48dfe980a2a50c21266d5e97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffc4f7bedaf44426c16fbc26ec923d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf635d97ace05625ec86f3098b1cd8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b93450ee10fe95c51f5d6919dae7d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199dbd810be84567eb07fcc4ca5535d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60de38cc4d9fc7decdb0fbabaa23d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc0120cd2c8392c0d6b9ed5014ae61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad0cf6a07313475f627df8903917d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624751dee2d019e22ec873b29ed74125346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403066320d9bd98b8352a41a17809539347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cac5e7f3783a8da777c0c8912186b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd18a343c0c3b21d703586bc285ff63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adc27430d3855d7ac193ed6a2207f1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a915889620db746905d3522c55599ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2703a25cb60e63107d28e39b0a1095352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83a2ad960a6b2af393dfd0ced439d3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7c8d58a51e8f860c2c9cfe4d5c7e9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bb43b28ff3f0fb2d7a9a240f4d60b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41a9803e4b6b35be70a6a3d1cbae03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25555718bd7badca4041f06b26823ae5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d4938e8a1e9feadb1808db8181be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae657823d25ea1c3078136fecb86ba59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f85646155a00fde9539070ccb7cfee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a57c952e68edbd211d6792b7b7e58d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb682fec7a33322d430d6c7ef3ba64d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2ba39b8bdcf95fe074efcb3de6194363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d80c4224883a3b9010a8b02dd7e98b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a17cd687e62739c31420238e1251df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20410b6ef3928a6d897d346916b2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492f6ae0459bd21edf2501568ffa408367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8921d7c1068fbb1207989b0e87f37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66607e6b33dbe82e87ff4199ea5d6d1a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec26b24dc9ae6c1da00fc262b9f364370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04294878a1b3163e7153c8cab217902371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160f024f00dc4e15539245b7a6506f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a19b4dd87e5a0946c47b473d1ed9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26657812e47bb743569021657168b04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa879438bc402ad34a1cd5ac7f090c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6c12b3a11dad15e32e9b12a91de69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3724025a9063d3d149449e36d5c34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31205f561101bfc44ee2aff82ace7b06378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac889b3d062b5eeb6589f31fcaec16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be58a5faa7b5ee7be27f63b1baa8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1428883765e90d30839e238575db5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9da8b94132309b8cd3640564e02fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c287c1d55d06b4b3d31f9f0e4cc08383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252471dd9860a40e8db484e5bb0f049384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6c2211d2b2ab5e30b877ac6e44312385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068a28f3515926dfda9946c108af595386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c095da1190640cb4e8eaf586da4ceb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9f3b3a5b8378a5650565998746620388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e61817b63be06f2a63933cfafdc7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a72e9470ea8b6853b13c65cc8f6f7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6e98208de3d9720cdda78a8d0a8ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e88b7219de9cb9bffe73364f3fc58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd533b53c4d962abd975cb8efedb5207393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345576eb35a970daea5c61412cd5cfa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ed1fac1c7956d38e54778afe457b6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f939e686896062f2e7063e49a9e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b0fda2c22574ad678022d0a562e2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ad062bcec93576d224513de251cdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca84b777039fa5c0349689f6178c9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1292f6b2562676d662f4442cf69c904400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47f52a976bef4f27bd88b1d85a02a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b218f653e231a93f6ac1abdc9daf468402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870a535d65e2e6d8131656c9f493dfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b184c52cdc832ec203ad9b809a3aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8000a79c69b5736f40c509d990ff4884405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1783baf8ede836647f510b8acbe8dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7251489dec9c0c43da094b12ddc8c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69804d220341447d8ae23b8da4fbc57408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ae687f2744471b00c7abeb231fb85409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6757d8f451728055f96349788a281410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a9bda59f17e43f5c876299f6c5782411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db84832fa532000e5d2c24b52f9b6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeae3b38913d9038b8e30a0e2f9771a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838bbf69aeb8687ca9b5e1eaff598be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510372c7833d1b1fa0037ae54b2e3fe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fa25e894cefa742dc2655c0485588416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60617de5d109ff1e5ff61d9244cd75f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e815c7d21e4ffde0229469b3bdaf1e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb080a8bbfeb8014d14eefada27ebfce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c36a0b237c5d8b0a7793f65d7b5ae5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21eeb29ccc9ae59b117ff49556dc6c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee83760ab803980643cce6fd46974b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fb1eec5a056e1c016f8b5a39eeb83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b90f2f82392bf8cb0d63af62bc098424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b761bac7d9f184e944f229a703c15425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701ca7f67390cfbcda281337c5469fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b25d93c6777d0976204fc853a7299427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abec6418186746a85380a406f30f808428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae178099caea5bcf17b89bc44d45d4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d96f73a23059748fc51bb1a8f652ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12880178b47c58e16b01bc97f7343b78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c13376d1c9126b6660eca902be5c9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac355554e78153e1751307a5b1405d0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c01015fec1d032180becf56771b20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04259614c0363a7b5cbd0f326954c8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce78bbc7da750f779cd470d5452f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1dc8a7359554a73e7d1ce1ddfda31437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5ae4b88bd196fefa6f27aace21a2f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206be9f9ef3934a2a70210120f7a49bf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417c4e9f9253e82bfc5b5d32facef02440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6f56693e273db57aa6eb6662ae322441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613277ee9c76d01dd5cf19fb041cac1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380816916d45a15fad008658a6f71dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de72fc6759031c4be7ee609d7e10c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a68f04040cab7a9fa356f3029d3b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca27a1f8e89d5b1117b626ec865dd3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d8b327510f6eb6b730af928dbdd22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5ae9d21b308cef28b7de306fa253a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec287d624de576dc1e9e9571e03f2b60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b0e1e0e62a8a89fdbbb47b8364173450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a69af9aa640c27c2eb3f588bc2873451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7dd61291cc4a0c9b0beebdde89289452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c711c33ca1b2f596484d83d22685840453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337d7d88d1f7846df0648ef336e93a9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c016e2a27eb920cd69e7511453a71455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a91d54449ec1bf576f92b41bf93e5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4428289c52d2a65a1baf7e76fc33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8bb8ffdffcff38a94511279ae910d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202073e3ca53ee9677654f0e390d8422459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36c43802b14ca0e251221545b32df0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e625bee6edfd1bb79e121818b4b94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba040f45a501aa2da7a624374720549462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e911878c69bb678709b4363255da1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dece8ece856c6e52171a7a85cfc738a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44129df33c99a260d4319b918ba031465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3bb71d61a3846339505dc11c8162c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39a00edb27efdcb15456ff9a6a1f1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c004e4855a6fd19f849295e761569468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef5ba2f3e83d8ac8503a40f73ae2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3df9f5e6d580c6625d539810c44362470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478c822f9cd77509dd32748428677ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb006f2c365ca76af9d8dfa400bfc0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3102850b89a89103bf20f2654cf3506473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08ff4b4171e145a86197dbafcdf7b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb5fb27a8b018688c0926f1ea2450b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4d13e122af432649e090316fc8e94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff400de57a2a94bce9406a0397e3da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223e1515819e2950559e49b849ff16d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c4e9a771b41f8126111cd0bc0a5d9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4995024c7e7a4fe923c7ce515b9f192480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f215d6d62af8390a40b4e71811f49c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677f83d4f7830bf1f866f90ea99a6af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d43511c8c7af5d7ae736832b2b50c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a633b28dadba9b37ed2e278f6bc72484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a2f44b8babd83add16abc4dd27bef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d97ff4e51278fba2b4079789c6e99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5049e996b85fb458c1ef80b95ee1a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde3d3cee31f002147e9aa29e329378488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a05d53da3580b46ead0a96e6c4c97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db94af41dff64282f5d4bb8b90c1a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1aa6c0cb079c5e1ebdbf14ef5e9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48182fcd7f0df4cc1de696b465fe2eb1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc489a75438e30727aa270fcbf994d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e2e5dd6fe2cf8d9ce7d7636bbd323494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca6c0c83302c1a301e704d780714b8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d79615af63cf30ec9188fe7706ea0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dc333c94e8000bac49473127e6cef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc845e29da4a707e7e7c814091fee3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79560fdaece84c06f5f2ccc2520d8ab3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cfedb8fb262ba4af1bb503ba28207500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88701d75af0160903a840c75b1ebcb95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f107b3c1784ea0c3e020afec666b56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f543696bbe64de9fe7bdf344e5c49d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f674d743cd27a9a74a2c0c97e8f728504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f03bce179211c06d43b562d098aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56f5e482f4e367ae8007e65086447506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb8a630264e43af827b717e394bfe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814b3852c826c99c8a1284bbf8e96d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28341468c980619f21c3b2a16c269509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917db56e2132be1fb8b35df5c902939a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f746258c1b22003cda7ebf3dc02be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830fa77495e59c281ffebb4b8ba698e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86942265d9aab8234f29b1793d7f77be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7870b7e8bb13f5a553f084569d2ba89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a9832a092defc44f891b24d06a231515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a65da85c552eeb58368593dd34e7e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7424d86c2a01976bca27a38205753517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b89f2da15072ae5132c18cff709e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da41d5ef3bae4457eae846d5711663519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ab4180115fee3be3d0974d9def524520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00993b4ca592fce878132ed81d16e8dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb4b71c4660b7e03f55f80bc0949bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38d8c80a0a5405af044a8cddff3722523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150c25626b081f798412f543d15563e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2b6ad80073ea2d3a13fac4b90515b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff405e504a2bf0ea31792cd6cc60e74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6b78083f49cadf50dcf09f2d1fbd4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fae10d7808d13dabd766c86d0399ae528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ef293b60458072142e8e8f3d1dee529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0858bc2ada73919eeaf2242bfbf6c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c72e0aef50462a3e0a3f08dd311983531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c1ad7825835de601fd383b8bbfc03532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365a593ecf9abf6d8831c6c35218619533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efb66303e4bdfb377c75d48f7d4c0a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70353a9ef94f732bf4079e0b1615d98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cb0bceb2dc6c0ac78b6a60d106fa3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c89faf3a0fd2771baa617aaefcc44537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f0825d7c042a7d10d62305ddb806d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283716209e568d92fc8e89efdb28cb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c631e405cad4402ba557fddc3242b3c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca260b8f22479208d94f6df1a59f0146541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082f7aaa5e384afd0cc4a2b6bc69e68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a8ba6f3660005c39fd443d8921ec9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712265f8c49e5bd56bc33fdb6dcc94b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c79e233d3ca99be36f81d86e8e28e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39ad2b549338bf7a0e2506b00581d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61460fe369ab026f52ce49b0444a223c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf150b722516cb6a964b8a94a4fcb1bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca4d90c4a9cd41e5e83a0b78432394549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b471c267bdd61527884a15c3c2f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7844374694b73ce0a5f0f6e958db87551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e55c7582de3b9cc912bc0e6ef5da1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee4ec1a94082761695639ac1c4afc3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e1300526ce3dbfc30ee84a9e38033554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc612621449593e7ab507afb8e372f8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06929290a881b9ed71ed6fc622c9a1e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae46875154887e5449c87f00d076029557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7b3e282cc27011c8aab2a90facb4b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461a761c0d61eea6468094a44cda16a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49384828921e60604a341682138154de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f25eeaceaf002c9a30b3e61e035c43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5d3de66df66a3547dc9674f1e688562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671e78f50c869fdfc12958774587fb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10753a2d6ba0b843717c3ea8e6e7a777564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b74e9e017c445e15588b7129c994aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8e40f166c1eaff16b4eae73074ff9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d1cc662f69d3a06cf89f2cc4163e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505164008b4e29caf8aa57a8de352f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e232c1a63606e3bf750217c00aa34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7f2717b3c96a9f574be8b60cbd1d8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0894362f63fe071081e73599816fe38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67d3c33842a1b68dced8befb3e189a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c2b7d0b75b8beec2d0dae4fb70a56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992d95f3f9c3ef73746824415969324574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd77e34160be3767bd323a3b8151b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b10b6221a8e7a81e9a41b338724b1e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a82ffef8bd26f020b4520d1331379577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192496f0eb5bed4a366839ef94052959578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7566d2d1a7540a8f1e06fcc3342334579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac9f5c3f74d563440f2c0aaefe57d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e45611300a82c7beb6fe7517e2d1c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0280324fd9a297022be6b028a813f1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd5d34f0c81a9d93b00c83dccee44b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6b9a857a24f171d57c1e5bc6c71fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88d1619ed63ee350b9426bf69d98aa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b57a8013ad7520c7e4de46e0b2013586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0b20f1451490e8b42d038c22f9924587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d11edd9a8618b3e593cedd04c8369588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba204d954b0b50a8029afdd82737fd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb55dbf1a952901e64702206898b378590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8702a38bf0847afe51d8f5bac3bd064591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce6db80a01f91ab10a201f0a9dd202592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce063081a21d1347ffda0d9ab4cf1f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d52c5051c670d9f888c316269c317594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f0d71682a0fe30009a121e93a01d6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec045490c9f9aa2ba5c254af1e745a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76583fa06fb66bf3192162806f5ba62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fdc89ebd89990c6d3e0927848ba3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f768fd852273cd5344de1bfb50d0199599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc1427f5d7a5c78ff447c93df5833f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d314f1f87986fcbd52ca4ae0453e7e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d73d42ac23ddd6be9a006e550f5c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ee7eea371bc3755a8684980277e2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ba93ce35710b2f0fa5750319f594e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b6bcb81ff35fe59ce31834061b571605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f81006036bc80b756332fcb01a7dc7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db894cca5c71978d19200956cfe7d473607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529b2cf6ba3b6d94dd1c55bb133135f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340147bfb5fef2e1644f0f23592c6e6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639060b7d751b2971cc84da65bebaf29610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caccfb3885a49f786f64a59864884d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bed9264e0ecfbec38f3d3b2b93ecf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2d937b7b65b1c2e7151f105d6fe18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2bcce1b0618c416f1423f8865e76c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac2e658c2486f6d9c150d47ff7ecec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4699e128a59e0df6d640838e75f34a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040d5a2db56cb94bf8f4854f93efddc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addab373ae0b6ed4046ce6e5ebd01ac5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2380eec940795dfcb49956d197d97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00139cebb74ebd226491fba5d20ee15620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d2f3c7d2c58269083a571b184c5d7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558788a6e06743a83f4a41481023b1f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8523e8afe8232c4c1ecb23a1f8c03623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c64c2e279c566c9aacd066ab30e49a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dbe8b4b31258b858a6c8180340329625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d86ce286d7f4e91a7b14d4a0bc737626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25db00fdb999921ee325386980cdf40627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3107b68242b42444d57f5ac216de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91f5a8bb58d817e76182dd184c5048629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2857c2e51afc4d1525e0e28c5fd2cbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33930eb49f60006885a06d386d3b0407631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465844f2a50ea78744ef967599695feb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c6ce2a49b5b57c153b316c5878d9d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf8e2ad24509c53667d021e3bb9e6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2370d587355750865191daaa050ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc74dd7fa52f267c90f9c570b04d033636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d636424b6279aea8401b26d4e1ba87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bce1deb8e6811d16d2018b2541ed7d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97045d33b5dd38b92abb19700400f6a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587ac796b6005320e9aa738e99935ce640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41645d0baf5c5e17b141e0f4f1a565641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6417428e70eef6450c6cad007d27f60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81222e9458937a17bc5b497830a4d54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e364b612174eaac7f6f6a388e8bd563644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573065dc9b6dc32757efc34203ead03a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea5cda4703c83f6550c4b40a1b6261646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbcc56aac4bad21e329547f1aa66d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727e95b5d7597393332949f799f5d0d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a041709e2aae9e32b4de4e296067d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0d27b374234e229ad969258a5da26650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce518e3256d512c948513008341921651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56462634c10a08bef72cebb32658e64b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a8b8639a1dbb5370f35f61f3c645b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566700c78fe9a5a16b244e7ef7d8036e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeecf8f7fe3f12d7c51f8069c66773655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0f405b454c440f3504de4c079c28b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9b5c2f84bf1be5f550dd760f5a7f6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123de87ad40326f0aacc4597fad0ec9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b344c9dd8404b6c4036c10c45487103659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2122017be846ca05919e01a727131660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5d98a50e53e47d09e6dde2f946f3a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214f0e4d7d3c114c0aab6df224c640e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523dc428935473841ddfecf994dc271663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4952d79128384f0b17d5ad7096679664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcad7b5942d9d7d427baa4c96906698665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1167617099f3d14ace7a94ac401d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586d10b998b52fd6194cba72c6f201b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e886239fcca9dda5320b14bffc4a75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ecfb20faedc4fbbb9083a94a63cdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74f961a492d34622bda7f5c2376e2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6b76df34a98484d2b6d35a5daaa45671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839064492a950bec38aa12881815b6dd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706563e572a523be76ffe86de2ae4037673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87161a8b96d2d71b294bfad01c901af6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7425ec6d81cddf9c24c62ccca064c1a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76341d10562b28a0a45b99521abf1b98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa04c387c6a331bc7636868497407b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75781c3af80ce0a6c15c903bf58bc603678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7b0b72300e58f43ce3b6095337338679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e170d5a6d4b344e705a3461e3973b5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24d2bd3c4181e6b3ae2b16b3fae5de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbd4b49a3d5844f04ce4c515dafe9e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4e10496f18073165511dcb522856d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed5c564b240be9689a3620863054e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7425b29de9dad0cbcdad9d3a9cae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8391269619e0deef36b39129c0a99f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd15328a6e1fd0ace0e1182962236d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e24a28a55aa483e43b6966459f293b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1210098ac3493830096710d3ed800c2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfdc332d294fa3de91c1c1d2c586ad690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706534ee45a9a069e831e19c7aab4f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8a24d41dc9ed1c0f23bb2586f5b4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add6d1f663bb7b0492afb6c80f4f168693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38516a4baae388fe4d94da578f827684694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32adf0ec7c8bc2a57eebf376c9a8132695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c3cc90a3a6191e5184ca8af293d46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b387de61c605898ec4b8e7ec90774ff7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c261260fc98b3cd4862fc5dffd796d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0598b602087710024e472113e48b7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f41edc57884688cb3b31b9564424d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69102114ec8a001e2b5e527a5d0edad0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455f75bbdbe6c88002705c8d16cd308702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e6e9ac1b8db0db657a7d20724dee4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644717f4ed4c54441248351a749be66704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ee76beb51e75b9ed97b884fd76cba705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00e41d58f17cb610e335d1b4e8e1f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252079fe57072f299f4de159c08f160b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b24a0318cb7f609e18ab2ae230dcbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45204084cc2b5b7a665581ff83d7b0c6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89f63393f9e1489510d21617d3125a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3cf1f8761560903bc901446816d00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef495d6f24fd59254a410f8fd225b081712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b3219bfd3d7b9d7cc21dbc211d095713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d893e08a9c2aa0b864891e95db3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e80f01b85da64525ab5cdc4eb81672715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8818940af6bcf53ecd71e2cc4d3fd42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d6bf73e0da9aa0c418d09c058e534717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2624acff9f01a8e14688bac804a31dd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7bf6b3e69cb00aefba386473ce93e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c4b04a920a2d0c26edf91080735e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe72f3e21f4d66b6da20ab865cb4241721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddef5afc6e7d86a7185adbbaba320af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a9bbb8922dd93a52231a54ad84a7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86f8886b93c2a322dccdf192777040724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3f48479e448738125d6733669f5b9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83274a4b3d0d51719254f6ba99983c7c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1feccd4c19073f753221ed2ce0c4b4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c63848eeb3d70b8a334990b4d6277728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab0b0be8dd04238e7cadfd47b4a148729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57afc94839f147c179c0988eab21342730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b10d384b9485bb15279df6d27735e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573f5402a103d5c2c21d4f93f0fa6b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff128eb3abb63c3369eb4e2314e16d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee93a1c8ebaaa61530b1c03de4e863734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f153bc2cc56b1fcb5c6a2238fb4806735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e234d2f048200838decc2bd72d90b7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82a2acd124b85b6619aba8e2998ac1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fb17603661f285b7d80b829e8bc7d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8933e038bbe21b6ec60bdcaf4364b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a532a8152c3cfd35912ae828f924233740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441161ddea599b923111635e719ea44741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb9f21a4a1910d283d4a383781a8c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf5a04f46acd47ad2733013f5c82ae743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc4ebf695071daa500f2b8daf7aea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163d0b7914797d41f9c1f9dacc6fa64745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9f98bc4fc002603dee70f20819286746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083bd26ca8524c131b4082c3361d658747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7536e2470aee35261cbf51f20612882748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb35d6bd1cca5136458286f084ee31749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79952f432ee2ff96e7d945e471fe62750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d529814978eae070ca46f2b85a0bc68751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c8fa382e4598e489588ae092386e0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b3d4f23e1bb491c2183cfd87ad58a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1bc0b48d8731b5b2f7070ae284072754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5708982132ef5c9385377752ae6388755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53ec82109cb576530eff3bc97d1d2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b0d6d3c46208b9f8fca3c10a62267757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec58af878975b7cc08b663563b35df2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7dd32b1f7f25154b4187d65c9acaa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851f2a9d4535f1b4ea20fee10bf77bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3db876102b51790c74f4df0502f6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ee302c6a1330100944da1130b7b933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83b183a19466cb3d82454b7feeec34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2973104b837c2c9e72340064654e9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4c5cd056caf758effc0434ab03c346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4f635623fee63d74568457132b6597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74a2351ced32afc5299c34424fd1508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b860ff636b2f2fea592d3a260ab09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551628796852dec170269d1804738b2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2905c0af955d14a7063ee3fa652f55a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ebe82bac9a511234b03eac976cc83412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c75a6b0dc07282bad493b1a5ba14f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdcd2609a449b866222207eff4bf7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceae3b6ec5b323cb378d6a292520f7d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c6c6e3d7a47938ff18ae4191669e1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674359858f6bf3c17a5bad3366938717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377119e03330fe1feefaf6dc87b6b1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11713fb56bbac8692d52c01abafa9b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24798a2c10ceec9448b1f56fb5503a3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd517bbc834bbef0f9f55aeac7615d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50332259a1cddad712a71bd88e3af94b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc3c14b78693cd58c414d373354d4a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403c7403de894a780cd78fcf2e15c4524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6aaf2ffc2d30af48ea885ec04d6d1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3984cfa4f9f8a51eb574d041f8eb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf8b18b9473147c08de1f45db14aeb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec9639b7d4273a0dd9bb90a9edb0f528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa2e16df1324125e6855133a73865e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1c2afa6b7113ec136c7e2e31c0f0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daee9d2ec805250014fd155fa0017831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979e8dffbe96d07027b5c63f00c548f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517619254162e1fb2f81b7dac46522033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8be84a44d44dd072af5306697eaa834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11447f2198e17a924ccd5a29f53776c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44250f80f2f7ecb98009d8df1fc5b80436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3104936eb9bce8231b103f1c054c5a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f61394139494f8de035475d6044d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504b1633099e5ab8565d32abacf1bae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443a396a761acdaeed896346cd6d4bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdf81fbf8e90617ad0e8510e1dd4f941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce3392e95ddef5ad838aa5950eb341242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f835303824584021196fa915e871e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0d4b411a88ebcb5ebdbe09d514a6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae78c32a59103addc082db8b784d1045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c8c3233c886cbe24bcc1dff4a8e6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277511723fb260b000c877d2e787c9f447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01e22c3c5f920c4ffcf5b6622d2c4448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5ec3864bee40f5139a4d420d33c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27859073a4271d3747fa8721bc0f54d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b528981e28bea8b96ee9d1256b9af9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4d3be55ffc6187ff9e3487bffed5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25906d70e0164ac29420b3fcc800b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296df8bee28ed7f58c7ae24bdeaabd9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ca8f0b3da48eb3ef2aece86c6eae555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d054d4af4fc3560e167141880eca45656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d207b07f7d4c25629c23eda7016cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2bd6cc96ab8ad0bc6a738f0a1bc1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4f97415f8e3b0147342395e9cff7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235426cb90e7720dcd91589065c6df460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d92763ea4b62e9bfa6b57e1cee6fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3d5b2f022f41901b3d682db56932c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c9568b0a24c658ce127b7d1c0807a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049d709c7f7c0e73dd68132df51924e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef93a69871e39605e2c22207661851c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5f709150bee93ca473911003de3a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d040f70bfff3a457390d6bca3a25267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e5d36e4802ef2e4011a3fcd5beb7168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827fadf6d79838e23dc4898be9b581869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e418a2e48cf99469a76d5d3f74af670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75114ec3dbabdcc9e561422cbe3459ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c2bfcb113319a6df2f9de4b9e6dd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3ab8331954363a1d73cd3d3f63f8d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d999c643aa9507c32e82ef2750cf3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824026b29a0f329e0e186387df50935875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f8d16b3bc207205ce53e44df6e0f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6ee1e4fd42dffa496c4d65ba8744877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfe2ef8b0cd8c8e429b8b07a75258978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565e12e01e6818a25e2487582d181d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b7556953bf1591fc7c72520fa2bc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153ddfcaaf9c8693eff990bf4b189d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4a3c075456924616d609f8dcc4d2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010c871cb725ac40e27460d553fe12583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836fdc5e8500e85b59cc5c0b31e04f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363aa1b0d8e863913945fb192ddf9a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc3c78f19e66c663bfc79779393f9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58acb0f88d0f7a7b40f76dc0279f9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bfeea85d46bbb7ad4b5a8abb971b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b5af3f08d315a245bcc9150173bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256f2a5451483b29864304f76350c5290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c85de3aad25ede30f7681a574d634a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1a64f35ed76fecf57d5b1369aec6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93624bb1e81fc8e7dec4a98c9d78a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2d044a786fde1b1264066e98a43b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14778b0e3f7b5bec1f6300a84d5cd4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13330ad9422607205e8543731767771696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a3c557b59f8586124b75782b8ed2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076aceb619875bfb67d880114f1486d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66af29094b7f26148c84d4c38cd94599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557e5cfa34bb446c290830356d2b871100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb02a3a1b0bb6267aa7b271be60f686101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990453907e64f66a9b556ad70b065676102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63ae6b0921225a4307b5ded0bd5c91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c126302d23694445a09ef4876f426104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf47ddea7435353b6a1ef4fb64ecbb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1251a56cdab55fcf060051a113512d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02820bf80a17dfd2f00c9e94fb7dca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e933f67a4c4edf3989f553dbdf97ae5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f23a21aaf6f986f175a14df11dec86109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bb080eee6677281c9726261a85333110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee48fcb18b5f2f85e34534357db36fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04691d4cdd910c791390b68478b80250112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c8b4af0d3687e6dcd811578c523b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a4789647214927bbe73c19136b981114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d1d7439476a7d5e55fe147b1c2f01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c41589fec8997c714049ee7ee7f393116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc831782a20c8cc94b1f6b62d280335117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717b8136d21fab95886c0d25effe5a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969138e529e2777c926a512fb058c89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c6530b2f7ead1e2f28a9b88aa9a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683294058da5d37c3a48492d23cf6aa5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a28519e387117ac70608690fd94b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a222d1407d17d92825b4fd23521e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cac80ea71f6046eff515aa804ce17b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e793be46b92dcd7d09a67880f05a25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d327bb3e15d7568785f27db9946fe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6721a6f5a972454ff03da32fcefe25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f641600d432f9847d820e52ab3da4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2670208ec21c83850127a2516a45b85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f31006506dafc0f0d9aa76d48516130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db1e7dcba2c3e38791d05ecffe29f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feabe2ae8a1aaf7e3a6fc23f29b3114132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88e52087ecfd8ef3abe64a3ba125ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb30d3d972c963933b0f6877461614134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a271314f20472a67423bac23e643135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf1a6850bcea58d9b735e271611e9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394e33bbf741a9f9cf237425e3bde9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbda58c1017f423a136f024983297f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf172d4a7cae8b590b412513d29da1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6fd77722e65db8d60dbe6d071f7bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a8829e091160217f40a62a015ec2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c2d03e372b19c13224b228948d36d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350f643eaeef49ec1c6f31b84e3fe53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976699fadf150902481e94a6286b03d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2b963f7fd9b6f4da1090cc9a780cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b065d6707e0d17784287eb5161f097146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06996c8efcc0bed74a15e1984b3b95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c11f85f18d2505547c48d596e9f39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca9d836c1262258a0b883f2404a80b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c5d3623addfbfa0a9f3f5bae79ea9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359a5e87e80520d23b6361c7599122c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b67c70f3559d4f37eb99f1e721105152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e7c22d5c1c47fb5314294cf92fd6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b488e535cde0a81e9de0f0e1709618154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011da836cfee29fc93727cfc93e68715155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aba071337f0f4317e393ac5c6c2622156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c7ea144365275b6e81bc0faade5e0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308ec6fbefd608330cceaeb69874fa3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4311a516b4953d7481e46ae8c7b83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c8a011b5d74c85c6fbf9047e51d5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ed2f79b91b8888e04bd4f262f38bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6e803d3811b761ec6cec65acd3df6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df59ba65458c2fa54d803b58522394163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0478eff0f4a80afe6e46e2ca55e664164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e10866da765b62cf6d9622da2c228165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d6bfd14fd7a5ab698453d4ca034e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2924809d97f69aea6cb5a1419c7882f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58631510a5c6519ccad7fe533551f804168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95aab65f7edc1c5a48e90e5eda3f49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a82f14af4da3244d015c0fd89781ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dccbca38694eccc6c529a12df0b0bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d792f4dbd57e73b05673b54753c2b90172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0b77bcd5335850a70dab37134e171173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5127207d736cb2dade0e39c4e525174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b527947bf33db40e805733fb4d97bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723aa650a2d474154e83a73469e904b9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c39376ab418d5f7fbf2f501494b28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ead9558ff6f572dc3e35572eddfc15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df1095200ff415f21c4d676226e43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bd892a3674172fd3ffe390954d0e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c60ef1b04506e967bebe610cf93388181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd0b93eb10bee3148c3665c39a43d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2150f52bad183b54e1aad505043e22e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702acad701bdb38453b3d35cf39f3a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab61d1cd76fa33d132c35f37d2ac8f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fb5100e9ec85e1044ce7341020c73186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4157f794ab6eea75eb2303135812f1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fd12bc1b9c89559961ee08b781dde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a62f65b87ab1e9c66a74336892f809189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134d107a5a123b7f90c7a34a34df213190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5ee4cc35792a10ec9fa7d4d08316ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dab64ce0222aaba5e4ed1621c3fbbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fc2e40129ecaefa59d0cf3f1241f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ec5da3bea56df226b35895953ca19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01770466b3ee5798737c0b0c1d01f7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84073465625824479b2012b7516d6757196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cddf5d7ea0190d01082bc721730dcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87cea19bef66e5bd66f79768102e9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66501ea23f7e0ee58bb3ee21e68f7cb3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455d617986b77a0e51f15982c47f0d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e850dd5b1fbc9cd96d9fa17d9c1e8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5147604a3394bc64a827f889cf97b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e538cccf91abf9eae9f99d5392ca3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306ed26838c1b0e2b9f2f4b7f0bdf7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89f3c29f48fabcf10721e9722ce2ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c96c339efe854e1471d717bfe5a2a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de29ef072784254ba30a790d884b94207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb953b112b0b43b596a4544d3a08b36c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e947fe6fb374543aa9852e9bd817a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93525c7624a311c3ce23eb55f1760d2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7c82cc6e256fb61b38f4fe76445f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b34b467154ac6f10cb25d5279485212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282076f2427ed5d6fb0b9acad6b1378e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae86042a254e42dea828f8f9d7a094a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab927abfb71914b0a559d0cadceb03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d5394b66a8cc8bfd62ed502646f8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b65878e0e7a57382ab2526589086ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b20f3ee62b6a29538d54f890ca40d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5270065d118e2d30bbd9425e4ad21d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d887ee08d2fdcf33c69735f688d3ee4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d5ba62337603cb89216978c772d7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f3ef67c914ab1e1bc089c58a1e406222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e89822892abf09e3b05a2818c9bb0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d56d8e1beaf3d88275d70b2d83bb9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f230d29639034c1e3fda78143a3dc3e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d974e42ad9558a7b7c887ff898030c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f845dbc93cc7de90e79bcc507cb064227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9764bce6470b8cea19d59651cbe07e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f772f5718f8af9f45d9e1ecd30658229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45928cd8dc870e8bdc387398fb933d24230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da5c30bcdbb0835152b3a7a4fa571d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622776f358f16dc3cecea1bc8fa1c2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34864c040d28cb67c893de901142db36233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ec324c6f12918ba023fde8aa0acbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fda05d2ba43ff6c00335f6a5f5797235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d0e4a7703565e8b178d425ed1f35b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d329e6aa299809348bc64e46923229237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53695a10abe85a06e9b93101fa21908e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e422a2f8a053ce8695de4aa9a32d5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c224b1bf4aea99db5dc0853de3b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61225df762f550307b49f4d348686929241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea0b4eeff778c4415829541d6271ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850358f8779fd98b57d0078c845c987e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633976755547dcf79f41184fa58494f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3a62f9bd3af90ce3d95323f4b1b04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37216e563d53fc02697a59c052940a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e31da86def5a9bb0b6ee5aa3a0c89f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e82a8aded4818aa56bd5e1557958a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23166be99a4828cda2545781582aec31249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15358ef0f4c432e2fad4476a63a3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949dc6f8e12a0c396507380304e2571251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e816b710c2419eb7dbc8333ba16f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413f1e5bcb101e3bf81c1b22160a83f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e0cf61299a8590839de79160aebf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c52973c31fb238ce0335c20f7a3f18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df86cc8e58391c05f8320ba8827d0bf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10308b5a26b794d88fed3f77662df4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201530e665ed8b34a870a2d2b1d80f34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dea23616794d32067d7ac4b2f9e03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fcca71d4f71631628afa6ccdb52ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63ca74f993e992fd9699490639a46c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ecf7235aec5cf7ee2ed2fdb7269cd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e8eb264c100fff3b231388b31dcba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321702bb379b848b81d80a43f11602a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb33d864cdcbc2553e85af3d1578c9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4d92f13629e618b3c90c08a0b1f26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fff031a290ec9fcc775182a88aea5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ecbaab59d82a2e5aaff39b77f947c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caf47b0299412f31ead3f24ff5bd03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf46a1acccc5a416512d07b596a23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb424fe8ec753b248087a422ddeb521271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7467713e379940cbb5bdbdf981373272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199083c813656ffe7674baa73a7cc6ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a2d1427edd5ccdb855723edfe7b66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359a63f5e0765cf1a25081e776f4ac6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde42c2dd6f82beb3ab552b3ec28aac8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c767fc0739fbcd09cf9e14dc43bff4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11589cb21a2425167bdef32757db7f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2c204cc6b17632b451c8d119c696b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f664799d24fab55aaede5c40035eca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b7ebd94c73ea3fce8af47361b5215281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b8868b9bcf05d0fa46337e65540c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9223d5bed99c6d437114ad7fbd65625283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316f44f1d1e38acf2e0f6d04f519b2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8b5aea1917903a5852ed84b11d3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef916d3547bd1f26e017acbb9163a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432746957a85d7917ad8bfce99f298d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d765715b40cc17e697b2db8fdea188288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f845f1d2f49fab913c90c5b67d6e4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850c969cd20f576d0322b5acaf5faf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35265244ced9156a32bfc22ef8f8f9e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9b37d53896d9f37ba281bcc072b5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d186d5b9a36ade69025a4f0b128512b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078bf68832503b808c693d1361c2985294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee501cc2e5dd76b026771e7cc4a0b57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bbf24409d3e4e03db0bb4de034e5e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e80d274198ebb9047398f9ab4d0d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b5e1e88f0344bb987a724b95569d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e494830afadb64b95e1b2b0b8ad8a43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32794be1ec105a7ce40e4bfe27b5a078300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c60411437058fedd27d26309feccd3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537e90151b199c7dfc0f1aa51e4624302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e90c5b3c494297301565340e51bcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86754260e32c448d78de0779dcfab975304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d41c8e5f6f78f69cb8682301663b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad75df3320f882a8d1a7fc7fc6050d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5adc95132fb63830475d6b525926e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7a21ad36c99525a00e162cd6f28f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01a1da695a0e341243cd02f307869b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1c31fd26f40fd66423c8d0a7e52b6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dafedf889debb8f6a5b71905a7625311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78dc8f9d862ff3dc27f66e0ba648b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb5a8e956e9eda29834ce64031795c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553a520d36717a0ddf5569b15240b2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cec3993ec5cd3805acbc9f7d796ae3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080348746488ffe9a656aa0dfcfd6db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db64eb060f72c235ef1185931035a07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da8219bf8eeaa2cbd72858c464adaa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c54c9b9c0b0c39861506ed552b8498319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4729438d24fc7077e8e50cdc65385d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596202b68159baea64dbc32aad8ea16b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e789e3a39adaa3f616fdc5e5e5dbdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0579e6077be7cfd23bfa6ca8e4f84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f268d840f11bca4e68d9ff0306e3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ee0e25319f0075f90e1206a94d42f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7bb4ffb99ef2c80beb5da81ddc52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d68b08a82a7b90a55f10e3a0b3c642327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292daa1a8302a8ea399988d25dcaadf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f829655c02a41f86fb3c4ca0816eae5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429ba2be3cb6b6e92474627115702c7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4464837b95a7d35f3ffb33e3ca60746331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537eba8ccb77100bc077c53f68dc3ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8f523ddc497d0d975837aa774d5a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e8f4e832537819abbd7c811953b07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccf555a3dc682989a424a32613f6fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e0093670143d01a2f67fac0591bbd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344df7fcdeaefb527a3994a3bfc04a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ff6b19437c0ecebe7b1d1b52f4692338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e89692e25f804b48ec16f5780547d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f0c57648cf691847ac4a5af92ed8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d456e4ec7e0d77876acd28e825dec4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a579109f2f658306755203b8f676736342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558459cecc44ac19037a5c0c07accf15343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e49666919323bd91d83279d5cb446344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033268712d070a1c87f3468e9f79f1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e21fbf1d0aae0bf8a475487c68b9cb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde7ebcf76411efc86306b383660cda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fd20a76b3e1b4ca4608b455c437b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ef788fda7ec0c621f1248ab64a931349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff6983519feeba58545d2d74b2965350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f878faae142bfbf50951a33da97420351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0229214d1b50790ec80cfdff047ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243e1e156eaba1c0b481b1b441569b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e81893d2e3c11a551555551888ea0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d993ec7da981ed9cc072d53cdcec32b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06766e1aa8c7947e672a275343db4b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a853eb06cfa9e5be6fd6e2a2eb6c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c088cacfcd8c94feb0615e65330efc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905546a430afd3dceb15444f6d72ed9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99a7e9bc7c3100aee2777c73b0228360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d0e16a7110d73038cb9af8e985ac9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a3d259b896ebe3e32f8a456f94b49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc1dff9cf281de5b803dc2359f482363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42006f10f3422a0c9fad2edc2836ff25364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e140c52168be97e3d2e914c44cd468365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b4f6b516f51448238e0142447987a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d9d58d1b99625dc2617f49773d40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d281e55dcec33f9d6f7491c38d726d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f63735890eab1cb2b6993e7ed6d83369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac97ea6c25258db862c6dff9ece6996370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22122e5b204f7a51029915e5287cba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3be8027fa0762b8917e461d8f6e08372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d366b2d6f7406713efe370209248611373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cfd1435dbe84dfaae5872f34a7d71374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84a7c10cdc4a6351580fbab42bb5be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dcc235c29428c25e9c0623b748805376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23745a4ad44603b3db6e14a933c116377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c09d41e1c5230416d0488d4975b6f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a589fc3447df4399be7ef3c75c399379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0b59dbdc9effe5e5c94620419be13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80843ff9a7464b7e18cea77f2727844381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ca510f4aebe578755c9e30056fd06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a347ed90cd02a97ad76da27221dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5873a584cfc5964ce68be0eb778ad35384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c51075710f7944db394a8493fb5c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034c162099b87a7d233fdc52abb2527386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b084abaa22ae8a141257034fe3ddd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ed008ded75ce0c1718f243df84ece388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ed82d11125b92f8a530f8418d7b1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccfef58b08c11202722accab1d3f99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd3546d0e60a1a3722429c52d23305391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf92342ba05cb70f3bafd903807da4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a84f2cb944482d77ed8ee5bf415d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc5ec8f73790a3cbd79bdd383cb835394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b188bec9cc365c12172feb2120ff63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53c71dcf592fbd8a40b216c4c98418396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f3e21a933bbf368bf8e2ae545c3b0b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e097966d89ce05ddc7fbb0bb358952a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86d10af8711177eb076ae3bdb1c685399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685865e5bda86608a78916f465d12c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e47ce725cec23916eae3e2e61e92d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090dc57e9b4b76085335600d401219f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd7bf3066a386b7b378656aa1f5f4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c3ac1e08496584878d7fac8895c30404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f6dcead823ef6557980c1f530b7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd94679c279ff7511df6461cf6ff232406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f74d611387b03e299dad018d8ac45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b711d8112af484265311931eb49bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931683611666cee0922084ec212cc2b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c1f5c3e84e519a9bb454f0e7f3f5d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854cc428dde191b0771c895edd02a73411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024f73d2772f86a7a95a982d5bee2fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b07150c300fa81a8f6a4cb24d581f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c1b5ee7720d52f6cd5e2df7cf8ca9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f594106935f5ccfc4aebb3b23ea48d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac88b1c19238b13e60badc0d4a9dba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77271591c476e5c8b8dc5f0af4e7c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23477ff7bc071ab0a99e86081b6f3ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9a2bdf76542cab00aae3ee875106a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf8429d1bcfd65f225dbfa2ded102e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2529cf7bf662c7ef630a51deea065421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99923ad56fdb047c5e0d11afbc5962422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14319521d1d8980997fdc9ed397ea955423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa3514c99d5e0b127f0efc13f17d04424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7172e0a690beb0ab71bc7d81c50a6cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf5025c350521c58aa0a1c55889485426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa7d370115118d7a11ef8036627bbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ef8c65f68dfee57c94fd829d51cf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a17d99a31d8dba31a8d4797659bd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da5fd9259a007e2a14fa5509f40190430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4f78c624b0e3e07b3b72365ac1ac4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eba7d63e14cef980e40fc95fa1ff0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02041f6cbca85d13dd7305459eb44daf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec410ae31555c12c5713ddbcbd5d9c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cd21810f61b22d82a68d5f3a9295d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c2ac8b62991c18c6c5e4903032545436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a757c95d492445526cb41111c7d7c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f5071fb24d761f105da8f93660463438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1666a20e6783dc2b8b986bdd1d90cbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2400cce44a41ed927a133040cab6948440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ffee0b00cd68107f035c273f09289441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d6b33a7b5128593e555da4f79ce71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e574077c3dc3f8329e66cd37fe6a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9254e9f6c952d991bdfec7eec972cd3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27c55e1c251d6b6b5f7bc8587e2137445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11478b75078c38ef30e1cada52d747b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839d697b1d1e06b16ffccfa463e827d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e7cccab47ab88afa0de4afb5b11ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32555a091c2851f1cfd3e884471a06a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc3ea50f38b093f9517f84a9ff0d6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2e425f8dcf1439c5a49b0f7d57ac0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8011512bdc38081419f39591f1b033e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2e90e362c0790b660dbd4b3344848453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e4533712b47ab7bfe705474e140f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdcd079916699e8cb17facb52c8fd1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef363d67ee9426acc628c6cb7e569ca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab4f470f9fec82418355c22f5d8ee7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ed070fda328a88fde9fea37143506458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8942ad004b166886a924ab77ca5c6f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff078715ee6d2830b42a6480931807460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f344e0e18cf1d98987521392b04d04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0084680b41753ad7b3beae7f6a6149a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c34ff9ca2399d8013fc215623c4ff3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1248e55591e8a4eb90b062efde37e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e5917810a5a03514e6df477bc91be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6699b2c28d5fca8c0544aba5b4acbc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab33254fbab4c3e08a384800d90c5c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808a1c659dcb4d2dd589ae0100fd029468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6404db852e3654dce7927ef829422469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc8b9d69e5eec83228197e828e5582470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1f41bb1883544063ec31457fff44f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8234456e47d8e1bbfce8b4d0fa9b39472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff501ebc7705e3990c73eb7656a56ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a20110d25333bb5f29c2185d147f80474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531d20e3f30d29549c1277595942cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf0841b31e91ff399e5fcb8a1f8f3f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409fb8ad4dd5750c02ba6d14c997b2e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39254dc49f9bc5ac3fbcac985139761478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840618e2ffc26bc1f4b872ad9cbb60d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3ebafae2063fc91f947b8a1129e0e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e3f79eda340c6822c76a464f48196481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17ec3d4369cda54fb60f54dc9705a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c134820a35e25336bcab602574606483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf210baf5ae9c193eff5f627be8044484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5aa04ab1de7571d06c9844b978595485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674f8a62ded7b60b09f30091864a3615486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d481daf98997fc1c49b974c315f3f09487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14d3decaf2391df4acdb1982f05aee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d873cc1a904f876d3149526ebf8cea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9812b103a564c2f023f6df9769e418a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb94ac06723855a89690649d613282491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343fca550a106ce1d8135367abc24fb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e46eb0970d8ce49f2128c578e93b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adde44be509357d292d2dde071bce7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cadef64b9560599e7f2bf520c7fd24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3621421aab34f8c4687db5e45655c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc66567c4dfcb451d547a38fd217b20497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7f1e87d091a13107f42d714d79026498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d87612098b5d6ec8281252c267750499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06083a51477c63916eb96ff07880e89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8863b2654e766b47f74c270d5bc4e24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7468dfac9219362a04597908275b42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9205930a54d253c4a8d1ac7d360df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831dbb7c2846bfcff9bf9e9ecf61b17504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c0e037961062c45acc7d3f2925760505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b1da6539b1787fe09f3011a7d5436506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979d58869fcad0ba4b2fb1d64a00e93507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f83f8bce544b58f531eefd6487ece3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf0f61db9c0a5854924ed2b0afc2a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3e0e6da4c361a95b4d955db360ed5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a97b771a311a1f9e6790c6668b0e57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd44c38c0651703b03a79ad80502b70512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eeba42e908d5ebf0dfa6f382075de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf84ea2be22d6d12a35c4c4d05af9e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a260ae92b20960fe667fcaec16ce5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc4b0fc42a0d8d6d7a1f0521bd9e50516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43b0271f023113fb1c7108a4f463a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703dc2d6118a583e2816ff0b54d74f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273d2147517a070c8ba0bb4baac373519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b246a5d35f22739cefc416e36cc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d621641166243ff7b69eda6e4c6d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9a6077c09585ee4e325d1c0175ed1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c5224ed6cc16a1fd2bfa79666dadf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c9dfc02cd097bae59d5e8a7a5a546524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff65e077848713611b6eebe117a3074525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49583561066b8ca14b744bc62234866526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234eb9a6fbc55ebcc1f61872e56feac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dcf9a0aae2f3e6a9f84a8f7fa834d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a482dc00317500ae5b739fe24746529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb352621e114d2290c13404cfa7ac1f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8263c0ea09ad839053d4a1ecd902937531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01313e761fd973ce8911e40b32bff8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a103681ac632fe684056d2bb493ecf9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187e10d22cc478fb09de606da839eaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a21709c946c8d42ebb6d76ae8f85b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e1e8e19ed4c309b57c188a3dab00536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3e752db48d31a01d920b471bd46ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582704b026f8c6a4f1459eb6d46a2682538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16d1eaded31acc74f4aba2e3406b82539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f821fd4f5c356815ab039610307c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bee5d79fbe36ab8cf6bc307776b0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd522265babbe585d4fab0fa145480b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14889964ecbc0c27d0f53de10e25c5f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e919d51663e551242e621bb3d0539544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edd2fd9bbe086ac70b7f05d9460c43545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7450cf198ffacebac5a33a353a529546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc066e3a3c6ca23afda2503e2f95133547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65e8d22d5ff8a27e7001a9122d866c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd87b2266d480546d34ec921761d46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a473470dbf160d474f761a9a868573550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115971ee2ed4c31c6eddd9a198bb425551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b01371dafb8629467883a32621f1ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c91f123efeaec60b403d624b1fddba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9a97d2dfe968a18cea0c890c56365554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc5698aad6382564a58bc864df52c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4bb10cf80b1a54d80862ab2132f27556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab2fdf8839a048714a42dbfdf12d63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbdd4e16d1769cd1e0344637782699558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d5d4625e756852529b6b732117339559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca0715fef945abfbb4fc4833e765b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199a6fbb560b960c08572bade8adb88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5530ccf0de8d7fbfe0ad346ac9fe3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49eb62b3e11b5c7ab7d27d63c5950d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a940896784d4a4314f9ef9f4c2e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ae61f504f3d1632416a1c3272daf1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4663333abf3ab20850436aaf29961566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fac6eb4906ca35604fa30d717e9e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b60234f144047d8760a0d03e21bd0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26da3ceabf4babc4c2afc1eb3be4eac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0249646db1f1c24e7e48ee25b63fb89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a78c522c9b2cee862a87c82106fa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b26ede04709d4f630e60d52efb718572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dbea5530cd67e575e4d2f9a067e9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd82f738f7dffd00237b6f6b9478d2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a97cdf0d43ca7d752855aad6a307de575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727224f944e396b76daeed03ade0545b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ce855264a3e7ca7602efdb82e4226577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7d5b4f47cadb62cab35afe64e8b2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1288230eb46d85eacb29e64b68e499f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa15a6fd951e82a3c2bd0a6aabfb80580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7290cfd624cffe949d643f954e90b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ceabf0891583c21b737219934029ae582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eec526385d98b811e8a7cd888159ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253893e7e3b637cde9b3c4b27a9f688584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5db2d6d0ab26bbdb5f6dc4d3e45729585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a91c9fe837185c3b7637cc4e5be8f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6a7ad34dd28941a891db4d2ab6351587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f1f426ebb15aff1b44f36291ea75d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bb1edf185e8c2d2515a910ee98735589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a9b7d443dce95a30dd458b66039f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e694a0ffbc62100525ebe3d0c9bd0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f7f7b9e9024ece7b178d9048cfafd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d06a37c43514a86508d7c420d70cee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5172b0e5b49f9a13d47745bfbf6cf3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c568c123c56d4aa18be44f2ca02e24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78457edc34cbcb9d151ebfe930f04ea9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf705d92ac3dee93c79d02251ed80b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39365cf2b73e9d642bd95bd5660b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df185b491ed7966fedaa6445c296aa64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b275d1134c949d1a08621cf33bf53e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b77fcecb966f5aada2cdbd77ffd23a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d874469217e3fc9be41a3bcd82d541602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df59441d16c1ff88a84b834e16568be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d1c7436d1433bdd976ad43bac2824604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c239a1c69c91ea2c35e4d1aa3314f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5c4e3a5813fca19fa97041788be9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7d7cd5136231c3d7b03e8b3676abd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4425981703f529740d6695ef78b201608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1e3e645c8c65600bc15be7c66f09a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2a83e3a33ccd76fffea7971ca4b34610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807df503cd9c4707c2e617271447f00a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea8111d1e741b7f24e78e02b11cfd6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4668432e76e8e65416fff87ed88fec4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea39ef3d9ba3e6f4dd19bd79015e42614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737bd5dc063c977ed53facfe8d409c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5eb5c7a6831aed02d954d45c730d10616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae23db9e92fe11c1e0747751a2677f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc047f03a19a7b70d1c6a0a2ae8f0d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875e4e987dde9eb238d214b108261b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b858c5c7b6a5a2d97bbaa54a106e6c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adc6cc56d351342753813a2b871637621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa039c5a6f916d4c83ac2b9ac2adc7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933916f3418d17eb3a2af3d14882e37623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0620766e879d2eae2f3442a781f47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985fc6d85d03dd5c085d4d3f9d57ccd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dbe70b5ce9ee30b673eccbf4c510d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749bd6925a17753f3cdac9fd4915dc6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40afbd3c2e36b7222cd015a8dc7517628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa2f0b34f4cd10a712a50b907d41c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765a7b2e364ff354a44878af8e27722630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78bf034c7b2bf259a15b4d6cafb76ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd9d96cb615d589dbb3b090d808380632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fe02736eae0ed1c6865ebb2a8d3c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab1289965d268fce96bd8e07bfa334634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e13cc564d114a2eee2b6092c61f938635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b8c038b352bbaef497f6d7707b674636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe621a8a16c5ffb90940e2d4c8d569637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2855b2c6c42bf37e731eb229539e3b91638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9912af665e8ce2f6204b8ffbd14649639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793a7b0207e2f5932ee5436ce97c78f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc581aec7ad5884bea0aa13445a60a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1d1dfe1e31eb6e18b201b68293b42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c247b8fc070fc2fed1ef7ce3aaa41643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0891e3ae9fc22887b9b66eda1cb7b2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62989cc978a8199476013ffac9fa6d4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15950b7db163c9d57ce2a4fd8fc299646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f970e0b40f215a3e2edd967d4c2e3d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281a34ff3aa1d8f02a9c54b0150231648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e02ca4c1f918f5132bb6dd371f7376649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c33c74111e1db015ab68551fbac6a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05053ace4acb26e916dea0a01abe27e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679361f42787610b0224d59c0ad12645652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f94fb980469f9a5451ba28453e32e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00ea3aa0fe414f13fe1284dd3b0110654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24e9e24e889b4ae4dec2d7ed75cf1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385311cfb6cbed6e5f362b2d8594464c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407e735a06ccd7c613364160e6015b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c0665a885f1291dd7d029074313c5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238c998480ea1a5030b56faf4adb920659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d70d1684d7294824ed383569e278f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3178cf860b6dcecb8b79d9fe3eea09b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef8a6359d3a36597e05363474c92b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36624d69db4d436a4f3ec99a7e704c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7c7f2b50532f7b9ed45bfb7a889a9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a427a927a294767caee765d798d97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605b57f8d6f0b0a765db0a6e68817a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b098a9bf01c955fc7a3419d94d93d8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a09d08d5840fa8681d3c785dffc1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a61b338e2c913e1b69d8b13319864669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60875fc05743a9ce8543b2ebd52b3c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66396074261e01412299b9ec48d40485671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fa601118e4ed5718117bf3c8a7376672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fc852fe3fb3219150b21782c775bb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f8ae3803efb2ff90661faeb7f54bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617de747ccbf7147cb482c1f0137a4a3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b125e6b4aea89c42d5f8bcfe2bc4903676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fa4ac9191a58e7809e9d76dfe4198677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179fe670007bc59cd593b28b5cdbbc2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdba3277062178a6f8d3eb0cde19917679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e52f1325eade7bea526ae9078033a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d0cadac6e1b67ffaef5132fc10eb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb119c2284400d549ffe97f29f5f354682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bbd5844369a79c64e52fdfccac55d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305de53a9f08cc658a13ae455fe777c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1cde4be3d1eb6a070569ba1d54b2a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e4d100acb24cfc0f0400e7d4c5b8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a239fa2045f2efac7ece207f5c175687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df690817a174f75da99b58f5253e8e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb109182c43ebb2bb197e7a4f865e0e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c597d7383de6729cda7881fb8ef52d1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b074dbae9bd97ad7987092b110e317691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073303504c2ca12c93ff896d58cad63692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bca74d8d0131438f5de7f2810ab6ed693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73378a45c4ea438c1029ae9874742ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65798467d813858a85135c4058ee822695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6651d01dc9b221ae56d1d3adfd43eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a500a4efad17df0bde6e6e448a92312697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563fba4fc9609328f4805fee436bf5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1304332111351f08001d28fdbb32e98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a589f5b9e44dec46a0e8a281e8a19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1200449337588c2bad10a10b56e69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e269bb509e34a38188da75196791a8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92197827625297edb4474347dcffd616703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132a56c0ec409ab68f32a1f5e9d1e02704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f31f33a5d7cc0bc0f53e9362fa46c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3144aa3e04bdc0e8f88439803cb603e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13915a6ffe4ee689c2afae063bcaa799707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55db34387c94ebe03d5c89247944d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d881daf84a79366141ac81fa29a79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a77b17003c8e741a53363bb396426710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02b4f29888f35769ff59e6d074a862711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa635c01012ce393992c33b5a94eb0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74dc69fee9e92ab899ba361ac9d305713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887dfe015e38f8c878ff2632cb5bf62714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9da93bbc2b40672d8cfe051b0fb064715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fccc1f052a8351c6635ee21cd1aebe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ebcb486a999d30052459278ad7109717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb4ed46e992125b4f3f38c080b998b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6f448b3c9b716b37e3bf3b06fa7de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ed1357a26dd2d53ccddd19a3b630720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756f06c9cad26cc2b01c2a246160262721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a4be727aa7c78d6cf94f3e75382fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70c7266757f99f654db46b408770d1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf56f5acd07298309e36b4b06148da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bf01f5c7794b58bd8600e1268ed34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a0aacf3fc2b0b892fbdf67e07b0a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9447fb958288316749594c7b8a79ebf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65329f0041173775c7f3ffd5439485c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a5498cd6b5fab38ecd32cb0e14401729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0649787d26eda79f58fb5064f4a7c77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e70d8f4662673a220c983ebd2081c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e80c7ada9b2083ecda5ed04558ced0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49892c81c143b37a0a406ab23abf8a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f09c88730a0065a5a8ee345ee9e7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e299e2dcd493a3505270767c563b20735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9a774c5779b8cfa3a49ecaadf75bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f695bab5e83466bece36e3db2171b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9f9dde48c1c03c3a7c9c7d0a5562b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad824b5bcfa0e7c09bbb4e4ff71812c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b91549b910611574d7904202612ea3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0008c0da0ad615d729d8ed9b45c57741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a732d828b995b16ee688cf83e4085d9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc628451b1522eb50c9db41b822e7d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613855b013d918178c4065e4403e9e98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6db2fac82ba61fd510df98d26ab6a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b50f927969f919af1cc10c599a0687746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bfcf98586cf146254cc5a2fef542e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817579139c9da79f3d9413fec5f61e1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97d2b47f846af2cc4b72d7899c3ad0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4afa2b986d5ace9eb1b829ab6b9460750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada0880f08234a6cc8e682924a7e24f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a24c81c5c1516a442bb497b59fb7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eee177ea87618d6610eeb99669b775753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>