--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2156c83764f9678e1ed49fac242c0e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a618f307889de90f8d7f7d411cf7312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a761a43ec47a889de6307d822c86543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72e9b94cd171189c808fa75dbb206c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a0ca5e8a99360c66100ac968653885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649012107d80adbf3e0a1f39d7b877f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcadb83be1869e673b0c1f9a4f000637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d26a82102f98802f85e47968441f858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb50cd91047c47462d409716b679cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f14f918a349e4e08e3d48af5d4c310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563285823ff3c5d11631da50b5700dae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479c02693db5153edee0bd29e129ed212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39031b9b142b6af787b507f0b16d6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab1161771379e5af4f2366d4a1370514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3919bb200a37d4b2faad228daad9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21461e05c838bd72edd6775c5651f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e82cd30849318e353f4f47e827ea317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f461a91347680ccca59f98ca92afe2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a699d1fd272bcf31b0fa7af4f66c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29c59a9da35ec0a1f0571ff743d20e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2300093882205752677f1fd844c1beb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a26b272001f6268657d875d6625b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22385116865a4d76cd665e61e5b8518b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ece8ba23391ee50153e471e2f4bc0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e179451884cddfb96db07a956dbc625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea047385595eaf159a09b16d84404426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46c7dc2affe871f929027546c75aa927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a426d8b753b65a6ffa514492819ddc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eff971f60d18a0be4429a9a7042b5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd15b719d2e4602585864054cc28e3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88dc48fa7bfa9a6b455c32127b0c44931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fabf511f4289d7e8a950c7220782332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e14b762e31305846d1e20350d07bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b884af14fc739e832c894e26fe86b6634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0c26e46b03bd6f3d82af801272d4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797b2a2a416535fc6820843c17b0d5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9557fd573852f07e13c1cfa25f021a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f5a1e2640c70506177936a390623938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd680f6f2ea62f57f83ffa594a43ddcd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3d7f051b2ae2a70ea5e6f40c6d42d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad9610e8a6081ff204f8e3c1f78d7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602308e792edee537eb9585cc95ae6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4955c46609e477175f119bac6b8421b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4fae8f8e97c774f936dae3e4993b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e29361a51e87bdb6668de576158ccf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab23f6d564dcc63c0b30f644976993a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bbc41057b8c089746127e18cdb26e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f861e36241eef9c75f3c0718887bb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908563b870cbf57f26f6b9c8469f5ad049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc9591eba8825f888971da9b436b7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612ad128ca2163abb1b8a5ee41fef6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821bf89c6919f6704edaab7807b752452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dd6a4d1b4e9c5d8e441426fe3311e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05816e4f1c6e6b5104e342fd93ac2cee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94c578cf82f0a4f4202d49f7f90cb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f600ec86135ecc8d4f16985757b0468756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed5d237895e140dd72a0fb580e52b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05ac34d7df8e48e7df337b5685855458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f334b0427641b670b6b6eb243c30a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cede3f85a947de0cbf98bc700fc9ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c30e74b558bed172d47dd89714dbc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf6ebe9772938c6744611126a51c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868180080eac7fd498c245727d78064063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e3263fa59b72673508fb31da6c33764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1eb64c18d82f9087750365929643b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e81dcd98fd8c0ce1c7a53caffba6dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef111aa64b3ad484bc4ce90f526c5467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063df16a2a5e07407a559f3ffdc7fe6168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fce3b14524693e96d70589d65caf6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c119e1b9d03ba01b49cc192a1d76a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdca9c8e51082f6e224acc1819dcb3a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d383b9e010bfaa4ae33b203695eb29b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a969ccc40d6160f0dbcfc50192728273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b7d22c2ad1df4a2a4b5f0a08fec8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab950511e8f6b116b07deab9e1d2a0375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d10a62a4c35c1b4bc0448f8af170a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0da3000325c9a06971c75a1b2e0cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05cfdcf40bab4d8199cc694d0819d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30c02d1b705c76faada0380ea0702179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528becce84d9d9980edd31543728ba9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8559cba0d2d468a128b32cd89560981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd98ee44e14476551999dc9e7ab3d1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83d9fb3506d53bcd717057f208325b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d87256b8d4cc349259255f313e29b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e95884e4eddd9eb8784c3d511ab27085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5765cc6ebbf9131ba9037764d42156486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78193d9e5018886c316ceb80de2e202887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024761563ff6e278263a51b71c4f29e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24738cbbca467907544c65994858662789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e4116a8ce5c480eeb2da14ad519a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefc6b15702d13df2714d1d8534932e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1436ded27a0668b609214d65a7f56992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab29bb3fd727a513db7602657f896fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4837c0e7f6a8e8f0a3b104c37bc7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae013857bb189274f44ee9b31f2c531895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5531e44359f7f128d808a7d308949e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f748d37cc346a49ecab1eb1112821d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2f1935a122e749c5f711c4a437aae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d978f765b94a5a7fa447dabd28e8a7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68e5929af46c98aa1778ff73848e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd77fbaf2a90e94eba8b9977b82e06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aba8176877acfccfa2541ec95351c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecec3fbb8d35f79344a5123d930964103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094d360712dff2c1d0e4cc5e0bb150a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4f12b664c29e4814459798f55762105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f521c7dc94fc7fd17a60a1fc3c5bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786f6bd17628e019eecaf26242523a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7bded87b9453ad73e1f987e0f551a1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da4ee9a23b24585f260cc4342ab5e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf6900774e22383a981a07b1018c5c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91534874edbe17ee90592874186f5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3392abe678adfec28c8003b7f1ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb374650b53f5cf85f2bf49c678b8eb4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7ad5e815e4378bce728f31be49e36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a25a8c89d2ab480794bc18876d837115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0774fc5dfeb3885380ac66431863a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ebdc04d6a2a16ecaaba5f53d12db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fb01d3fdd5692b32328474848ec46118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b97ca7a9643b0dbd8182109dd78369119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c3f28ed76abaf4ba5774795b3c68b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa92f8a90dec24649b93803e23f4d63121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5ac7596673d742ba62a3b24f5ec0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa820b5abb466fc4e35edfd722d4f19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12124098e4735cfbb2200cfa25547a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f66736dff45ee37704a03d69dd1b73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7a585e60e55ce7101bac72264d1e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128028c1bd19b06c673cd52ec929a0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54bebceb211b54b4521a45a908fc05128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba781dbb8d68296636c1a60b64a3797129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1c84ea74f97ecdce8d25169730e6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d2e58c6e116f9cd98e5ec60091737a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a56a8f5cbe8cafa7682d743f5ea2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a552674cb90c116b3b6a24831ae457e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac2011fdc3b814888a191e3c5ce8ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a07253e98a2af9567239c419eabf95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc037ab0cf52911f80edc582c5b74303136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358c8c7e8428d9ed0fd69786109d68c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5e93da8dc7fe66cfd56afc1cd1630138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f17d52c8c888a5b42b4f3c16be397139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d4d76c7c87e2090124a032fddba91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195da1677783e0445fa2dca0b1e11b1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a982d9e0764ba109f880b8a50fa96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf4a47befe28905d4da491a325456a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cafbd16fa297c3224404002edece4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7e74c4d3987b534067d4f91223f58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e3459a23abf3a50a7694a355c4c4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271316753e6c9cd5e49369014fd684bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7b1fd178751e9617c0e9941b07c34148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e34f3ca4b8b7e731e6cbf3b531603149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1eea11e2074af0c8838ac38aa8fe1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67840fd19b885927b496f82d0d880750151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04066402db6185ff23344f2d2c6ca02e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2e5cef9354f5daacb202cb43550f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16ee1591e353a132acce388008b070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3ae8899cb0f0cb52e7593d16dbf4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20ad84a2b18a881ce33a2e559c527f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8955addf211718fb3fcb9df40ee855157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9146ce8f642c07ead47bcba9e09ac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecf51d00669eb984ac967f1c7842e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cfa50818da44fd2ab8534d0e266515160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a44f9f94e7686543c1339c90c9055d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5d56a5d5fc24bdabdcf2aa58a3a74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abf533a4b18a01e5ae9de38e99b408163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785d4a07e347bb89eba7a61791071fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a1b93961524745d96bb53ebbd2db1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bdacd8b730eeb63c00cfa0f2d35c0e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c25e31dd893e1f8aef67788be7125167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330456d2f5f87090dc0489cbba0c437168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21218bca07add7f0378a7378a507cf77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43829a76b76d05474bc9c0ea06bf187c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090f5832c90e674e2e94a0a6b5c0687171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567406ea38cc87a899d91be5b3794e3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bbb2d400647075dbc7987ca2e2422173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d93edb51014a211fa90244175632bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5dd33e9360ee9592c0e6e4ed930e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a59328f0a37f3e7fcb2885c06d5f0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea9fe97630aaea37bb9255fe146647177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015fa16ca8766b4442052ea3a4dadc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93e0a5a92abc1ec043af871a4ef7aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd950c0c742900db8aa81760f277847180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e358e6c60d097dc792d9ff1d09861a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c20354957d05c237d8704436b8a34182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d972f797379f6652721ba74eb5261183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2803992382533f3513089cf5cc8de29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d389859cbe58a6a192a45980339f3cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3bbbb21940c28fea2a01cebf83ff8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbe68d17d244f92a8b60386ba254ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438b7edd9225ebc973c54d521d6cc52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef6a93b015c792947219a1b0d263a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575dac9da4a6025f59e0459b294e4ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc72fb540d123736c845b712c001bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be1a8898ed0c60b441798f3463219d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36af22a6557afa717b2f3009cea1b9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f265c5842bed8778163ee9831b73eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d37406e18e1ad815ae01a5a5fd5198195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f492f10a66e720f94782e93e4e0b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82892bcd997747dbe5d4715140988b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1596603232c7759e5931cda274a9eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d519511abe59e73d00ce52202fe03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f46a4321a75c996d9b328e4e4390f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70f3e6ecd4dff22179a6a79cb27a1b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc6a483f8567203422f2cf582c2ff8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530d4ca2efb1553f5e626b28e2f8f26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5c4b90f17366da8ad9dfc37700f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a00defc90f07a75fecd447e408d8ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071bc9b905b54f45bb355afd13ec85d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a253fd5e828ad45441c8f9c6d4d8ce8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671ca6d2940334aa2584b4138359821208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80eef5f0def1906fa070c4e893cd86209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554c94a02dc44259d4b7e87f5f34e71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1c6a715b948b4a469aad3a0addac5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9689a227a04f4352ca5bddfed8a307212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ae8697915ec4dce0212864827e86e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd57ffc52608f86680c782ed768d6fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d1d18bb26da9d3503ad9a7b0c2acd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3548b09218afdf8f57949d91e0eb38216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e81cc71a37215d47f2ef78bc0f30d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad69865d531868b775d764266b0258218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7badcf1d4b0d3ef612f028de1c2a1f6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8948ff6caa7df51e650fac8a5bc41220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc840812d5bae96db86f7291e79dfc85221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88ea8ad0c645b204523402430eb803222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a657e7c55924a32af2285000295db3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15673db63236555af3c721eee77051a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be5f754f15a4bfeeda9279fe98ef6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7519f85eb5b0642d6acb6bd0bbfed0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43621576fa16ee3455cbc7d49f1014e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdbeca65a5205807492042aee3c8d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc610fa115afaa15853ea32bf808ce4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898ba941b98e0d061d40976d888b7ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e7250bca357a5c54e4047486dfe15231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2b71d191ab4818e8a87710f41e8b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b8a550a01c2ccc6bfe0887f83b53e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf25ef48705fbe665aab8ad0c7f8a53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9516c6ec10367be2b1a888cdc1bf6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94079264df0c38ea9d26ed326abfbbb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ed97ca5cd9fcf9636eaa80964965a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f23f18ce56b1e4bbbc1e58abaefab3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f3fee7863aca92bfad0fb7461989a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d619264586a820747ed5306737857240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afbb9195fa6e3007afc168c7bab21c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e988b236b202f840b4e26df048e3ff5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b13659e88d3d1bc43d3cd03b54f04243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785f6b768a4ee171c1c1fc81a7f1661244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81c2bc1bba735dc06af7247d9eed0b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2b2f77dc5bedf98fb665dcd7472fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae9077d98d4627226d4acde29fa6fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2e988ab4d21d00e1f36227582a0de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a0ab0ff440fba23baed8f53d6bd6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a561c3ea95bdd553284e944de71019250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f8ff8bda3e41d60e202e6aec8115d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3478b7f8b6887cf2bee316ac4e3c99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ea959f7dfae25115b7184ce6d399f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7319c1f45b887f1c31e33806423948254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d53da12733ba3fcb0897ddb8950783255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464a3b5dab38d1a6e724feaa50a23a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29332045ada4afba17c933c86896b4b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656561f6d8578c555b79245b0b56747258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc48586dc5f617a9bcdf0f34d39c35a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae84e71baed79d2f6046e158ee7a4db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f04098bdaae34d5a110e3ac7044651261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c53933fdd1f239f9c2d84bb8e8a86262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dd7cc5277e6fa37051a947d7ae55a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcbceb44541a29846501d94d8f1d0f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eac4d20c1142a28f4aa35d02b49bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc45d798e9037d1d65c9f6cb64fd9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ef83f17d4442e41326a7e0b4005c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253912d0c1643283798747ca7c4d1f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949eeb1472b6a833a3fab8a83f2bfe2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2d5919cec291191557e2d0df6b91c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1257f273f89ac7e076d2f1314227a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe25760271152124cfd8cfe9886880d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f0324e960da3f94bae312a2041c9c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1808c68bdc9c538a58081a735a3bc7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069c5c3c108b2697f3233fca707580b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e070810938faca627fea5f5dfc8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c2de7ca75569983af0734e93bc598277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03584c4400d515a41f83cec51e2ebaf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ec8a0756df1942d889a0ce49f815f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e11e3fb985ca8a14216ce945409e90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e94189af5029bb1c60695113aec9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fc15c8a5f131cd1508936acf327f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a832303109bc07fc445fde90cc4d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fab7dfe68639907f984db5f81ebf07284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0b5c3536f4f91469b25dc57a0c34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8714393b50881f1640ba42456ceb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655c6a50ebb510cf3dbb164d4afe2ed287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a292f88d5b186c1901bf0180c2ddce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9b8e9caafb6260f36458e08482243289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaf73a8151eb23d21072222dc6fea8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695b3c494b3b639f68d1f64e8b5ac30291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda97aea137f808a7db27bb9bfe8704292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00c2ea83053eab4f26472a9a349717293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21df8e2809a7aed5e32e9565689182294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6e1b79b2d8930098f4d1cfc37d0e9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc04e7ee4be5bb601ab8745dc9e0d9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575ab529a389884407d65dacc8abd99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269acd3c09acd9195b490459fefb88b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebcef94167110254e8caf761741bba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c99b0d794580a3fcdaeee7d4f501300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d4f2d05c296243936729865538689301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f05edb94e76e27f6baad4bc04c48f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c86bad377d960fc1d49c49f616c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4983a11c0ff3b3acb831a1a722b39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529908b8b879fd2e06ce9ede33f5de5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfeea800853f163ca2b37ddc6eb4d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff2bdbf146bf08b04bb657c26365ab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a69e7b243ad52879ac361c5c16239c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7cd86146e91464b42f8115f9d8306309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b39c970cf9e2b1da7900ee4c7c78d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ee1070623ecb11499b9a307efac9a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65517f5a65afd076809886018e3284312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ebe5bdcd31a25b11f9e7de8b96b00c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc72b7f166e0bc27c0c3924f8e8e58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a0030943356b568be911dad395572315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260a593f50673d73310810cf9f1e306316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed773d6c13700e63c8227e63c2de36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b6fccb7ae5003e90f008cb109cd94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349adf7a3549a753499558f7131ee80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257503cb5144243c11a5e3c76a19b07f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d32ba10a5076a9726437632b4daf8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f4fcb455a62c32bfbe2524213a49322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f1f49bb9e48c2b6545af744e85acb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804096f7d287aab2f7a994375e00eac6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ebdde9cf59b4c4d208789316f6097325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddea7b60f9cab6909f95adf5637f11b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a537bd4ccafc60162a724860757f27d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d8b0a689082a68f099fc64cdaf9dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982001341d138b649b58f126f22344be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf2378ce520ad01a22f6a6e58986a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c059182b314e60a328778de381d33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31267ff8135cc04e75723520047e3a1f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d689da1e51d08a9716cda8d2cef7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d11183a460a4001a77f0a6992c9fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd01ae0e1cf66ec49cd52d1d6e5d8a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693b35ff315af713b956e7c6f4e5c65336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e3e583fc9f7cff575ae318da4fd44337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe78d0266d90ac6fa515685dc101e3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a5612ea2306ee432bb13a0d6419fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04f270063a3a03add972e86023a01c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f7e5226ffdd761ac2d7a14521a824341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffde05fad01196f5394336970077ba1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9107ac923a018a65f240e5858ab69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c09946a42ed6de36cf5ce45e279705344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23d7dd1b67e7c6304c048a5694e021345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5313a8cb884b5e0533b2811d4eb710346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21439b0f0927b1fd491956724710e3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358cb9cd63786a9012108e5c4a35d73348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d23f29f328de631ebe0783dd99c0024349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055222713c4440ca64fcbf094b5cdce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79a2be9c78d2f0593e0e1e14cc4809351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a4cbe03dc323780e07f65baaa9f57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194391318dea2601d5b1f02258fd617353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f151535b155f052fce6f42424556a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8619348191852167df6c36a925edc75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ea98c7c7cc3fb0a54c5ecf1719fbd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026b60e4d9a9a3e3af9d3c0c0b3d09d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d2296f7489d45fb344a07e29308e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2544dc9d38c7640a47637288c4a0f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76befecb19039f258593fbe34c1d89d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3bfde61d481a4fb04106786cc8019361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7227df65369b06e1ea6287348a573362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b0e99aa38648c4e1f9874e9824caf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261779d128451b64a60f02c57a0894df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5317329c38bb6ed4005ca09f92933365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35447bcb2a020c09876d8a7206e83e88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdff55567e823d45c66ecaf3d04e09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43897555b8b43b932cd38ab4d4a3e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366107d219cb2cdf679922b9ae04ab7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cafa57a023f3084f18c7c9cf05eea5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d702e5e10984273c35296ed748660371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065280668073a2133aa92be7b602a3a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7ce20941d20430a5f59f8663a087c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89246550cb53b87b0892d6969c74b49c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e544d2fdf1f48074208257b69009b53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c6930272e6a3a963c3c883e1ec7e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d183590337959cc516986811f84724c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742ed58290295a3fd34a825e3ba6b53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726aa1fd204bbbb79984c13197b3495379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334311350c3725923a7fddc42aaa0f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3230caa01da81a079cc94bf2639306381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc1225acf3616fdd906f032ca8fe3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16988e5f192e0b51252b4b5b12958d7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8d4ea756c4e52321bb0768ef1758e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620b7ed5d2be6864beae15dc529ed6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612fa006d1f48d855a2883b30eee7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf31c07140a48fdfdcbd0726701ea09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4807858cd139af0558988f7cad1921388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72ce2b9c67776d3dc713efc7f99fd7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531ad75152099e183787f46c1f5ed4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61296faad0b1c5fc269998e80c63e7e8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e06ae1875f99cd1ee193e356e91f97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf4ec9040888a4de3deb332cda31d7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf031fda339aea3951c7d8b96a58edb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76030b54fb31d830dd2ec684ec54ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61152008523e1866a5d19ff608cb9893396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4577b709983bf79445a28ef2f2fe2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ba80b2e3eb70f166cab3b183540ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50b98b47753c9a01ed2098d6c58dd4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c90b691fb7b67ef9ca38fc1f59f4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65d34b7b3477d02144148703b1d55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee98f694e5caf6d007fb0a7dbf8fd23402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb876fa2a21e19cbd5e30940619e0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f0a5ac24bc7109a6427b2152922be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692ca04f80ee2baacf48c7328a3a095405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31204415210fd74571e8ea38f8ae945a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3bfd341e6f3cf845e6550198eb0aa4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa71785b3e644324a28270653b25f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ca51d72d68211847d9bac34fa3312409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf5cbfbdc7bf89f9ba06eab79c0457410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669a7d273b7e59b1fc12a8413ca07fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a14a7f32118f878dc413a83cbf8cb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb24d762ae61cfa7bfd460951146f54413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973199b52fb5e1d54e69b44495e57e73414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0bfba4184c0e6f902ed326e16925a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b97b3556731cfd0b4a1d18c31c1a6e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1a03b3bd3897b631bb0de247e3d62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe69c137903fdfb4cb9df5d7f4a19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f32892418bef876f95824e9fd4bf7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604bb6f2ec5c45bd01be2d6f2890c9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c238b5764a79bad06166332e56fad8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb50a8529691d44208c30c57bf0bb2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8db515f773b4293e4c855c2090075d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e92da0e535cbb40d82a59ed6bb94ed424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee9af8f309da8b739c73ac348911cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8630122199dc1e35c19ce4d769c952b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad8534fa798f21a23a4f9dfd733574427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a6d3af375500b6caa6aa6aa128b05428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef60898c3c119c5ba153cd4d91c12b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b2242b8da0705bc91823019806c92430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc907d3589b56ddb99261dae1068c45431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61d71ff7c44224068c6b64ae1384c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb9a9de7ab9d90ea338aa1ca9c50d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4beb882d4839c00d8189d21ba38f9e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42d23c86b02743ed4e8fdb1c2382b8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b9df652b5f9e5f3533bb478a0721e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56182103503bb839a9b6eaa4c2f15c58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c5914553009fb1517c265b87817d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6063e3a8d1c86ccf7668744005c87b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90ab928b900be07847d71519ccc74440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3099099715f0196205e7260241180f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbfb7dfbc785d236b7752881c43b5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9d5bfa80d487ba277a5ee2f1b2186443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5adee8618ec72dc9279f1b603dd02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb334600cfe23422a88f2ffe5361d40445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98add006f4269edeb4fd2887bf67153b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31667ed6c240c5678dc9371633ad7c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111a01481c8f8db02b6e484ebd5d0d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271818fcdb4f4da0a83f5cd41ddd4854449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e2d83487830f28e0500c93e5f2ee3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25140fbea6387b6b65a7918bf2e9fa3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab5ee6788e914f2b32438417ec6ed3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54caca4c554f00f25ae26124152bbe7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605b11940354dc4cafb8b32a4ead582454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d775740a7f9f9ad0453b81a374ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0081179c6373ee0e4a54ffe1e00f9c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1286e3db79c3f9dbe78ca31b90004457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2abe0a042d95ea822ee351ff59e91b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca6696039e41ced965507307dbbb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbc343ab5daf93a48e44ed65d1e3bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89e5a3508db938e6182b49be4711ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4326a6079165bfa15b514ee26f297c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e4ace03d7007b951cfc43937f2539463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166ecc4d6faf2bef4e5ba8f4e5c988e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15e36f82e1e1a46d2536f105628853465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c484251621487be9ae932f60e2e02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb311869942bd6eec21cc31957c1fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab854ed97cf6e59d8b36e1b383c39cab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d4ffa75925d29d3ce08bab8f10d7a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3930f4c184930ddb1c7a8a8f9849241470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abbc495174c5fb520d4ef0c48411c20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6247e448eb6db2c796c13cb997c78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734581e60ac209d3d00ee890a66ef97473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2bfda34b12ff64ca879bdfa2e5c55474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd216c459e78bba75fa74f44bb43b74c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe63ad568457fb6716cd565cf6eff5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8955ab6e3ae30405b8439131e2f2855477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6ec7dd146a0b24bc1b1c0471c1823478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a590ef3ee56d6debecabfa0991483d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0267e21d8b2b4b39dcb4b56e6158883480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbf05d5ef6f070752faefadf435c9b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb48151d63e1e15b3793794094089b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a739bc55ea45961eb2fe40ad088b745483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35cf0324e0c94b3c6dc9c8432e55e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e88da321c6323d4a99465890268667485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4a8f8dbb2481af86838a154439805486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e4435ed22b53044ca51415ec79efc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918f03e106c519e981edd188bbcfa6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086879883503b419612f0daad059fb5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f084c0d15f3b6558ac9a395a5501490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f59e967f58a0975b57fc5743296626491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15884603e80735bd414173280733b84492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b45b18898d90bfedfefc78c7cad615493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d378ed0129a53381439544eb4f4e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e5847a38001515b0335b4d87f03aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0921a69014ac647690bf94520f549d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5ef1abdce5338dd124d5207bed416497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebe31a8730c35e43899645ce869d5e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be929e1ba5e8100ed0feb76a161f397a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c4565249c78f74d894783659923fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ff26bee1b0612675d9dd727420a15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49151141904d4d34941a3dac5c61e87e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65e5193a4ea5e027f67db6059fd292503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7fe201431a92ac36389bdb927a669504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a36360a21ae9255623d31c50d06d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c08961028a3fa03d22701e7b68a84a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb3ba205070278206ad8bfa560556c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de8b3f5477c6d42ae3005fb2ddaa02508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24ae7325d950ef1410fa0a649d6fb5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edf21a35af50ee71ef892bbc3526f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c50c9b2b5259dbf2dc8dbc9ad68df511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3ca3a8c9066d800867b164f72e614512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2fb5d568c62b70cd7c2b3edb32179513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0bc0ed54cc079f472656ee5a6ba66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c01ea49b8322ec009fe98d79078725515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a95a689261eb04d568b678be6ab5de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91cfa012d0a20ed871545d9e9836d0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da3d6eaefc624f7d652ee354b9c3e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e572a250184bc8aeed6fe43b0abdc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddb6f5d631f221dff99a6a37486ceb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eeaa4e179d03164c956786577595b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa96a59545aafc15b8c6aeed9136424522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee154dbdabd0d86a188df11bf7c96cbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ae2c85b23aadcdcc105f48cb4601d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244dffaca2cde86e57114d5e04a08b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68d24983606bcc716f7543b84f3c0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877eb40f00124fb72441176eefe43c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023566b96fd0c9f1a5a851b259b596aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda0d542e56c0cd0cc8ada1cd7e7f1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae2cd45d4e45a76a48d92566fabae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40aa74d02bbe1d8e0512d3e5d501eea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500d7da5d0ddab21363741bbf222a36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb148c998c4997e774f4b8dad2659e29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc824959db9d75aa8023985c647b3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e4fef98597f0db60cae3016913886535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958904412f133217a0fc5d2f2966b869536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953302a9b2d90aa507b4de6ba08ea30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce17aeee71b270f00df7b68764d45ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525723bf542ddb81adb9776987218161539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c9ab3e5aa26f7383acd0388784cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568d7c581741a38e0ce0bb441d93538541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0d6b5e3611b0abaccccc95a4c0a46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28926ea4f3b88af1d119a4a25c0f14543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac21834e599e4211ae0dad7c2c0669a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37fa97c282bd7455c111e5ce338ccb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f932bc2c25b2a04f809daca5f327887546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d2431e39d7011b51de12feaf5704547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2199709941badc673c738e046afc0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1fc35478ecfb1bdf16bec989f80f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35e1082b4515816b85efc4fa89dbae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4705a35cc333a1d92aa81577f207846551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d859bcfe1959d97cd383c33ad4d9c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4760a30d2212a5ad7770c00868b61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bae642c41307c95de214df4883844554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23e58592b65795313c4f6819ce6111555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2470fabbe67dc727dfc40d3e6d2553556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c026acc314a1f7798dd767c0b1968b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff80ea2b86b9d1b5c4667a9213e1aed558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf88435ee6c4a7fc15fec1f6306c37559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deee77539841fc2ecd2ea2e1c2fd0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141a356784e919ac8fdb993cdda822c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb456f687aa98b990754bcfe260a71a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dc25c351d1f8e3b2189462fefe123563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bf5f62a9e6e5fb8c272180119fc8c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252fc8897775554c886354772288d60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35610ef0acb4a66e0991f6e21dca1e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebfb0f862b89c52e269856fe75c84f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cce8229fc65b2248bcc5d615427a96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477bcd6890762700cda72c51deb0c6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6793dfe9f20e09d4af47ab8af26412570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740f2f7b600e955dcdd54774e564afc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89001088c79b9ccf27eadff4048c7d8d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a754af890cb446b9bd55714ba8fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628bff541cb93e12c71a0c898bf6293574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80ac8fa5e1ddbfce2321e8f2b671d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63ced8dbc0964b8035a20bdae7b518576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf5fe390f654f1a28075a4fbb74b9e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90351ed34a6e5e7d9920bb47bf304f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c12315a397437db7c3441d0ce7e8b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ecf977580c0c52135390d78e0d812580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46787f6f30a55a0c768779615e4bd9b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f1a268d5f2b08ddd44601f59cbcbb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f20a863bc15dbedaa3db36427b109583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e504b7e3f2f4a040b87a89e8209e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0620ea455ca242bcf24584de1c1b24585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8db217a1304bf2e8286e1f4ebe33c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab331bb9fb760423891c8c875334687587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a872f87d347a9528e257d3785c7d19c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82581bae1ad2c365837c48f5956c43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949db38c99e8a3def3a7f461b503b4c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa394baa35cf346e1da8556c7472476e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ab5c2f5552d2f53c7cbf8fb668ea9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4e62544ee5cc3d0c6398155119d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ec040bd0f0998095d86adeee3909f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a35718513d53989cbb9b783b562428595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370b653250300d5b3f4abcddb2679e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764669a2b9cf476732cdd347f38e6d34597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843413c05d293d058b1a5040feca7aa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e74f2c61218959f6b93d547d593f1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24a4a5ffbba7d7e757f67f8cf16c70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd409ef5724b23fa398123e3e092ab5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f9dcd253cff24f2bacc637370318c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cbbdd2634992ca970ed04f2b6b848603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae28dc0e9504e726ab937e94b0ec8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797729ad5b33041651b6e9ebe51a81b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b201d11cd4b9190d4f61e80725bb5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16309ac64013e2ebd76e6127bbdc97607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214c423fb50b18e52549db9c77304c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d5b2ad336542ce80cd68877b1f626609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c42c1e32c4f3d8525b01a3041966610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc0b0604bb656d7e7ec6406e3aab91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c0733b74f1ca65f8acd7a0264161612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7935dfda4b43427d7c4c01a840854e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92993be81b9264894f32a758754794614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f87e8f680bf0c59ce82ce2fe977f69615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c685296fb594f37d980ece6fdc2555616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636c6ce545b07d487c1da90b173fc73617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cff5ff31d5655b1757f328e434b495618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b220916074858c78d51024f12c95cf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f7b5aec9390b0237475fd4aee60b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc6f887b73a47b4bb3f87fac872b7e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9377f238f146c548a3ebf6cf4c184e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b99b61fecfee31043a8fd1094cc34623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dbacfdc512b2becac4add8b8f9464624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf720284d7a1c1b2f3f0e04be481a39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3b538637343201255ca5355f2be75626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52824f3f963bbe85f598315ce13b20ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949eac4bbc86a176132de02a051ce1d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970d6f2001aec53863de5d550b9f0bb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16da966ca36a3f405ed1290eb90dee0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d34680d5cb77ba6e589807b4e3452d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e76d07059d05d386d5302d47fd43632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c4b92500e104251e0775837001932633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bf77f8b59f439964819eff3bc8976634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db6359c86f3eb7a2683c25da36fba3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8ee998d3387fa3f874538f3619fb1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeec0336da4343d0138bb9dc6e22bd7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35712da1b62f71eb27b7b512eb9e94fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574f2a60f8ae991e5df6996d7371924639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6286bc9c9730f0f6246416349497e47640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec65a2d69bd6de19a8cd6e77dbaa7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677587d9856cf904c22e40a177a96f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bc31550a5f139d1b310b5660a522a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883ee24d3343394a0d23842cdb3ac3d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3dbab06662cc0cdea27a5c73c5fda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae55ea1a8c916c9f7eea69ae2371867646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889651bd3ad74bd0a4fac05ebc6d99e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76ff266130e5a335965a6e3ecab9aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677cd525ed1741fd9efd9c47d292e76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b72de4d88ccfca81bc509416d5db19650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e986aee0175857a84c954a3b9e2af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98af10f651d01c6f7ea518dca8594a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8c9db6642837693f1d33558764091653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeb738c0f40d4ea9e6b94eb036fd98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62261c22d6ab9a54419d11cbe84a8de9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce20857e87accd508dc714feb728d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a74301f3e6b40d3852beae74817394657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dedb5de843f4bb7b4ee94f2cc63a01658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d18ba33705e6f2d28fb35aa979ad3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4babffe975f9460ad3d4bad4d79438660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5467db6a3b15388c8df7af4830fa14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077c31d38b6f31fe9ecbbf85052704e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8a237529ffa96c96ca2232f6caa83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656875745870d220cf321e45998dad0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79927f3b555bcd1b7cd79e732dbc06cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959ccec1abd82e57edb17a39f795dc3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6af93e217dbf41099249c3dfad9544667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46286fe1d33f8a0927d6186e205613668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6d7b68159a467575d194b1301a203669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf3acf86cdcf3a59b3a8912c975c88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821ed380216050309e29e667a88daa8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35442da066b308571312f0092bb08d7c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715df4f4912d58f597605978689b1df673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7712b7a632a30dfbcb29e376a688173674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e2ec95e1d4bb710174e7178684a3d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b4fcc69d5f77f2af0fd276a04c51f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9c0099f4ea98e80c7f7fc5cf80bec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593d5e0a48ab95881967cc689b82d43678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801d5bdb60e863c2f800617452d95a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873a9c6d5e1f33ea542a1a40f93c3bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f364034770a5a37747b60f21cd584681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dec2fce2162c5fed92223f672e9203682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05507b37b01ddcb0c3bfbba6f8651683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757d2ee5d0a29892887ee02b39af75684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d76c0c695272d17af4c65ff199c8d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e02d0d2bf713bdbd38a03e130996b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5bff2786a44ba67977a2f79033374687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09af45fc76c49117dd03f55f3080f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc1b66f31c1399046aa401dd2262c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17d46f7259b3309bb9d968d907c162690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a734538e85e72cd216f8efa88a836b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c82946880faf46414e8b8d60c9c92692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f0b42c929979707439df1a9755707693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94cefde34b8329b36ba5e8f815b3da694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be46adfebe973385f5f29ef398b5e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63dd554f48aefe2c2b61b22954e189696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696bd432996c505860b642a9f2969fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89d325a33357cd6a8ccce21f7bbe96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5357e2b555212bcce9da6389b4af4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2ec0cf32572a3b779778c42cf74e1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6b8b5b7208aa1735d0f1b7f16b43b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b81b94bc3c50c663c773a2957a8db702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee1c7c17a1bbab06e2a49c9dc1b030703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1c3f18f7b4a6e2fea9a2420690db9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a016283b29c9d322a852a133eacefad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f904731647fbafa76b75eb093573cf7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2f3b3a8827f32fa90ef111e878f3d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269e533714b69916f6c74dee919f39e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ab36efa181cbc503b9ab4c064e081709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7251e1e444d18d0b8704f5716a0a141710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940f4a45653c8bf9be8890689e3ea22711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837178255dda4bb0e9bdf46b686587d3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa55fd27b48763d7b11e7f7ffd15311f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1909c79ea2126dc056d9b5df6a86b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b36370da1a177495e474042ccaee9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5cb3d48a6cc3f705f2640327246ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170b6ddbf7900b58b427469273fe46f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8647fced92bdf84323798fe4cc993c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4edabcb0a096ac42bb61efc272636d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe54b250dd4887631aa9295d3f861720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772a9789c99ea5a09bd79c21c4455d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd829ad5816a19bf455264a6f9f195722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d466c214f9bd3d2f8a0a1c95d183a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92824e1ea035b36f010f75c9cd7d260724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58963a6e3a58a9aef5431ec39a95a9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810fdbd6c9a0c02fbd8d5a5090fabe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e528dffd7410c4736dbe1d5a680f90727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06250900335a9b6a660c750171a7d1e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd9c1dab4d11e5ce089ec1ebf32659729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43a64fa1f2a4f3cd335eaa483f8fb2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b15d28fe1c55255ef4c5f652b655a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02029f3caaa3328f5d8b63a9fd25762732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4873d0d9e6c8ed2d59c3ed6dcdd7c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e566fc268d968a70076a5cce7197473734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a3fd0789673f8d68f0de9ee398064735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fd0f23a41e4a9c9aaf4939e4d5559736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09c4845510046eb0ebdc1bff0d1726737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4041f325187ca2dc8d2b91c8b4430e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6bc5ced69b3a56320daed76b25f28739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821b05527f33ae2b1caf9b96389cdeb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ebf3f23ca5a38c034a7b63ecf10b71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565b00edf1368ee966a23daad388fb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ae2f157187af4cf43978c3fed1d9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3af4dde0a51193e621e7e841949579744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911fb6316bfbeded509e9e19cdd3cf5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ddcb9d581ae134759f7716998b11c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2215fecb31e98c9af2d0c038493171e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4ac926bfca914b83b1872de9b3424748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bf7ccb7afbe10a5d5d9a347130242749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d75995bfb82e3eb67c8efa3bc0aafe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c955e1cef63fc0b6648249ceb88a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e812e57b92c22efa6323555dcd1d4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfe3eec4f1b05f453b78a42a3b23be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be0eafae1a520a9be9ccc606d28b0b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85f7cee41a1fb1f3bc1a67df4987e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786af0bf3915f501d6d18defbd99a401756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6208c9be29c156fc2cfb3e45e3967a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0833baf501114442be1d17968c377758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f977c4f3aa0e47b8afb36bc45798b8d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d17cd4dd0bcbf253b32d38d7988161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0489cee9e73b927d929e6b4b73a446c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abff14a13bd6cb0e8c1efcc5037e2f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcb1056e83374f4e73bc38da5efb074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5dd8dff94579d5219f0c950acad4845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3305cc50907792b82f93b87fa1ca2d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37a1c142fe99410d05a07441acb0a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b654015deb377d7fd68a9a1bbc34d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f70e491f6ff56e76ffd75a1da760799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a34be9dc31f2cb1a5e37df22f76f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e8a420e31c0ef82f77d11352c01c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e42d67de0c2f881f3858630a680da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52c9bb9dcbea88d64a6c5dee243ddd413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c54a3a6aaa583acbfb66e26c1487a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c708cc43a5baccade7ad3c6e6f471115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79444ba73c5ee30dc9123d7432401b016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe67562b8856f66ac0a4ad972a6c1b417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b254070c55434ea5907d38f6c1fd90518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b3e42b0d59047c422b7525c1ff89719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bce304dea7fd15897431a271e353c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbb4aa3b14366fd16fbe2a4cd4326d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b6b2a04a51ea18daeca63c6e646af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83b491009789d37541188ff7db253123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281f631cf634ac3c770e148c616143924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b2c118467fb0d29ca9a6cd5c5700f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03f0a53f018f25a49e088d6a4d3e7b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc5903943469e87ed1c076a1d113c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a723ac7ade3a40a7702451a0e9590628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008102218963c3c4a4e4ced3bfd268b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b559bfcdd7498134c3bf3f9f2f2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db388a8e4a6b18283cd8440129a44abd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4284c744ba08913a8c2c6415ed38c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8023946bb8f67e54241762cb2807ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd9bd05768936a6ed28ab79de2f7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735a42830f8a0820a56151b669e68e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52593839959384df97d39f8a136a71336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25568a385dda2a901615eab20bc5eb0137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7caa93fa570eeb853781105909f0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4450fb699f42b90c6b174ffeaf60039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a377c705c0ce41ff38b3bb81f211ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37e15ef494dcabc43558fbab03fbe341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665b303199b0aa0ee025c7d775c873242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0b0e67a9eac17f8a7c6b587393ff743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57666f62bc499a13fa1dc0adf37856c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dedf05121212835363d9adcbd83e7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47583460d16395f75412f2c01fc2f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7e6741c333fa579974e3aab00467847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6a5ae8d2d2c101cdeeb4c599b7f1848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd495dc9d75aadd14236a8e74ce9ee249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78833159f6f1223226bda43afae26a0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18157858100222e6924c37d5072c8351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231a5ddada451b2767e743aa403269452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051d43fd445dc2d4741983b3947a98753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9216143536c3fc5722cc091676a4a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd152368164c1091994ba9d070d6b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e4ff368b437e13524a9b99b7df3d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d510947994b0fe2e07c62935ec53f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca996bf419e139ddd301bd81efbcb4db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2832614151ddb686758d713328f3f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec720c48612dd7334bde906186aeaa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adc19c1b2022c1392cbf89fec9b77561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7385c4188e8f09633498178e090114462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0fac8a21232ba7f6742de2ed6a4d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39685a80bbd06dd933163f03d278185c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c262b4fdee1246fbd7bdaeaf81d5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a91a8a6ab91682c975aca8b7c2e04966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477910c12828a2fa3908e06099e050b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c3ebef16da971094779a5864c47c168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915188f3b214940a2bd020577cc548fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546048840a9e88419a4cb78c35c9d26470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01bdca96f4ba013fdfb12bd402a4b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466fcb276c885b4a68920f2ba2982d6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af0f5346b1e46e97401a87987651b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b79e7765784f3ab4022f1f7bd41ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658094a46f3c787df3291c1bb7deb3a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9612d1ae4800a94a1770d4875354b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa808f50a452663aa8a08e95a2777f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeddda12bb156070bafcdbf755ad1d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239012c25760b6dec513cdcb597dcc279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c412c5075da0c84c65ff3db5072fa6180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f372b3e4164237459727c3a69521081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809bfe3861c1a5b5cacf8ac132782a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7e93f7ac32d6bbad5557d9e20d6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76ed42c8270c0fa313318e7934d3fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09bbe4134e00ef2b77b3e5e3bbf76fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a8c13232f9a075deac8c2157f900b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449de472a70f789acfc8217f5ca535187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452003f67882fbd85deffa1786ec15388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9688084f4e164017dc5d4d86d0d933389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c652421f956da1e5751742e4a533290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729fcdfb59c8c8e40965cfe5a5b276291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f20587be0a6f547e153b583466d05d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda58fafcaa113ab839b99d7cc652a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e64e0580fb894ded1bbacf1b5b07994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9335e655b3db0a892ec8ebde68e0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb20f595be5dc616b5c5636bf100a9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43791610bae9cda99960022f20fdb3fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc2e59d3e4c89b85bf60b92e2b0f4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21edffc0f138c050e05a24b042d13d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25591218a3353c30e18a2c3fc0b057db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bceaa97194c5db1b212b4a94d8bfb8e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d43521902506d0c5371116919540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd98bccb4a887eb25753924ba6325ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca59b18e3a51fbb678885fa26f0cfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15b4f5d9bc89ce4bd3da0c5dd37c44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53659cf34195e7dac62fff2d99f53d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4401e78304d927130002239b77b03107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2659194bcd37f165c18ba28ca01595b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368efcd73cb7818629a807ce0d61100109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1b0c8ab35ba4f10642366f7ec7e64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e164a29d99475f6ab64dfc3667e6e1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451169cd85efa3c24b546d4318324a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e888b7dabcc702d14808300fcd4e20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae224b8651fca485276341fcbac80d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033119b436e3c0c538669aabeac29ac3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7747d522f99a99efb7fc65f49c2426b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17e3b46632a80606afe894eeb3aa11117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12ba582a153f5e6f752d8665298729118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf44b086d5aa4549a3e3acc97534a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60843e18e84576113271619d1015e408120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268c22356cff373a58b7fdf7088de59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824418401d7f881b1a574005a52dade4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a08ea3c0a7f64ccc1e11f8b1ebeca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bc70afa17fd969988498a70526290124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e88aa42b18ea54da4994902670a44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c4b11f8efdc84d425832945cb277d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd683aaedb46f5fc4422c45614046ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dad91d529205a1f1f3ae1141960f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a3002142ce39fd68a9d9c9ef5f17e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4368608dd00a9e0e4463fd4076f782130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539402e504ddf038764e7217f6387991131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84958749c1d0db1b83eaad068a847c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310e99525d29352b8c3f63d7d348104133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfa6aa8b4edb4e1fd4dc3d7c3b0a1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b01265cf735a84f20e7b59e317864d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89c89d43d72c607df4e5b8bb5d834136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843f2caefca2c896f4baa1a97e82d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d11796f43329a511df232ed3be4bd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31002de1858a56bc9ac1c09cd8249d58139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76192ba294619989fa42fcdd649e83af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced003187caf991ce447bb11f91c47df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf16d835d20167af638948a289ad381142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfee43dc41dcda8fb6a727c9d1da51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76019aba5784f7b676ed764db0fcc7d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ac629e67c6168fa4261c7f4b286b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163db61d07162db336786abbf4632df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba98b9ca9fb955f5f371f9c50f3f687147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb07a203dea55903711ec5eb24f1086148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b19acbcb5feb4b75b346c1737d13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c48d0f162d3f28f76d64d6e884c36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c022c3d7ebd8b418df26aa5d2d71ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b05d6215d65c56f772c549e5b5e1ab152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4396a66b397153dd6590c945732dd1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dcf10eacb3513c4900aff4b8074ef5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dde01335cbfc46509ce0fc5509d08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929807aba2ef2686e08f2b57aa33ea0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0561de353a831449c3757527b076f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd57a45be1c722a824e5f28c24ef55d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81575749ff553822fd477e54db545159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7577b80983f25e8374b7b2721f6e9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85005cecae7cd83d67fbd5c141b8a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395da296c7cfd54da52d97776d20c13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d660432a3b76ce1c789994c770cfda4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3da3953ded6daa15155132ebdf6d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9a080045abc41bbb23421f6662fe0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25efb58af8d5f81b0bf981685979d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924d5b2fb8ba21973f2d6e6a35ab505167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76763750e4ef665f755938f1432c14b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c324f218294e0c9eb6f39b2ba8da49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b41fe7b142ab67981ed187c89eca19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a98c49b49719e3802847441c6ecf89171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048287fd42c071d25e17e5308fe48bd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee848d9990c4d17c5c32d952265f149173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c07a3399723e3a2a29698c1b8bb5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9246617522b2354f1b8659af75b42b3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce88595003ab3a38b70dd3926f1ba9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed63c3e5a44baea3631bccc3e05371177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d106bf240416186dd6af1b4a219673d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152473e854ab9e3c64de6e567f17af6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2096aa13f00a69d0c25e9aa5a084c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff427b8d1626d4b9742f8e8224814c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d75e89da9162e095092f1e767ef48f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba2ab6597f1ac9e1f49f92ae7bd80a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203849cc75ce22593a0f59c214ec42184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861763b682a0b6f7ca02ad27a50678185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b38b53c0f1bff733c84c6fdb270a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b084bfbe3ea87d7220b3011bc4d6e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b59823be4890902142524fe8acd6b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6829fd0083d65ded4538ac591c9fbd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a73a6606103561c2d1dec0c9c4d386190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248c47e7bc12912c3dfc19e50bd30f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5aade81025c7964b9f90e2183e0d66192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3bd01d0e4140c1c0ae2122c15deab9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d912cd35e89f0ce3ca20d3a6a064e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8068b06741ba44d8699919bef1c01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7cd8a1e7b97dcebff6ae2600db8aae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09908fa47c50d7644a5607f7ff8bd740197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25713d9934852dd52a3dad6f45d8b4f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccadcbd28b645d19fdb0e4f5e471962199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912ce1d97c49a23ce8a4d7bcd63d36e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944eae5a7123264c5b7e00158f0e445201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3d8bdd27bddbc8e10902e3919d4ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc63d44d244d7bd851d29bfc139565203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad6b8120980df7297b66143a4e3c06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3af7aa1bd368f135b95711d1078483205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71171496517bffd871874b23e41dab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f86629b23426b8cfead6f2b75c42ea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0eb8ec8f60d5eb6ee2a478946bb742208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825127b7a71c5641fcf4f05599647443209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b885447a1556c32896928460b8a7384210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedb7ae359e7e6a9a4c83086488dbbf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e4094aff725c25a84bdf1f552d834212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42511510237c8a81994b93b25eee55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a689a8be2773a911f0af0f39cdf78bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a75c9852e9e123f8ad367a2dda16a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68b9f4fbee7a496a0a947133cf3fc5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d8a2d08fa43eab1a5cf99c38c544f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e754df3f59db910bee59747bb70bee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51aa47fb70772babdf2caffa9625fb0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4c2960f2ab8cd0072d1632d74e0fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f595bf40c5ef8d4cb7f11eb3055d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a96a2a971d2982fd58274f02e8db5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268b94d0e624328b454b4caf78ebe55223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144f5c28c9944554b4a8c1ee34f5eaa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4e11ebdb51fe0b5cbf1ac6a5828c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdce4ae149b537c0526c606a21007e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe35e063b2dba838afd3c07de4689d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed22c665e0288810ee2d2a68e0e5d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb6d762790682b17e957cbcc65c7e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfe5581c94984fb74e61c5b03f1548230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dc7aa5d2ebff276aff729a252e239231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713e0604e5283fa407abf5744ac285c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc6a8151fd625b0557c00856b45919233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c427c5f416b81078a30352f7f6937234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d23098fedb7c474d1d366c8636c1e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a69d45037c20c75fa261cdd54ac20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c316b5e141c5bdcb7921da078824d47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4589bb2c45dbd4713f1f91f6b3c53b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b27187319c0324098487b033dd13af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a608c9f50e45bf8dbf717e9959d47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4feba86d97767ac1e148acb8ef643241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed190ce2dcdc21090037252abed927242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f832ae67cdf3bff145f636f80b5a2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba193caeb1d9eddd92953e978a0ac576244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b5d71482256419f72adfee2bb2e81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06464a251632eddc6e63815200877879246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85194445f312ab7ff6b258069f8dde6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51e10f5a3e5d6b75c7821e88dcd32c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ed377c41d88eb3b2a73a89ac28bb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee0bb607243bd79abcf8d4d305a013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7ca6a72ecf3cdcc09824a3fdb7cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed70ff7b3b625e9d96febbc9f594764252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a7a1dddd8d481aaaf394206e0ce7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eba549b191a4c8ce32818c62980398254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450e8f743006fe1d8f5792b96052b6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b261bdd733a3bed2789f2416b6d573256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cefcdfe43977886abc793ac76dc9817257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ad44ad3e2bae63af8a38fdf78e097258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f054cd450214fdcef636208e29f924259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fa4109d71118902d1c1a9c6f21496260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88204a31829cdd424232ba55eef202a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed05becf7fd3ceb0dd33cf17c47249e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ad21a888d20bbcfe22f6abcd6c47f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c2783a7141ab409eb99ebd8668a88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd0c246c23bc10514828091f664470265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9542b0be88fbfc1b2b9904dc2d0963c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6a45bb00529a938746030335c8247267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ac29f57c0ffcc28930fc814124c73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5110babc812674320c47585603db9e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087a8eb8d8be6118865f44e5ab0a22b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfe16a14cb77d065950a06bd9e095f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4d7f3136897f635b0eaf95b06a05c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a70c6f82ecfc30ff19a5585e69e7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312da555eb90f47b983febebf15f6390274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3eeda61d78d51247bd9a4d7fc00ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ab5f9aa7a3a44fcb56414b579b33c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab308706a260feccf289630163d03bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75a60d380e08cfc81b073992e7f826278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f07e83981203c976abf8861aa3a1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ed4339214e984472a01fddd77adb0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebcd11b974e8f4f9253beeef76a70b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2e678af2ef0240beda2198fcd4500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c92131c8d150ca7f4037112fad35d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f8e018149a619fc4c940d80794e4f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96a7858ee46a5109dc80fb2cf9719d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342649eb3f9f98c7209d12d3b7f209a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6455aa17ee513793e30912a037361c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15623467befbb22adf465e80bd13f3d1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d4379c654cd861d8862fd81fd3718289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b00d6aa8b52889381ec9504a4ea69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3dac5a5b810f10df4b2839745179d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72be9b12affd8240792e6f9b3340df2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b8b19821722745c63d16a98553ff5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4405f6ec47172397a44d41dc5771f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc46cee3ae62c9fc00c6ac433fb9186295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d35506e44df7b818fcacc37fa48d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5475a77eabbf8d4e2afa70cbf3595a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67810edff458c146dc19ea452eb18a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b05acd7dd8a46d3eb44ad739a6bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9fabf60124ac96b6d4488c2352446300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812357cdd56ccb2b2dd05a39ec46f57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8afc4cc447b93310b7739b62f7b2b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e4304efebf7751b2e847e0b7d0668303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333244e806cb49446c0d8012fd69e938304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e71f25504490be74b75206c05aed99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fe24a312a8237144c8082f76b1388306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5ba9bb9ced4ab56d063c4800a4cb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bc6afc2f142a47ea32bdcaa68dea4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476dafd1e69b6e6d3f312732587b933309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86c3360c28ec298c0b2281ca902b00310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e50cd7ca2fcce048e1e18745a4878311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e849fe19122959911ec5101e78cf1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12665812fc1fc65a2db317672135370313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec0fa0a05a53efb9fd5f170d66ac72314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6f841018c8953834e778d86325b69315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470f15ae2c762ba1eea4ad704a7b417316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52ea140954cc08fbcf672b27beac03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829296be0b7bf62c93b79497803cc73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93874a76ec687b27215ce9674acea659319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c583f431233d3a6d40d8a86abac86d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca47e21cb2e686f3757643e98ac9f32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec055a7cb4bd3c0df5729eb853dcaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75399d50cabb398eb5fc40dc4ad05763323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e04af83e4089a088c4ba6270fafc3b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485a67b19948a99a2245caa98cde3eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3145adc9c2fdf5d70367df5bd8e58f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff886dcc18404839924abfecd2790987327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac508b1d4487942210c279218ff563328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912d902efd49c12b0e21badea03d638329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aef66dfd5905988a427e421636fef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d26bfc6128b61aafca72044982d7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047385273e2e098ee7801b012dae229b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03216021dfc2852082d7404b14fd6736333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351780e80e31aca151393b6bcb9b406334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68005b0accc222edd06158c7e79844335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b29a6c1e18c8bc73b69cec389951e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8f626efc29d4c0e5d2c2ac5133553337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00e4adf2337137104420ff4cf4f1c27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d882cf1c47c603cccbb82695447a45e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5719a0a9134d5c800e40066a392dc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0491e02d95a1485b8b03e4b50ea0e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243fb57dc4b3a86cdead4e99f6f7f3f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad6e0c3b957d49d39a6a9b4703999c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239a9d109efbb0c227b8fcd4e85f820344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cedc14ea8a9a43433766bfa282be3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852a6a1baa83c9a951aad180d2a887346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2ce85c0d1bb8304ef2f25c69d6bfd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b394c02e0512540053143f0df1be032348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601fbb38d19bd6c21e613f8b4724913349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ea9ac66c3ccb49b7293b8d093106a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8224fcd71b31ff40eb2455d78976d01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9540742662220780d669d7c3906bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2550f7b861c6ad6df4f473c93ecf8ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53aba7b3dff4fe2ad63b994e0ac571354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ba44518545febd4ef55235f796a4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9d9d8df9df5f1b5362c87bfd6b654356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0cd3b5dc2a650ed1f5db23427633f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbd235bd6f54804048daa3a013b198358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddc20d0362d358c262a1a55562b9f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2cd904d5fe5b2f0fe89c2f498767d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d7687eeef19caf95f0348d0a4044e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a910de71ebe175b1b02e5ca97bbd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233c4e7e3b91b2edb4bc77e680da51b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8709d7ccde35f347063154c7740f3d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51f3bb93cc889bab0b2a5ce1a95d67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27b80a5c43efea526c0e08908d06a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf98d99b83fa5ce4793191a25e544b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ff16bf209e7cfa1aa60b21f3a98ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8715d18adcd931681ec174d9d35ea369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71570722e0b545df1a165c63a5b035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afc6cbdf1017409586b8caaec8d97b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727d1c05844cf38234954ca15963582372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cada50acce6867a66e93c43aee213373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f26aa384944af540406e802ff82a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e2b3cad811c422f899f499caa1ebc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703c62917793a27e2f1feb26b469236376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e6c31a691d53a67155170293a3ec2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b840018635e7dd22b6aaf173df8324f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e5651f5d52db1d7b1b30db79de3f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeda6e2502ee1fc5486cf035ed14622380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292b5b7cf527e3a8f0f40c623c573ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aec5438a8d21e324703dcf8518992382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a2af5d2216926b6d11101ff43e139383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b0d06fcebf0cb8c015813709f61af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f72a76ad8020028a920667d5cbeea4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806966d262e6034e812d0aafc34de0a5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486dfc947dc933a9ba5c83bc11f1100387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329db9055d214eac9ffebb4de18bbf9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1874bb8b60e5256dcadd789fda7c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a18448b2c2fd62fc8926a48fa56b3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bf44ce9ba9dea34825caf938fd095391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798a05f3082c4a8675b6cbc5019e726392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed20377e835a17f11ae7caba7034e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5d50f42042744059633ce0a89a097394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1e63967fb9f21acf2f09050fe3c5f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56a9c7f3a9f95e721b157039346e28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45268ce65d3b665f715fb248fc555a63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167cb5a360ccc2b666d4014acfdcfe10398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258815420c25d4ff61322040e6fdc00e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af406b9334d40c49eddd09c92771dc3c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549c9b77b729b5f0ff2db15ccbc7205401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5b22f6e7cc79a227c0c2ba5998c63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10c42807704eb220cb7c4e2f53a7f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7e85bc547c4f1c9ee07a7384cddd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94163301d731a7e3799a191c31501171405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca11ea1762e1f538538dd77d94adb8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a25a33c4fb3e394bc501361e7b83e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408754ec0dbbf7c304ce6200a28a33d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4db42de5999a4f7e8fc3a6abd1e9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6d2030ac04f82d3af88e04167f788410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d32e03af0dff575e25f9f7ef961689411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d117540f0b6097725f3d6151afd9763412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f66e173d02d738b7dfd84d03f7310f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee58acbc31dd506cfe41704728a964f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85020d6e554bf88f71810efb5d1ed56d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a6f1d1962e35575acf58be87c86a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a08f818775d8916e237da589bece6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc6f4145ffa9cfe0fa2f0870bae683418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60fc9c77356aa0f2a4427f2f9fdfea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529b5f16de079ed196e001a192e9b46420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2d842050be7a9d8a37fcf641bf6fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea19b20fa06435cf6bcdd5116b542a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0b9cf030519db0a6c28bfb65c6b99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932badfc88c930b2ee701d36b8fbb3a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df6873f7c570171d58b4d83b982937425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17b7c27bb7481313e90e8ab3c9ecba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcd933c07760b9faff0b395ccacd43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4ec5ff8a091548a3f0a426ef46c2f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38652fd1c762d9776fa5d8d094ac67e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e0e41f4de1ae442d305bd5d330260430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d502e86e42404d5d3f775ddb69618b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b4fd2080a85eb7d74e7a4e8766dd9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b90dd53d3e35f867a2758fd745cdf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964ad8d7e1527d116f3da5306cd274434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ef4fc4d7a234aacd84e3c50ff2cda435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4f2082751d7ab907af47afc6ff69f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764c28c588a6c1fec51bf6649acaf6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a9c01e94de827b6d4b80d499bc4cb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e8ba8be82794ee4dc884fa2d43b44439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa0be0f50a2320aac9b286bb772d80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455e6f10acad7c272f08f6d9147800441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fd1b0f7328c6dbc56b05b3fcf1416442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806af7911f398cd6e1ac5a79c93d7a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42232dfcbfc5300dc0c939c3bf4e2df7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58d799c06cd63d72fe68c0c2627883445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf09470fa4fe78ed95d60b177f3415446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7b70e7441f56506fa00a3ccfb1713447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eb2bed5ca56f7b2cff723ae76ddfe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ac2bf2d41c7a37cfa2bc07124c4b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660c00bb612521b860294a8f6f6d7d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535ae3fa55575e79850d868d5b422e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adcadb6f81cb5f0fc34383b2941de5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88afb06ddd6b2399e188acbc3436495453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c822704944e4b8b329622f9db161e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823ec4783e22459199d85529f765f76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb76438b998e9f2fcfc6fd1e62754ef456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c796c18945d54d8f8b38bfb5ee60b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e25bb50d6f2247da8b4eda9fa9889b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c8ee9a46948fe749b1d72922d5aa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49e61705d0a34fa60ffabdcf838771460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b713e47d76cf1a5c6cea6dd2165197c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de6a9884b4711f7209cba903b65eaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36079282a36ab50f747a4b82db9d845f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49583a804324b79da19714f5ea5c2b81464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9153572334d2c62582fd424446ad3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0f8eefd76592771401db53864d14d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2685f1059ce2f27583db3f7d0a51726467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276972ff765f7043df27e0d106c23c22468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2434beff5a530a7c207bf4e0e61e64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b221061de18b7fce939e8dc5e61e30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231200835ef7d990de1c1646156ce12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73549c43cf1d8f700e1c6a7db027e27472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5becb90dafc00d54f1fa7070d6124d52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6318ef771690618baa03c1cb502005474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca883b93551e46dd456a2874fbaabc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3ea41312625a3de153f778bd08023476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67735c3754d77cfe906dca0299aa483d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb73dc5d345a484a97f06d53851a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5fdf7600faa941ea068f07b49a56b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ab4845757fa36f97ef8ea5afd08a6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e8503b6110048817d371bb45e87e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7225dd994dcf8d06d5bf78eb90ad21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b236f215d6be4a2672ffe1a260484483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c152133a16f026757809f30568b7f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc5d5e86c76b5398dc74b48a524f77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972ddd47156f61aee2f731914167750486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b7a317aef42bddf7b13d556ca8747487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033ca49844f24687d923fded91202ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35d558fe66aba24cfbcfc78b878b9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b0ec41f132983c6496242982092ae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a16c89303ee102941d23dcd761264491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31ffa58382747ec79f5b785af94f41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc3a402b6ac48144c900981920abdf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9003fb4f4ac95f7476310de2a5d19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6d6e4f13287d5d00c284209047a62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401ff095aeba3503373a1e8a880d060496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aae72223b8f355864aab11d6340576497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537ad4dbe8555210e0bd9d058d86615498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfd741e8da1a57a4d5c7d907aaded9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a84b927b328ff6b03470c895693d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80782c1d7b4c795040cf2e17059590a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fb65e16b5c86703a7ec30bf27a226502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe373971791de339e1492d431cf0367503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23b012358b904f3ca08d1816c0b322504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83df6d80c8f76bc0b3ee2acd1cc7c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82769e4df39c608a9c7466280536c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d13fab352e1cb1248d23025edcbff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f7471fe7cde03c54eeebf9879e576508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5298619da8acb5f5b021f08ebcd35509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e4239d6c39795b1b0b9ca40db064f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb32e23b228dfd485f82562c8f86a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43542dca127db103be23f37dfff975a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94579c73ccd25f5b5f6daba8c0b706e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa366ac0dbf18593638d1e3a27faad5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c83dfcad9358dffd72b55ac3b720a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317e0ee08ea55701b9e93a1c218eb07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e5eb69054c49f352d08321ffa2195517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3080e9319fe149e29fc2bec8e15d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064b2aa862d72ee8b4920d904454049519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983e396eb5f97b8ac09c4b30a2c020e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789f54e10dfcf844af6627c8d75679e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f23dcd3a81784aa335d58a7579a11522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbf7d86bd1fe33ecb3cc95d7a783f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f8756b628913669dc499eeeaa1775524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ca9aab97311862751c2cfd7915056525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1568ada625c3591b2e2ac9079ba26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24160a8099a7853e1c3b8c16eb9d1d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05fd8f3e86c3553b7413cf5265a6d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aa7d9311a722b33161e6ff7bb8447529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7b9250486bb9ab80bad853f0800d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c337e4f42282ef60b86c39f8677e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e65f1094f1ccd42abc542c39105a9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97723e0297098336b3442d87fdabc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d393883c4988b42a69c8b0fdcc2ed65534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b1b0a3ed710b3df4f995fcb104ade535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcef6d0846ce38f72d63fea8ea395bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ef2a365e2162ebb583502bcc64d60537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcb787d307cad6a32fff5015d2e221538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea31d245069657c39e04e5bc448862539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6de7889233845aa8f0b5fdd134ad5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74667a5c04f1c59f48533c674e67c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50bc802759585173d18838e5e184ca542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840e27016a77893428ac34cd90bc281543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434a0a1bda04c9424b7796f318292d9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade3261c838c5eefd3cdd76de6b668545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df616cffb1902cde4a47fab74c3569546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d8533c3d97fce840f2a6b2c746412547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb910c83b1989645acf1aebdbf6236a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c502d7c72bce1227cabe74227bee649549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c146f004c5bee4ef5b86fa3c8e18f8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d10fb3321e1889308944fbb750cf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b5015fe9d5ed64d0509e1e963391c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9613ab2b4a7f3523856657cacd98cc4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0a50c937e29919bc76b7be868b6be554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debf11b1341cd2a8f39e021dc21b03d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecef26a5f178b4fce908063a9f45d46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b93a5412eb827db7ae7d07614f3e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faa9a968bf5465f1723d82813bb541558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ab307ecfc912bb069d77d5ce156ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147968812e50fc36c4f6b286b1b6d75d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50574d62cb3b12f567202ec63b2a2c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81558054cef8f19aba6235b0c31b15562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea214ab112edcc1da0aba269a5fd9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed709d4d73ed0d6442f2717bb7a7da54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48850cf3d71e42faa9ecb53660b7eb5d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5364139e11bb7f64fd7423d45aa375d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043dda841acf8cc20ca1a04c58f95a0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec5f4fe1a30f3af1ee1e78cc44f1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500e04334079198bfabc55c17cc1c8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e5f9836e34084763f0abe9157b7bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbe4f893d5c6f7b821140e45f3b244571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9822b7f3baecdcdd25e3da8cb9b654572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb34888abb74e27aad5a23b8bda46d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d236f694372f8f0d24ee030d72b4d5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c783f80df96b562a805811b91f5d529575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4b1f925c07fda111108a46d0e0f7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0d69510a2eb96bd359d460349f85e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b267db8a149ccd6d2c8e31759d27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a814aa4c737df45608f51b5534847579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef1bfef6119e639cb4dbf79c4e83ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20946f6d8306ef114812f384cded37a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7b617380cdbb0e63cd18081e4134f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fd89178b519b0c713f5f427f1d5d0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f848c485862562e19d00ee0e5387a10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72b5b46bf59d5aa149a7b7b2398d55585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d0769ea2a0e041c9450c19da2a3bb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425e03de7ebe1851be6e98f6253e758587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925d4e5686684154689a9be580c81a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c725b70efc1d48e2167ea3108ac5ab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2206c63a0701ed71931cfa1c27824b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8249ac896493c1e3f117aa3235dcf2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4331db1bb9b30cc7451e31e9bef197592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d9698434c0d9446fd284793267a9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158c33cb41f1fb62162a4eb1c7a08e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e7c887db9b5d389deaf9c9b6cf731595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85c3c35f40179f2df6051c5354b7a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaebacea5063d7046d814e2cbabcd6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa2a6fd3edb76093a5ed9846235ee2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe9bffb47c4115527eb2d406cb6ec2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5fcb35ddcf27be2b5094a6108aef6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545e732aa2ed1ccdabe1a44bdc592a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d442647352468b1e42e9998faf555602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229196d551a8906f43ca11a6b20d00df603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f236c6ddb71b8886bfbacff42a6b239604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fc884d395e1e042b05edcf5eec0bb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db0a307e1a326888e343ae7e62d7fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c10ffd8d29d3f8645451714237bb8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c483232dc262cbce4e31e449b3555a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6760b95a8fdcb7eaa50d5d9ae428c5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e244fc4cbfb2a462d109efebd75885e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bc628afbc5905619138e2048ff7b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c21fac1bf08a5d0b4f5f954d6e2d4b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2119bb9ca45c235d634f2daebb5938613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bed4c85e2c602fac386c4b0d47585c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371e412b720af7040e2c6a6927e93e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091d87f8b757fb20792edd6c9a290df616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a318744c9d20a0681aabfec0292166b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97cddf77fdf24f5d38e2a9f7c724a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9101c2871846e77c2b1f99cd911a30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0428c263b272b6bc7de9e33a57d08620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a6ee233b22045ce03f36a4be9aec7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f387fdfe376550d0615de4d43bd1f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13481f9b4891eaaac62c8802bc27d0df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d481f4d47b8cfb2119da2fca93aa2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd4d492286fbfcaaed2299d09ac9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05affcf3aae00cc70d79363147fa6185626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadee0db03136cd7ae32f7402920177c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9615f3917258822bae7afc7341df65f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968f35e3786fd83facb02f014ae3aeb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39c32c042f010cce1bc10cadfaa9b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8737b77402a68a1a1e5d48bf78aac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa6fbf619371850abe2f7e7083817a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b952a937e3f3133180676d33391810633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec4b689b07328231dc2f45f84fd07c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c093bfca93bc588adf4a46e8b203ac9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa3ac424f2f49aec6e94e38ab59b2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9310961af738c3513b37b97b1440e34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba6a99147fab9814ca2170b299926b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ce59da9f4d954ef3063c3ad67589d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789adf20c349eebbb26bc7384b50cd11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5295b93215782b8fa1040d11ed18a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e90f204c4c3dc4bd11f02b2f8bfcb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a42c16db572bbe7d2c039c24e2e16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cd37c569997935f6073160a33a17c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ee467f825c941299bde039c1475c5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80cc3f8f9fb21c4870a373cc298768646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cc82a52aa05c14c64456e0cce5d27647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ef4565dfe295eced22a07e6c5877e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f89c5d17ec8ebb4d433af200e13ab0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e332d752ee58e62ed6db711916d66650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853fb4446ee0587781d2ecee6eb3993651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbea0b248d2d76f5f2196b88dcd1598652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd95636561ea88b6ea6621ff3e20659653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca3ffaa5ef8a6956e84be0fe6ed5a4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f75147a5ebbf750438603989a2f1d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354bd4736f21394b53c1d6ec667783d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4d97aa3e5b04de46d9b3d08203299657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837b5ded16148c6c6ad6928d28f5018658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a3943150d9ec47dd4c976785913b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537b2961dc8bcadb317b1fa39f08923660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e801f10145bcdc05e44e434b8f9b49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0bcb523eb5de5c76e075c0418e378662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f0efe16b15d6c08c4f8d2d403624f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845af010e71e8d15448fad6f97f2c90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a874c770c203a6c081772fe3cffed4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de93be750f088bbda8818d058fbbe9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41bcd6923ed4d111139aae9a3f8b21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28865507d1639593650d3bd5244a59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaad29465abec5128eb1000c7e4af7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2c44c0141bdefe5d8d6339ba4b14a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b44f82537484d9cb6f51655c352043671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038cba1ccea6b4764f97262ac6e1c41672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999606d180b4282ea03393a0bedbf6b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0848467a909330f9615f528f70150d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac91b6a5c344753dc2688468cd07dc8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d147cd2622cd95a7dae2a8cb79bb10676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074477a5ed399d828de26ab2ee3f051677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f283dc7faee778174270f6e98197d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267a5453421cab9d93481402136c0cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9c5285ad9b57a3b3602417d11d30e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c332c67cbcbc87bc29bd656ac0eebd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a43bf5fb6dd6b08f211da4392fbba0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7934327eb9c5997c4f70b9c9c2083683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d502a87fb89f39362e68612d7347f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46c5e8453da181c762652b648daf77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052ff151cb54e32c91b2b1290b36e06686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95399e5f5a71fe4530574f9a9eba60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031a84af034400dd3af5da9968417b4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdd0cfbfed21177d18ed9cfc7029e7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7d89b593f3db8b603831d3cb3f0d8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b8279e9f7171e914e141bcdc61e3a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300e35ef849a70c1ecb204699ce47ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aae24b6a67b387640175a9fb16c5fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45707039db7ea884202d5d852110f623694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8da6ee4294133425705de17f6ff4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5d7e6311f87e598238684e4fbff1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039b880230779bdd5aaa17a5462728f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd7ea1f9e077a9c68972a4dcb3e483698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7b1b6080fcca0cb773a15db14b44d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498f63b56f2aab24fa87ec2add19403700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d7f3feed77bafb93124b1967d568e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a8cf70ce95b79fa7fa681df858cac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d11e8bd583d664fcc73a4ca56b9f3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c4ab128624483178076d04de04c6e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726e78010cb575a418d0d7da9577750705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032e87f80ac0847502454fbc1e59286706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc8cb000dc70c6a6b001c6b068a3ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4e5d61957595c12077f2be932eea4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c487f0119e45fdfe868955ccc2c67cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507b0557b44f9d3eefd42499ed62e9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ee0ccf99e806fa9b64ae39fa49a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204470e178df148b313ded7e457112d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee17eba987b9952b80d6e64f9815f51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f79cdf6f24b024b2e4668f1d60ae3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92987edf7417814aec3b7cc766cee567715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb686e64d7a00264524ae5f568fce6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e7825d4d754b98f3fdf9435161b5b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905ac31da4dbcdd2077bd057587acfb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd6b1b2f33d96e69dc1a4c6ee217e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a1dfa113f929ec7cca958aec9994d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ea672cb5ef9b834f1a74ec24f9928721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e913021fd0af28c5cb1ed71e462c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b752bfdbbd541742b50aa8501c1bad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246db5b3436cf2743f92d1e1f58b7dbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea1b624339d7b1cfc6a48a6194a33725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43781227f3d2be8b27a8d165cb160301726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fd139ff4ee29342e46c6c9194b9d8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7612508752287071735b5ca7250b73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1464b6c00ee2d092cf65bb18b5e063729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c116ff84447b176ddb521704f192c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcb79fcddf267a466d5f9fa60010d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51253ebd5db440d1030253662be8200732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead12bb5c0be884265ed3ae5f257250733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146dfb0e2b32a7a00e1c197850eb751734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87b5ebb15754f02495ada837dad40e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16100d02c33f06e727a50b1a1156d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1822fdf8974fa695ba8846cc63f0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bdf3dcf69d8a6fd1943b3bcaed211a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95006ee52b7a8886b709ff00377d71e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb52fbadfdbdcabf83e6d50dee2da7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46a33a07719d17841d90aba91146cd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19b9e41a74cc03df51d7c6d245a5b0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7365125d5011bed113ce7cc281b987743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf6aac222f83cbcf755d2c24d9ee29744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b167f1c321a9d7f5605529f881a35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe458686373331dd2e942f3d092b9f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73587a5366f6783e258ab8ce7b8ebf2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4e451805c179e89aafe0194810a8b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df71e0d8e1722031fbdf41e312467aa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b200606f7f1ac7adb9df7c1b5b8460750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b65e5d797e625ec17d7d6ff71b4e37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f82fe45b10ee7e55600a73058e5beb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1019846a745ea658ea59cc9210d5f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>