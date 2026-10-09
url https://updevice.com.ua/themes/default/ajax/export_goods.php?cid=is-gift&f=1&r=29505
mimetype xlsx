--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c6a0f1d2f90ed7c4fab6d92035aac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ec29b199a76383e1b88558aabfd792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980f1e023cb94a1b9929f451d7e2f963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c194a9894a2acc2b920e0a218d074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05356e042cb61df812b1bfc6d0d96c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a7ff9ac842290c0bfc25ab37af6766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa509418804c018b84c1fa2c086d7a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471a55f77c4091b42c50ce9ff0c68fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e2905d6b57a770d0198cbf4492e329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a5aad8cbc56f3d9093bd58c2fc68310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9473889dc2c69af7deb00b34b153111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db724db51d1f6e987fc068775d379bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f372a150ffcb80bc353eb2d6c1c845113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5189d73782005573abeef4596acbe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c781f85e4544f27d19cd7b9bf47c70c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9bc22168c1d59ad22d1ecd14bac0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1b855ee3b923bb85d12201500e5e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6977f7a12bd042ddc1eb7465c11ce8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a129fc9689805101028a664d588aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a64c4eb0e107102270eb7778b01b2f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497324d9a4da876e7c6a04ea5c7bae4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30b892b9057deaf4f163b273bcfa6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb2e8923ad4d247083bde4bf72583c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6409b1103cae2b6e9590c1f986513a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b53c0841a230f7a5f17c3aea55d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487f511921fecb7376d2094d25e277e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5b3d89513e93364f1d1bc2ea96f6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6079be69b99290dd3daa733439f6d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2cd89cccfb451d9b535370934424b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0cece1e31fb56ebb18bc8ec711cc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ead01e7bdcd0e5f34480108c0372431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09079d9d5371ff78556db09d3c6e8e932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409da6aedd56ccb011393fb269ef5dfa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c3377df7dd57ede30a3ff83ba0e3634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071fb31ba4dff98e1c267141f8f27e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b4d44f6bb254a47318dce8bf87bcc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426df67c9991455399792a7095bb440a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d6ee3a0d806637cc6b1e3b682ce3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e067d36be3949a999573825aa7fe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d82c3cbc6f7b933cc6f3c60f02d30b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295db1ccb8d45a26ebc5205a37147cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e115762e2113b3f239360b4ba3985f742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb68eb24dba3fced2ed10741045d1b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690be70f3a886e3239b114ae6661d1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfb219344c48fa4cdf9db345a8fdbe45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354127f667680b9582a8f516565401c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0414b2f0b9c7424c5f1ef3c90220847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413e6544495ed8e3d0de088b236e0af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055a1b4b2b9e7aa2951acb378bc94a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703ec6689048ad4841725b175f729bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02200906030c7656f75ad82b6af268b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a54a8bfb72bc11f4c56883bec00a2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74b4f09e2ada81d128c2feec97643b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3c31b1b470d83de46eae54c578b5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628235798daf72b820d5a82547a5ff255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03944e50b6bcd5f7f3bd084ca853a0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67649cce28cedec8dcceb9ac43d2c3a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b45018b7adfb817840b5b05fd5414058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e78afc509acbf93914974d59f8b0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163583b91e5f4f38b01f2ffde90c62660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7433785b199f30f98bd69d116ba429a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a77e774a9cf1df5c2fe48b77fffe162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf532c5b89f5c35d80dafd834cdf6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a47eb9a45c2170a794fd378e9236bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38f388fece5c53ef191c6c190c39a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0213546a1418bc78da1b19ad7c93f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb5892cd0aae9e2b0c488e6b0ba0e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef868b648d6c4831f621c9175e28611768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac532e7f0088559e1ea441401ff2c7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274efd6d8be55b6d250e91826cd6ec670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94aa542f5ce3e281e4989ca71cf88971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9f20405a2e75abc064e5f25c6604572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5d5a25f126646dedd080a995fd19c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfde5948d04cf2c29e46d545165ee374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cdcb16587797665b529648c0cec7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828477b47239ce9ec643006f0b5408576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b4e9f51edffc32f69bc63505e1fb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fe1393c7260d0d29b80be2231642978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2eb6139b2cd7a3b69eb0dca3d08cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70e434a1ae542641e4de6a7263813a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9fd25ff89146b6fc9506b7cf3a44181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92809a411814b4fdbcbfe7b0a88ae482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a4f2ee0e774c03ded821e9e0bb4e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d501c4fdad363a46824613f776c7d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba507c9333fd52a7f907eaa341e8bed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946ff6fd357036521992ad17a2a8e2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f4b387e99c9f5957b51617720916987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefef76edef46bddb3f43f4c1ca4e19588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c86e9fbf2f7eb1a61f7ee56ce009789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988baa955ec58a2edfe34a5035397e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c3bf8ebfbf05eb3ad7282a81ef13891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b639167a6009914d0354d6fc237de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821189e98f82fba3ad2de0c3d0ef84a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa75ceee9124b388d5d111a1bdcda494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842758d9b8aa1671728c6ed9d34802c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70405b684ea45c90d6b5e18a6452820496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf17c2901235ccb3231c51cf5d08b0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697a2f162fc2c919634a7575a2cb48698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58c30b93867b0289b2622597ca89d4999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553749d5335bee13429e6d584766017100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782803e1972ece7ac145a1ec25cc148101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab22ab71fcf7e32185b76da3a44c5fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7e31e259bf510fb606c55dabfef0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0c134e3be4b234f1a935474843f10104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b865a01329105b04c85ac48a9165b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec036bfa8ad4464e680fc627e4cb200106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a0eb9dde70fc300edbc3faee763ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eacb9971731b607d8cf944f515e62c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e792798769a6e865085f5fcbb93fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d428334dc01458d66104a52956699110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7c8ca5af9d01f13c9a83dead05086111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27ef9c4b6761c911c32bfa9e3d161c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d2c833fcc12b248e26efc0164c97b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae4e9e86adc3dd68f3b0b03c72dae0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8898e9a6712243964a1b92ddb5a33d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75509fa4a9a261f254605c8321eeca9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e661bb9ba51ffc6f29c08d68bf7a9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b42fb4c359f9a66322e34c7d132197118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348943a54fef135be350a810d383e485119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdd38d8dce7d559ee06541bda2b007120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafea6813b27b72cf253f82431cd89f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb18160a93c241f1723683ceaf072c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a79765a3caadbc45861702b26970c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda284f185bebca2c4fef6d6ee5cdfd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd3b193056618d5146a94ffec73d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517effdd8b9c1b2c10bb9edaa18878f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d8b292f70f9508ede8719a2ba42c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2829e5de8c0f427933a11c280cfd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182618e50f24bef0b5553b818061e6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2288b536eb1d7381ffaba0a55b52f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f8db526b7d5d35d310c46d7c22f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91143300470cfc0c9249fdaa5fc6e283132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d90fcd8b78436c695180d4eb62c8f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461b2b9da34ea56818c4ade3cbb4fd8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95f4f431bcc6c4da99d7e626f875e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038818231e0e0e1e850fb6f5f4afd36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3b2d69b833f439cafcad3dcf665e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be09d7b8edea69f341cbf911f793899138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa5cd88128db5835e7af60a0ef4ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119cc87a4fc6a6eb2c718609c572324140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25970e68d5e9a79ba7ef51aa4c5590141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766c19a6d7dd851c1e64b29342696d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37896a49ad62c5380c3b49f2f7126360143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf88bac6e3ac6d03bcdf797f240bb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d3752e779074af717f47b8506b3cb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a5d9e5c6cd2e3d0d7774e5e548234146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32172cd5a85410145cdb666ccddcb145147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ef1dfa2a155e630d505ba6a88b839148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28614757dd092cf20bbaec99d280247d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92918ccd848d8d0a6f2cd77e625b781f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3a2a6c2ef530611602b298c917e90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b8d944a254fe700688c5963a998d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09048a11c27ab561a1fad9113f4a94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac932d15c0639ca82910a1c2ebc6e34154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f9aabd897d5259b6bb46767befbf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92f77e7349bbdd64631b49088e01ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a7e1345d5d36d4761caf6e419d882157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a062482d73dd80e6932784df4b6e4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4bf6c3c1abd416791fb31f7453e32159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ade0d4c91322977f981c480eacbd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32262adaf49c4d533f9c9f0f55a3e45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9603d769c2f66da2a22e4d2fa7431162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35650b618b7b2c9d5d6b8f75fd03050163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc86ae3a6c6022f924219fd5c809f78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae83dae6f41aef2d630baa76990bdfa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ff9a70a0faf8eb1d255b3f8ad4050166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b3dde03b6da7b6f5030e7bcfa107c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a002ae0b9394b4073abdd5a90ce569168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106fef7f7ed14221ad54669bf38082169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccb16911aeed368e6ed42fc10a0aa2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db0daa2300702eb5f86002fa93fd69171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6fcc403c2449053b5eeffe7b146f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c421ea372000f7daf560e73d593a790173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae3de2503f493b0b03fe29d3da0b3f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f8fecf396e5583a7a747f26f14df9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fbafbecde9d4ac0263e8488134ce8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183585352eac10f3b6df222d21217f87177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae63dff72d1ce649cbf8e823e4f5c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7de9affd7b230e86181ed1bfef73e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42e055f42fce4dd630f198299cf8f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcda265e6fd7e8c4312346be46e5cde181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e4fb3b62b6d18ecd1c92b7217eaae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddd1204cc7ac5629cafc32fe473283183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4e7f7bef8f82a49bbd4e36477a83c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbeaaa23b8574c1a265116fad02b5db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49010336fac406630cd3a730dd14e0ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674640fa70e898c23b6c3e865865d065187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ae72f4bf91332e3a41b0d62b7d3ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920394ac381ce7a3af30bb525bea39e6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b9bcbd113122f22efe0649a9a7a1a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3dc91cac57024f3a3057b23418f35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4696121b209c4f92a9063b8d41fb33192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a36731be542128d283280ab6f337b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906c828395e359f38fa1526b82f348d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c464fa99914a7c1a6cd430f640e500195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d200a716a924f1b317fc4286a786195196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1accb60a967a7909f3aff2060714bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cfdf55536015b2bd6b1487ba56608198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911b68cdbed513414a06046bffd689f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6974f18ff65d1bc27aa114a07650f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7866c2831fc2b6d84f12abb23eb49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96790d57ebfbc4fd03911c078010e9fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec1e679ff9a37b546a4477cc44cffe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6837e3968878892274c27d70507a63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f9a05feed8916ede9b31aa96289e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b63170c39e262bb97ec9690aad24c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657fdec808510bac9a8fbc3f728d2a4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a909396161b98b08a84b387e30114208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ca9cde2d767eb9f579f59db0bf18e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ecca90743fa1d590a6fb137e8adea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349277afc7e53a75a85f87c16673f16d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc0a09eb378624c516ee593a12201f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a310d1b7ce5f1e862d7a1e700dcc127213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15a91ff970cf540ae7de034b54ecfd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c9ab0ff925271a1c3b76b732acfe5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d8415e5ea6aa4deffdf5838c9df6e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e681499053fa87af3d5f606724c6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07a9731dfe13db8a4f5132202be274218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abccd968f34771a83909f36bbd4a6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae4b04cc039d6ad8f0b4687ba74d40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93db6c89743d0f3e260da053508c7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143abd9ea7a9b1ebddd3a61d799288e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee589bec6bff45cd7a29eb41384e6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6e1fa820987280cf31232b74e4fa1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3829a1c7350af5a35ade8bf993a87a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9b6c8d841d184def682f9f135ae1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7003a42ecf31246292732cffe343e5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50070a95591fc345ef1eb7767f0fc0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee730825b58191ca5fdb989b90470ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767be78f35aae82285abfdc74d48c5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c7632685507e0d7def4c030f61a7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8503864720914c9108a27ef1ee2dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ef94a1a482c8db999b3cb05336ed6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3de032a0dbdd63c3f2fcdcdbdbe43234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9d46f3cdae164d39a4597575a6a8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f8d1e118a6eb05b56ec4df2ae195236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9a693b9864cc0e76f5f42953cea2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30ac9a2ee3e6bb3fe1226ebc1957f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa6e0070d5e35a51f62a7f08df72ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8476204456f1dc5469a8fdc02c921240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073508408dde9c22d47cbbefd004758241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8408aa319677a4d1a28f59b8b71d67e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca824e003a98299f95f8200b274758a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06815f5b9e5446a68f05e8c7cc37ca3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed9df99ee4a2819099a2d7b12ec1e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79a2e1e457cc61e5811cce2f4155e5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ec26dd3066a35327fe5ccd64a81fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de288ce4e3b361d9769a1e6d229766248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a53ab6e9d6b53d4d421294001b7830249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9454295d4c5e4910e1188c1708049a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd4c055e47e4487289336cf87c241d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1496ab1827a0c6a7da9e923aa02417252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c1b9d70abe8fd7f4acde521b4fdc7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b5b2274e0a652f4c12a7d5697c573254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296fa32736070b9dcda00c8c4723b5c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504aec9c4e9f186760fa9f498002374256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfba2f457c7fc679e293135a4f13f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86733ccf036c017f7062cb7d0a76d03f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b4d67f6fae05a1067ee81efb35b28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df087c7a4072a02a236e928d89c18f12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a673ef5164eb54f2f17d58d9061ced261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996953c34f1a09fe3d54fd8bde53631b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3846e44595a11ad5cff1220c75d03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc68fc719a3a5b780db22a79a9dbcc8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b0baf5b01dfe5a5328f6572f91771265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0022a657fc9c5e739644052f26187a2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7105870ec41e3eb30124962bdd5448267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de93813d9807facd88812326b9f2a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726616b915177425dc6cb2f4bbc49e3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30ba314223ed2c07bb105c0f8b0dad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aae95ff8f5d0eb8db673b82d107fa5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf13fed9af2e7b63f74b67c1604ec73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c448d11cb56320a240771b0916de686273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27672736268a0ebad6ccd55d1d1514d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bda2e59995e0ed09d7046dc8aed33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c26e3a7f5bbda7e91d93c55a11772276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb121256ae03fb3f7ff75662d565f9a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da68e28f746856c7c60b68a13b53e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc397f3e9596bb36ea95ef3a23b1b04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6ad8cf287e5b9ed3fdeddfc50a893280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a27b5834f5bd7ed03ba4516c71c29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49f3ad688e36d1c2e1490db6800da282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6c46c60591692d32d077697df0600283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aaf0ed0cfc4315c6875fcc3bfb422284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6817325f35a3d2e082f4d27da5954b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977b32a74101525399b692dbace2d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dfede887878a0a368578ace180afa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2a54c10102b05bb360e7ae5269907288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76276a58ea556316623f00cb0c5d4bee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28751b3dccfb3ed304dd52e309b1a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccce2f5f2b13fe5fe1b0eb55a55dc9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab7269cc33c8afd5267d8225b3b6a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b7a0959997e0df65d3a4821d0927e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970c8e762dabb1f80ce0a68e04fe816294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdd2e9dcd64899f4e5a1081e908f04295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a568c5c728ec4856df5360d353cd7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aca9af1412ccea5c0088d909c255a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e21725567746f807dda24a32074e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e1eb54df01ae3e02ed3d62065e1ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1a51c4e508a79ff5b9c22a89b822b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf7b2371c6c4a0feb0a66b373f2314301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ca2bde6e68971d44c22eb2a4ffb0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b01aa08a81cb77efa8deb7cd0eb695303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4955c69e4a8cfa3404501a3c3c640df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624e2667bf9f039fba339fedf311bd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f420a0077695375ba6d1d1766e078f8f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb25f803398ad3e7ec9eec4ea39daf4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001d31a9040d140b457db9ab1baba88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0553f5e4db73cfcfa4b5416cd24c71e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ccbaf14e0dcd3ee1d3a9bef901285310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bea17acc28add539a850c9f678246a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3832214f16871d7e4c525e445225e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ade165e466b3cf28817999e9177c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5c1bceec901db4410b0b7e2961e19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98820a33fc9cd3b6cf41915f845899315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73296b4d9f8e937bd23cf7f9f1cf9db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf12093d7716724d90cb5843199cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119ad7a23f2a2a16cc752247eaa28ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ff1b2886804e2f841558c1e1cbecd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e827aef04acaef98c0e356fe7b9dbad320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54646ce0dce6cf4e41544d6c1963f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414ebda602c9a2d51cb8bb1517150d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baedbc9443db9b5576b67fbaa497283323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452bc022709300623edd06f8449b4c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114de0f55cb6b678974efb18febdebe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f6ef98e06043c9c4ee54cb749086d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14692f204ea44852fec885c0aec232b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d935e94f01c7eb9902d04a1e2a23b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b312e1b0c9e245e0efdb2656a0cca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54de114ee21f442853ce8160fcf68ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb909a253c264264cd8e074799e1f53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb59d339c6877ef8b54896471f7cb1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977efdf1cbc00f165659281e4ab4257b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66f92508d734c9a67e9a492e38b20b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c7f1141b9b420205a27442f708211335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5766cab8d59634ce0875e4194e8023336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb41a122d63bbdcc2986981dceec84337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed57b97a47f3cbd5d8282f1c3df007338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5491350792ceffc68278d40c447f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a46588ce6f08fc201b036eaca3fb7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab145c4aa3cb63b1ae2e4ea9540e0faa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566384747268f6eaf2a46d6bcb87ef18342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2a1486dbf5222bfc3bdc827284203343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db0ee608863ff6f8c2b74eb2b4e291344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022d5272e2c330b0d2746a191223039345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e2e15cc6f4820619c01a0f4ddb4d0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ceee65a301802a5c074e554f7c225347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5317efb60253762738211dd3cbb47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb89755b456cedd439754ba83abad41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ea8c5a04611c365230e35dca89150350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a2e0722471356903b733062fa25b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb82e3469588a394676e7d1e03f8847352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bcc3a2502c347d8f108eed81d86a4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e6edf9e42bf629b70aff760e8eefb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f82ed97b1aba3d5aa6a2888c59858355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ceb946c38813dfeaffd3ee895103b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e11e5f8860991ccf45fc28404f560357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075af7b008bf71a5bdcb0b1b575c31a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9ca73d202354ea17d07756978c0fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284e863c61b935d7a8fd9f5367686c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f700c6eba465e06b10d6d2a2a43db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baa3a0f98a51e0750729fea17bbcf4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d46535f4f4882d8133683791a1b91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7422945582890f48004204e015bfb81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2ce8da56ce5c52a4adcaccc64de3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51a5cc12520adab18d47642ab13d18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451b118f285647e5d16a7cff84ef543367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a5f685baf56ddd156a53e962a898e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748087313945b53f1fb992244eaedc6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafba80259f9e65cc91d1101f5c5272d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1687be34fdcf490614b655d98a8f4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e46717a98aa9505be596365e61e77a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9153f0fc2189f7eb4a8c91ad53377373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d18f3edc6aa95ddcc743ea2631e01d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488674cf88b458e65c73f834cdf532e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe068ceb719fb1d007fbb5c71bf50376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c5820e75d659109de11d134d40bd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b97567067a7b7cf112070ff875df2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d37d2d504336e6c4356bea0963f35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20831c3dcde5efbd6dbcbd0446acdeca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1212ebd14f7c0eed13fe3b771ea34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13300c00dfe156e888a82cbb9dd1a3b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82c60fab54766bc7cfd37c1e97acb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5ab50175d5af13b14fc9fa77b7f9d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1299c2b478e06176bfbacc24f915385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab6546b81967d5238e162108898bef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951cc29d5d6ece1a5a278bf8f85e434387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b922e1c8f1b483dfffb64d9c66858388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6b99c37ab88a44d5fb3a8299dc04d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328982c3d1cb9e7c1b275ecb5902122390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c09caf9137cbfdc38cebd45ac7c49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0470dfa294ebf1dea16698d4091204392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9e818dd5bfa6c50d1838a8296c49a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bc2eb6283755f127b4a0dd6c0155d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e853540affcd70a8ae8c4cee8a564395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7e2430e282e5193a48b943288327e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59824debe11ae4008f3065c278e56d8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6d24078205fd2ed06df6553ce0ccd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3e38ec04ee8529bd230b7164d151399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7232ec6006ef02856f7c2c9fc92d10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b6ef7da56b1de1eb7af444b257a4a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2126ceef742c98f6bc75a413a0940402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c9e777c754e4f94729aff0b8c7846403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca2c36bb5dd77f758d1097faa3a8d3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c9a8dc4448552d0cf3996b469a729405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887558b472fab5c4f5ddf783e24ec56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c97c54bb298736abf9687f330d7e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27032fa72c61bc58432952153c4ac35d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2a915b5c6d7b9bf5957dfd57fafed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bbf8c8b6a7617c4a920504d0e4c20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2e773e71ed94eb05c5c2e8e64fc07411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6ae1c0c8ad3f7dd146078325d08d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d787e44d86c87d32a2d39a65cb27df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec61b388e3f9d93ca13aebabb68fd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0b893ee2079feb46d0a770b509c72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964dc015db08e25177a310774536868f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c90350e3c408edf049a0b39cb49786417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dec2ed83542b1af024554ca960f3a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e412d216fd5e70dc256ca9ebd733f5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302335d5aa8a84baf29875c920f1ddd0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36459334cbad663736c32cecf7c7c6d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd434847f035863150264e88ac921d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce01056bb7225b7f0d2b2d74ae50f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0347619636a1907c179ca790f81fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42262c9a3eae1dee64c75981507bc441425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3233c90bb25255ecc87514c53f92e40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748b50961b4f0840ffba6fa5e4ce05a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3dd65b031905d0ee9cbae60f404ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dff3a3b5c574e47e9bfc2a4691e4b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c054e10080192cd9b447b182c3cdc5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd90c4161f2dc64c3109636bd7328431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083288bd1d4fb583133bb24adb04bdc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc19bde624b005d028d65887a91f27b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccfa844a0d1d49682a2bf957cd00db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee9ddc315b1dc83a9c7fcf7c239491435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc2ebaea3708738f9532b3e647ca88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28017533f0ad760fa9218ce7f15145437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a3fb1691af12ae0d518dc2431d7e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa45de84448989abe046c0174e0a15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a11594d9e78c2e87ffc75bf86a0899440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afd7bfe74bfb3faaed8108406d1e45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b97e9f58b29950578a97ab9cfa467a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90078f573da2f85c6b3c1330adfbc19443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314501cbbbe362b0650d72a9ed0b8cde444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550310ca68ba47fe6d57ebde255ac8f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9d0e9a6d92468e6f620b37a89eabf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7440fe1f77de519930f4051dfecbe3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e5a7ad7396bdace9a6b61c0319f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629c7347a8dcd90fbd6ba78f6381e22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b7a15afd17278f238790231de8aba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49706754dce902379313489f787084ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1128b3dc0bf2f6ceb1b2c2f071f7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6903bc7270fa5167dd03f605324bcb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d03aec49395d59566e6ea8565dfc88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba413350da7f4da080db1da660ef957455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fe2f9bbee362d200b283c4bb7fdb0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90824845fe5fe536f2cdc7b8b8c7174457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021371cc2e6bab0a4639907854e6065b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2c3c1304738a58698e8e526373103459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3799fec8d7e279afbe528ed2535837460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ad1dc88967e8030f81170f4090495461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71b8b0514a438efc96e2eee9f7c3a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1583de36f360d672990179a1d080583463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49430b67739029da5936d1c0f479151464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12fdc7a46668fa6b283d1de19ac529465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dab6d4082ef3aa0c49006da0d4153c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7568203717177218dbc35a7a6f724467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa89b8ea70373e59e71ef4be2be065468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cfd73db366783c9ef6c54c0137dc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7ba849a86b2ebebbb6508f2c647af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd245391278db98bed095d8eccd8aa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c465a93fd67cbfdd1f86c6b581362472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d027056f9b7db0de9ba60b1e9ef85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdc625938d8ca4607144cad6bed455474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45505b131b346af8b2c73c6b10e641475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fc7d5f0ac789ee038b0df62badd47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334c3f48a0f14ec909c45728c6bfe74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d75f80d9cdaccf6f98516519e4381f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2ea8712d97e0f74b79657669f6eec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89927062ca3865df2b7b8f0092142f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed9e95ec445e1cbdb0d0bfc229cb11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae34e6ef4d77cc7ff73b74ffcf19ceb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8de6a8c4723c0707b864bde87ffec3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f24ca35cae006d56705ec179c8a7cd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fb1123c9321c4660e516480a5a0f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4196c73e28257f5c26bc8059119fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162ede5280c3f2d5cfb7864b66739f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d918f0fa8a32e559eb43d0b6e02b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e2d4bc64f8bce2b807ffc2fd5baa1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a538adc02950f63b6c2098a09da20a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0b41683f26f8b4b7973f1b8385526491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffa3cabd1507042e5bd99dfa7f6900492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8ca29124d357a091b188e1448fede493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa5b8c912f2e44f95cd53b6324ff07494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d098f2710e1ffe1f56381a7981707495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a0fa0d4f1a35bdab7843cfc64ad16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc05e6d0ad99bc38f8b44a1a44d7cd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10d71200359cd7ac9575d7bb9ce1fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46054a8ed427ff52d960be57a8a5280e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1512e096b142ee5fa2c744334ac4d50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752dd215a87bb9315db736f06e73be0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6191bc9e163f49f67c459c7d2210a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb1d5971a335ee34e51cdc16eff73d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d673347781296ac9dc58b6cbdd12f18504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d880be67fbfe8d1b8e50085ee9768aa505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139300e25d0e4713e4604f00baf022f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad23fa735b851f783fcc0e598c2a2e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f532493abd8401a2387119e1677bc4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5d16be64915a61f9909e49fd8b0bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97943e4942698db111f3a69f0eec812a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ec63f0eb8305a52be255ea5b9b12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec457fc2533a584219dfca18cca9eb8d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31a158275d1cc75d7bdb59d91f8673513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c845ed4e571da4d40e704b67791ab19514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac01fb5f378ec32598bdefe5e94313f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4736b7b9da0ab5246bd80efe44c36d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e227a438612e7a3fe3244693d6df186517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746a921a25824da580434adf6121c69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e045027b7bac1846f13cbb3a0d088519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa795909de595c8a3082579778189520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05af10d01fb529803b42ddb0cb2dc39521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391c297c2dc4a4d4401dbfc1a40d249522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff62befddcd7383c270f1799d91e42523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058477625044995df9b6e61bd13bcc06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79ec567f7a20957f244bfa2388e974525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc5acfb8036d5c02a00ef8d3ff285526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568480320ebc99a88702b65a6cee11d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547a73ea94ae30e8c663a491bc24438528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99780d6fd50e6a0dd17843942032b7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ba1ea47af386d864aab8b6d30f9e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfa880495bf23e5097f237ca2dda74531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d2260712f67172084f37957452ef3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f972d6d4f503b5440bfdf00e9a0133533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c6e62de38f2fbe5b1e3347d2bbb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c7f412b35e87a336a633af30e367b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb0d83276aa81b21c4d5c3dfb1ebca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f00c03bbd6c85477a33f14a30260a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cb89270df8be601c5ec6421e7fe7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea4eb9969d94c6c5dab9f7cb91a1b4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d140f314e3753f5033d139af57fd1d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7af46159302e53112f56a485b6db10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63951c02509c755027d081cb46b533542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01979e07fbdd9da50824e4efe00352b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bbaccad3e2faf129078a156495f49544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d2befd1767d6027e960c5479da432545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c19b87c5c53e601a72a114bcdc81d9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27771feff2bce1d384a08fae91d21b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b4db972c8f70e636257adf1983ed4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5b557e203475c2e17469371348022549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dcbc5adf47c74989fd489edc4907a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b768aff00d25543f53dba8d647465d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c915aa6b10b1899fa13b0454f377fec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b09e4f30b9c0b6671df0cfab64efc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ce473465b3a2c2cafcb8e2f61acdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94292c508b59436a14a73209f82305c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127df073bb8f3921c6e43feb1ecbee63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f3d553798075d45d5910cff347788557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2aa431eef06d20b6c9e2334a324ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ccd79082ca50e7e732879727d1b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ff3699fb1f7db7bb2966b554853c1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db987410c8c321f6be15164d91ffc7d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccc5f85ded500c4535bb5d4534b549562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab8425b446fe0c6755cad5e4e82026563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ae5649e90b9b8a0142a7ca703c258564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b7336cdfdf0086d9492675ce3fed8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01b898ca8f31bbed0712ed24a40d74566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c45d92ba5d2d9781bade6aba4f34c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c8ce7dcf751963a98e077f3e651ac5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe64e28e91d3f154257b1c1a3da0944569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa2893b5b6b91bdad4c367fb618ed9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e845af537153e40a8da15b34381ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362b5a229c1250e0cef31da74fb4159572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace151f6068fc75b2626846474c5e6d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d10cf1bbb10c3f8f0faa3d3ee433b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f08682fc9f60f6740093629cbc6a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a63ee815ed5be0129de87753cdfe5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8b6a77434cae9c0e17bdfd9f285b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ea13b97ad6bc085cb0dcfb8df9ac9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6d7a2c339900d1f3813436e3403a4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f319eb9cbf55abdd82fdffc77700ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5708f80e405abe18a1b730308c70c5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04d8eb482836d1221b36e7a64c6d04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef71c2a94185104da10af16717c0d9d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c81663fd29929b28b21d93fe4c42a6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf549c1950c2949916099ff9805886ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702c6e236fd85e894ab7bbeb7709ce7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1606d8be96ff6f8014a311c2e7a74587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade704adfabe869372a375fac157bef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a2da951588141a939de739661b2c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31087ebb3513f941335c377ed2416f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b480d340ba363dac48a45cbf0311c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209cc7f5c26924dbe9df4afcd443062592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3262b7b7673eb1725aa70c3a5c6c5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75091503b2fd832d82cc465821ec1e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0a3fe766a253ea07474535c0945b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1d1108ed75eda5bf2470d32b38ed8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4229d695b7ada560fd952f79cdbb8d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a2cc4f7053457eb3601ead62cad63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ea642f919dd3c89b59e6f7b2d23e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d787f3eb6f111f39a19b6dc48e1182d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d09cfd892fcb5e2f49ad58e18d791601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4d51a6ab218271a55c8de82447a18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7f52367c8f9a94aa189bfe79108d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c24c794adeef6cdb346c2fe67f45c0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2658f6897cb083256620d3e323a38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45aa1a7e78920b19b67f4b062dc17c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785de38eaa505099ec8054abc1afea2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953c845a71f20ca05cae27fd57eeda2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2feb1607935771fc1089af0dfca2539609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04330e2e90f11619e77c38dbc796c120610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b12763e1ff4ffc01e912ea572ae82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76ae2f34204d690014e4211c278ff6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc4379d7e97c09cd140a4ebeaf9e40613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ffd6d967fc57e8ce5cd1366510aba7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf078f23232db07acaad06e029371d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1310a32671121af64f24a62bebc3334f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186df9f9319965d81fabd7b8f2b278a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dad7c2d67d7de0995cd61bc0f42965618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdf7ef3cb4520ec1a342f2db08265619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd55bc5f8037059329c32c70288d272620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ffc3b3e11e35ecf3ad6f6621a08827621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bee7114bd232f47a1e7fe14b47aadb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911b3db028c41ce0f294525de8e7040623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b2d8285ad78164b1f03cd247784a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f332f511b0f49b79bc4e01beb9b06f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d07dbdc192812a04b3cbcb2414ce9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00247ffb15847b1be46ea98bcefe3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56eb02bda202615e8b4a02265519f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a5ae243032f3baae6c8906b330bf1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79de94147b4c8f1ea12d56bc95b89ec630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454c7c25b46961b96a9013352b7d83631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587d357e89ca8b5ed2def2d8368e334632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca666fed0e8910ffba78de271c5128633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067419ce1b0acce2005aef3ea519f04634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6338a183c8415624b003f114cf917f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018ddb3565f84a6a30ef82e9676f64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b4f75014a53c00766c5fb3885326c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688938be8ed7550f77178f4e887bf907638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490a76eae93040ebc0cbe46ab91f223639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b9fede8e14a51c897905fecef1b80640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf18d00c029df88ec06ae014a8f63d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c600be1b87e12035886da63fa6dc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877dda7563c112c2a77a1dac1a1a346643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16b7ba778d608388717bac92775090644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a00ac9c69c552adc8c422b93ad93c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51524f8515b62a2f0b4d316b6e373692646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d02dfacb22c70b86517fe19d05f71647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e43fae53551b896739a77898ed90b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6c2452bdec0339fa682c96a93c655649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d934212a9cca7e239ae7536398be9a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4611c03330f2f15ccc00506ee55caa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0b2ec35e82e598559133f616fe164652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4f9e148d46645a9713bb0b054582e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26e80ea1270477156388ef0526ae37654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65ca27c73a0fcbae99d8a43f335e61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ff995c5287fa1598057355c5ba9a7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecce53609e202e1055fd9f5daecf947657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d48bea49c385cc74e2e786edc8b3ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895cde1c2305b021e4a39eda9e8ef31659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419e52729d74a3f3cc2ad6e0701f3ba660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1eabe80eaa09653d40fb8ba97ec301661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaffeec326ec44131d3bd4cfd6e553e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375bae7984c7b3a44c91836ac312b72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0cb1ceb048bdcee29d6ddaef4a9a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7a198686aefd7b4757f761ed71ae8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35725af2ced42dd0ebbfa41cc38859666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac7c50e9cd365fbdc1b8c5844b5b17667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd9a612510bd8cf25fc446b61b699668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac90aab2991be0d46d6043920a796a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4d5e5387ab251d069f9dc4f046565670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42b84ea16b17ac4c1e91c08a98fd6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3142fc973b26d463ff84f13d7f3eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c2aaef19b07059d6b01b77f0cfcc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd785faea41802d568b63aa8194851674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bace65c38b158e59a1d31e38bff2f7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fd23bbe5dee61ef3e4ea4342692da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d16b9855247d6f3f4ac0574584c6a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3b995ddc4455c6b3531f7a882fcf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4d7f76b842a406caec1c10fbe02ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a62afb93136c6ec768eb9798d3efca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d7da63c9dbd798e6c41a2dfcc6921681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bb25436a485dce687ae872e95a43b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eae3c98c4e74d587e95096b0663ff6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94f1946936637f399a0164717bd85b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be374ff55dc7f7219b4686e69e5da851685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e037e89f57919483700002be76a7541686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfb1aa18e1805ea6488fbbf28b0c30687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de47b873055e5109bd3c8e601b8862e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac951e90639dde7a47fd8555f120d10e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ccba5c2587095fe4e9b803c1a1810690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a3ecb12e633553ed8e097ad8fe1a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de9d67a5f1da7fa6aeb55a7e3c2ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3168c49ad3f4128242e99933e2179d6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668756629696d94b9064d13a9d93bf68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc60d2fa22c15e8e6c935e2e727d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfe90f7c5fd4bab2496074a84e8914696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c3e947f8e05cf1e8afc34f7eb7f20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15edd297b870a6aa8efc5267c5c17c8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e17b098312a053a4e6ed1568a71788699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c5d7e7c29ec98eba79f5788030ac0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62229459676518c4a4d1e05c9fee240701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d851572b7c56e67842830f13c9bfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17b85291affa185c844698458b4b884703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87907195d1b6d2046aae7bcca9370b86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15110ed56e06ff903e0637f12a421da8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab648d3059d0f3b62047cb580cd76d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8adc72e452aca3c8c2a30bc0b8b47707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e48a8839c2ad9471d61e33086f65d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56d1d3922a23aea47f0bf4e59b2326709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3184e7c69b8d2fd0256f7dd3bac24710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3ea1cbb92461dd59c3b974566767f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d98fb00041a0ddc17f81b4e43b4c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a332b1d931edb22d699f76c6bd0b8af713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87306b976aae39293b87b5165f9e772a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bd48dd4df35565033c6e2507129f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c328452d1759b049bbdd914bfcbd04d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0f438eda5fa9f2602277f814717dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922bd18f9a31a5fbe83a86246726588718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d9df51bdb62caea7209ff625ecf82719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aea1df23f15ac24351241faad0ef79720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cd3109c10295c6e69cb3cf3ff85f9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359338149c4251cd783ecfbfb4897f01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef10e7065350b5cbae1c9f33fd11fd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8452f64993c4e79c10ddbf5c4b9da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef57e99c102aa5965186d8c141d95f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ca3594026fcf79f81386ecefa27b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c05bd68a918cd0ff4dbcda6909cb9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b333a8230bf0a5c91c47385604c6d50728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc19fc6564c6b1c37dbc8da53aa0175729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009015b871b39d0438ac2a255a989dbe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2409d50160f50b8287b3faa8c601a9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eac3ca20953fe5239fa2a17f64d4c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d132d245857c16ad47eb9997c3dbe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1fd772316ac8b48bd07b4d70e9105734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5401c3ac9a8e2163ed99990d21568735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d11e878d45d3387b9cb0ce139b237736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6aabea0e2b3dccace201c695021d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae9200742aec9ee713f7438a0bd165738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1206764727402bc3d6a45eb3ec2bb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1117beac3461a8a37241263c6ee5fa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc5a79fb2e03bb4fe08f79646c3d9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b602ef5cb2213c8040320a178933c55742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aedc183d258a85b3990af06106329743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583884b99cee968234cc89c6ec1bb61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039fd3f970dfb2c4b934b2abe9f709c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9504948bcf551cc981dd5ad9228ef2c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b05e57cd16df0fd0f4122e32e2a05747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25692984acc9a3aa3318de34c0b0a1d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66cf4d3b47675f54fcb7b061dc3cff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc60daa5b13885c383bf00d37e8754c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa02fc564f6ff2454d35cf395c1907751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bbaa21aafd8999dd329e01e235a8c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b634c144a5d3b0c05741cf29e7df59753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06672bf1706ef105147a80ce5333c168754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2643a818fa7370b6937ee2f14922b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312637edafe03e0ef129000f3747d155756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6691a1008e4debedff9e9c394c080a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b746ad4a18dc32f5a8db33cb3a1416758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0f58626cfe7b3de1a4b2431fcddd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51415314f4868c6bcbb888e18ed98791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e628d100b611f2fdea75eec99f03b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bce70dcd11b6a7e7efffb075be18a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2346a8e19d764984083a33c5e29c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4297c4b7b82b283a26c5f7ba02ed25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84147c6c1af4726caef6aba9a5093c0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1a576857c9d694edc627fc58026657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a79148160a246fb872b133129200478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb8e30a1462ce3d3fa3896d88fcee19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc58f8e7c45f06277b7d2fd2488af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977e3a868ac99e9ea55bcbedf53a84411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbb5bd9d7316466516be9de19dc52a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec76a6f266f729c3791efe995b273be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554058c5140a665c3ff831012dbbdd314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e923409822485623f25e7ef38e7e3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca034085c60d9a88dcea88a8b4150016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29ba13a6405b13c5622c5e77f43f5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d6921d8066c09eeeda11ef7279e0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284fe667f448fd9def61a466a833a6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d049fdeb25d1d5d77987a423b378b7a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4835964b259a1c1b001ce3b92f3843921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d6951726cdc1a79957b32f5be57e822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080428707cc59cb4e6234cf8d1792e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b45301b486fa0c9733ecdba4ff82dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4813294c3536eb30e33b92a132bd8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56148f61bbddb5fc91c828f182015226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76069a7c9bbdce92bf9e45ab51349327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff351b1e0bcd66b5f36d22b75bf3246528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa8dee9a4e3447911dbf05d70646a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e898351394abd6bb031c882910e78730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca24435119a366719797ced683361e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705eafcf7e68e64fb9233b5e0a7942932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fc7bd84ee3aec70e5d67ce344f74433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff45f8607a81d8fd41a4a799771be034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32675508da112f8430415fe0915ae135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75d3e2a63e286800574a73ae5e8c2f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada84f199c426ce0b1bb9fe3446d6ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46f730dc1e9f74b057602b8e25b6c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e3636f1285c52c30d03c03068cbed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc8aadcefdafc7dbf978e4e52633dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4a22aa8f7bb2e9cf54948c4120a1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a1a574b7feb6f6a04bd3e63df72fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6242a19513a67b0ca79daeb939e2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb57972ef7d5d8dd3bb3162ad55057f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347410ff2b9c6c512422847632358e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dd4101346525fce691735c8c6ac1346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a95120c5502d4a13271ae13694df047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2025babc6f5b8e8e0a2dac8ac6fa3d648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b85a44707a7fbdbbdb6a7e0a80621d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e9a1aebc1ccdaff00def4ce2f6fed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51304f91f92462ebeb90cdf6a12d32c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4578b1869dc4aa477a8792f965a865c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2949ada1168993b4e7f101143c132153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54b5933062ad2f03d8be85de6d7dce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db146024b765099db43416fdeabb953d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a51345ded470ef512ba7d0108f13e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0c4ac61799a00b960ea1bd49f9b3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c442845aa60166121e2aea1a211e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ddd454314c83225d6211b8b2db87d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8b1648dc11ab68672cb2891c08e3960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097ec63bdabf5f4162bc1998e71504361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144507060e2af0ed396c3845c8468b0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976a424e1da51c8624822d32f042e4263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965fc6fd832d5958cde7b658581bce5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02903b39bf32fb6a62de1ed59a5abd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e425523d11e535662c5fc160417ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b7966caabc888d9f345c260ffddce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727e5a9741d311499c36ba26adc549568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f091b148b95992d3af26c2aea5da6769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bdd85ec325bb8a05982be76d0b0fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e327e9af4a16d54f681f3adf29c12dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e36246ee7faf1c0645e93e51772fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669e90c475d6e4fc02dd1bceda5557573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeedb97d03b60598b2997cb26e69cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329a81ae02df8cd0a55544af00736a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b65a52b23afc3062c6142d7000fc9d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b28ba07c517fbf4447ab7c29a0f0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38302af2967e28501e0eb1f09556f3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec752dd9183e22c46a03f42429da7c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd49e7b4dd38d56f06337f3dd50a8f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42387f3e8ea554b5d06f7377804daf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613c7fec18bd859bab301058abdb51082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3363abacdffe4e9e0ec9fb5012c706c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd2f45854932fea63a6ca93d905e6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a73ca613d06fa32ae0693acf7237d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12e66975ddc2855da5d16712c6448186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429af5d3ea756dd050797fa2e6f69387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05903daa78eace550bdb99ef71b4091688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aec115f1d0e783b1e6e32ff883063989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e76090d8497c4cf1f7f226596512f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b95b2135f9a0b85772e396806675c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc445bf1dd8d7e2807b2874d88439ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451487a3ea36c9d16598aa2ba8014c2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5be64c27c0ad1da0970cc2f2459ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fa6e171ef7497238368ce4acdddc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a728804ac23f1cbd4fe172adf707c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350b836592549154f4ffe9fa79f2b0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d06d74636f639a213ae86896bfec298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3007ea05eb8a2a87fde7a2b850e2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75061e07cebc64dc1acfc7e5de91ade4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e6111794358b29d6174fab4c7e19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813958db6921d9bd5cc0090e7e0b2f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62cda4182017e20600889f7a677ad1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bdccddcfd7592e201013a9eaeb102104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3647fb38d7ef5f1eb561669166c17a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb4582fcfa80788f2b4642d6f575fe8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e36c57cce323f7d514e7816b57b4c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb491582e8b934ad7e3a295c0d683d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24b99215c88d746a9d8536e290d11d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888d44b486961b57afedcf2b9ff2551110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450728e14eec0647b0d4f8a2ed9c69a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f591566af2baac5da858f6eb61b03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3973f2560f3ef7ad8c42c7d06ca65a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77330631c4bc480be70c550440b0a5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349fd09b61a076f77dccb3c5b1aeb23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b33d618f2cdc932d64c4ad73d3b189116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a65bfd27ef018e2c563b9ad450e4e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56a237f399c231213167260044b3c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51e2be24e6fb15fe2b7f8a453c0a68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be6fa3e6f978f98ff87902f213dab3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509244b8de81d8c65b1e83b144914af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dfb67689771dc0e452556a7db75f8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18501f963b14d9a80ed3a89b31b4ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1564e4ba5a81956772f81a5a04a98e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a88bf5f4c85ef125cbc8a18aa1325125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19842f99dbf1e4f9234c8ac9b6a0be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287cb43cb1e4c7957b1428aef4757e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb39dc858c07bcd562767eefc2e7fa3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dc645d32c06df5aa95427f3d69a88129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6370b3de09a85646a79e24f9ee51ac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4556749833ddb703faf65f718b26a64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b8dafc4041a51dc35f1ed1ef4ab37132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d20120442cc54123df88f3df1f10133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3d29c29ea817e45e48f2d8d866c48134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a299bc6d8951ed84e1411d2b301641135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7735210af4c3b920752daa5ea851195136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe033b1438ad5501c8519ea29d5183a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c378d37b1fb9f911d4ea1d7785afb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390e814c6d91b092e9eb4621b00ccce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fdab01976fafe5a45336c02aaa937140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca6461a2350ad8e72353732e6b51b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61439ee2bb167e0b19998d4da91447142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb966eaea5d1c8201e0c2708b94a3e19143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b480f8cb56a63cfa599ae8445a40d6b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae667bfccf73d254fca4c231544992b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4bc9863316d536a8d6dbe1c7db00c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052529e8d200be43c6f3d3e0f61de12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c50ac5c753054824963fc8fae2b22148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8f27af31080a4067b2281e1b4b27c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb16c19caba840ec267b4446677515150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b167e36ce70cdc63d21b15b89aa0e8a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd4c6f3dfeef30cb41d1f90b2bebba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb745fed61c9430ba3fb304916ce5b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d017b9b9d4d1c9d16af5c8ecce7fbe6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a432be5daf93ddd57e6925c25daf6eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d446b6debf84aa25009f1e79f608a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc42765d795a1ad95e4d848d675d77157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca9a4a012acd9487fb853309306a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc08fddf15e5d55be68cfeee27f490159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f3098b1ddba67a3f93738f89fc1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec012cd48315198ea56622449696eed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9c5491a4b84adbfa6e6cde35dd57f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1cc68882b38dc55a3b98657f862e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8874928a9f055a52ce12e968d9ecda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730092a529adb462cb8a6e238490168165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0055a6901a17f4e47c2b7ce39f52954166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b768a923e65b581b3214df96f4219167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a87ef201909f51f74e9b0ff939828168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6519192909350626b090b2899f100169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33664c203888774b80f6dde9f38f147170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd880f6062c72a6b85d0bfbfbe325b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063340cc705d003ba29771a2ba652c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb98f8f73b17c981d89864610ce20d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682a38cf19ac948e8ad532ec20f0507174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5ae188ff76a3ffc2f7369e3ef9191175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763ff180b61fcd0241ab654f726806d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef16c5b10a43d9460ccf5e46ff52258177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf4a0e9a1e97270b48b52e0cdcae66178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069881cf3b87882aac48170967756ee3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f46011bbbb9783a37f42e196dfc04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85182588a4920b9afae6981e52c1b23f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33d204f1e6ef0910643aeb45e0bb31182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae89890a64903358f049ecd89becea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f093cd80530e686ecc5862655e1138184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3986333db6b13db827837b755930185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accbe5b17b19b26b819de722cb708a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4067c44207661077145bd35f96b250c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c80f1a6dd83f779c0fbf844c5ee56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6f03833e1634d1a15551869524280189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442cc88029ed19c9a1fa6f2791025bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537d07d2580e2dab01b3c613b64e838191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644120764033d97e741700369d183af192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a76b52ffdfc5873124626b820d0e8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ae6cb3ec4fae54e43f88127b5bcee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90c8a451a542b51afc3afb03b0870e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1990f7fe6d04e1cac8add140bfe9a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a201298eebc2a7232b42645daccba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3677c86216a7181bb8c8dc532a097d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb903969d14769091215f07ece3d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae43c72f06fdc710d9f4434edd15d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca406e1b6d90c7c30956af0f3779240201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4019a54829f00c1367079d83b75d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245e57aaf71d8dcdbfd5d731b7598eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bddea60e398bde450042d4a744457204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2fe29db97e1dae35afa5a4bbb60c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d9b67797ef374701091b36250bb76206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72038efb8dee48a68f45c75dd5a88762207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d411e7cce5edc4dc7d3e7aa3a28e408208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc9928848d8874cb55b3f72bcde850209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3381bc13546209f37f4ec38062b9a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e5f98bacbfe93c538f1b8470c7b19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee5d9bf0dc3a4f43d17fce179dacb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9392a4f8c6240dab7960300a12b80a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e504ae1522d416a3f6f493f64a692214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53369f5fe53429870ab90eccec3af9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7447062418ab7a924542b45453efd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275a84c5ec06e0c8f3882cd68e416cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b96a43304b1b5324b4d01a40454e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ade995d1e63e67549300c704595040219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95458dda4b174ea3b903ddeb2734b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62445b9b0eb93c62857f4d1a97a8a73a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cce9a1b4a1426429b70bbb2a57788222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89438e8c32109a7f264647ced1f0675a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f86a81dc804be5127bd194b5f1157224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b838edba424e798725656e694970a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade9feb078b28026dfeeb941f4c9419226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f034fe5aa50084eb82ff0cc9303643227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36633bdd848a02146cf960b6b41d44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b3d2abbfd31ad400ece73d24711554229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96866e8e0aa06e4e4360219f25654ab4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26cbe71bc2adf52917928567e7fa3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4c287f848e36ff06995abad073cd4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f96065b709d504f751a462f957d621233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c7f9edb0f0e11c63f7972fd1bd32c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a6094b6ec0032a65b78df31de4cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98a202ac066eab951f64401f29a19c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f377d4049874bb449a85ab14ca527237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656d0153ced72ddce2f670d0a41b12b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed677b194b2a5a5006b7c89a2fa08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079179d180a372f78b6d3d159b1cad4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9221f7ec7a62b0f62527cf81eaf0ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473194fc44bd00133de61b9926b6ed1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390703df93727eea0d122da5dbee740243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdc782ad37ba581b7ccfd48c1990e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb1c5576e0bbe10d4bc03727c6dc5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859670fa1144c46e30fec587d9b0ffa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2ee3f40898c7d77ab1cb026bc774f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1a1e44d4c02e9ca176e1c0621392248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde599fc54376e3ebda19458302ee5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e5e6bf2b76c7b716547bf77c81202250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08591f2649eff90b449e890d23f1ff9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485bdb0220daf496986d0757d279920252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28b321fc86571d32d16507726407a8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062237ef3f31426353f428ad06383001254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb5f6663307091e0fd93845e032c0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73194f27c5bdec46acee75f44d6801256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc36037cba51198fe4368f29fe597f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddae2e0d56581889c2e64a6b22c28ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd836495d7c181f89c6913d400b5704259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fd095ed1352593efb21acc1d40e15260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ba46ec56a8b68b5c5c4c0210225fc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732e5cb0115b7661622728dd1893f6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b11bcf15de95b0954f73f7f6adfaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3746a914a90d981e29b1436d39ed8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ea5300f11802c87c583f58b331d75265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd68cdfb2c9ba85dfb82efcab08910f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cfdf62b050eae677e117d41267d05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e9475439650e359461b1ad849b00a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedf6011f941653d718124dce911014269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391850a79b8bf5155b06468c7b1072e1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839863a7f854e8ab52d772bf2e1f43c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d623c3d780c93be28c8b3eddb74366272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85608463145e3a412c86f99e9d42c93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28017ef7ed9c2424c35fc1c586c7e2b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300188cfa8a4a3e7e14e51f5713e8c66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d557a3d0e25efb1edde949a571c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0bbed16513ec6da63f6673695b050277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d588c9c8582215148b19c4d32c91f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dfa5e8d9759d8f841dbeb512a7faf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dc907f53c7da7f233e65af306fdea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09def349a554d13e6a3cedd833088146281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc56e4e151c9bff079e3d359c2841a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aeae3616b670181de0f75415870732283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1352449967ca9a0d86e2602f12c06284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb1443545848bd88417e3fe8227308285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df5d645c17acf01112c07b17f1fe40286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e291d4009e3846c6f754bed365dd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af1e8a6364358c1f54e8028e1581a2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f82f5e868d501319ff13ec7a61694289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1818bef4401c40498406168e4b8f13c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1e89417aaeca9efe28370aacd832b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3531d3ad917065b51dbbf109682c1b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea9693a2f03c11dd060eee9866c89d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f322a3aafc331c0c5add437abd607294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0adc2056678bc27bcd21edfec639c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b90172b20fe31b82f4448d5434c815296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8b7121a6b1888c12564c170978974297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3390756dbdc01da26eca85e4d85088298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118487265f451cdd93372d9dfe9aeeb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4bc3bd1cdad4e06d277f92b84eb4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1729a76ec3cd783efc08e90b3b570301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe1493ebfff176530c937b811c35c7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132c8ef3e9cccf86f0a35c8c147f409303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e72e784fddd1a195e521cd30e86cf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da16dbcfee39a9f253c7afb796a0d7c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5aa9cb3882ce3dd71a01fd484abb4f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae42286aaf0d5ff6b4e9c5ad31064bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d633d2fbddfad0961b3f0c63d96f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8cdbdb2913a2fd0f157cf43ad7a73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96771a369d51b2b35866541dce9b6bcd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181af6479246abd9b3801eca04a36f34311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455fb2f91f6fa8d5fb288d842bec512312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f54f39f870065ee31a6c8042b2f8f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4bc9d9c3526377ffaecf2a3ac950c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821039ac54e21c82e929f455b28b0ede315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95142832737ce6c910d86a368d41e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840c07baf74196ab0920f6da4e27fae317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00788e3a85eab37331c123660d301e66318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849381f8462e20e6f3a99a3889351fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcc0c9f55d1a79088f1b101662f744320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01dbd1ccdd7403ddc83699730a8d28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bc5badddc0eedd7d7abd309f4e278322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01492dd69588244545bc3cee0003fc74323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831982c647fc176baeda2223d84c777324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80cdb53f2f5da90e10ac242da0c3c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36b8e4916395d72238497708bf795f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98f3ee394cecd5561b13a33e2697cf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2f4c2fe4e3a8b9716cb7b90ebc0e0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894c2d5639bdec3d581671a928cb028329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb100947da113c77c805d7a822e4936330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685be38857600bd0273e58a5ffd86f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ae5e6350908aeab62f88ae3a54796332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d8eb86a3714a8cb682506b09abc9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354fea8744aa2be3be1a9bb2f335270334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07518d93432ee7148f8e77311fe2a8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1e2257c5e8ffff2ed8cbe8f5f6bdf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da9bfd9fabe31d361d199d0a32643b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f290de61c8b138d3c7068c1aa334338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417bfe074a8a9badbc62e3e99ad9f0b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f75396fcca47706c0ad4c4de35cb19340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689abf4fb3a7f4f4d00e3435f40c41e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de4af0ba053fa4905440f3eb37593342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c9c8a791370ac91d5702b0a32b474343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d0bf4f3cd562936681810ab685fe9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff6f6c0f003b32aed8b93d31d43b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9eb8debfbac339ae8e728345f5f4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1cae9028223778586a3ce1372744f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eefbe2f8622cc54124ed18721eb63a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5a07475ea7b29f93b632f99b58c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4581d820fdd8da7166f52f2e14bf9b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2f4b4e3ea64abfb3e169045aa7a02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e9bab3d792d1faf11762b4d84d0b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a995f923a88d32ede522ff2f398241353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8ece1bf26d8672f738fef93f8ed64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41678a36b038669c24ddff0c53a238b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80482185df608502f5f06e85e36ec62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e28b1ad393309ee520d2b038a1aad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac550a65524d73289de203f72e5cbf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04867376b264da85d3a9a0c4cf2cdcde359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32757539f3d61247e564c9dd8a05ca5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5aee48993df15ef52b81b9c444f49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a9c9d8247402c81f5e6c9b5a57d1c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45e902232bfd389e7c3510abae46f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff80b8429df8edcf7f482a275dbf68c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15901cfbe57e658b7b272f2d35b4e2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5ad2f4849a0bcf0f44aa7481d468c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2073b2d1ad79790a3489c441688185b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c556ba89c31522c0e1aeaa044012189368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a93e6847a765f417850a4cc2e23c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da02a0b7641c2e93c9637900686ec08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db047e5457dda9886d70f1fd7e09de48371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05416b87ef7ebf35e6284722dc3124372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47737f020c51d1d8103c9b59b60b8efa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a7fb6e3653dd8f2ed61f98cb0db205374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69a19421b8b2f4610a2c05c940d031375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323330ac597537c6169599367867333376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71666205a74fdb65f4cd0d386f96d93a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573f696fd133f185640598a19f96db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4ac158e352ae23324c1c88e1ab81a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58ba7450573c05de5322c2d305d087380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84033d4be266758226c6311c5fd97ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e958f8f1c734b7d0460e2a7f7501545a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21484a8c3bb3a869919ff48786ae163f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3208d6196027c611d222072cba7394384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5cd9f3f101da00af068505f1e3e01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f8165a1ac8f74e43d6b30c10c8ee7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0417a8b5e7117c6253f714918732d00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b1c0c38106f7d893563d657a0999388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4898aefba4ae0475fa20f934e22a956389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fef36aa64fbcdaa524862e409ec30b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca9e08353c3689afc839ab90ce5ca0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bc4b85b2fe45acc274a230df33bcd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16430a46b8148fc4c329ce2a377c765f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a332f007bb03b985b1b90de0f0a790e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8bd723c0fe10b8dcd5dae9ed95fe0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1526aad0503a92e603e6989fc2efc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d40f6afa10a27a7d6d7eb4223fcaf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6ca76eb00572fe8e9b82ccf7563b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a71321a6500d974c060f0bd1bdbd77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b0597b9fe35eb2d2b3cdc28ebbdc4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd059bd341447003c4b06d33047a3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67de7415441fdf11fcfe04712c7f07402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578823543adfb9ed07ab244a40ce62e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e5bdf2b80c9eac9d654fe3a90857404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aecff36310f25c3929cab973007853405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d940548e25a6cb88336499520b48836406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059d32cd54a195ce5772e98d4216393407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1b56f6a76e98496087e8d8749741e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204603f0d9e7ebc146bad0c5a3611d7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da033909af16224c2620ab1909c8709d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dba823287c60762871f72f65343bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b08b34c42b49e7bf92a37eb180bb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3deac567ac20ff4834674fbb84eaf6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2820206f547e99563bda0fdd40a0595414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23445b6d0b3f995079e7b3d39ad020bf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb63533f083ff32aed30d23a75e562416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6616a41a2993decb65dcbf38ea0ad6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb50ac9719d288fc37232f2207c4c9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d884eafef340b65fc4f9df4715b491419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6f98ce4bc0f99b0adeb8c45136e8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386560f8f7fbfadf85c0ba4e0359c88421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6a5b2d16300940ee6ce9ba36bf100422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a511c566fc714c09cad19c7c983aa61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557609a48322cc5efe9a3cfad096db9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab73acdd800ecb93231a8d644c0437425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a41a7e999276d0e0371c9a6f45001426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4796d6d7b8f47334ef0ad62fed570427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9b123a47bc240c151dfbf8e26687e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184b35f72cc9cda29dce27a86bc3dbb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d25cf89812722c3bd1f28c8bf357c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307d1ae3cfae481a7a8eef76453184f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cb0834bbfda25273935bf37574fe7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aa5188e8811b3c866c6b6dbfb6e4d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0349a573e182a990b52d94d5bbfce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4049cbf7798c4df570d69e0a6bec9f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a0325c9ed27fbfff2b05ac88189ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48533961dd43072a4a7cce2b0bf7ef17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28a5b2f9f2e3699e1a0fceee83c635438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813cbf82d1661163815f80490cbb30a0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b18b296917c745bdffc5f5db4c935440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be646176fba896b899534cafc63d8e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e1f07036b65afa2f5ec6444c1d74b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b3306e6138a131054132cdf5a5de8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b692e30b167f67b2c57d2f7718f6a16444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff3936da6523430064bff1efd87ee7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204ae1563a6d180e4d7e811586c4d1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6748ba08c9eebfa96821fbc39e059fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e66973eb3015cfa60dbe4af3cb2754448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92e846d14d1323deed03e2f37e3e79449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794463b42cdf1309de48b91607ff115d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b224706d8e4e46e96a861aa7787efed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c0e777819cdbdf6b16bfd8d2b7b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5e485da07985a12ede9fde764a7b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84705071ae0ef6b308bcf108ad4e3fe7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302825a2d3621edbd7375ade253b9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483091c65191049ce40e14ad77c1095456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5989c3ea58d4b52761db4f1820e44457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b99a8e895ede64bdcd02868b0c5a5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b329181236685772784d5b5a39885459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273bdeebf905c49d3ba29598099072b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d1cc829649ee3c10c9a4d7579869e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf7953d94790869211946c83c92f14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d18871a374b4779673ed16fde451d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926871c96968c8862afcaed717d89de7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708711fcfd730dbf6c6aec3122ca7939465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32236d81068b05da98e7261e1f0cc1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afc1b83d186aa0b32386c6aa27907b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205ab3870e69e9eb3879934c88dce49468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1e06369c4dfec74ac0caaa94de9fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582db6ff44fbe5cc1524e01bcfd17de8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b395f696786d8866d200f33ee2e8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0bba745b174b77fa6a77b6795f9e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb326696d042f9476156a7889f4c3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807ad5652ec103725a01ca6cd0e703c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e4daf9e0db867a1ca6ba7ccb42fa8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc09d13728a8dbc481fe287df6166b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22e64b2aa8a42bf9ef8ae64cf876f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe3239a0a5aea52b79aafd1d2facf7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c74dda686719be4e041534fc700c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b6c9e9126436441620bdc22c78eec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee705f1d3fda54099eff14b29e519e6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949df299661cba1be1e7fc6eb27475482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2952ea029a71eedca9f36a72d5628a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ba1881d2f44d66689d9bd445a9ae0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfc5339968c3d7a28d5d1f0034879e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da065992162600738877240d01b7d615486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e70c5e7761250e2274c616733b093487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f760dcdb516465f609c564e048b612488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0581e7a8f4ddc274ca139d385a2c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8ec879312c21b7cbbc6f43fe36fef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771b27cdd24589419dbc5bb4a8e984e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec04dcbf11e5d2df9eca4fac4e6643492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eb3dcfb1dd98e5383842332532e9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1423213355e47d8a5f354515625681494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260188629e6886e147d8a10131f2690495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381fe42549a3a13ef1988436284b6e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f09a7bdf904dacf8b6f45c18fb2a31497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b16e19d48e31663a52cc807b2353498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe2a339bd933e9a27536906ac96551499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47146a3ac13496febd723906e5c911be500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a42846b974be345f2210fc2c94933501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef133bf235ad451b442b6f839b5f6b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99f1a99c2d7e63f321da7f3fba340a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636a8a15debe16a1043c86ddf915596504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b33573b8db915f36f327955a5f10b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aff1a5f564fc73c91cd98caeb263b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfe5162d765de7eacad1d5bc724aed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a7428fd1e72e1570f83524d09b1d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b2f4e9c8954a6bb4c6324e900645fc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b382d034404f319f492b14ece05c84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efece005c350d4bcdd8d7dfe50703d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ba0a2c6a283ac27c8e5f6cd42d020512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c4f7b397d210a31dfe29c7086f384513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2915d788aed2eb2e76eda009b420f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff720adb2125620ff66da1b668b020f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272848ec8d512942da16d7fde55503b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a56673205a0244633f09de20e7eb95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d36a39b8e2a1e83696a8a504ed7454518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d858b58726a12b4def45fbaae455e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbeea814cb9d0a1eab68c91d27fe3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29794a4adbc2f548a8920b543443f12f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349f6543155e2e5c5d512447a713fc4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0c5066fa50c256cbecf6df1cdcec6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37d48ec79a10c3ed1a85fe1b6d4989524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d36b4b3f4fa73c68c39c9ec3bf436525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd320bec16dc84e77f31f84251e5432526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0441077103c07a5b1100312c2fd0c8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf963336ba0f6ba9c51b466465cd26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f917d212ae351418dd00585ed3d808c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0298d8e5326a20c8ff51e6d8580edb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c21a11a8980310d2a11cd5657d2c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093e9cfc423f09212384174c49a7cb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d883845563888155646572305f2d55e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d394b77628b8b5d6198d2e718d51361534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849382d63d60a4ea6d2ef46a9e988c57535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f7d548df8da6da78503467a721f69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986707b9cecaf4b5c3e7437531b20362537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0902d481a34f4e6973ee4e526eaa476538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8d0f1bf777588323f900415c0072a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570f019b223950466fa68785cb4d624540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428c16e2b895821fef0bf3720390947541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b47e48939f9a7e89fccfcd02872b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89332cf42f5d711e293c1922f69559f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f17b6814bf436cc5dc220e3d969527544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ee5e037c59e9c01a1b2e3f88e7cde545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c98a9acc0b15623ed2f58aa007725546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513a78ac6d8578be19f9b019768a6ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b729afbb996a03bfda9daec6a61f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931f0b266fd894fb5cc4b46bd6a519c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb8d0e0a02f23a21a712059f8f03c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9210bb1ed5b8cc77cc654cf250fb0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b2fc6cb1e009763ff05c0d5fb49b2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb4ed118d796e00422f02a56eaac69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab9d8f5daee34e21c9be79d6eb8a84554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395301384cc8248092f6919b535f2d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8a5b3c3e5038386b1e6b3134004ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084aad817da9a1fcbc696597a55a91d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b09117c9738784c2eee7df2858d13a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fdab9f2aca4b0c0c486f7791030cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9315495f7530d083336498494665c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddbba8a9de96c4c520d7a5766968d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998bb0ec56f882a67f13522dcb0e9a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83890b1e0dc639dea6e19eb5d54354f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b5e47780daa8e4e1808bab7d96214564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4fadac72c44aceb1e0eff6ac73ac5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917558f96ab18b3f0626e0a9efdab48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985cbe8b4ff4f90d7067d56fa94f6de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e3e53fe041c36352cc75953bee2b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95378d073df0c14f6d67cd82e6be93569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bb1e278398ca0bde2f64c18891bc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece156b8102390d6e22a89faa3d8f88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b78f1a13c2c513125593966a6f6f62572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec65b09971c1a1566889ecaaf4f0c2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172d2bc95070130945c879f9f317e0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4f5b869ff461c6b9b148c2771e9a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedda2693c92a47906acc037924c2af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871923ca9d84daffd0e4bfc8684a40fb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95afa53df3b6d61b170243bfdb6f09578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98423b0e1589179a9d2d1511128cdfb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f3742e558092cb9bbacfa8f024d35580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa493b7414d30eb89250fcdf299305b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66b0daca2461705b0c3cfb0aed24f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff4353dc3775ce18276ae29cce51852583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeecb16cb9fb05e165c6e38b9117bca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb602e26b4ded48393b19a359fb43c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ef9f2055c47a0f1da4e205dd3964e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a991508998ca15835bc0c1a0db879587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e553798f747c8c8104bd3c6b107648588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56659fe54b507ce9b61eb327cfe304589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54172d5ddda0a0805077700dc4558d54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd51bdca67bcf77171d0e77ce31294c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854d411cde8519a3c85b119d61b39c2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79ac92165a17fab94db0e5ce133312593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e62e8294539485dc2215725f4cc136594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb27415ccf013b6bc644fa23078edb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddb072c32c4078e77e83939fbb6ad9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8058ea816f9647919d6f15c7efe72e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e9662488c22eb7c81fdec74838a2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868594837f517be4792b11461dbec85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c845a09cc0fc3a76a476927307004600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542e091867b04ec5690b78acda4c973601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f1495dd2e1ff45a5778e773b07656602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d5f8d592382191061cfeee47eae26603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46734dc2d2a165931e72f02c491ddb66604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ab75851f98e5c5caac1a8f4d55f8d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a073f5610ee419a005b05a0f94244606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f398696428c3389240455262be1fb2d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3646441e34b44f49eb7cf579c8a8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a895617a106055e664e56633b55086609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21645af0cab2c8908d5cb0d16cbfe5d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f14029e034aff985328375feb92884611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfb0670625d6af1397d7b3b296d62c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4270c1f4bee1575f547ffd61010fe1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320135b7dd15211eeb04209c3f26e521614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca04feafc9e9bf4ffe54b6602ee354b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c404de59e5a7d9e3292059938f157616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79caf1d5ab149bc035e2a8335d71065617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ababbe7a9ad6858a956aff20e7b2b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df020e92b65eec0eb3edd682d2cd382619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6d3ba123350361ff01293e28452ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37947b47bde71610074b0f87d1fd2d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce2cca6d32f3026b496d35dde0535622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8856465fdef3b9029ef9027606fafbd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd6741d28ec983b8bd6827b41cf90624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825539a66ca90412399a33cd5a3e48f0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d4394feede01926817fff10aaa60c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a88a37632018fd2ddce1d12c1aed78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f9087c2ef32a605449681546edb45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244bdb9ab3f654de7a36e04f145f226629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4adf42cdfe3f97f3bd7f59f0c9e319630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cabc68aefa2fb0f78b7c4a56026ee5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c94af86140e7b93a19ae429c630959632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909ced4725b5ae07a510924f3d3a386633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809a48fd4fa969835c132c54dca64a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f847f21b31728d78afda816f16a71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3169bcab111606d4ec314b355529ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1eeb78b1270bd70309fcd0bc3473d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c56dc5d51d718e30fe2595dca61604638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a6cf2fde8503a966fbd8df357e3de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f437480ce7c70e4c76eaae733e2a8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acccd69e91123616af44cb41b0b7cf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c21ea696de484b8863c3f673590f1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a42ef662dde7b717bf15089c6c486cb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e439fb35dfa383dec17673d8fbdd48644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd5fabd8fb06563d420c05be6bc354645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf7e6e6470f602aa520741f7c6db0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7037f1bf36d9906c369c5e910d6288f2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f78130ae15b55cbc227f77bfeb3f16648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227e9e5beb79034b63cc6e80e475c05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67618005a67a278053d411ee5cb0a84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230232500c8ec5f5112ccfe329ecb4be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6a845f5283ce5535975c7a976b34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dd5a75a250be79707b6940afd3bef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164aab6e596f320ab63892c0a3f67851654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac4d46ff49720bdd2e4d94260792782655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7361c7543e416d66f7c891c48fd9e51656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de127ca8ab86d6c668a958c1a1c13240657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf565479e80416738862f5374702f0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52288a9d6fe104a4f3f03343137ede7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a7a6cb177168d53f4cffa71834c8c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a079b5bdc6b05829e96bb6e97351b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9fa1e6e7d0bed3c0e33e33899040662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15b38bf286de2f8e3316e650b1dbc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80900f792ac041cf7de394ed55979206664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cb3971562cb53effcd01abf15ff95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3d31fe9706b963fce07f4846f9089666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295832f36f9da53cf6e21841e68e85667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f48fd28cbf7958e7e1b8c6d0a87fb1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761c4e82be8ef10e88c090ecb0a0072669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8865ff0b377e34ab673976ac31defbe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1229ebdfea7608d874dd67c03f3f5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d7edb5e7c7e8e0ea8eb8fe6b940d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ec51ac9cdc2405d1067755e7b9ba3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a10cdffdaf2ecfe9b217ffcfe944ed674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed592eb8e8cf088a45350ef4449b6b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1e0eda05a96a9bdfffacb79316d33676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba52ee3f20f4417d3d460756c1b398677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58965b9d87ea0247b8a07dffdb28c8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f711d91f7b8d9dfff100f44267dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb5f8952121919658d947865be58e9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822aa338c0ffc1a7869dfb5c803238f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680db70b9ca6bc0710bf73f99305e39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdb5267cb57260829b435fc0e65939683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac9665a7ae465f01a70fe1bd7e4c6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b0a07a3a75013bd9030a1a862c312685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf71d853d458bf396a07619f94ba5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55afc5f368c8d30f9adf8189b852ce00687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b5c2791c667e08075df63a6299c7b6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9ede25ad0bbf03b40c0990a10bce5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0deb73ca15d488815f2b70466962d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fcbbf8082ee27c750d471b6856915691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e44d0797369debd244b34e26e4c4a6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a7420726184d747318c9feb7655e3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64332e22e0168ba5a6ae5ed217cd415a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249512ddc657aa826ebd1a2f50956e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752895c05ba910bf75079c1462c7ef9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78faa47a89fb25d7f95e814b9e024f17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74033d2dd7488d9a4bf262690ebf939b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a56f9786015c4e348015ff6d509a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1207dd3917687558ea99abd54aea4f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582514d6b414b91d4a6021ae2134bca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f90b634b7b07452b734689396a845702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a782e0dc06ee6ce6e88e67868d130703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ca18b93ab4b261f6d206dfdc843f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580395e6dbd66c09967e5b0dac3e3ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ec2f2c9ff88d3eb1832f2861a6cb6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3653d8b28a01ff0f0cdb5ab9c10967707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f87f45eca3684ec868a898c3ab53ac708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd8eb7b34594f78feaada43a14f5d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cdcd4bdf66f64c63050b58fb89874710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e5f1d85401643ef4285bae8027264711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876588e9ba0488ce287363a223a0d1bb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5fd3128da95578eaec02ffe603810713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78339f44af64096edb95ddde20da91ae714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048441615025ed9b99950a491067218715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6814629b0905d02290f6eb8f004428716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d50f387f36ace837975834de242ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0224fe4e08de7229edc9aaa444b81ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd739dfec7c3987fe66d37850eab18719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f9cb357a055489ab0e0c1d0fad4a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8376d8a88b958a500934209e50e7b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edeb04e48c84c4110c21ea6670185b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd946eb6e463534b420e441a64f08c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ff072db5c052060e41a2380194fc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c719893b2e4ef41377b287ae4584db5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bef6fabed19723125e3e7a5a85d41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c208bd11f54efacb5b6d89432bd838727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63d46d458934aa0e36f6e833db8862728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114d68edcdce11f11e6df74633505d4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af55f5853e1e11c5d49516c284d201730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ee6e7da46d94c42b5606ce57c5615731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2da6410d6458027875df5efd96eb7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f9430312942f500ea97bdc1dd62ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3334e3c7a9af012891747fcff2435734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c29c311166986e4bb14f2f18132423735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183f05fc39771e8fcd7229a7599f86d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebbe6793ecf20bf16749ceaf8ed42c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c46df16f2a8b0e7e5cec82a90ae18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3f53e475b73dc15cd45e08ac8bf6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cd09cf7884abca1364299a903fca9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b2ed58577e51608290f2e6a0f61ee741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a616280164562bc03dedff7d82e2e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df20596304c78b1df77b2994a145492743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c03462b4c5c03e7e55e5e52bf4139b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d602fd5bb5c94ea746153618fc6bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9467359b796537e22e316349036d280746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeca3cd154b1f96e064b74069ecd69a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbad1f03dc53123aae4a2fa601e443748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf4b72d1860a245090ad4016a6e91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69526743a0cdaa3ab03037d5214e8aec750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd621b28fc08a5781c76370640f0b0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe96d0f13617a7dcd40d2894df0c20c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61918e995ca44b1ea7fa44718918ae52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89853c8eb2837c7f0de7fb02ab16579d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f744823512d795d41e0e4d629fcfa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb956f488595fb0ba9a395de7a3003756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787f7a68135411e2385685e8767dced757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c11a7d212f1afc840aadf36620dab758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae76211eb82b6d9378cd4358b55a2af759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>