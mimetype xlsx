--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75dc178c9a0d7b628782e3c087c2551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e68512d99136ef58e796132cdbe1262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668f9214c76145797216870423eb8c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dfb33819394690a68074a10cd1f914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fdf2f1f696dea667e0a59995baa045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef50b8a6766bfb4d700e92bf7d72956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b5b7702b89dd76e38bf51c59cd0d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c151d9744215b45737b23f69fe0d738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f1fc8034b1e72e4a4fbb109cbb71a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7647d0ad91fc5962cb7fef9f1b06d8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c9e3ef0ef9a1fb881cb122861391111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f21f7073eeb026f62832889e23e8fa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1d34a8b3853afff55a61be23fcbe813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11506030229f77b1dcce7f7625696f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52afce963f32a0dca314a9478023cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e3193ffae5109ee054755cbd26fa216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432036d0d353f3d5c289b697d3b7ee417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817b74d9f33f83435bd35b65f630de918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804da6fae4c4e4b6ef791d64c9bd23a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843f8bf1aa06e05e1f2521253eecad820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f714a65b49e6696d91b648bdbc2c85221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a543dbbded5bf82c3a643b915dbe4fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73718854a176ab0b95dedc0740db87e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bbf4bf00b83f67787ebceadf67e4ef24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dde751cf3819218ffaf4beed854dbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77189216748a83c92dba417caa70ae626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866da0349cd61b2eec6c7a2c07e39f9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f0924fe3c36d57275cf4edee2463a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09c8ef22a854c59cc0ef3271365d6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eee7f03f9e2a9b171cbac33e14ec830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa40d9f3ace17648a81c080c754a1c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edc02b1bac7b4374477cd28e431fd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8cf2b969d98acde32144d46118c4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07a581f34bfb66ed03e9c9b7cf384634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438e1b22b611b3466757b118841b87335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90087a63022ff3fbc091219c793f7bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c76a02e59ce2ed6a462e02ac7e0d3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e340113360ef9f93f5ce4511bcfd0dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab50968c907cdc35b299aa4835820439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca567f282bacbbf4c1d9afef97eef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab290abe4217fc6236001eb6aea23e6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f16fa8e18876d20fbccb4d8fa3b2c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c21428ac7d691b885ddbcabd1f481143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6264dd8837faa6cfea64c2e337d3e0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924932939478e1ed43aceb5a978f3d7845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f6c24be00a617b29336703050d19646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8c812c6d0edd04c183b1b7bfb34ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e422229f868b86789798ed2ed404b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3cbe27e967dd2c4365c17006225a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6e55d42a1a2340b9c7af9f589392450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c686b299600b3bd7c71039a5611b90f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1134b086ca4f5d5e1473a57cc5c3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10465f11124b32a84de0c4d74f0e9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02731b610e1eadfae2117cfc581613c754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fe4f0ca54200ec47c4e72d1c49a32c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d236947cdecf2304eea88fcc775c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19dfa4b526a9de5e294d5202e05d5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd869ce1847295364d1cdc792f158658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a268d0d3b2fad32a1f3e4846892952459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4d5a6d1dbb4f10f8fc28681c4abc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14a111b01c32a8e801987f42ffc4c961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d16a68703d4f48122b52dabbf49e88862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eb863f0483d845464eb207d42f30e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe515e4246d367f19ad50dd5cbe8677f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d14be52c548e74c353fc88dd93ef7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f24504ab2b961170df8d6fc48aff966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d24153dd809409013dc4d450ec1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837609133cabe032b00565b92c1895a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06454c2d55378c9d9b9146131d8c6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c333bd958b4ace8f64d9fee348d819d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525d3a847c574602087e76439e6fce871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af680154d5e5bea0802b462ba91d0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae8e3ab65c9d6541c33a42ea9daf3b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aad77c353b60d67325221e843085b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e186efbc3cfa47f39ce3b39a21d724a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb7cea84ea284948adbf58fb0e19a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0e2600aadd807b0c4d83bb1ecc53e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e45991e3130747f79af801da86e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a812488278bb696635c6bd46c0ae04179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af262572c428a9fde4a8ecb9c3ce53e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b854e439dceb233a43472feff2b7beb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133387de169de6c8499a9e36d50325ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8c3f52dee9b85cb2711d7a0453e9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453f1ce9698f38e5a3df3761406ff97a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ad714735aff0eca7173c4529b358285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048146cbe28a9a91947e87759e77d3f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53643eb98534d774fa2c99d6db738fe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24247406746aa5478bd5e90f2ecd56988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e347cbf769ff4a6519c7c7e4059f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b11a60b4ca723ffb2d0a00fbdae13390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930d82a19529ce50639646ad06c71dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4a8616465112de4b92e30f274708f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240c12219a5c6177a4178488a6c0a3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b71cb5e42610fefbfd1e10794acbd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea839c59903645fb15269292195fce295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3031b9669d53e04143843e1b0e2bae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f55ce35bcd8ff1b34eb59c242cb30997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15515616f6f8f5e85aa0e3c5f911aca898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5123e6e4e56fef5bd5e31f929e4c5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cb8599bc79805970ec1ab8fc25376100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5cece572ffb9dc2408afcc99d12e9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebe6ca54eb1925407b976aa58d3881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5bfb85b54ff4671d63083c0e64b69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a32b17aac6b12f3183f1c8507af49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a316ca60079ab3a606f41d63aae87105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9816e1d4bba22d82a3317b49490341a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70381ed8d8cedb66a5e3aaa07f522fc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9242f93e4520d6d92b2a6f403c3a06d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74cda240177c4c1e6c1ff853c5483e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987510eefe1f5e187f14faf67b620bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbf7f8fc0e58a43ee88c959112a3c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354d951444e9221eafd57c0cfa89619112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671c8bf0f94410b0f34c0b478f92bd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b12260cdc2a26119c2c5fd2dcea7a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855dc4cf119a4ac1ead878a2995c5aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098833ca0ec6809d0d125a0f6757640c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf8c700eb6502a111f6f1715316f12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30cc6451e9b1c068e2c78624e968ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806e5bc5fb3ccae427c10e05d33e07d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcee21bedc32a4697ee9789d6d86a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348710834e80a767178dac47c492bbcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec53ba6e502bd5f11123491c6113307122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91d3754fae85b4b9f747a299e0afa5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2136e637ff10e1fe4bc20b64497a84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78dd47a51bff4e1e338a34769a8d4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41381decc31894e39a15bccd1829d044126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4445d708ac6fd18ddcf6fefa02603127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64e2cc4208299c514c71f01292e938128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed419fa45388c6d3c8c5e8d2d779945c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f4c90537fb38e3264705a5ed4c3b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727cc3e37f00affe9aa50d2f0dd8dcb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82779293a3715c929451e928df86326132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a92f601f6a126ccdb63db57ff0adf3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6ebd8ff75df51fb819ab6719bb7e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4c491ca1e5837b8cf655b50ffffd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb154257047f4edf6742b4cb5d3e410136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec6950f6656462d8bd3a115fc5b9df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb99aba53194f608ec6b5c9bc9d2de3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3087773e3007ecf4b8e5b3a535e11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c1c4d3d69a5772b32108b54ac0e85140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e03a207708986708b0d0201a2af24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89a8760f4e8c91543348f8c28bec1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53b9d1532110fda9f36d3214a40900143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fecec624c5c5d9e65dfce8607d7f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a2481e79fd68a32f3b1c68ca2362145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d8a302497a6d17aa2488224c4829e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ef0bd80441edf930003bd44d91156147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef5bc95b470de1a9ed8a8058a4c203148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6c6da8c085509e1298e11f8fe3463149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf61da16722dddd400afe4a4325a7d3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c07edfb3b12cccfaca5cdf2a8aa9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c61ee1d876572d55a94d2f634e4c32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9847437564c726d9efa587e2df5823a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad12fdcf19fd491635a0dcea752cde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2783eed2da9ddea0e3010f9fbc446eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53b92fab94b9c64a7784fef8b8c880156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5fcbb66e1fa5be97db1e0d553278e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46966ecb5ab0d5254528c919ba536152158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473a3d969471a19694b6a0efc4ca230159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58116d6d12e2380132678aabb0d69554160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a2dee29fa286f05e26138de4f0b72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3782acbcae252a3639418169566edd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0af222514f9950c82896550f8ee6c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4706db155b72884082a567b294093164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309246f1a0f0369ab5749bdca09bb26165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ea0194eac865f3334187478e68ac9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a91e46e6a451df184816630c2ddb3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25020a434ad500904fbf700a304e1d1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a03a101a4902352ffe1d63c7d3748169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564734f51a7f6009c75f19a50123f70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f16ec7d2d088c2f9e19af71ea61968171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94e4b56c3c93af89d92d5cbfe9c534172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394f11363d3b2d535155d932798c2ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eb19c18013bb37b2ce88837f780fa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a1cca087f748d0254cdba1d2d3b3c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95011404701530ce811e79f2014ece34176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0ef812201b7ca5ae8562149797f86177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde807b653f7d9684795f08cbb375879178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b06a74fce6bf53b3f05788d2cf3ef4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cd1d261ef73b99db5c5896c738948180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde0b552256d7fe2b367fceb8486e13181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a2c2b8b9c1cc45b5ef62fd07aecf5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931bd6b4fdff52f2d12701711a53fec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1e10f731d26096c2b5e6bd542158f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235dc5cc2ca70cca4cb2c8e6bb05db8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b01d482753249d0c5dd6689ac7fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058e611d8edc79622136e040b95d50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61dd4f67e1aad572894eb0b7109c34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ae85426506924503c33e2fa03731d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8372fe19ae0d306a1b0eb0f54dabdc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee06b342fff17089777b7769f74e75a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe508a45150f1887f137bd50b2544f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8f1744ad99559e1ecdc9fa9a005d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db542a57700eb1438805b191b079432194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545a85e859fafa075a599414485ec8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb93adc9987f4f638c131cc70e39a9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68ab4ff38d3f6900d544bdcd4106bc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b711ff5e62c6408070e64566e82eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2a7a598e654dd8cda088e60955d99199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef7b21d00b828b036c3f83c74ecfa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef48ae84764e044c501120118a26c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce4e4d8d144b949729184c1121f1e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b6ebf7d3270778020a5b79b9c1417203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d5a569c7ea4d193cf3e83d308d915204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbd862d9904a59d3c96a12811df1fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f29be9d95f030911d4c5c6e470338c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6685dcb00b8566872f4a34b7199d4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf4a4909d80b02f9815a4448887f34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d60106bce90c0e8a78fb3df6584a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2a9a718f15c7737421fe160c94f8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d817e60eda6859ba82280ba7fbb7dbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880802257675e0d09bc23301b89494212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0e44bc5bab491bf4e3ee200d0f846213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd4a1f5d170c857d87851f75ca1158214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3befebfe9a064ce7f7ab54b5d3cf43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc171a3cd25981f321b0eae37ec479de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d718f68447b891a2f07de9ad6ecb3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afddee17e0514343effefc45110055c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516200bb82294e5774a79f0504ef69f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8157940a98873db78ccfd3a1a0a92c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38d57f784d90f25b63bcca5a24b9a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b27992c4e20f4c2ded5d05370bff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d6e5d9bd28926effaec5eab81d99b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7fba505eb1c095517ce7099d3d84c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f4299b7dc3fa61c3d0321945196e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf3df5fab1d1b22268c2a873766f4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435d10c348dea0fc3c604e451948b81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239445365dc6267e90ae0fe70b385ad1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91f7e9c5e8b4dc02d549d25908dfd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d636fcd8323c7b35f64a44be5c6132230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd3492e3a4d30709f1c8a8dabade8d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5bbd33e30f171ccc0291b134d69ce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116282b0e8e42379b4e8e39bb20eb7e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f14d9dba6d569aa547ab77dd92be2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bf500f5dc2c5ad121d9e02fc53eb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fe969a8a3104f98ea036fa92e4ea1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb36ee70d27a489d95027d08021c52237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f35dc70397703ded4b9d86ba0bc37238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f4cf7ed3c4546d1ff24dec1bf39a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612f63e3aa6d60f4b2ceaf192c28790240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09419f342eb703f19becb23427b8388241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77aebc1d401209bc6e12a4e2bfc6dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f1e951c2917855903f017317ad34f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d21303df9234bea879daed0d065739244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55984f4153e4a8ccbc69c4299dc0a3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e32e9a712188481429b35360e5053246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831eb016cd57dd0f12e29632c6b3f3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b5d6517983f85029626764b155dc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7385067c272630606c986ef084a2b1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac8aaf506c96dd71b58c3f087bc738250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674bea3dd71561d1ef290e4ee1303f8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5604eeed32558a64359eaa4a352722d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78771e394c87753fd0b2f3a5f346907253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f4eb3b6d6ec18ddd53b8b96e04060254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae62219eaa9c902024af42cfdea3ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854364c1b49081aa465eb4509d510dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42205502a67dd221fe5a85dffa9c3335257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7283fb69654cf0434ec5a080cad28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288531661593e6abafb014c3157c635259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4947f0f2becf587cecc7524c11d327e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da432a1e8834984096a54dd5fae2664261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e505ae428378e60382286193bd438f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f49a6685aa1d92418a60d489731c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821c39a1b741030b38279763aed502e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d954cc0aebf112ca4f6d43922068f59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4ca312efcc12afcbcf55b33bbe341266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7b680f7f1dac1bfd23a1988d06af2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b3017c124493372be9ead54a56ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59fb4ab7dbd5db90c45ece1e552d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9990608ad112db9bc7cad8f23707dcc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c64dc54d12eb2f4a70d0160e57ed7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d252b4bca755215dcd452db033dcca1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d6dd8e8ec550177e6705b1905f864273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9cb4264929b1d770bf8d60bf3dedc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59635273bfb6a5dc053c6665676bf9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc672626cbf4936b00774e1164b6c6d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63e51f3bd86eefdb07bc4222bf918e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda7c5f3fe53bc5d28b723ddfa7ddfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286085d769df1ea128c1afd262e6367279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca14ee31166ba8c187fb5a59476eebd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e361538013dea61dba4e6df1707b25a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba75d3541847f40c36ce0b54e345eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1a016b6505fce6ffe7d3cd88556eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea84556c288e1852ab84916570e45cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067f600695ce675e286b53c42c6c67d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f85574df9008c442844c9ccce9ebd2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7a561441b8fd86d4332649cf17ed0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f484a9e0044adfe77caab1916bc8f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87320ceaaef6ee1e8bd543895f25ce4c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71872a74196d1b518fb55a159fbc28b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927430936c74324faf0c9c59985f4b13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b4fa092bb1f43f0cf29d27f2a503a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cfccc920aac9f950471a25c501093c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21762a70e3a1479ac93968b1653f212294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af948631d937ba0419bd91f7d8f12f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db994a9f8886fba4a13ec3328a7c40296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243000069236c55818a5a8dc70f376d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b79a57b7a4200b908ac464b636b20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842a826aa0a65329dbdbab6adf62925299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a597029b1c07e15532b43fcc02de0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72864488da0e724dcfaa6257d1243a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a2b88019d18b9054d4305249042b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7c4e30519bb6e35e7632d10a552e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e445fb0e716bfe0381fd829dced9a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778801f76efecfae81598fa0841b613f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da01371ac5e6edbd0893493f62d48de306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427a762b3215f8541d7172736fcc1c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66646dbe74e8c667384e408ef20a07b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b57a4c97f9bb581cef0e9a91deb4a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b082920948cfbf5a8fffbb2c3d124310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba4d10b4a074cb07060496eeaf2ef9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b272ebb34b3f01df69de632a3fd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef354bbdc76c7e751e5d03dc760ee0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d72dd56f058aa469533cd82be2d810314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73804b44949c714769ca6c8cb669670315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711009e371df1b6fbdedbd0912a7f814316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8930c04648758437e18d02fd15e9a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e12420a896e5ae386abc71adb2c28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfd0fc1cc41fd9b3e0725377901aca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1b62b1de5a557cc64b883abf0eff2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090fcb5e5c9b57e1dfd0ecc61bffec6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ffa14d3c246fca106403c18f4c768322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40366b9a0733c8d32d085c68251e4cb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fa9cd6410be898029416f3594d3ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d7acc9cb6d6a588e5b646ff60342a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6aa5d12bd657ce36e91012d07aebf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc258b8df177a904f3a6b1f77193fb3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109594509659a3240b9da4de948198b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8440244d2361f456a852783ed1030329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812d8a28565fab9ba0635810efe0b43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6939e9960ee20988c020040798c379331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2be10808a350b0b8a1040840d1d35d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133459a94c695474c722b21cea061f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ab8142c381803c3196725b1a51e5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8fe5eaf518a9356e6f34061b4d350335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe932863a4db7c93ef18ea68394934336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1b17613d89f756a41581f0e18c478337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b2223a7361b70d6cda9dfe6739f3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1760e3e1984da785dd0c626e3f2fb21339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79497cba4f99de0a43c9950243d15b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073067c8f1f59bbf21ccc7f2e4f179ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc4ac32641218af59a4ce412eb30a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53d91d869dd49b3efa639b544edb8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dbca9447f1c5cdf20a9bad7cd57dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a9650664bbe69e450827a2187116f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef91b1a45182ccb586a7af25a66c70346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50554a1b9f427c8e4e6079d2357b90e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c317ef31970f632c4e7303a8d578d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3793d11bd07b34c3daf73c07932f88349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398818c0c3c5420f7d4c6173afa9a89c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee3d75d19cb8ce0d793c8e43c4fb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e6ad372c707b27f097e8a5a03c62d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03759b61b6f18c0ea567383df96d26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ad3ee96966c2abcb1d8508ba2fa9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bc82524206adb2a4aa31a5875cb5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c1c64cb525414f4dab0318fe573fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e63b9eb6418ce67fa9a19147eb5e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18c3f631ded46b1fd8dc8c843126be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece716a4115219904aa58f48fa402e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78078ee7b606f3d8a97dc793a112a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ad1855f11ba7721b7937cefb50ca2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577dceffce5bb803d48954820df3de8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1eb18b69ea341a8440f686d00b5c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2634d19177e6ea396e92aca26ba9c0c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163b7b027bcdb96236589ec2ca6ba78365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b322adbdf60048ba3cfc0ed4c706ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3f73467eb07a020de127e40dbf0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54603023088d059b481290479646be8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2853c0e581f2ed7f5443eca92dbe9d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370ddb09612b11a8a99eabb55d93b26370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ec60330245dc7c2d38de246a7c7cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544801683ac83ca7595b8804dccb544b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3418227a176de2f00c32570325c87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5d2f22272e0f5d144e3ccb01679a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a072ed2b9fb4f3769ba290893a03375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f9e4098201729cd81a13afb53f8ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b182e6dbe0721b7b707ba9121e20c7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c981cb17454c82e90dc266ececf08d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaa6e833e197daf1991595a6bec4ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46796d5955d70b9bd03fa42d519e97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689245a42600b20980753303c27d1e2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09896999dbab8b72ea14fb4e57ffde8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09d2f661dc5ce2c6f80a94e8f29fea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c5bf00e47c8205ede30604164d0a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b685a5011e4a8134124fb82580a09385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b77b7c5a092db998eb64f24c8dc044386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a2b13a6ff3aac71701df82254b017387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8528e1d8c4b6fbabeb7e3ecfe20711e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca541cbc86227234c46482d81e61083a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4fdfb9c940ddb86e5623b46aea10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb5c23f2eb65e0eb4cde7c919625cf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad298a8876831716a8de808096992fa7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331725ba2141316e5e39aaf834d0941393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854622fe38fbdd584e014482a739970a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc2e7e233029c20a6b542dc499b058395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6c5d9576979587c4183e025252f45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6395daad90c9e1eea96b93a0219724397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588be1160f55b4f7c9d31d99451a680d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ba4ce2a285ad2d0f76fcab73de002399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca366a52ed47451f2c0a9eabd21a50c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044ff0190db616dfbacf09396ecfbd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820953035047db365a02e35dd501c8f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e854cccb3bce568145203070245d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a614ca598d9752a28a4f514a2cb186404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a2d508bec72f14979eccc23285385405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905c5f00608f1e9d5bb6f8c4daf4df3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862db9e1995a016e717e512bfacead2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a794041d32f2af4ad25dd76b02b5878408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b4aa341949ce0eda735350605b193409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadea8d46982d27ea21526ba9559471410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12769169d4700c15444b9dd7f3e6cf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6424ff5d8b2219a5a21292e3b8fb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b46961d558f969e40025a7e64003f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8dd9bb72ac3d254e5c9b0eb2835c44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc1d47f1a1fdf69f76de989a3cf72c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe022be2d8bab658cdaf19ae1ee9551416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085f6d867c564229b090dc0e7012bb8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0039ef736ca7a6e15f569e5af2c19b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1ad41c2cfbee4184a2085f69a2d3a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11423376ec8aac4e6e0a56e0f6c98ab5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bdcfc48df8b0a827080018ae9a4a3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f145dbdf85f0c0fa40671c1784d48c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4690f16dc0a54d691273a1f89aaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc463d685114b69d7c18bec3449e57e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61e781f66f1fb21f153a5ee2b73b94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8dbd30029e304ba747754604e40c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c3898392c943a6a7765f719392f36427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d4715d7dbea859737f0908a4aefc5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c1496275b691eae9f91b1dbd5219429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e5d29454cd59ab43b55d54d7db8e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052560d046e3ca641ccf10c515a564a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f19cead63710414cd301209276c1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c35811db2940e7de20f6d4dd74fb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08818e6efcfe5eee37fc15099f08978d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44de681c3197d02a59700b5f191c02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c89eb2fd1e3010d13b4d2addb89872436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3f973ad470dc62467b2d2091eb7d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd26aeda643e730cdd204ff77b0617438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c88036f8b8684a0bfd69b913123c88439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783335b39bf91eb2fa5fdf0aafb13576440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28fe69350270174470c45d8b0301d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148644ead01cd254c1a1dab9b45d8e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d4fdc41bc134c38d50ab5cac71a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b0b188b3782816d5d40d7a574775444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6217b79692a581e8ffaa71894e628f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a0271336628a1844570a8be9b4855446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc4737efa4c5e85e6aace7b318ba94447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56d1977c235b4af62e0cc660e04b1d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef3c2fc8c6766bc0941cb3c508e568449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c891ca4215b7afd44016bdc82ebe40450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e3361d7169d9ffd78cd2c92a20011451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aebbe9f8bb0acbc73f390eb966409452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9434b647e66f3b3282582632ec1ddbf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522aff775628d50009d5767ba1f0e81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580af5c624aa7e3699317ada4351659455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95fc8a1103701d4fdc58c0e0b0dfa7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436708b51ede39ede9c1dd924ce837457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7d8d6a40e72240250e1b6d48852d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38ce62d2bdfe40104ab7927a149745459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210635c4c7e43033c8b584a1fe1b676460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1db21a8074ad18ecb3a4108d32e92461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d0e5b4e9263e503bf41904f7f8295462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a39f9127a6eba1f013728757155b6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebef55536796551e144d401f460528464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5a2c727a7e46fc4fe648bd21dc091465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6284508ea85a87aa06cf81eddaca1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40578b89e5496f304a10832507f9d894467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b783f4bd6d40d5898be2d30d4d21b82468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58665badc1d5906173e9794da048388469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f035336fe8628a2b4a214d93e288470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eb6a6c475b8055a628cceca9569ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28929769c0b2cab5d6b16b6606a04f67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba97dd6a92f777db79a5fe1f60d4d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86624696aeea3489ce021f98adfa7756474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47510796f7bca739f17a1941dddd2f27475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc2eadffaa4a7fdc2e11fe2d71c94f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef4ad755a3a9e632a152bbb42d46e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395744c71f29392af0015a50d2a4467478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac47af1ef3743ce96e2fdb6ca4aeab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17bb05a2f46232226b312adec41c8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba0026e0cffa5918368f9c6ee5ab0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba801b2dd380688b96ecb74125c9f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e59dd35de7244f9bb56d6bf06c8d4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72924cd5c2c320c31ddf4513a1c997484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bad4a49ffcd2fd2a0d0ff2128d3ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaea13280c2111bf5dc1b1a3f638ee8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538464074c7e36bcaaef1d30745a00be487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617124f0eb7e74d5bafddf04bba8e2fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07889aef371bb499e47543dfcc2cb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431691888247c275335b1989629c9c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a2dcd6160f79a00295d56e62d6958491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdeac8aa8a8f2279d88b18f848e3ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662599bcfe0c4aec5bb0c84ef57a34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf610026f862ab696b5202a0e198fab5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfcb3acee6ff05859a9f0e882232e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec7c4f302f105a39e85ca5c6bdd87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49786f07ce259de998a7e90a10e3c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117a2f9ebd4c5dfc8a13a7579ac753f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48beb985f88906c3ebc63c0be22cd3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e0517c8db3f7bd3ec49598c2bf451500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c788d7e0877b93a7668564a8b7fc831501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d76df907ee3b877f0d18f59623b70502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ed97c484adf53f01e788339dc8c16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd97e5a6f0952777a62cf6791d74b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6463755102e129cd49c7048f5c80373505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9a1c4361f237599e646c13ac5d2ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766da08613d4fb497fc03549bb36a9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2e3484ac5b2718129f2f7ea8f6c10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8ad8d83d45ff2102cca9c80d32db4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5f84e40fb9df71a1a904e2a0d5d4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a73fc48f2157b93d34c5b6c9353f8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf94859f229644a7be6a0d0ba4aef66512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771d9ce371be361c1c30d244dd8af1a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520fe55dcb35779aeacd242cf48e8884514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8eebe0c55d0a33b509d9bb2fd880cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618d3c6561c68d9981588b88e2b7c61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc7777dae854406a4c3ff7d4caabdf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eeda9f2a362840fbcd194c8b721287518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22626fdec4533af7a0d45959255d9915519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f891ab2c2e307422e45d7d9eb8d42520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37951d27913e46bd751507a72698eee2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6172a8c35b0a7caf15fb75c22d4e19f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940323ff609f1b7a1ab1e6af47a43107523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4796b234935f6b08a88e9ca069803524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f6015420cb29715b2c1faf5688d1a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e42c43e0f891a1f8dad7303e8e20d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912df756af7717233618515ffb7df8e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc422fff7455f00563f9bbc56d713c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f963c2ace07e88861539f2878deb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cd6d1bbec4a0c997023db6b090684530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d976545bf10298d89374038e778507531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50e1d922a57c49ac7b252f82c9c865532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191791b2ff53f0d8b6b45b2791d7e4f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f26f8f89e79e086d57a874e417fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35ee44473bc53ea78f5569247e409d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169576d662117ca6a1a7125a0d3d1351536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df38aa059fdf75d1fad3a89c6e59fb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a11cb89a6f277a93524e352a6be77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91fd643189d0526dfd3da76faa99f0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9225c65f2a9b86aadd0aca032d9799540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e41f355bcb7e75534baceec4c0b12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d5dde9f0b489fe26f8c53e03e1d30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32671e3f14884646b3b279d1075a9dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9762ab1078decf653c69120d26bae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bc88affdbc10b3c2f8db90f7fd92a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbe0d04812ce16020f9afcbd844933546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecda4ce7e67180ed1c4d801ca9bff6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675539cfc5847a7958a1661924d43e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fcfdad728889ccccbd1eeb402e1a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88e2fd14a61291a4e86f3614ce2734550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d2a679769fe1aafff689bbc8d618c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044f4fd4eb0c467a39b040a43bc40a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e1cf58d81f1461847bb3564ed3083553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2505b2cf1c9cbb7c6fd162197d565c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7250c5389c404a16a5bc2641a843b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c7250ce5e862450e8fa7d4623990f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c8178c162fe1e9d1e322b871d3e06557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be1dad362c3ccac3d6af72af853b45558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157500d7fac02a8d146dffff70454cd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d8835975e0692d513487435c471a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94c65bb7cd5d457890fb37b2475d8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acffd829eda25b23095b275cd900cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff9046c87bd5f6c8c830f61ac52d4a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03814ee65633b431f15b66d72ad5a2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611f94e7846318fe6f94a1f93c7e7f8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bf7a58b2d1ddcdc27693bd7c7611b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86e2582ce6a01b54a22f750ea2f330567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8847ed483684e3e99e80611610299568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bea2926a52a09d3c0b5dd482572b5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f99c3e30bbba5364f6f220aecbdead570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcbda28d72e513ad431a821d0992f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ac226c3cabf3562505855fd7608fe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a9bd30b97c492f74d09a4650023f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696805837b3e863e913f5fbb35aa154574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d47493f05693480f4207640d4d86c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca5625e7d0e8b0a0e34413749eac79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458abaf6507a9e588facbb0be3ea8861577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e25c1a2858232930b134ceeba9000578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec9ee559c20249ff8fd3095da8edc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc8225175571bfa66025fc8e7445c2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2addc568f32bb8e16199d6bc56a3ef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5fabc89784e29913a6bb19e10a36c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf39c09cfe894d1a04c77c313ce3b8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5980942af4d821be8d983f212ffc07584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a5544967a0e20f470d648c28f89575585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371575517c4a28f003c71ac80984384586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b6f971a5a8bae8f93ad30826dda48587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4e297eb280dee48121e6c3d24d8d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1a4f6e4b1af9143ca4f159c888344589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005da32f36af7a94ed5e13658b4a490e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222244de8dddcdee017f9f281f9579a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af09535adc33c4cca1ad94d21709b97592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cb49f83ebdc1570d7f4c63e779b22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecad726b40233a080535d943601ff30594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558bec4c4098d7f1b2ba5a4801d1341595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26a718bf396bb96b7b47518e725ce9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07f7729029db894cd3994f55158c9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3454d732f9fd774c117f0f9eae0a91b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba5011f8d8859f2a80cead8be38257599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909a60831e168cc6dc0c1748f6e0ec8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a9b2e0e23a6697e65f4d634a1488601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a3b3865216a4bb12a7365eb4cf75d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaa275f8025c291a2dfb2b32f1676c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34546a7add8a4e388f9c9aff644955cb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4639c40749832a9ee1d27a59d43b18f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da7d5aae49068157e98809aed15b9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67b977927a766563a59d38b43fd1eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77ced92b41d5369ad8c4d2d2643105608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ef53c17d739a151d8056fb226e71f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253b393d9e0909ae4b345b443d3b411610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb77edfdf8768c96e9234a4bd0ab7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781647e053525e05e89d3648934d5ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42328a6c7846e7f058ca06be08c8f8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec96658dcd992dec1007d261e89075614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92535ec5bccd59bf0c02f4f3daa15a67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daedc93ab74efc2a1979a9e2a3fcdb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c3682e0fa2c0af47fe49360d4a2d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7a3598335c6ebfff30c427a9f24893618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be648f6dd9af12a72de45881dbd3ccc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d330b2d88325cce66829e0bb82b7b3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166fa92a97441b25a98a16d1379a575621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd2ae41f1be8a5a34696bf30b8bd0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ed0535878de6ead90d1f8f9c52487623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbf6ea33bd6e915b0d8138a4284d0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90d2da4b8935ce5a358fe7167d30be625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ddc3ec60d5dc2ab93e28596676fee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cdab19e2b3d7920de786414de44db4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18f02695b45ffbf59a23e86b3723f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f3cb30d53e7428a4f1fc3521e4dcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca3725e10eabac5e1f2bb97332c83d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68542c60925d866718161293623f8c39631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b483713276e0a45a1d9b9a04ab5792632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346fb392cc667d333cc9bb1ae946712633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcbfcbfd809e5b79b73e38ff4017d5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ce8f39fb5136d88cc5e727d975041635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4aa2458050d2cee1a6ccb2157da9f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f54d6f02bdaa11cfc02f54b5e61348637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987506422fa11c9fdf88367ce20a721638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2c08c5a12565b5e6c2299484b071e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02500481aad29513b8204a1d1a41456d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeec4fde9567f432b014c8d2f570b5f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d01eac700de4a59c77f09703eef2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1f332afa8a9743d1002ca8335ffe2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3955dc5b588a7801bdae6746167a2c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95290099e137e7baa18b26a4e61eb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03df4b6db7e88f7c796eca59a32d922646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c6f284a4ae7dec0ca84540a933b59647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acb0c82d81cddb572262c60e890e5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703eb78c1d96005ae8006e7272109dc3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cd98d3c7ce680d70f560ea597d343650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cda30422b92bfcb0791f837c02695e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383f0af1c8570feea5dc604995596c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae0aab523f29639d8c1e172209e766653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22751efc9c5de937cb9670330732b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b029075fb1d833f0a906886d85d78c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86108fe4271a7d8753dbf62c4b3a65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704fca4a02df378984103589646ceac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df1139deae01fbc3e55dfd4840bacb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995bc546914aa1ffe556d1fe2f1c270659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab153e4c85ff4b3238dbf9dec89da2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc889575bff753f219b4df9bf1573f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3b69f76dc67e43c91311b0daa6a5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf71b1792bbf1f3171d9effe6058f50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b6cc9c248f470f8dc2b265a5ddd2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ac040fe73c975d9de2a82ccd71f1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47b4e6258a41437d987c73935c223f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72490bd2a8884ca7937ad66456496a4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a868c30a022ce8fd5dae4c38e6307668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa31dde9254757d2355ef0a8d4ce21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec678ba164d2df1ebf69dadd72c068670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548024dc06154ede75878d27b48cc66b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f64b1f11650e33e9af414dd97e5e31672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed371fd9e7916fa653af07ff315605673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1a884302bbd329ee7302f4e45e1d1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e084f8987f231225ea8efa92c20a53675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c069d4061d4faa9d3c09b317a74bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10f99aac41c991d7d82d605de3a960677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30291228af21152bb22ba9ab7c95f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c947da279a2da1da3f6eb02485f28679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e8c55f0da2d916de2313d94380d20680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e5bd9d81a52fe40fc4996d6fec85a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19b98d58c7bbb74a3ccfc1ea2a7680682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0d04a27156422cef346796d718e07683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a11667ab12a9c196ef9487a1668c8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ae46c99e7eef8052fc93cde1cc31b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8030638a5884dcfc6ff1f16c0609e51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecddd49ccf9a9054c702363dd03d26b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e769173245a070b16202990c5033c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09580f17022be671bffd52d4db12bbd6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729798da139800aa2cb93435538464e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef049a3060d3c29f782cd50e70b6c71691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038f40e50fd6ed926ea555bd74dc436692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3b94b8c80b5377c055655fce9def2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2cc293640e2f759ab4ff262a91db5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3958a30bca3766d08502cc1c6c362695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5fa8a309faa0d1444018351e58473696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df2a340b878e4f57ad713adf5957cf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5166ce53e530562fa7156fcdbc52068698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a61ff8e7639ac86ad0e0eef476e82b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5691b62be64fb64b2903580b40901700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6794ceb2113c49f1fc31f1ce21ff6d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d97a7e9b8be014688db224f5cccee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030efa42b3d3a1bdcfdd61d0ef9f15b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43a09756de3f9c3d8be8775a43e054704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e162e18fce95b4c6f7b544ce7840867705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a6007a4764259a4866291f0633858706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1db052632897022f127cd9dfd529d6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293da2c4923cd13e8b273ce184ee5c6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b81dd40da23192f60ae1b82054d2f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbacc9021af60d67a746d88067d7b2b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da288d28c579d8a97371f6aaa146578a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de672813a1a4b425715cbcb43b5ea9a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9875934f26e8f1f84911c2a3a19ccd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b6c4280c1e0e61e6a385c0b4fcd1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b18cade7b44cdcfd10b33b8055a6a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d7b9da8d3c3131c7efde4a842ab6b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22856595e912de93dfc58b95307d9901717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0244444037948ff418445257ddd35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75864fb11062199201448e7d5a68f2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69135585d9cafa951269b2ef6b332f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d565906c5bbe172c09179662288f6d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad62e3392d5661c4423a18580ae08d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb6b4e613fc3185fb26c3adbf77715723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491d7967081aa6295ed866c1a28d865724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f727b6a5ebbec255169b51631be3bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7043819a9c624c7b1b47df96e677e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a16571006d248c0f2a5e478115a7f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db0f6ea9c9de76a67fe63d602178cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776c8be83274d0beb68d709102a7756729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0a83715c67d13fa3ea4edf7aa7d79730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea0a61fc5a73de1b1e289d9361a2e4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90ef21bc510fca562423ac9f59ba22732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68505b8a33a0c91b07529a1ce97c56e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d3b25563ddc9f35b86dfa6c85089d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae96e6e7f4c715baee267a390a6be6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c3f5e88e7c0454e389229eb482460736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56f87c3ea3a6922948bf1a10d27ee4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc10e9dbe4b9c36ecdd3c24004e65f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081d0a17b43883d42cf38d958d9e9df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4707a81b3a1b155f39beb24f0982913740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c67996f6a889138916fb5c4bbc829b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed429c472665826d69d1295ef9dff6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66c9327da8db3ab38b78251fbfe85d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2d1cbe3c7a309223f1a13d063cf80744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496702da93a9bec8d81959e648bdb31745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5978bc31f8d7e2069ad08cb97aa3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4ddd18b0aced2b9684b059a873bde747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57063edb2e19ae25b8bed83e3f3b734748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a509048e7135e2183d44e232fa2c18749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cf5e9cac2e8b61a1c3f0032a0c5fe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e827fe155fe3a17c5e6b1f660316f7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d6e30d53c29d0a3af3969d5a7a15d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb4f36d334e05a943292f0f75702f5d753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8367ae6a73a9e75db61524e7828bd31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49931f4c6b5e80e805223f1e35440752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dd6ad351520948696ab94bac797793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b88f4e974231fd295923f650415c604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a0f557b3d7b1fb2955a44b81676cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1369d8286aceedd68c19c656c15586.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4b58d799540b2e92c18cc2c36f0277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c35ccf99b3bb95969be8be6f6423e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cabfdcffb2c412038c3b28c1452f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc3b9d9f206ffd292eea550b0ac3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a4f70c2657b0bf9a38f12752fc5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cba26295ba473962cac897bfdfde2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19294aec0191dfd5f2593aeebaa02f8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ef2a4131baf7d3d398d2ea0710f5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885271aaef81eac7a29a9936afd116a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7984b87576365a489af76a7bcc78b9716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e87c3c20317f75075c45429afe21dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41e1a3822bdac423b764a17af04f2d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0aac3828fe519ccd3a453de51162f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9ac75a72d81cf3ac3189e3e282c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467cc74d7685690ac1742f941e357d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16f380b9d199719296938c99fac53a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273823349167950a0fd32a3df5b6a7223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d163575e1d07bd827926a2217537fc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7977c8229c3c626da44940e4c443bef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5dd53b1e87bf0b1a4c2484e58f53426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158d317a7f6e086f204d171fcbeeebf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d37b29ad39e9f1a6d081fc1a03ea828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29320916558461454f3e6956cda1aa9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fbb1d2b2e7e8f99a98229637eab2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e8373a700162a9413b1cc09617f1a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b839aa7355189871fbc9a4566519ea732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f3e86690e2bf97a78f3b727670e3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf821628923911fae24208d04343a0cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c80e920933a0cb4cdbda5f0c028f87c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c948769fcb82e8fcf3a099982aefc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6395896c7fc5a5194f90ec7769b2b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3ddfcfd58c0e66280bf8cba67ed6e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2bc936c86d56c26206c0abbab26339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c6dcb8aaaf50a90a7f47f190e7cbe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d3c9aea90f69943bcd9771e7c590141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b829dba6681d63ac9710b28d845db9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05e0741f94e6fd8e02781c058e405e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a40e94c82a1f57cc89396024d254f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09763f2011d316fef6e3eeb85a415d6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828adf01ead1dc1ba024f95aa5206f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53919eba3282ed3034ef1468d15c51047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e7d44741fb1c0499c094e7b2f514b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4deea1f21264d818d8946c13e1794b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4e5fe7cd7806c728d42efecc68ae250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df246aaf68f6ec8b3e75c3296878dbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1be1326cb90dd618c1249f7c60f0c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6affdaf6a313423954faf1cb09608c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839197fcc82dffe8c39bcc66e7a399d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c92c4d96d1413d4661768592149b7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd88425007aa5590d2d778e5bd2d6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559391bfd3ce4bf3804533213836ef357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e0efd62ec56de5c6e2053c4f9e6f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bb58a72f4253ff1d4bc2e8acf1e4459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cb0cde7dd8d4d8dceb60f93efbad660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0287371dbac8511d6b22b26f411de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1246f63e8a17620d81eacfdf05143562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d44a64fa2386bb464e2e13179d65b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658be54a5a321325e1f1cc7729d04d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e207887d41fdd1fb13a221b11b8a5165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff87e20e7b0e87f8fb2a346b9a738cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c44cbd5c5b3cde0fefaaf920fbe9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05413ef3e5f42036a8ec4ba7fcab7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f98328fc948dc67c85c15841952c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4c9354dbc54d570be2bbf11e6631e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9e0b616563c92b78aa5b47ed746ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7539b86e7d509111060a8cef0983372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ced42271d4b9f31681a1835da865b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890eff59e6b57e766a0f2d7cd9b5b6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15460b32613f1936c17812ab74cbe0e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5836c195ebdda0f959fd8e813012176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8918b820a063b03d36dbfd95865e79977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7540250014491997c57b73db13fc0e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37df4055f2eccb445c89bc019c61e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff92f3f0c11861366b953360a1d0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7002983bc09315c5ea884a19276fd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383868769543128023752165002f57682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107a4ccf94fe79dda18b0e33ad664cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a3c3b69f7247c1e58e78bf30a10b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532c65bad506cb6ef607d6d985df0ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b102567fff58d8fe7dc358bfbdeba486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be4a96b49d401416e2249a3082a75487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f733ba7da2721ed2d84ee31361b97088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e66e355fbaa79b3ab0d990cd51103f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0ea95d1f5e13bb067df7f979e8fe590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082041f57e445ce8cc93376a274f4a9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761e7cb52dbc9df98f36574dc71491c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aa5093a60ba83d55327c14d4de25293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ad4ec0a152df9201ac165c61e6500894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75091018b7c7994328e3b6301368c395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e485813de8fe88e28419c703cdbc4ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9881ef71dd780439a8ac66cc4ce1e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52c1da7af71c248582bd30564ebb3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ca67e3839bc5700a7ffb30e062f6a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7f7826acfcb0ca735ce6d016a32c0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b60a723f6311f9148632cbdf997fb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba62d36f4eb061494f7d8a80cbfdd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c1f83ab032d2eed3b372aafb88ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350af8498ba07628886fa9d60a367926104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c44e1d9c14ffa894d6b9d1eb88bd14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829f4d502f869a74e553baa81ef45c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5211fea3d39a246af374a84d18e054107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e11199c57c731cb3b94360fb71bfd5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394d85ffa6290c4b06618d953fe86a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c595a78750582294a6673bb5bd012110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6402dc63710f15e45b4ca33cab96e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d881f4555d13e144268ff3eed7677112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b2021b3997cde1672af172a017ff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bd37f254b84f716d82b0074ff2597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e94647dacfb8de90f28cfdd44cda85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5a62a40aac024690e616bec32c6b2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f706514871c7ce59ab78d7f6da8da10117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae72e88ea981e68e562e93debfa09fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b020088e6deee8011839405dc58d7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24ada183517ccdebeebf07be402987120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52d8155f00e9b5097538ef5423b2e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683d3f24fba6a1e5a17cb041d2f3030122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e63aa352ceb116b19f356cb26b3475123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529cf1d11ec1526c8a27d973c9cd10f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb95ad98b58b56b6ce37024fa0cade125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b3031d04b323121cff8a884e67540126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412293d41a494bb0dcf2a3b64bd3fd9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def881bbb9b8aa024cba32dd453fdcc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95615a57c0374c3566c19eb919b45cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dce76a89506a9aecde5305a10cca1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d61a40379da670c8984bc35e161ff6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db7db26c384c5310725ffd09718d862132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d1ebff00c0621a9449b6bc5637782133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a932b5d4aa0f175f985cd28dc356bae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4971d72ae4a041b79eaad6e194e42e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e78b6c78a4987dd41562c8784fb342136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205343902821c18a7e17179dedb0ee92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bd94a4afe609a9197a6c8717bb7fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1d49f50291a643f8f3f7b75c63c4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47909be67287b5e3efd60b255c4bbce9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970793f674d8218350babdd60fde8e23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f920707c6258ce5c56e37d3775b40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2deac93dcde4b526149d2d593693e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e72471e1e2bedb8b59060a479331a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332b7bdfb0421e070ba018c2c956e15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799bd05ba867180c081949944c2c7e2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c144733a26935a08dbdd3ee92325812147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ec66790f7c9ba217e93d5f21dcf10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3318178bcb35a317f9f0ce15045705149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356d69ccfae9bc45a5ab610dc11f3b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10a2b9d09c13e6bda8c65f0b432be6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b063de0a06383fed471a6ee273a8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94a55c648220aab8a62c1bfeea35b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d1726cb46994dafa864dcae024d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0568ffca44c512978f6e9ba91d77e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158a7a1b3ebfae231fb88ce8a3f8f7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b40c0bdc1fe7d05ef7ba23784778157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacafe8e068610535d88e291d1e46e4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a46e71ae69e3739602229c546b5d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dca6cd2381cc70b72cd5e1eb91086160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e11e55405a127ba4164ba697146b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122b263e31b20b4c917a91e970d695e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7eae032c80193356f7ac3bce65e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fa71486be50ab11d62635ef7e3efa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e174fa32e7db2a9fccf80ff514c93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05ebb71d9f15b3d7cff96cb217bd30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbc896b320845a8201e28dcb51a538167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bc94fc9e1d41f20da227214863293168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe598ba62ef9e0ff30f87c5355636444169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525dce354346e0c5f56145d8e7bee89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4be6a8d8d01b4370b08a68dcc1e8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837bf115d36fbb2c6aa2b215d2b61ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3745b39962623df73cd55f7fd68953173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975acef6f071cbcfae6ce3284f670f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38b7b6aecdb0311f2ed1c4b133da37175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ccb08cbc7cab0869073315adcd301176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad57c97b1f903e5e954fbca9d53f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554c653f89b2a8ca91ac5856ea71fbb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25a2ee667d2277b63ec430b199677c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d1739f6b503821f78ce89b1215177180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39325f75dc435a42bd876727371c326181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e26bc6d92ca2d96c6cc1d9cf0aa66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d287d962b2b7b8aec1bc32fbb2e3119183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4fe1fb7d0a77c156ec8f1f77da471184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7a6cb2dddaf3909e594e4ce6cb600185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7743410382dcaff2e38460d11322df7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc444c91c26401fe4a7ccc41aa66535187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c94af29d59af013f58966929384fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf047c10e67f68c43b67e0ee3cf0fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f76744b141090e42232bc9b4eac52b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12223bae30589b8030ed0053950453be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af117bc8bc27c8230c33e9f7c33cec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc56c49064a94fda1344016365426193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd29394b200683680690af2c13656e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525a87c65793af6af932aa9c66fa4ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70306246975190bea86339f8326c4275196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210c01d3988a63035732610913a9c49197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88085530f91bac2eb1a32e0e718cc7e7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318d62d2f4beb349d563d792c5744f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea721bea1f77e0cdd1a414e8352b8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579ad139978b73c3c6e55152dd64d08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba2ff6d450bb596282aeb975bed5ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173b0295d16c4087b619bacd83a66b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a80ee5f3f9ef18f125ff4dcb2ed63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73681b695fee5b256df18cd6a6b3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cebabd4346ddaef12bb1cecbd1d18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc16a620ce588007a65b5349d3b76b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d0f2504a14638860e551b5b1baf5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce6e945da1d93da87b22cdfaf2458e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08d406358c2321e75306d079b01cfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74664dd6708c75bfe73d08e14bf3e62b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ea728da6281f1d583f75140e05d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff2e22307a63b4b37be4a3597ed387213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a645d8be0ecaf3c14aea582403fffb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac9f71b25c4b49d57f89466939d78c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56402ce07f9295af1feee601701768216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d6b88422d123cd7510b7e4f36850f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07d39e4ea824c60c464102e1e72693218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f8c302be529a089858abc523769b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adabf51fc05162cbf556023a75eae5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb3489d5eedd5c966fa42d2133496c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68436d0ad38c7a8c23589ae08c484268222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3be89722b8d36f4819eb17461cdcf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c2fb15e0a641d959d83288b6ed5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5dcf8509c7500614c82c2c0d7118225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faefb7c3401b84ee8e65b6abe86d21226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d520699538730302d3ca4571c68df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8e255ac9baffdb7dc8694a1c31ff7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38903950e8dad9a7ab8aa011b4dc23dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d65a4bab64d4c834c7dd87c7304593230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadca224b7630330aeb164b1575bf3d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d46cc72a8fe1a4978634e1b8f8c035232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2aad6d10875ceba0308290a5ad9a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667311c9572ac19d6592787f3fa2d34234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc42271e823cab92c4c1e5c3ffca4db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea61e66b282a6ca971cfb39fb27a2d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e30011c195a77ef0e7a34a47b7f2ef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b39027fced9f44d9cc47a070a64ea5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ad3ede3c16618cffec0502541812a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885c9bf649e9b5d82ffdbd2dcd208c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc189a73ee6773dcdad49efb0285925e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a692c5d4e30b49f0287f75c66ae5de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b57b010ec8c2d368151d3aaefc829243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5663d7fbd39d5d388f14e5801b6b15244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378afca2b2a7ebb3cb34211c72b33f41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2af4c3cd7397791388a2d262c5d7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01d3ff9cc8479b40ce59d458aa18ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53dfafdb9fc8821b8d675c46667c46f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d150f3bd5b00f272d3aab74e714c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42488dcccf68f5cc6d6add8f34de3dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43e230f55e6143c74aba4d61290fa8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e28cb53ff48bc375535807c1790eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d78a60a2439aeff1481c0bcab13e9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3658c52909dce8904880b5fc40c5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c71153c737b715d419c9cdd250637b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e846d369805d6fccf0fa8940dc5e8fa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd49e8241b4b4830bf3bf03c551b512257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffba3ff222eda95494c09aa9c95fab4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6d0c75d8b2b4bfdaec1d4b4db44a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6799260067126e6808324eab062ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d000d25f5cb617da6ba2f2c72dc4209261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8059acf17c108ff5ea4231486869c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8324d7d136c30d588a19fdd893a33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeab9a080c502919f1f14e5da3d0791264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5bacefe7fb9f75889a277de5ccd82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d983117e7afd4a4cd0b8c3450dea18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9db295c0239c9ae3934a0f46dcb22267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d5674e59097b4c6d48d04c64f434e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4698ce1f070ccec166ceea6432248e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ac4f0827a2b154503306cc164a43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63316c679620a658806aa6f01c448b58271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cb10e51ce4c6f52f25f650ec33381272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f16406fb2757ee8fbb37628fc192d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d94891291637d67636c8fbe1eda163274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663611fe4d7f32df4b0256f84845b22275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa6e246c9ffc4cdbb6e0de7bbe72b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e474ebf2ad917af4461bf349b04f05d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837824ca98f7f9426bede88675c51b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23835036452aaf679faa9a620e755ac6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43460f7c9e68abeebb26727e94db0799280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b589142bac87a253c096f18ff48709b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a042f8f8b0717253ffd6c081fa6b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55d925386b1c6f15fccf6080404a41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67094cd261b950c5a469dae0026138c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f77d516d26d1d70470a0b4b41d39a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b0902570e0a8ff57ed6a6a0a06c6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd87932b13db7acbe77132d551f1ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087362565434f88e8ad8a44b66fe4db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67358a35ed2cea42fb9d474cc4a32120289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb66554241fb30f4849c30199b311ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b7e8e2de324ffbd28b464c41017ab291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b51b53ec504a0dfed1ff7542ff26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b91f571872c0d76da7c8c12f07c9a8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21420ebebaaee6f70d351846f421e8e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2e7a75be17b7afb75506eaccf0e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab47db0400433b361040dcc0c0dc1da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70801e05e4452450f64b90f42688fad0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba8ac9bb880519a3e5b87327186e40298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a948252fbdba3fffdeb4a68beb1542d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc6394c3961efa63eb29f4ecaefccd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2428551a0ee3d5d903070e0ff98b4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1e43d09a8017ce0d1637b50917ff8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340613cff88597e10b3cd5a89d9fd30e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef0ec155236a3396997274b787f91b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb073d3271edc9f381fe910512ef9d8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee71731e4cac7ecc7466904938e827306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91eacad54fa32874fac2f466852746307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569e9aa75287b826d76f62b1dffb4a5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed2b0118ab1ac246ac43930cb95def309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426c95132d09c640d5bdb93622aa03e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c291f419cba3a37963ed613ce3430e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d24c4ccd1fc766a2ecfa77ed53a922312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadbd5d61b6ce21ac34410cd6e3f633313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7189a5e1527bff6c4d1b40cc71209b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d717910e128f2cccb6160091f44066315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25870f674def5a207c08021be23660e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438b68d2a6ebde1dc39b389b12cc821317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf23a3aee5a77b249ccb8fff3e3a34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f910deba79d4a934746944e1a5dbf2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba6af976048a29eb8cdf3303e309e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefb5430d9636364555194da442e2da321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504dcd5d0f438953da4e744001291c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182efb77d486e32e133484facbfef76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748956b84a301debe2921b9dd700ca5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb109e4f0c24420832c193445f7947c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f2b24eee8b917460c483869092ce9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f65176b6672ec20dbdecce3ade29a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb558502f47918e0a1af0b8e292d0f08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56668e0c9b77e0c636847111682446ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8039aeb373c29dbbe2273d4c7815da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c6f77b458fc9866ed9447268d156d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ff1f1690bb662393cec0a388abb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21998384491ac6599607eac7b4ea2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ca4244c1fa47b0621997cba1ad2a0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380594b925609ad9e03e62d46378465335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fcaa8ff7bff98d3c53956ff0dc015336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cddc55cd868e9a62f9ea7d47e154e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ff4295dea4b757f96bcf39f1497ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c12fc1e497e806857a83f8b5a3635b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942d0939e664702124c1d7d6fce2544340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce24793b8dc46f458815797daafa60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727e5459e8059c1252ef563d525b997342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed034e9b69ec901991433d053654b27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c616567f184efa5839bcfdfa8fe3d2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd73b85932eec30a5867b222f2e7da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecb2ec0cb94b81bfe4fd27db50b634346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a34f223dca02cf356be39102544cce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a6947dc68805620cffdf3ee05777b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96188ccf3ae77f99ffeb6d836044081c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd7f68829dd82fd557e55b5bf17b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef1d2ad98f6f1a33a4f25497d2206351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071fad945089bfae93e2af07840f021352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7fc0e8e12ecc29067d268b20544c5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41be77d95cd6317751c4fd4b8deffb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c327c05793277a972cfe30b8a43bfe7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0d4d06e330451408f16aa55271cdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c6ecb74d0afabaf274ae9ca2820f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937ccb4d9c54ca223c6d2a7cfbc6877358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1da2dca26623ea6e84c52bcf60052359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d9fea32173fe740299eabb6eec0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84477455457550cf948afeaa891f4e0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee849b07543bfc9115e076dbd266f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279eddb3d4564aaba008b46ff9f3ac6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93ff8ed32650e7a65de87d46cc6fc6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c187b60a11f766bbf346a1a5442d21b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554364ca1583b4182299ff9715416e3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148d6bf03e52418e6d894df87b471e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaa8dea4e90c597037fdfa6c4be0f8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab8e1213fec123e5af2ed2198c5847369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3421dac21e1a09dc2fa833b762ccf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd30dc836d6bab8c111e6d2221f0f2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c56803ba36e185b92bcb14de8f674f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24427cc1313595014f7382860a2599a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243adfe0e3bc5b2822cca6c919b1ac6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bae49988c36e194989c955886e3103375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361abd7404be853b62d8a2e127b64b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dcbff9ab001c2b23f9ae76911d55c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77191237898a2876c28c412c1e3c7f66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b29bee36d76af962b4dcea817bbdb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0127381d5ddf26aab3a6996b0a35d5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8e6338cd5245b49896ce0597cb447381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755a0fe4016e9a726d0cc80ed67e390382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59a314a695d8f71287d2430a498a80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a24e319092657e2b7c6b9b4d55a46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd48d9d488be1a5dffad67800a294ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d91107afaac4f6649d47887a07b82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603f8ac58bc21f59be2536ade9ac51f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb189619af85e92d8debd1ad9ab8cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e6749554f0226ec8f338f21727b59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92301f80bf16d9581afb8141a84c86aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f11cd7c140fcc19eb52c2d43958082391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb784655048fd97433ba5e4c01ae38392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697479efa7af404dc4f402293ff17027393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ab549f6160e1f654549f0ef72a143394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9808049c1e4bc5e1261e7636695be81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab2ee9412093490bde40d5861879f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3d373ea57782239899c4e186d21f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e26a35b61d5f48d7d197950bb71515398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf6bdffe5cb1dd7b6945d81cd5e7a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20af1094b0a4f689007be0ac1e7de62400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3629bcd7b3b52d848c819cda1df4b56401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1576e96193e5d8fda539368e1865df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc48b33fb7a8b3e9311b190b26bf28a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989848b0f1d11ab3003abaf38299bf8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc160e9011dd59dcd8a6da3ca7d622405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be5cacef04fb8fa29a6126077e07fb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bf1329463b4b9a1685b99d44d49e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae37335c71da6314c9b569b7fa5b23408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025cd49de24760fd5ed995cfb5b4417409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c63569e93096e71d74fc3c5946839410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67967e75de1a36a078205573df6193fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9508345537c6254e4b119e9691f7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300063933797bd85bd665c4ffbe00809413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307c5dc93f24e168664ae780561520b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878fef7e327abc20b8c5ef015b904714415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d8e41dd842aba56bce0bb5dd59b26416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1e71613770047edd00b22407c8620417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67f1be451b1ef7b6b3076192dafaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb162a1c4f430519cc06ad2e72f41897419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ab1f7d7a8e4d0d261fa7eec07b7ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683c15f4e1df5a96844461e9ef4e521421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d48d4e35355cea20fe4c59fa4068d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8b998868f23a2172ed24bbbeb0a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bb37c26ef1c6063feb0356dea7758424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966454591dd90534259c63ad8a9aaf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c1dbe590358e2d391eb7fb838b4c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4309ce13f4910d3a9c6f60d6a87501c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a7925842b0d44970d221fc6e61104428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8191b970e5652e2bbba5f2b7a0bdc90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8bdb87173e66472296f45fd9dd79b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa939647d0a44fd2ebb22fabca6c7c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0a78f9e9dc8663ee4c8a789a9aca0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081051bcb5ddd9f84dcdd72b3369714a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae907c4ecd1b1591656df816b514d0d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e11eaca0c5445730992da01c4ec1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95639cd7973cf6485103852f52e8c453436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54b3167f6eed0ccc7c7727cb0cafd6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dfccbfe9feb363336351c1105ecf6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbcd7a0e9391d1af3bf818edb31c0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aec80d3d441ad81e1e609d3a41e255440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddfde94c9462ee0c6e01a19a1d2a25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdf07d4eca19ecd90139ca09473ecf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54aaef3ea27b47825a25ba36f9dd24443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbba90608ceaea0a8dcf836eff3a2e6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83cbf4f02b7b0c506a90f33070b70e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19cea0534a22c77176e73f7e02a198446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f567fd09fe77b30d018019b955e85a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db871d02978669d30c61ee7df7640416448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31df4c7a617e76b1d230e08f99a1b8b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3730cf51e40da1594b2b019a7eec918450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1151215b413c5458f3860d2304795a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecc09953daad3d4ec52efe5c2307314452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5074688d8f0cbd01a2b2ef1c247911453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6a25bba6d9658d44860c275392689454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c2c9faa957f85a724a856b351ae78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53213d7af2b096af9e1967462c56cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39801f759d001634d887a6f11ea32d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b48d1237971f2f4775a82071d47021458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c20f99c54caea93be0e68b5709b686459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da59acbb0f623c66fee5e2216223caf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701e4d88440f3dba99afa7d572f7b62461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ed07ff8448c9426db37d61d1aa4f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a964b094d52dd03c681ddb0342bbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d532b483a2de5378abc00f9b5ace062464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5318045eb8574165cdbf2166ff9604465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0747a509a83f8fb378ba62efa2088466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8c19f579fbe10842ff4bc82e74a10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61116a72c5449268712841f55300c13468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6ae5f8d89697387471abbcc080f8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772f75144c370641031785bfb081fb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6efe331e462f8f1bfbecc8413ba5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c560ea53a00ef249cb7aa66d39b581472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935e3af9bdefb7fa8f6f49ab279dc06473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec426ac179d7e20fef1654454a7c6b28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffb8feff7a79cdedd97a1ac99a08e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0be720df51bf7930bd66d3aca170e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66e487e6d20fa9322cd7e81e83502b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c6ebe5e9f64526c936e85117ba9e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2724fc358e396da5c30d0b22f073542479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b5bfe01c705f17ccf80327205cf70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf9e27fea8842c54f1f5b0c4197c54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d99b99ffe45a4a1436526bf911e4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f514d388cbf5d9333506eb8ef67bdf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2972db4a078938e1ea655ad81b0d034484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32240c069156b03c73af8990ba186eb9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db311ceba3008abed0a2ac2f56ac8b47486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06324d9d8b60ed5b0c288e2042d58e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4aa885c54335250d0fd119985870c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a953f34786f2aa34d6b03c732395471489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbfdc37121cafd5f98dda4e6d5a8f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac57c897d36776caf2937d4a26b206f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72de44374e4b1229c3533edca40936492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92472d375e9bd2b05a779d38e98c9a7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3fa0f9649e9e207599d9e99ec512f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e89cabc6ac6d3a02774935718415ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad1832dc4e373f491cff91c6443270496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565ccfc7bbdb9da223bebc5eee727a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912310b96943ddc6d0ea0a137a8ce1da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f7c413001c7b96e75728ff5c5d042499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c221ce57c34dd0a214c05a92a6e2e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736424584797dfc6d7822c5acaec4147501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f57bc3c6627b37a265106b772a9310502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50e5bf01d8e2bae8b089397fb6e7c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a6b992b299f31d598679d40d06172504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a86f825e56fd864a7063d439a975f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0054bfd91f7f8ba422cbaaecbcb1a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e7e0f6eced6bc9265dc83f831a89b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6d4d48f72911cf9bb1cf002dffcba508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04830885aff2d336d52eab977ae0e070509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9271e0151fe5c11252d4b2682f3a31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f9f818c0c59dd23ef5a9ebd55414511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9274ca1a92a2bcb43c8febcbbdcb51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0c24007100049fb3ff466d4485ec7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdd93e693b5a4f2bf84a94d7ed4b50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49f421c9de2bd4f19df009d47f6664515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533587667c0c465a48340e36acdee3d4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687676df8c31ebb5ccfa29c34b6fa5fd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707da62003fc86e99fa694c03fde626518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067bca10e4c711811093227e14f05a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5a26a4ed4d735829255d4a037bd58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0380fe8b50b5810c855443d07b71a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fda74efe9972d372d4aad48caf6f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eef2bb8eba7446d9bd17ff9d85ede4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fd22389aee36f7c73db69c5a2f822524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cb94ee0264b124ec63ec92aef0ff1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2786530d50f1d26c855f51a3fa206526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7c5bf3810f65983c36c572e4d1b73527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f10236397d98cf40d6b5256401ccfd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066857e24411edf79765ac14f16c4173529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab77dfafb14b67924988836d72234a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec4359eb6d1014acb2c62fb9f0e4b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279614faeb00c3353067d5ef7c1e3b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2088f675179ec06a903bad87b4ff2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cdf70377c45200c114465ec9b32d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682e9c5da0266e0f121b2905f91523a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42cffe5890bea0c8113d37672f607536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b374531dc590f7efd020693ddcb24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d310e0a1596d35f7c9305c458792b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029fd7341c3c2b81e79fc7ea200f394539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1df82406460fc488ba906f21df175540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a438898b40e6934fdb03ba18c2065d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea79e2c356782997f19ed0feaff64a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3683525febb8217b25c00d43faf399543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4ddb4100b199e00bce4c7d77f1c4e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcaa483669c2661255ed0e0ad39bd8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180978c3dc2d9a2c0ba81ecc237699af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf1d5d8a2df52bf68a6fbe81061213547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8745a0335e2108aa78c4caa78401e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca5d8834ec04e371267c09d0832909549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a14ee2f6c379e1b3d8d8a33ea22f3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814ddc70c3317b96aaf3f264fe02d48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500a4bc9bbab06164ba83cbbae75486552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f655d2fe0cee27ba602e1edff0dfa5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489429a9f9b71c0c9bca90d269ec6a5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733c955e3ab30e349e73d0cdeaab5b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceb67b624edd52b016d0c2d435e487556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129cb8954398bb3fa8f5bed175c0ae1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef8d554c9ecd75cfca6e19b675312c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de6b2c93eaae210121ee5b982eb78e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1baf8fcb6c9246417cea3ab1c49df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907b804c235ee67a1ffa872e2e3ec9b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09c1f4b9e33dfb451dd6b4c2605195562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e16882491d9f857a222f57d7acf0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e9c3aea90867ed9fb6d05ce5328d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455901f884b6b063e196a1f4dd882bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd898a0e93dbc124b2455ba18a44bb0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bad83f11e570cfd4a1c3d8eb1395ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91542e97de1e73eda4154b359233fecc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb1ce59b89f2eaca55d477f16234a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9db2df570f4efabfc06128bf0d638570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775a9099d2728588b11846b7bdc406b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b635f4c6ce56406432bd2c445b258e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee8ef3ec21164344293dc09cd20e03c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c65623c1dab2bbddcc3f8a1e88dda4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35470a1b8ac21504d9a2fca499b16ec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a54f356aaf8ea84c3fcd6b7150df6e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96e527b082939bd4fd27ee649197bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeabb88c51f5e7516f4e5ba819cc9ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce7049c5f15a5dfffd27fc0dfe485f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de7ce4e7add25c531a57f0f8a81ef8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed445764a43c5d5c10073e1832849c9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9d3a06d500edc8c18d120f6b8e589582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2032ea405538eb09badddee1dcf4bf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ed5ae2dc8b93f57e97e03851a7d14584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5e3953e5c0dd87cd6b2cbb2cfe4b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c656910ec1e8e632e72c5682a7d50586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc631b10e8f7f0a551743e71eab304587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b737005a3e9da2231db623cddc7d8b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa241adc9819d12cc4a23998319b1a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30eb2520ede5bec684c00af1d9a1514590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e28de25cbb67c5ac4f8100c64e263b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d868693df25180df0b58e2bc1f3d04592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733ff2f3ca2b4cf96493f1a3c5fe3af593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e9d39773e446e19c0a8ba9fa9fe1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b240592bd11c45bbc9a098b9e009a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccb0e68f716aceb1ba6d6cfb31227d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc8210dc42828feb441d548ae652f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2960cb8e9fb992f242e610a9e608edb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786d6df2cb6aece2e39ebdc7924c9d4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f7ecbe2910f448020990aaf329781600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a56b0232dbc25f70f76eeb27c488bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a215e9f184c309bd0ce16f0d615cf4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9ff8aaa921182e2387fde5b02d75603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74668d697b1d6ad1a3316275dd6bdef8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08b96f40523fb5bbc07fa0a7a87258605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d0691eff546cd96131341bb45784a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99139046192efa57cc40eb283ee40c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c299e9c0d46d9f1ae01b420278280e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aa054b947216af813eb663cb74b8f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af24bc4ca9c2ef892664d829709748610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75a0dd19055b1efec8297b6d2e9430611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c57f9a26bb0873773977c17bac5b53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacb3d59c2ed9ccd3e3ed75279a3389613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d263a0feaf1bbfbd65ac6014a3612f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90697124b83dedf372361589cbf2b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab204bfad17a04240c042c424a17ed00616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2189c8a61c346a0595969a395468cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eee31715950373325148712a1f643618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e1c5dd5eae2962b3525bfc4a3c0e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d5a8733bc74832d14ab9987495871620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5d3876e387ea0457cac8957481c5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a019bf61306ebd41b084e7d740b7d1a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf946b2623ff2a502d1b29b2de71e171623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30035b8fee330a416852d1fc68161b5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b894141d9c45c35a764a757cad3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e728535c738dfb05071b4f90c42f25b7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9b1b6b219909c0ead69f845e842661627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c555c19ccd2323f0e93cca242ec3f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594011129119e07c69456aa04fe7050f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ee1612e9036aa2cfef772ef47af1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01ae063e1c7780f3ad04ea2df01cac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db634371c9df31e6650645e53c7b713632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a92b254afb65316ae49cab44c0f844633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d36e9a54d2ed3e3f7047a3a092ca1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbeea337d5947ce1c83330b91384f8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52241f7a0ff51336bf6d6bc9c83758636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd80b663dd5ae1f5312356702a928f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47affafd118e1ef2b095eb11d00a2dad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3f919f95635b0532222e963f2b373639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a130d5d5158929cffd182ac0cb8ca640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbd76e5936d655ecb8b06feae3baad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b1bcaa4af954b9b2cdcffb0ef2b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e0a4b10ef365a8e159e6df51ee44643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838548f5f8b09b37372d7816c8f8a24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cb1e0fc2c5b32deaf99a06d0dcde2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0179855b95bc858e971974d4799c69646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581032141d4e9982c5171106f947f992647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68929999c690d692644281087967ced648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edaf75462a65fadf04eb302dfb8f987649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d44f854bbeb66dd414dc879249f67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60a7f6d6d0e03d9dd759861c3f435d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a39d81f5137fd54bee1d275368732652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9931add87b48534cf158a037303b618653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a432a0d624ca1e90a74ba303c3ace654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca651b63944242fd79de2d7d4b65b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5dbfd33979e1034b81fa76703a396656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802add70c4b667bf4863f75b6acb7902657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c365b54498ac51eab2709d063874c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab3abab11ab3796d4b990eb9d14a50659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d8bcfb682e269c85fd427abae4ec6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e587c333cc9f88d7f4c72194feb2ccc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f15cd20ca3606f10ef38398938d42662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7947c01c4e26a95611d4001bbce7e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310387419a568647b9d127038c60fb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13553b929c94944bdc381ede9af862de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821aade6f38224feca8a15d145caf9f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7173795dd68744d718c31fb4fbb804667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee8ae0e5b4401f9fe29e8a6db4c463668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bf6f711465a661051f13800e0cedc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd3a4c0ed8ffdedf81b214c49c39f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265459b8c8b665afed67ea079ec7a38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b96c197f5d18c41fe3e908efb78bcc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae786299bf7a92b89e55387b052bff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b0ab61de3820bd3dc799f09340f1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecce543c47c1d6873578ecc2904339675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ad3b28f1f5cc1336c9b91e8e4985f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76df7146365e8122221aa92cefefef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2193577acacb584e982fead3b0140a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697f83054fc6c7746fb8f9c106c7f03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac4f59b47e9866de88fe510644994680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54112e6e436deb161ee58d6782c45aa9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3119fae43fe9d876847f1a0abb80b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7adbff7d6f11bc04e4dfadd06c7683683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90520fa2a4a35e4a609943af40425fc7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6fd080cdf5a6e9efc0ad039176392685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313bfe6dcd2a5b5655bff83ffebc85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3453dffa063b7c41243427d0c5fe033687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961e972893d3bc8d7663361f3a9de6d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8554d78c545930f7282aaeba834d7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b32489e2be8bc0ca1ec2cb2851c8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263bc44c776713d9151740918d9a13e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a481a063f5aaa09433ce5dfbb1c881c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faf518ea90f44807dbc80e2b773c9d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184746409225bf8893059eacc221a77a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774137dbddaa51b00e62172c555e3658695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e0d9354bfc5fa561ef9bd5b0f1bd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3e211fdbba89b9cab9bfd92366ac3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54730504f9a1acee6016a20666bd989f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c5c9bee7012a2e66c23212a38e6b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ba4186e4b154d5b8d968cc5a823c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21400e5f9ee00e97faffdff1e964312701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82401939b53d5913c9cea78406955f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d167427c0e73fe702126e6b7a307296703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638b0a189f8766970e72f0810bcd527704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6127ecf103fec9ce86937f38d7d8a2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fcecc41bc37a5f797f2e84ae32152706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80506cbe462e38ed1714d786e01c2e0c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c449d3bd82fade6cbab4dfbada3a5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915988b49ba4e5b9cd4ceffb8d9738a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742005f19c185fe050b3f9139629a86710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafdcc9bb35724469216df0856b977d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cfad19c0bdc2cdf4c793b90638b0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07c7127954956ad767b4b5f3e2ec06713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370f00b263971978dc27c04de5af264714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50271915f14e92b2a0b3076f44b7c316715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e37a46ace9d6eac7a2703f191b3f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca7c193a93d1f60ff6bca2d1455c6c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560394427f7e9dca0142be8ed1bf5e73718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80684d2e903f4fdd881dfa5f60904da9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e73a6465436aa5e78e135ef83f55dd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4dd7589bcf6cf05ed8e6e4435faba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f39ff7c292c8984b22e3074d1eeb0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7953367454bd19bf9acaf05c88e25723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ff90b458505734633742a6fad7e35724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a516cd8dcfa040f0d5b06c214511b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8a8f195e1d84fa7c6d19a18ea048f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8d3fcc79d62548038195015f81995727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a21f5bbee3a6608c2e56aae6df3b1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6b8d6425607fb5387d010b2f9848a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e70c3bbe3a605dbf0c63338fccfa92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4869f629933c99ee973a2e5b4a663ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9932d24adfa4f2ab10743d51788d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bad34bbeeff6311640eda71fbc0f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258210b70cba97af12c863855aa5b21734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c89ed5bb0223b71abbc3ff6cd1c3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4a084878fa4dd2432a1f8dfb11e0e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715d5fcb473132bf22a9304cfc04ced737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37757143e0942c893a2b1a4745e76b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5df811fd33c3a00445b140e383f78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2d8d33b141a39b728e63f33d09a1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d438f7cc62afa5235477bce29559d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24fc9e985ce4cb2bfc1d3b9d7ec8b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe67c137ce4a181829412150a40722743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85df73974648bd33a5958e5494f07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697e5a3026dd2648f372c9a8d790aac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f5d0c770673b0ea317b00af3b79ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1ce30fcf0d09645faf7c16cb68e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef1639a39f5879b95f63b25bd55c45748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dcab9af2dac53f809f0604b1502f4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232c5c1ae63571c4a63bb7862ec9d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5548c5ff2e9e08c7847764791eb8bba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cce3a018d44a680893e259318a851752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b775640b7884ed286581bd18af5e99753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>