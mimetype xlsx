--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7c71be69e90a30f9b48dd88fc82651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3934e6a320797226962e25cc2d4572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a4adcd2717052dcef278cecd65333.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7dd818631a796bfddf19f90a013614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315430e8ae8d7a04a1ddac2b18e47835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3f3ed29768ac6c5eb48bc6399b7d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dd88445f2f12b0e734413e14b06557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536cd26fff4b708f03107f2c369f9cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7872974356a2c9710f43d4457a2e959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ff8550d7c6b8e9a8852d99aff044a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c2d8a23e2fc542b5fb39e3626540f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07eab83fcdba7b4c11cb90da3bcc4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d3e0a30d5ca0a2a27f15e9dc2b87c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd107cd4a830f50bf7ce57faeb802e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e426d8ffdaa397ec83c5f9dc7660315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd87a6d9169aa9138a32b7d6079d42416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900f46c44ea926da432935b30987e4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24987f786a7ea777ddcd91a43d089418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bbad806c5564c5fc867b35184c86119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793a62a40f4c31faabde8191b8c0ae620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72a64b985fc7646833613d9f61f30221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47289935916c8e4511b4c3ce7f12b1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cc9587ee7fab0fbac562cfb4b0b7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24720db52a49662bb1b954205fb9e8a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552633aacc5f0b7ae9590bc77eb048d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9125a29c28dea02c3736f7443b90b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81bef2420383a3e9eebea5c9fc237527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded217bf67acf042c5e1277f7a68adc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd5ff206e09705f24f3b4b7b0f505329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26774c8585d1827089c50695e5e4171230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9c76ffd3c9937a572baa1bb180e9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd941ee14e0bb586334a452d06c729132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841fe744cf89c6381952c9bb6ec54bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854959fdb8b57c99a779d8dc82790ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7d5c932f64b3f6977811a400675bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fbd7f1cda80a8fe6e8a33aa0f71f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef13ce555c6cb0925c385de02b12d7a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ee4ef774db62134aa9fa683580c6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63772fe7a5aefe891d453fbeeaee4fd139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640907be36a02aa7ff9f5d29924298e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc305ff0f5fc8c1dcea1fe26464d4d4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac722ad4c5b495eaf83c0ba74bb5c2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ebd0000384b1704911b4406903dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852334ffefde2cc1ecf18355b18493c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a457d53e3aa22a621f8d8f55945f9a245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a814d51383cee35b02285ce5fefedb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d544d1f94ea8663e8c0e12902a6e0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d347544a48c473229e377a4dc0c80b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbc195cc0f23f379a106b4aff4839b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0122f342ae79f6f63402eb7a51a203950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35429318a424ed6e59f14370bdbc4151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e302a2cd2b110ade8a53c4852a408752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa329b038e402b4f1dce8e521daa289f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2270a29e5bcd6b8151ce750883523c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e94365d67c261ed09a40b5fad99de555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fddbc217c61fb4ba13727140a8bd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737b5ad180f9e05978ed15cbae593df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a519f1080886e4ff547872cc8535958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312dca9f5634f66e52ce7140d69f22559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337f6be5665c3a8c69faecd1ea95c7f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fbc8f84d032e8eff41513ec07d81761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb007db447d1e003ab8f4ec862eb3b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc05befe1d67a7c3ec9cb4ab5cebd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbf5c223e4d66994356d84633b916264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7817401d2e1a38255502fb712dcab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1b59626d3d3b0df930136d68e546f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e35311fd7623e1be9642cf8be4a3e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b332d0ce8e846afeea2eed0726d986368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c369c1456159b4d2d3e20c40076a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb54fab4072f4330ebb03a6ac9f50b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475540ce9712234d177430886efe8ab871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ee683418c584855f8f15f68a175672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fbe67af99fcc60c80c48c3ab0ac2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbc87aeb37ef014422448c1cefb60f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665596b34575fbe2ed25c20e39931bb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc7e4d5b377c6c5c9cbdff3f099a5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dcaef2a5909db5ee7b5d7861f003177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4f1c1791d20a30772b4b5b9cefd6b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a59a05fbf200681cd3d2888a295c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c26f29b2f8722bd9853946f3e40c2680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7797dcddc4ecd11e7aa8d88adafa97f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527d40bcbb75980172c735385aed71082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823be8a194f6d71f53d7200d7c3c9aee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3e6698802273523e0826d007cc0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afd3132d78900a4705aa41b4d884d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ef8a0733546558e60081b83eef48a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759468ea3c32954e6a5a3650a8c104f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188cffd06ce8fdb39770d6f9a9a597288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf405e3730db58460e03c35a58ce3bfa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292dea95e1bbbd696375f1248492880990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e99778f570d4c2515ad297cc53279b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd89a18e1cece83cf82c628544cdad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249db5867f0416d4b4f6bb8a011dc5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398089f208e0c8d446652c07f146b7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dded817e9b03009087ed36a8432f07195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7928bcf5a17c4ca23e5452449f4bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d79428da85417e488f59fe811c1b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332a27fd4df0d85681100c9070e676698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae8f762f5ebac2ea9da689fa5f9eb399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f2c2f74e6c7c83cf013a0485ec7d1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252c131c9bb5ef609ccbf7a5ed789c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977be029ad183fbfbb62bb32dad4fc55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a9b67462e3c66056b4679cb983a6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8122781ad0c25148b22446988ca526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457e1f81335eb83064bf1adb29592a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd3ae66ccc5c24650a1160b3ab9e22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696707c77ad3eb2334d3636efb48cdcb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9727cf439ad2e26f886cc2c4d5293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7d6c2608f378b384786082350652a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01e90b79a06c2f8a29635b16ec1c7f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db3e7f67aefd7e2db891ac25a8ba81111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d43b8ab03c775ba2b3318f0910c86d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9c0724c59a386d4e86bc427a8613113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f855672f719ff602ff7078530ec0e36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b407e3a418197c402cd312e8eca26115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b0abd8366f2d75f00c3610a8b8023116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1960a108ab3dd20373cea8c679cb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2869bec6f50db35604c928405127aba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b78ab1cc465e1373c0164b9950d302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f106fbe058bc09e681d4334c2f8513120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b70197e3c0e9f42f89dfa3823a017121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f11d43acbc2cbdabdf0497015929122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f454fdc1ebbe9e501a1c3dc9299da2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb55c903a7d3d0f93990fa1fdc20438124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54895b40e8efbba01a19c539cda27f7c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee1072dacba09e00df6377ba1ae77c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399d8ae003e8a37fc858cead1614b1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11749ebdf1654e34318d5fa822e28c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94d4f6c28e5c6832386a66b6d6e800129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d517ae109a3a5193f72ba5c064fa47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262da453bc91ef214790e6827c0f09c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15a3ac4447a9393bdf7d52b7dbad2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a683b020fda7e90a5c94a7d7a3ee2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5c72f9e9748d0253326cdb8707061134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d835fdf7de2bf4a783fcbd7e3943318135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa4c75f19f2b553d274988921e1a58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a22f1be91ffe7d9fda3c9c7dfe0aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b66d1fc9bd0a48a1ed8f8e39bb28e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7089a81c028bb523955a1a4596afb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49f7831ba1f4d4ed207ffe4cdd946b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a442227848b12e0dec3c540d2657bf1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef972bb58b2346d346e3c7973d4b3de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930da6572cf90a52b38b8a5ddc441b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f9b5289f8f60d088483e51a45407e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb76f2df68f2efc8a654e23c9e759145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6454721b989c955a5b11ef656d6870146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b852a8b3d25575f25f7a6c2a12f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7df252628a7b73a12ca43afcfb1743148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d139b4522e958a1693fa3df26c49e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225d4f76495027c522197cf70c93ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd3c925a3d2a02efd53a603ce14f66151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3d7b12434530f11fdf58a6507f951152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945419ee9c99557f9c62dbff5bc2456153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ce4f36e2bd2a5009a6d770c59fafa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e359e61a2d9b768203af96766c0b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091b39d1813e5aa42869f0e9fde4c5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd49b3a36abba47b9525f7d498f49e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2e45528fe374249607537709a2b7d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94062db2cd05530c21ef611e24bf571159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42411bc109281a1bcdc5503e42da82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3537d5a7e9f6d916c6fa718582080b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7cf41dcde736ddcc94c3f5b1f834162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbace1563afee6f2be020a191a9604163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e43c168b03573230182b02992636d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b56b0cee86cb1bbc79162a7c2b52c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c54123dda027d88e272a01b4da879166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c62f20e2fc4fcd33cff86d999b6e72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb54e39d6b193ef46323ab4359ee68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e607db39337c3bd9a180b618590c809169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746264915ba7652cee71050963a569f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22715549f3b724297acde43630f94d66171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed7fc2183d76796eedf1181823c0c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead37b0b9ef0ff874310577bf90a114173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588103bd6ba53132957a4fff9635cd52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874bbefac360c4cfadc9c5011eed52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28cd6c73091ab97c9553de47352184176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c1852e664bd9b9c380d11458d630b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8728898e37f732f631f7fe66b7308e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45493ff46144804c09375a3bc9174c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b428fccfc4092762ace662638ef52c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cde37b8dea25bf947944fa642d1b7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a5340ef52014d26e4149efec7bf45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bc7509974f8d8ba43326294999728183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5be58f6c733574c3f9d0f81fe97d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952dd4ce4086d2c3606e907c85e9822185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b192da0213c06e818614fea46117f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d00a329b4626a4882f05a4ac8f294187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfeda00d3ca2934c634a7e2c44929f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20a2e69279d93a90df4214557a8f14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d72871bebfc1b740d2bbb1a523563190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904256ab1e79c29f6290bfa333dfcb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11975a2d70dd6b290cd907b483670c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d68dce8baaab46c20535925441666193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be60622815229ecae9946a4a83d5403194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419ff0c92807e3f3674b1b969c1802e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d331d02a1df575ade15e59a8bd719196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0157a43408742baf0adb815cf8a5096197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ea2e76639fa760006a23b6944937a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8438566eb370a174e769fc23503b281199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c738ae7f37ef63384ee0a1a2497d5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768eb44251d80256017673b3f22190b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8f54f175878e2adf118e86add9d0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407afbe1c849fe4e5b27e3ee6646cf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd0ec05ed7d3ad65e8ecaec84cf08a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714db902820733e8023763d58d104e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a66c2c9c77695fe3d81c0fe2ee9452206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef16e4b11da91fcc80a015605962223207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a8b6cf652a545976d1846088dd9c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f075d47965102f61fec32b979117f8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002aa975c4c43c72c5839d4f652572e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ee0b0dd55fd6f18de123df963f88b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc61af931b6e7738d8d0b8608e9a8e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946b846d638ca95cb94b18d23f0e5b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3679a96e333b3299bc6cf6c20b775e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953c2e5683a3a88b89749afe4469ff3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5de984f709c508ac2438c71298bd9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537bfea8fa6e01e22c674f8901ed3b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd37394eec21c60aaa20857a6c9a40218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d253648b8a966d15b7a0326abfb78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54749f42fedb1cb0aac39f94dbfc5ba2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765741a64ea1842575ebe14ff499b9f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7e6acd2c0afe921fd0de1b2c9fcec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae475d4e072eb398172ca17f253ac1df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35c8ae8f23f1f323f0e1acaf2beeee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add889e0ac25c1a781eaa9139c1203b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196bfdd17506811f9b2520b57c1b26d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3b765b2e66e391f998a19fa106e41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f470ee5ba2661e59e78bbebedd24b0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fd6b0962f2992786fac76d67c0b6d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1409b90260800d93104a03f1e4691230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf0bb4035b5ce0b0e2921ddf0dfba5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cb66dc884dfe355aa3e7225937385232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7219a154789e286ae88a650c5861b47233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf15dccc5f638deeaf21d69470156a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648073be5ed5ebb281785d681c5c6cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b88945a0736586ff7d83505f0d07a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1473f1976a960026e374939b7f085a7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b56f72f6cbffcabe0fc78d23b9347d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb8f7d8dbb0c008abb3c3fc0e32de1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566799f5553740a84fa563e8631ed71240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de74d5151fa9152e8bf1778b69ffd6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b70322a9657946481d30ef78ea09a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca91cfa58e8f2171ccb4dcd82d3bf91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d53297460cf9e79b0513e7dd96a62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dbd86ae6190d44489cc4a5c9c4b69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16b0c966bac8c8c1e5b2c00589ce09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350425a6b2a40f3ce4e29df4772311e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d2fbb0c370e9d19f799669c32c557248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47831fe553f5395d1187db52887aa023249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c683cdcf311705f3b93c63de56fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4435f947b14568037c59a427b6959251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8892cf7ba1b634bff5e3f510abdc485252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a904276e0b8732e56024c2ab5cbaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ba7bc6bd697ecc88420513b67610b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ae6d079857d8564b6cbfb07e668bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946c230f29403f27465ace636972f88256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be4d2c13763572f35348ba06a6d958257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae972b9df56a66afdbfa13d6df90d330258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e18621a70f54eabcd46439f3323a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa676226d200c4fc05b64cc8f24ec1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d5f0c7edd4999f97a0feb0d9083ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab9f50e8ab79dede6e086e1a847f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a88f923e60e1b1d742895bb5e3f245263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723a83cb66b4761a7990cff183e964b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd71e609f3f77196029c05e9aaff98265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1080e2a4a4eff8e824e6aae7a2d0d1b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a1f089ccde0edfd0626f6f4bacb12267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d7aacafafc1d7efa7144714626002268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649a28b85c767c5f8d619e0a4b5e4ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d4250dc6ad2f26d75d8c12ca22b4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f675f657b84d3259fe616e85842c230271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388896f32ffa785dc1ff56375d066a59272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb787781c85d3f9b0f7ff2b96abaa32a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810f84f279544241d51fdc825d64f1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2636785adf2bd8d9260b8ac896e27c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8419975f7148fb5e467a518d5a380276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247fd90ef5f97d7f2ea486084ac5981277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287c41740957e903a72361c96e3294278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36eeb715e3ab23006e933ea70760ecb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdf4387c6cd7fa66920e36b9326fe7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0217a865737837409ec56ed5969a449281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429312c01c6dfdaefa81c934d6c0196282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bf3a802d453888713a09b8556708d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab844f4d4d45b1b937ec396c832679284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c33b0de46e4ed265e090a709c35c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a965e82e66142928f51f17080e8c7d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cbcecbc485cd087b6c7cf1a6e8412287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615be50268f03fe146b177607a1113f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84261c0c1dc479be811f35ad92f0bb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f9096b69cfb6821925bd50f942c54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a9879923e4d55d2983459d0a7653291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e556664fe4dea794699773d2ef70aaf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456201272a17ed14fd73b27174424c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51d275c4e8312f6b8d9a80f9fcffb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a1bd01877603c9f34ec65ee1de652295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c608a9e9fbe928197a6349b6f2a1f68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966f123ec593778889250713c501330297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b977fa3ba3b30b01d72b115bd469b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e51bdbf054800b3e3eae86d15321d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5e3d6d9284527577df9da9a9f5742300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44d141bccf24c290268e498f76a873301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c3d61d60c2a3613e266baa4ffcefe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1c1348b434d27d4f84449bfd1dcac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814f7149221da4bea08b8a74b8c0ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba704be03f59c222536844c0f9bad8e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9f307368cce341ea4a70eaf3c0c86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb7edbd3c425b3486e0bc1cec9c93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730a5a295639b69af32b9c99f05fa0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf744ce39a315267110d34b838bc824309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ec62c9522dd174f7e45665596e3de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebaae6d26f522c99f9d2d865030ffb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eabc6d2d256e8b902bd919d1d02a65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c9e35d0f1ecece8a1dbac6a1f620d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62c48f1eabb7916621872ce0be7420314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af2ed2b3d1db2de6bec05c0ec3615c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c3e54ff37403d2c7dfd49e477ecb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6771b52697916a2fb926ebd98ed0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5309b501271bcdfb2491ce67323467318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0005f4087891f498e0622310e04fdc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab903278d36756e7a762c23cbce7d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad49fed0927daeb561e450fab2cef56321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d975e170cfa10062f83e113749fc1df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77efceca0eb802fc22477a534897eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce18abbcb0ba3fb243bbcb7f2843948324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab366be677f0e9b6b37c8f11f92e82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ffc2c34c936bc90e860df46c8cfde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1a736f646e4c34a49fded291bc912327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc0628e1750b9164a56bbe84740e0f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f169e0b95d16451b15704b6f284f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467b9a8c25d913199dca0a99413d364330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40e8c2173b1648c14d8068536dcf7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa74d3b633161404c683f3547f9704332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dae1ac6de5d767ba97bd5b758eb6d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572acb55dfc4f39848633f3cbf48070334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca56e564198e1669f6ac040e23625e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb597e8f855ca9ec77780e9690478e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd25c3ad3556c5ea86ce792ac3550337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e4631585c53f5217d5373652f7991338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233c03b366f239933ef7fa30677147d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251048a2f01b0fb8b9f611d4f51d2abe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963e758b4c71977d49eae386fdc0df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f092c09edcc8debd7c549e731bc0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38c3f888207d99abef428775eecd64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e527268b00ed943fb80403952f224344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c9f4f2c2a8ce7a96a5a1295bc4c33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081c7d77526453ca8dd8a008d32148b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa670854968909e6768de26ccc394266347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771d94acb989ca5b776fe9d5b7c57c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b30aee147010c9e74c69f3b48693628349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ce35570b36d0ec67de5f17f32424a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11536983f7b51ed15fb2050ec3505ebd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe10ed78bd0b4a7322dc3e4e1f3969352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788cf7e1ed40d69081b5a367e0c721c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee475d67f1d672db128de76d2685d06b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1a79c03c4efd75b68fa631f9f1a3f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fca4c4f12918082f590887b228c3d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78746802d2bd9f7e6ea0c461f70a5266357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644c6737298659fd2387756f06bfc5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13211bd6379d68772241f85f52c9b12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8799de1cf219c8179ebaebd68b8b230360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf79d08b4cdeb2952c315857db7b8e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfc5ebd12d92044835a908f79207ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd4bdf2962ad10c06fe5095a4a6337363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb854b57d728fcde84566ff23663bb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab1b0b782bd45195b3575636d31b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b51dad2a6808a21cd766085b73131366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c612089cb5d224be6c109782d3363367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300714f54ec678542dedb9194d5d645368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb16ce02d65978ee7e141877ed3eb4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a3125835ddc86f07618e44381f6b6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1c4f9ed2d7db3ff38b8d87c3610e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58cc4d46884a28f6bee364878855b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a07f2045363526972933c3cc9c5ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24341b98574a679d793dc110544ebd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0db802687993be85b5e53988fe029375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf72d84f150641b76c3366c6dc6cce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20733b9296e3ad5170f1062eb23ada36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09998f9b88b54514d8ccb451b9f02914378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164c722a209b2057aec7d37725f7e1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51838e4cc13ebe8d69bcffb91d167a12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857cdf87b32d50007f995129b26e0a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae75b6fbc895fc0d2c38ddc7f452b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a229dce3d8b46bd25ef32b1643910a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b39129a41d43c672c6bf97d89f6be1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36bf8f2a8b695faf6da6b914fceacb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd88a3e7765ed4e3abbb524c318200386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b29a62ac43cb5a867b3dd59fb90a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954cc28e47bc8767aaaa76fb161c90f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687edb5edb3cf6364ae6eae59452b61389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee248aec25fa39459fcaba16b2a408a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca718306d08acefd13f6006af8f489d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f8aa849f4f677c79ab37d5f4b078c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ef16b9fe9bfb0fca359531e69619e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ff2d3d067ce30b450d92095d5eb92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553cde4650c4af78eb342cd3c24efbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ed417a5f6c3fc72d7282cd967c9d6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e72d13882e37782f784637fe3ab3a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b729c46af56ff9872e2f0fa9bb6d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9505ffef934283fc14c60da1d686f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726b38433b3614632a26576d2ecefa4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21646ff2129d0ff370db9d6aa3966903401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad507c80e53e14b0dd1bcccbe8f227d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de76a7285dbde41ebbac7d8a9ca6e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafbf317a1674946d57b9936ec200a7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180a1f9fd6240dd050b6b9cada1d0b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5c5cc2dc9e6ae1f91b3620a3ce501406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e2725f2073417ed973a7410b8f0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329daa9f7b199ab28439b37263c09b5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60598b6a81534ec520a9799e5187034409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f7dcda5584eeb245dffbf1c998d2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3810608d9b511fa6bd067b905ce3cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b750e5559ec62a10f98e32414b8666412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc689af9a0a5d424d6178d28f8a291f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662fa00734611ce4810b461cbde7f20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ab726a94cd171bc25ceddd204c04b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aee575cf0017ed517db849f460d65d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4927fded342bd1d9ed626a3121c2f69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b79f6e9fa18cc51c83ec571904df8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7089763a31994801bd78fb2d4feb356419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff276f6156a9010d8f82fce2e919fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf26bc577ebf11bb9d90b7fb99841e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12935028d7eb9a2eb1763116bb2fa65422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d95f9ce73434dcc00bf1398860d59423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d33cc1da52d6bc71336ccfb1be39c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e28239eb55b7cc2dcbf5a6357c3d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7111f0a45c37eb8885cb3c8df54a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88bfc7a98e1755a99f7404c2119969427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cd79d71cdcb9740b1fcd2ac36d1f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27120ffee75c9c2bc7eabe6d8bf3a22d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cc7bb476d24e9b5be04dda901096e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fb025418ed9b9a2d5eeb20486d8ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40a21b79ad89823901841ff66065f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b310d2b93da45f60fda7a96cfea8a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a05d2c514873b044686566f3ed21b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46be6bfdb926ac93fb0d361d2cd70c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9870ef63c88c0634525b0ebcf790fd5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30aa2c397acb7d78895525e35f76935437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9909ebb98f0022135cc1785484cea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8d3bf2f66fd37bb911b922f4049e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4c8651f7dcbe8baa6ea6c24af7743440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d6e00821211beae183516fc0688a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d14a70d363144b3cf24705028c770b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbba10f8aba8a77ec5f5375d9b7cd1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4cc1df9d22a35ff4f2c862ff93593444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ddc70f10460474dc4a1eb8f4774d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c7e48a32d957c155337a8dc007622446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50511e9b8623b1fec5ff944749d9cb0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f05a1c0ac114b9d3481a9ca0689159448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af9878a7c2a4cec226ebbe60116769449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae935d2bed908286240c1a3d9bce4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc85f7bcc71b8b4f4beea13ac02abf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b56b8891502bbaf0a34fd1f2ac0995452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d7ebbaaa2e643f31303495b32ef6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab37a703b9e90f69462e31e40254426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c84372b92ddf4242585c2390085df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b8e464d2d2494e079c419369bcf48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faff91d15fd566a7fde5be159e476bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b1d16f75ea48ebda6b23fbef7fe7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d13b7314877b22d1b65045a10bb51459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecde954d31f3496333ad96c8a9182d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea238f9da5d3d20e3922bb8e4630b02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654387f7200a5e9e19f8719e26b90dc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff22d2656a9cba346de65f5720cf79463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c1f16439b89b1714d238a7e8f6e6d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acfa0c61108f8bc61d9395ad61f51e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed680171d1f237a1af3169e0114c40466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b915fb99920947dd4211c9b29716337467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1977cb4ca60382d1d9330284c3a60b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9eaa21449ad8e80e641724fd97b53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42640689cf5f2a6f4c1157752d1a19470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83fa004ed14b05aa0d42eec47744e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b28959f8560fec1d5fea462000ce2d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db9b2506aa2ee10012504c1a586b3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423755c3765a464a6f0da444918df79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309bb5e38cc1143be6fc4f12d4eeb43475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a03ff8935e394968f1467b3aed32c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ae1d252cd64a194d14b953daf7ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11bc3be672026b07e66f58c5b8313f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0301231414b3c923ff1e0d4a985891479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb95d36214d605edea432549b06964480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d39d579dae004f21b244b0fff44d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0bd43b094c6e212beb82466362de2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd91b70cc7d20e930ffcbcc90fb6a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c527a883f7391652494654a38c5e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b1afc702a0ef2ca350da833ec670a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d6c1bc0559c38daf1841b751ac4ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b390259953bf3398aa9dd385501065487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf7d4528e5bbe058b4caa77718e8bb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163f182a481c1ba39b40e284f9dc2d5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2895a1922539970300ed5c6fb65dcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b475528b19f7321b9800373647683491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13da93b54221416c17fbfc75ff84f94492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237a2ff29ae8d479692eb40853a7ea3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a15812e8fe49ddc49a3092e7027d39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf5872b1f0b9e568d1e263a3101f06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ac704ca7d5e0be62f787ffe04964496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e12021e11b6794166be1fc184c3cdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801183e46d1fdd9b7841c13dcfcbb2b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f0601586d48e02a4d7c86620eabb1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccca88a373722698854aff09afc30b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5a514fca481485b263a8c49501092501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144e4a3227b5e6a9b41442c7224416c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fed44ba93fb3a2676e64e1286d2fe8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb774846896f7d5884e8f2053cc2568504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303c44ceb5bd3bbff24c13bdf8de959505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa78d634cfd89bd3ec10a5c5d772171506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f76ef011dd81d9612a9cc47f708fca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ce2f325116493f26d5e421c2887ee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d06ca858774547082d6bdff8f957e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2620c1748dcf6d362430dbd1ebfab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd8663b678ed70857d333d0d87b4bb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2f01f7c1c4564d2ead0fe47551ad4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde35912b2ac75a16940bbb79ce5968a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723717aa57ded4173e1e096942b93d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6f52a468c574af3f6ec3bfb971208515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6d05186dd816d648ca16d7f007441516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4fc08a4a8c1c9dc66cbccddda3f8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07901edd2b2e4c67131b558091c0c48f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645add0e1900cba65993fdab5412a06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4e817e1e5a0da4adac14128769eae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06078d0859bd549eebb825d7cfbbee0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42651422c8d832181e1e59a7747b74522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b297fbac1fe9e716a0298cc7cb76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c921b5746c104eea36fa2055166124524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45196cbadeccba32a527dcfad6a552db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ec43acad9616dc179196b81233d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4979ab390b69321966b81332a6d3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdd5715a2b7e2e3840e50516ba0113528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e32ae7108ed692c797c6b74d59b689529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d13abec6590c64f8171f4965749475530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fcacd9968fc52577965548291c3a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c8bbaf34a040c94711c6032cfefb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c389cd8a0fda51d2ec3339b70030e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4391587d9d7fc63cc5b482c076be6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743c2788223cc2cbef4d9ae1759d817535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c625e6fae9e4b09613de4bbf43b2175536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795151d2f0bac21e5c3776d77fe8217537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b59544a5994b40050c0a5c0043b4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0868edacb38b2da952c1b0bf66d9b47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2d61d06a5bc540d0c598ab4ebfb9f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae51e6c69fcd2b27efc3f76f22d4d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daf72eb8b04d8ddd9d75fac66479b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c5201edf1725e137ef56e20c6cb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68847d2f9aa633e695b5eca2a9d37e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccd35280140cfb52d6a4db135c5275545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531242de489945c8e3f875321a8ec380546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6ecb5734c4e9001c00994e54b3a29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a01320f4ab409c1e06c62463a34cc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6bdc9cb9c0c87d9d2bc0a20578f15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cce7383495490a33156855d9a7cbbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a01de41ba19a02a2a51c8eea285734551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedd3a4d602154e17026762d573ba39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7e9cb3547c51ed9be819874e47179553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce26061bb2fcfbcfae607d7deea81de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df28b68f6dcc961b2aabb4b0b292b3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cfc7068bc28f6754276890bc77d60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fee41fccc7bc0acc814d913270d84557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c246b1ee8d99d54b65ceccb1900f10e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00b901edb11165d71195ef0506f6a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d0e8d0009af50177c2437a7332a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b8b01018e5f8f810aebf2efaaa449561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40013bd48543ff80c6b6da5b64cfe5f9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0835ee47cba906215c7d921de55033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3958f2c21808491a2a832378e7e6835564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfb4234bd5c4693ce448c3fd052695565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee02f8ad63a0c3d737c98453c8220c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a129f7bfebb2841b5858ae8a755f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243ff82e8037ad245ef13d3db7577b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72673a24a1bc0d8a117c2a3e77d72375569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f31fa3493efa837b83342d489f761570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783e87f6fb92cf36f534bcc2342bc2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214a410ccdff59b4e57891ecc1b0a8f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea85b043bf1dc9a28687cac885d6b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d659a4703e9899bcfaa07b05c109e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a4f7b7899290d964cb7f2c57bdffd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff620653800a1d4eda0637de43e99500576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b93f5e9dac3c967346612c31325d31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba0998ef048208d4964debc5e05500578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12de58cfb5230fbb8bfea5f92f272c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cae2c985d7146bfa6b0df8539e029580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9df885da0a50f828feb5a64253c61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d444828b118b5e0ace6467645e08d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7a3dc88f68530d39259b10762d1db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21e5b7beb360a920e2c4a36c698f39584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e2a56ec67748cc580c5bce63335b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5294be822cc06b090e76629aa19ce586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5d9ba5ff45720f9377506c52bbfc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80cf506d19a883d1a6b0ef637ebff3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d9f2db732b0f6b1dd9c7ffb74d69e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b8f015821cc764b6b6f1937130c2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519ef293f735b73cf6b661391b3eeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fb8827237c8747fbd10e59730ff63592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fd8496619a1d66033ff2e357677e1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32578d50065eb439c7cf4eceecfa7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0c812a1222c292bc291d15e487135595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283c12004a2ec02dd4786cabfcb8af7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc9e9cc818d86b7f5af15f7e4d7968597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fbbbb201bd627e9b1a86aff6db720598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddfc087a1984489acb5b19a4ff7c1d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee54af596c1779eda84d8f93c62ad2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a578e6d531626f7d2a5c5658ed09404601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65247168fa73ee0f3f6438fefe1010d4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a31d8076d003e298bd4200e1b47ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da5bd4522e9542fb87d4fe593188ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7314779533b70f4474ba9819c05ec34605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02680e3affcddfb1786bcd86f8c110f1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d11372ed53fa0916fac25787ab940607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c35b751510f2d1e3c016a1e887ca0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9936687b28a0956c1bc80ac6a2c0747609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7834e19552caf16feaf96115054de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b753e15b0dc6b97e01e66b5759022611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1b99599b89f1ebb5fb99b17cb83ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ae0c1de7c7bdcd36ac0d4d32e684b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20582a34ec4b0efc7fb4588b9799f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18e2393d7f09f56b8c323adfcd2f48615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4c62fda7ea289b19162906886fe62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d163cab41ebf1cd52cba1a7b9de6e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2e6fb24a612b7f0e3e9c378907810618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298c26bc849b241233d2b664484a46619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12411fd0098154e24e255773f1121ade620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de0e825d9fba7840af7f6c9f642a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a49b387553ffadcd47c84bc1c10f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad2ba367f8a994f8a6c1b5ffaa9e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39ee923afb5869035cc5dd824a7dcb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0063dcef542fc06d06603f50c8b743625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316dc8b562b033f89e5fba23399616d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b1c17ea8dea9b237ee70a29c42803627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaf5b62181ddc78f2d266d4c22bd45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647b3a595260ea27c260a72f3855536629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e785c4e0504638e8068797e3dad28f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e45704b98f2d0bbd98ff90e4cfd7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9df68f30f3498473a865b630385ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e943d41054cfd8398e458cf812881633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0e194c71c2d68e3b19e742dd6ba6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46765e5dfc8a1c74053d398c3dd4c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49230c113f5aa0e5787db2060aadd8b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870b2cd1886e32830df70e8a506519c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897441c712a02244e78884c4212a9107638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382013513815538d90f5b24297581f9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530c3531144199454c5ba2af53b964640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6884dd5b1920ae52a007061b6237ca641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14511659fb7713a58bb23b75ed1aa2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182d0d1fadd3362b3f1e111ea152eb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002c5440e4c1706d93eea19d8a2c798644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263d731cc092e2e9a72b6efd353f016645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd097d0cf5d706eced95597b925f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abea8551456fcf8d41b3b8b957a7d7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4acc1341b1746bd39853e7fd3489c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5ee410b4d808c2c4a46522b620aee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe97814fcf5cac9ed64e5508cadc2c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ee7c2ec9d9a5329044843adfc7964651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e20d427aa4d63426d74a949e95a31a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7ab31cc507fafca8b8e702c9a08dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045e567be3acd4feb93785e3221ba83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74fc0bf6a1a1e659e0539f98be328c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a54538d52e8645193b6218357cd6fc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3738279f4de7efc96b6139671ad0360657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68006d5419fe87332451fb04602dfd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f998f3953bc2277d95cca3dc1585b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f4b8b520116e3b80be17c3c1dd7df1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80763f0810c6942045eb721662e66b98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88c017f1f85a6fc0874cbbda726d90662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fd1e05fda7a6f2aa917a8d8c446c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b35402d49ab04ad3d4408e4288242664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ece960dd75248e6ef378b3dcd08a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86511d15356592ece17c71c7bbb1f65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780f2cd0d734e098582724af4c2f50c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353c30e0f4e0c8e837364c8acb15b45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b60b9cfdd9abf07c05f4b6d501604b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d5900549cffc602deda28ecd7fb37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6a9954da72b2753a022d4c6ebb71d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de060625daf7d0b0a5d38c9c6be65d3b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac56eb3316bb4be6ff7f92ce9db36f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f77201c0504497f15040c8921606e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e17d71f9280e12992820e83cf6606675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a23cd8302c4b7e1150b503cfb7d69676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f25f5da0ea135e072977d88b6972bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f2e56654d3c083f5ffa10e4f4793f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a944583cb757aeaddf7de02254f7ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ab0c9b80a528d313ef68392f57ebe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816249f13c2b2dd1059c15bf6b639d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428af4fa118445af8708a634fcac2942682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6452c63f548936e4ac97852c29ea23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bea2871791401fb7f0e288fd22abf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757a4b022830b78c40a25e6fd80c49d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f764b46711362916bb3d00ca6342e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0d32c76d072c866cd4f5b7c7062b3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda549dc7cb882b07a6232456306bf74688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126cab789459fc86631722c4873e2ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790342d8bf71691b5dc301e5eb7e32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ef4997bc60b678ab77a552c50f86f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc655b4407c2181bed54fa28e49316692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5509086233be59d23c4ada2b7d9aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcfa99f34006fa9615f1dd3f9e79e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d970c68cb991234c45c85165f34b0ba695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841c366b6849923bd72880f3f946b8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad8f62b38da8a7e69703d122002e37697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92477941d4946d4035210a3cd7a60f1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a09f6b72cf4d6e5449c6437d5d419699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919d558b1c74fb5ef6db238f2f8e350700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a75f63b04270bf11427dfbcbc77f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50905994625dd06be92b0a71f9fdaed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e05122d3a30f1da1675e027cc615d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220afb0b658b4c633359189669bdb4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135847ac309352b8fc375cf4e00784705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e878cf0a3fe5059435ebbe9f35c7bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bfee6f9ead381aa4130a66e798eb48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e932d0c216d19d565a7fb17d80232708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb3cd5b553169f10c2da064aebded2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fdfa52b7e40024fcb126e5c0ba8fc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d09903dcc679734433a27f7e635d8b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c47be93291bee099a8084644acfc30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed13e93086fd559ea2bf60ec19320ab713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a7b043c300cec360a13c771173992714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681d44bd2ee4aa96f201702d18e2fa4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0dcbf8bdaabb39a71ac96037de1aa2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc3c429411df96c083f610aa81c7c8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07421980814ea8e2c5dd25f8d0a1a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f9d2933539e2ab549cbf30fcf837c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0808c14d956684b468a3bf3b53a2e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32851dd7ef25731893f2c773d984d227721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953cb1f37662340155a472e3c9d9898722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ccb4ed241287a0ac740a989c1ff79723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90792fecbd34abdb8849b669ce6319a3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43555904f2785a8ce511293ac48abad8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc6c6bdefccd29927342d8bebaf357726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08413bf1327c63605dcb2eaa090c7920727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52003399f79098993291f7d051e93e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ab9935baa4078511bb74df2cc4697729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e000d34ddd9a09cbe0fe9e4c28d6f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b3e9c46538c27bad9fe190949405e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2b954c1bff0d1f41d1c51d9c7580f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003078fd9c6a0f9073716dcab0ff3939733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47232891782969dcf480759bd12f794b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b71c897e876121dcdba9fdb892a1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f6414719a2c2f9fbffbb590cca671736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867692d7328aeeb2831a73a4135699d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3cf7990c8846894ecd1c5c50b771e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f5cc1b19e07d11beddf9cd563eeac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f8f871a1ce3f8df88e9172a0b2620740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df065b62d0a119ba32a93d0de20bd07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6758c85fe97953922c90d33a7412f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef793eb7ed90d87bbb7f430d3f59de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b55feca0fc69d28cc95a3b73615cc1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b88f86133b1d2a90a66922ded30e2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacaba8492c0e80d3cb79960ff6366a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc53be27589127f97a58d3d06e7439747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54d810078b7d40c8b54d6f947fde83748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fef2bef470860cb669b5178d242e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38597f907afc9c24d6f026e6f5f97b6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64de3b290dc22fe61766b104f3a30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a97e525f407b33b299fe4f15306ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e4b8838321299be9f2ac04b66d7f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fe6aadc9de19822ea812daa7f764c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4398772dac4039cfc251af8362751755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f807554595d9f7c8688727e1820bf3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e14048762b87f8174847ba2a8975d0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77125f315bd9506cba8907cecaec0257758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b54c4d71fc9aef8623cf13c8a0b86759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc437848be171de1b435717743fad09e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a019227ee41d2c44ee65efca60c5c952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792bd2ee924a9ae8ed4ed6441086e183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d1a5769a0a7f04812c2789e677ba44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011ce569df0eecabb1c5c025e63133e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0311c0333d9db9d4786950098ef1686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9ae214917f97678100f4cf7305c137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02505515faaa478cfec51396be793d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0ce81d767b6ac5ffe88d4ca8b02829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0636b6ea2c27513395f222f062b19910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654ee08dd1edc97eb4a7314c9d5e5e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d28132e1e6b8ef7e8e76ee72fa035712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad87acfa2a820f9a668305be040ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9afb6c92ebe8f1041c6710499225014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87973154703769352958f518d1745a115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee2aa5c75c4562d5fcd988b03d348316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9615c91462d7309c702bba65357f6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9676e850476e4201c97ff2fab90b3a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c01df61e97648f929e4572d6378b5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfa239af8f6d87cdd9a65d134db2d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef145c2f675d258f757eb59bb96175921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da0d9258eb382c141581dbcf8b76c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e7441a5d66beb3a1593bd5de8372623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56081f86803c762747b0e5ed5815d0724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445c819dfe4b6bb120f6869bfa6667925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864dc5564498b8e1bab9964f55e520526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d653a4f13e97e6d707af715d9e3b7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cd42e9b1c6cb00758ba56ee3a4c6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e88968988d56a11a227f89102d5ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69619518f317f21b9508c7f1992a2ace30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401dc661e7a98e670e1baf26c2fd65c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d2ebacb24047ce0ffc5c5176bafd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c14f6a7658471ca0711022b45e5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a9b273a1a301511b0a308a2f1b09434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe0b6eba97b4dc0ef600e48ba78a77d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b2f915149e4f5108028daa372363d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71033c68718c039516e8d29f7b969f3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec9b6a1c647c17da6b5460e65baf4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259ec454b2f7349ea6a8601804a187639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab8214bb18489e2c574cbf925077440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd0418aa4cf9682e6e5048ae78756b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546d4b1c62b488fe2911f79a3f0629a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7147a12d1848f32aa12f3eb96cb091643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff70111070d4db1e664bb3a18bca30044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839fbb3485a86307a4b3dc56b36d08045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9e49182f85868c4f0067a5bc1ae7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6729e28bb85a9b4f2f1bc45f9445171247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5930fc4373421e6e6fb3f8c1cc767d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c24f29381cc819232ea41cbf5607849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be290725a50ff31519240eb16661b37150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefeb54a242f8c1db05afd77e59ac8251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d342076bfc6154ebd3d7484e037e3852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab8247b5f84603f72e4783eb414dbb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ee17c5e75133b41bdd635ff8115a3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4159618371eb719065468c1b2055e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3724d8a166470216962decf86743356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a7524e8826f3b981c2dc6164b678d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab95071e54ec73885f68f2fabe33cbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8174a02534a30e1b458debf9158b2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242350063212be1350daee0f45a5ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6635b5d7c28d24057057f103f001e4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a1d29f9e2192fd64f1d47bb78fd0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032766050d6c8fab79c57f4fbd2b4f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f581801ad2cd2c9a1dd5ee9500f3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc816c2fc2ca3b731692fdede27577f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc18102d33b5e8aabc1b1548150234366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033aa6ecee9af0d6b0f0600b813bc7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb1af371028d127ab6c5562ab06c2968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e565b64bea16798f1bd542051b5eab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac218ccb5f40b58d98ac2cfd404114c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd70f3cd42b1225a27192e7973d7f8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3c37d10c16af2df9c9b96d54c360472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418ecdbb726e44dada5e6da565430b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024c499ddf7196c8bf1f8ca9f14afa474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac6b602597f1bc0bd9b8dafceed96a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ded0155b5b1b84f7a5eba454751e5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140e955ea727dbd78ec0cb8b32cf77277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e6db83ed0d6d9853e5a91fb5c27b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96c0290e22235329ced8845f41dab279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34a46258aef0b60c567da053492a180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c99762a35db394708ef5e8bbc8c5081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60f8b02db5d28fe92570ec5b951a2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dfb57202607bea96d0596c6a5460e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a12af28a2bac7186d1b4a1e58dc49d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eafa7230da27f7b3a0e074ee0ecbb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c57f49dbefc4efc5a7c2e555423f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47b8497c052ecbae0d36839cb4d9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d70f0009cb00cc52123e81c7f78a688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148559af83591abef9aed33ec4799e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97382c212d6102a19518bd134fae5a8990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2511a9b0714e6f32515d4cb00cc6a8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d69849becb4c660ca152c93664ea792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b341d5369b989f0dbe31b065d8239d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f126c2cd9f279661c0627ed64bdcf0694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239640d2f9bfd8caec3b4f3abfa748595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc06a1cdcdaea0742784c827f9946f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab2d627542fc7df56133d7b16d32ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6144aea22384dcb4dc6fdc8f0d2b1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275c1c5e215b1f87241231b7c44ad9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea15f130c501bf9c6b10f404eb73f15100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0fe0c2d9bd7a11a31626db1000181101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e153fddb3e4ef21086164b7b175ea55102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bd85beaa8516b292c40b7144cef34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1541bf703220d329024e30309265d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bb015aea6ad3fc4aa387556e735ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc41f4914d1c236f9f012b16bd6aae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d824fa57463d06737765bb8fe746b56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711d5100df5b7f84ea13802cb494748108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69538734f132ab7aa6d4a6826280bf5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08ce2820aad738bcbc201d9e7206ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41380741f2137043328ac7bcde8ce72111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327479405eb7fde00e2c9d7cb7619805112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac3deaa1e88d26b0bf83519dd30642113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d81775d45939faee7d8b017b49972114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97533f98466d6a6fd6fddb9d8caee84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66180d23bfa1097755219bdfc2cd8e14116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d393d496f6bfaef3004dbfce86c0fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eefc13cd4707377ba65fe007e2f377118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654e881512072c84ee5ba051dc7349b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40601ba62936873384299bfd592fb784120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98996819781b41fa30cc1a2f6a4319fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029c0501e661501b8f7250778a6a33f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e68614ed814350bf5b9dd4b8848319123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce5dd36004d1afc08fd10c3a0a56c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218add1972008520b771f60355e444df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08dc9520337f48176d9bc902f63e8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe146f2b53c7bd48d5a8f1edbb48f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfee5615b6c2661b5ce1d0b1d75d729128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8754ed17f6001f7ada0831ca8c17b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faffff6e77a71602596999571515e53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37bcd5f462afdf399869efa50a447131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd140a19bd6fc88e67d14f7e0ce712e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845a60535742222c23df4c2fea97e34133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a45a6a7ae14cc011dfb52768ae913134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ecfbb17616c4dfabfed1bde0a2f18d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ecc036ddccf84f18f73667d28ab86136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a7d86976aa887441286400dbf3f3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697022d5718a2b471ac1ae72dbeee3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64ec45eff1dd36e0a52e00c292d6a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d741a1ecaee07f0e6318aa2476230140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbff8845fbe46b87c712a3158f6201141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54701586c757cc429f25cf9e710a0d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb213c96c4d86a6076ddbe05b9c4ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16408a23605294438273bc009fa5f07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42dc68fab7aeba4f35c4a791fea0a8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f547e0db9f06eda279d8df93e6c898d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf268c5e2057b2031066c6866f552b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30c8f9bfcb0e05dbe81032cbb576c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908b5449712a30625e1f7d881af8a1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9de3cf401d7f1b7ac425e2f1e7a03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b566c7fec848d196d0d4c2e93f6469151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662ce7834b938bb41ed533556aa4536152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d02b0860c9c1ba52a5bfd7f4c7920153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc50da0915a3bb6ff9be007a488499b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431d280cab89a7d95336d452a100339155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39af4794933e5aeb8462f6b341e55c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6e128f2fdc4b5974bf8ab671153e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e5823493cf5c6536ab02e36d1dc99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8a9f75c890a919a834d9d96b67576159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e11ddbba258260ae7e420039a4ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c477dc3b433cd527a43f59fc73c18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc381e20164f67e084c442dd6aed9dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03f8a860edfe61550ab2e53f78baf9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc288decbc8765d9ccc9ca8810a5c1dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d2382c1bdff3d1fc33ee23e6c5259165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40203cc92173a6db7130cd1b348ac79f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8364c8b5726030b39dc001e9f6a2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013178278b275034905d776ae71a674d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45312fd740796a718bed4438c39834169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83608865d7196d214ecedbfc7f41030b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3111dc33abbb0c7ddd1c749932c673d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde940ec4ba951f2fc87bc58e02a231b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fef5495414da63410d69ae97da8f24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f9a0d2531cbabe1657fbbdc26587f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9be9ca33cbf98180336edab9814f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1533fe009ec29b467d06305b899d048176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45def56dc7a8a259beec360885927e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2ed41dbb1dc24f91099467170b6dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca43062312a5866e90ed392ba3a8f51179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50df86c8897730782ee68669b6c5877180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabb600b39eb72d4f61b47f3d8f6e64181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b69221ac0e6a89e0201f5f0fc07f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8e26b9e116240257b734ebe062b41183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef22df65861959aac1e9a76f11b9a09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e5f3e0cd4f61b327c8e34797a8b3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6ca88f40ae36ae4af941b65633bdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f422c6ab12191a152531e418633c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff94087b4d05ec54dbc07059c5066188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb91091c712b7be4f0f9357cc97a5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4658c54acfae25cede17cef4327608190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e111d24577e24579331566ba9a920191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a15d1922f5e664800ab4645311849192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053216262f80d87ea09935bddb1f4a33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32f06bf9fd0931b9ca3343c8f980d0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2900cb824d55a666638d98fc28fe5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f214ec96669dca7ae3deceae32af5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2880c078658f24a26fe21b115c663e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5567964201ab32aa53a870acff193198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5788f637e75b08dccd10d78a0b1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546626c5251302d1ce60f96c9b488f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebd2ed9662197ea5ec5d9d432d7d03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890e1385b670aa7ef8fa652c7f94d47202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3baa9667e8d2fdffa9b398c747c99e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914be0d9b5063a5f6b264d80c58a72a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f599bcc2ad4ab9b7589582549d81a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d224a5469d88da836090b8c44aff2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450dff0b4891563f5f20c7289ae872b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada26476014b922d5eb354765f81f629208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c0c1f020d78f826679f75ba4a4217209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7b083cc5ec61d638e0e25c3d4e6a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1a1fe194dffd4d2c89880a46d9576211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660e071dd1966b66affe3254c456808212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45844506cab6bf01feeaedd84fd1bf05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca03a7cdc7c2994be3a73ab35be1a0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6e34b07eae95c5cbe6bfb49df5773215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71638ebed18427d3b1e94562a2c808f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e1e19fad63d1fb89ccf90f5af4fac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aed8a545340ab5b00456947c894ed5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea902cb72ad8badc538e43a8ac91068219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2b4ea293931b00c6d394171e4fee5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99109bbf2eb53dae25a61e4c642d808221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4a59705ff3b23a4a091ed383a0b97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c172bcfa10eefa6895c5da91c6b461223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a535dfeb31a76c020cd34d422560b76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df85055882da39e9c7a321f1153eb0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a6708bc3b97621310eb9479a9affb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ed69a7a1d7d30be5eb82817a82a6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf600099c60d5846ae1ef4e3f38f272228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2f6ada0d1a4ed0bc3943b94523233229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3591c6bb5ef00abf6e612cb095e456230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f986bad9c8603958a5216e3ffb3d0d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ee3d406e84f4ab6ffb1238c871902232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51738af23afb70802decf925795480d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb2d5a4e5ef060f79a9c191e1d9040234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904248659a3e2c1591234c4ff3996e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09cb22c8cd1a2587b50135883cf2d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52b029d278ccefe1226ef91e5e07c7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12b26b283a3771edee7530e30b6fc8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aafc357a69e31d3c17bf3da6bd047239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43476090090a742abb9a66b51aa3649d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02368b43e34f75c8b731822dc42c43f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec2cc5ca2bc900c3671bfdc7676b2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f3a134c88edfd22da4451cae5475243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4846b46090f01e4df421118abf2fc7d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62c058517f50fb1cf96987e8be640a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085d7e897b03bfd61a7ffc1db07547d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffa74e34e52a82db8c2f6a00716a51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157bdb20a0efd05e7059a4850a5c149248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693dd4ec421af528b1532531658eb8fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd302b1f5b4f1dacbb6a210c039d55250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66072f353da4adcc6610d6a8747024a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0df73d249b2a338d4d15ce608098b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af25659709261fe30dcd9e2951e388253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9536cf2270af5c718e2c05e40bce8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a80bbd797cff404cd375f09b3291c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219d03b3a2bd9d0db3f38dbc281bda1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e7a978d31030a6734220588e6fbb3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84f25380f6012b7786c7759569a8fa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a630e0d8a006761c020869106e7a73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30508603dd77ab4b8629e8aed825e034260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c89cf27d9a04e38708a229f1ae74261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e235716d9280a3375254dc8b907d7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cdb40708243a515f1d3325c3d8746263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e3d41c5cddd6f5796d68caa3419bc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0910f06915996c77f96a9ddac2978b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe209ace423588742d1b04cde551dc2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac00c030d1ba06f26db9513e7b010c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7adf7be0167347c538778f5c19a35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16bbd8d311aaa047e579e9edbb7c22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd7f9120143b89ad3898a0bc0363e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9930c071d536382885c2a705352d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef179e485dd9f3295d83f547f93d7fc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598284f1830d43c6b1b07bf957896896273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f0f81e3e832c1cb990aa81f2b997f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7014abb4b06e2198e0c67925f65876275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad1d3c9a1484581d00f7c155f01fd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e40f54517e116cd6dacf2ca089d2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662064a776950ba156f9b742c80124e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d8856dbadb1b3dfe28c613a5919ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c27d5d66101261e9902d18ea1b92b7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889366152d7900da69fb4814f08ddde281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0f23e7787dbcf0f13d4d4716f68d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038c48bcc47ee9b5ed3358277c90ea0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd9d35871f33543e88589209858a54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6687e4a1107f95af49689d1c5287ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b514ca62b20be40e3cb4139247cddda286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854b83079655b1259ecdfc309d6c5f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570127b2f43e211e02779e69e20e3d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f67e7e3709eda4372eb7994d7746c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c61a6cdb387a9228c252968b9f05ca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff4456b559bc859d59624e6c886c65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a299605d030271c592d00c8beecf3d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857a45b622e1ea9b404b8bb56b31a56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c50044829310e121949f00ff2511d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cf08369e626ae5af12f4779687852295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6656f81151e1e7edb85939817a085296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504fae8c2c3b37fece94edff2d2dcee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aeaa8086cb074caffac1f82370a578298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7719bf0c7307a40fbd6115daed6c4e3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40eeea8f1ec0e1e41ae70d0568abcf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91fb0aca537e26b464a834f036204d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6b71b95b10ded37d4a73529752dae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b682a7c57b000518ce682b0a75a4cd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f46fcce5b9165d2ac20f0295928fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c12c77aa8335db890b9b96b9a38c73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1de6639ef5827f70f51cebd7cacaf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25188960787896f35a19cf7a85053737307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386a0b60c0a90e352312f6fbd70577c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d1808b2993ae39216ef61b015f275309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b221cb16895055bdc2d6661241a72c1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b7c58be1a1c6573bf8fc8f66e03e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ada537ee72fe6fe9ad65d3654520ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e11bfc5919b23dba43cb2b52cb8154313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66781b16c4ae6b6e6dc0771ed5629cf7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a1db404939f151c22a584f28275ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4f0adf99b0cbe4aa19334772beda0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ffe8d7edc75641e2f14e4769e2723317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c26ae0a2ecb050316e938e2a0b926318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9fb14bd5b352833ff04b87330c757319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0db9dc8772d05c3778a61f2bd797e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d6aafae878e629cdbd718f7f7b460321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3117a7cb960961c900bc34bfd5383e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38d41204e78ed6b2acbb03e17474b0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d2466ef5a3e63078b7d09834ca50c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394e5ced3ed6f602aea04a047cf88cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef88bcf780b11aa14b145e287d3ae9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f3e3a0f33b4a59861fb193ccf1e36327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde24379352acb695f70a469c449ecbc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05966332b8139991a33f4f5fe00b2d39329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07dea96b1e1a59a1128cf32d070c32d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b10f9dd9dead6742aa360e65eca81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefb6c9112dfc62cd2e7c4b8ff31b73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939a012261206c5058bf16f181f728333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd61124e2c76692901142734b1daf98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24833fa3c1c1ce844a513b395c7aa35b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7223a65564ccf24bc311887661f61e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4dcaaa4357db7990691b6120c8f32b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc10f0b3a6d5624e050684ad5633f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b45a42e420d213a5c13ca9817bea1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8941dd8f095bb8ecef52aed9ddfc4bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b42f30623b6ea21e758d4a08b13f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43da2a6488141f1ccf3715494a3c00a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e079eca7043db93d73f3f879e3466e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ce8a53710086fd52a9e25f9e64109344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fae1bc929ae73f2139a5ccd4e95ab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64d415bed74f3ea9b474ddd0405290346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62907f2b997cd3fa69a2dcb6a5d702c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62766843d14f70fc4aa3299257ab23ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906508e6dcea713d43ac874fdc04655e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3bcef6ea3beedbd1a2af7dfb075a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bd3f6b5a8a60a067325573f067464351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec8641840df146c4bb383a7fdbe226352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d3e94b701062cc092235851897e1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a8d42c5b986b4ba2eae51f9b03b02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c668f26e90fda9b298a11a5831b859355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aed4c2bc6c6309a7d87e15cb93fb4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc78a32ad78e79d1fcf8959ac96bf6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce13157828fa5ecad194719bc75250358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88008e8e41639a2f6b6830e4417f9b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19442437b14684e94563e3252e1902360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3805395cb5716f79b83c33d3ce4572d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3dc56e920e9c911fa01a7913ec4d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32ebf985b75639aed4a62d690edb4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1972cbd389ab7db49e7e1fdb760ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cc95271d2cdd538637baa94e16a1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769511fac6de9819955a14541b850a7c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54006546b02ea3f5d3b32643932aba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92680750927fc998661af49c33b80284368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab25145e4eea38d051c8a25ee602119369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57e854d4d22621ad9e01597230c726370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8404244adc71ab923dab85f570f660371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f88779ee2ef9b951bf5f82d92c1fdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e68800a84edcca03166e624841e43de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec87b1be9c668735e3e52b7f03bc9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9d890fcaa878d25c14e7fc36a24cc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ea3a4cf061763d80688746a588db1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ddaf365cba6f84d1439cb16aabf9d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e97ae9bdfd64f30ed2bede5d1222c5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd5b067934c4e3a4a1367e47db530b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321a21e62ad1f98d0797795348a07dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c89956345ea8b3c99034ac2421d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535a9eb2d550fc31793854258d0a64c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be800b1dfe47549266a0356ed705238383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833442689bfe586696fce997414727df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dcf8f8ee4c0107702fee15cbe489c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63763c1179855343899b670a24cdda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e273980a2de7eba5738d5c0977fdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d65da5df99b8ed83a2637e25a1f460388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c45c746347ec8a1773f9fcaf8d4ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3826ea7d47a38635568572be1c816390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4369e4d6d4d1970462a218ae525d4b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84916a35306a19ebb759297369c8d0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af6fafa743df44088cdba7b9cc431c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964d8edfcd3665907b3589a9976365b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22967cd73151ea9b05636f1a84c2926a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875bf19e79bcd0292a00702c7c91ef7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908df202bdca758464ecfba50c99e654397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cd836f058b7ea37842dd2e0d43d75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bcd9380ff078bced24f2e2aad67a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e524e266b203f0bc1811c45ac7bee5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e62143e12a796d4f90a889c5b3bdf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcc27588c9aa7ca580cc22afe50688402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0010e18ee31d4e58916ae5e4d3c295403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da70aa57cda77a6bc9a67b2158f3b21404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16854f3cd15575bc2adc8037302f6ebd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d81db8428a08a3957d1017737c1cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17130ec5802cbbdced58cdff5da8296407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c139b8e68ecfe6322618b5c2ee65613408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b880aefe47e55355c8083c4cb054c1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb04e2780e4ea84b43645a47862ef59410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a55f24a3024d540797cdbd5aaae46411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebb570eaf7540fd2f677bc59a94024412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff06f41654e17275ed2512ed25fdf8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d09755d702f12c7ac6756ad317c65414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf49effc08343ed6b109c9bb3cf2e59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec21f2b79affe92fe08ed7a8f3a6cda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824e52543b35de8136ddea430de6e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa47d2706d9224f0e36cc969d3b038418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259c438758ac93b5c9c7e4854b5eee0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadce192e4521e4e66dac27f291a20e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335761de5f32c6e33835b5ec6c0cda02421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5100c9e43c0fce15fbadf63cda3765422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbcbfe3e39a276ec13f3f05943db4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beba07da58fe2a9c56babc3c0ef745a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bced65cc93611d83f1c242e5c7a30f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42763a745ae18c9ab766a1936b36b3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa85dc4382826c398c56c84c08630427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca7e148742373fb362b3b8cfdaa4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ddb0347533a852d8e83db4dfb7558429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802f1e1265ce99f09399b701cd950c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c478d4567fd1e158daaf2a517aa94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1decc0d74f64b7d6669c40dc774ac66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896d67f0a11144046e57ebdf7568b46433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b818ea6bad667043bcc763932439d76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f624524733563d658173ca4161e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba8b074de59d51232ba454d7f9b93d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33010751f6c3f70ab704131fde29d4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f4beeb158e1eb42cabd3e7b53834f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d9511bbaa4b4278e15e649bdf2d7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dbf739e0c92b33ffb8484bdbaa6cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3d35a8521006aa32e5745882219db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf953f262783eedb5ece5e6d0c7dc3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258440750b5d01b6d505c1ec0aa1e86b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3501b6015d54a4f600afa8a11b34107444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bc40210a3589d7713fae8cfbb525f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f23c956355e5a5d7f5f4b5c3540a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ddeb77081c4d607a9054b80a8d55447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca981ad6bb012b3e8751b2a4750609c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fea07defaccc6a7ad5632ef74ea0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16be7784784915f537e1bc15accac05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc28859ff6f97542a01e091277cabe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8f0eac1f027a4d3cb5693735db39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869de37be1f8a7e6483368c5f85a8b9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca13405c92e1a7a8a6f6f8df8c05986454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7edec03472b8b7e8290d234c4dfc05455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550f5c4f540ede611e424abfc466c95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666da9f4cbd6414cfa34cdc7e1d3144a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ce1e8510cb66d6022efa5e3dbe71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12f8792c608376e0f0ab36dbc067c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738e9b12767494fb61d3f4551956df6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb773df9585425aaad9fbbff1265deed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d220c6da84852df6825f9928979c035462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c20ebf9904da6c5eb189540b363ed5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9da94a9cf669799b295058eec22239464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053e3f1a7394df214d2c77b141190ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7188a950744f28c1abf700acc5ce60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a96b6ad05a62eb8cdb8a1e5ca0bc2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d477df728daec94e5cb6556e9356d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc4468dedb294520967ef945d93765469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f2c39dcafb8924f4c7ea19bd93058470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299230c167034430d6380772535faa7b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f096bb4164802334ad1f45f11a521a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd243927d3ba4433843404028fe97b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dee8b4a6659465b230e254a5c02a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0faea67a759bc8164605b86d6103ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e340344c68ea51fe65a364aa2091c94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36634ec5b95f8f7aa83a6fa3c7a53c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698374518541579afe3bf81dcd86b8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ab61489ab68783abb5b1a8df2e70c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706f25d424da1987cb1b73a3ef9e80d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6729208ecb9bca8c4301cf71dd5c713481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d979e8159d19781bed97b300f3dddfc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011f22d1cb49521d7ae14285a87571c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca17d3af3189ba50cd517fcc3a9f2f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b74a919abf2048df911f78522fcab0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52c981057b429f402039a88e572a61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0911851d7e8baf04ed0169c40f08523487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cf14d8864b0760bccb793eaee2000488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827ae0f86856ee8e887c0b93ee50b53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d22e45c729cc3d864a0f09fa233bf0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d80c85d50b3742026bd8a6314cd3f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867cb29467d13656c50ea24ce4054e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ad7fd5fc67b5595056018d5b30bdb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff448c8f22eb5a3504d0bb7b6dbd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eabdf26969bf9044314696bbde217b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecf1944fab97e79201f3acdaaae9c0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7374f93a62f438f32efe1bc532ba9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff2f3720924d66522d42477011c88c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb8dd87de4cd93f7008b48149445ed499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d16227a96b32acc7bcb0d2b7df623500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3622bc91edcf5ec2af0d9c311c7744501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859ce26f2bac1c6e387b0e7b3ba83c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332364281b6c73e84f3316e12e1c3805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa9c188f80c3848341aa5a62144887504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9af2c9f71677ad0e18c9ff2876e49c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c2c2a95d9b8fecfc76cd49d2d615d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a888934ea000f5f7692ab214e1d73f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab43e75aadce70810b887b928987b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b578bbfb684dcc807897bfc71be7f62509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6f8f3f185227591756752657af34f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd85f9c510c30d7217ac317afaf82e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d188043d0511c5b42dacd6d6f23011d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f35e22d534e11ccbc60c3995d8f8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ddb84d3aa69ec0a7f8ebff89df14d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f7395c01fe759048065a52e592b58515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52a7cb6de646f6b58689243bc36906516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e90c8053464c766b21595cff03142517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b4276fc22304a53b6b5c0674ba1ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c059e2f40764cdabf3ce98b884d9043519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741597b8d5c2173635fe9860a3460636520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafa3f75adb718e438a75a8e7a8c8c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8132e0d4a999cc6db4486b33e68a9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe39212b38be3677febfcf619d3fe523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780c2b1e30986f142432b99df1e3f1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d9e13870fa9da7166226ba5a6fe30525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718a8e694d6519dd991589ef5a9cf7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e7da7634b247a05041ee22c6f314527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed4af258052cca1be861b42165ebbd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aa71c3fea6649786047c6eb846b1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663bb43b0e3227e27bd080f4f1038a8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef911af6b863aa8aa449ea55033234531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c26561792d4820b0bd0af220cdabf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5b940dfe46b3eac0f7f783e710378533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7d771893aae3971f2e84556279e5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088826dc1968ca4e028997d50d357ced535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea4ba164476f8a74043f482b51d46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e5f74a42606b843110ba8a809f44f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0004e2f0644c085bd0faab14b3810538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841544340731da2721433f1cc8013e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d94cea96d9acf64c20465de9968c01540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2207e714dd0aa8fba54edb179ada25541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61720f195812788e08a80cd8df6893a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214098e41ed2407088e3af6b92d21e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65438457342cdb1ca129eeb659728e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc954fc7035fc45dab3f6ff58f6878545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdce4289c45e4497ad6b86d69fc8e67546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18b4e2be6f6cbaca8d82ddaaa88861547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd92c576aece0c0b64b82231588f422548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0687cd4a0d39b3be1d3ab5e7bf6903549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26da7f2f64cc476bcf7db173830f28a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3a9056bf5018c9ebca0ec5963e489551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac210b889ba1fef8862763c35015198b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50a514b71a073e9b9c81c0ba877d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b98adda463ffc80a5b9d8aab8946554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232e1b9ce743669ea8d59fba2296cea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14682782324e2815b5ec4c240231f48556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef7df0e5e3e7b3fec28bcb0179f08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99caf1cb2f307f7a6d9f1ba87385bee8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d916ebebba4b816ef9c5986c7d80cb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7de3084d35fb790a6b6189999949d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11b6f9c4748b95041e91ee721d7875561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab493c5e6b2f2da469e21fafb95b0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bfc79cdc76552b1ef5b581a0bbe2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935384ae20dc6a3cfe88f4b080c40fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f9636734f2b5332d44155adabfb8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de574f49df719ddccb1ed282dabd9392566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd11f25aece6d2a254467e0659a4b13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4f8d314284962878f80e020847eac568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710db947a26ee11bae8d2c8f1710194c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1dac3c828c44296fe67136f4d40a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b9e668dbd9302668901cb4ca678ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752295cc1d75f15b603c8ed6d430b45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ab94c6043bfc597c1f404ca24ffc8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62358731a87ab76c38563027532c04e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac641d686f8397f0565a66dcc0377e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4c00ba23654cac62072d1c2a3935b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a6acd5af7588d3b4c279df6ab0885577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e1da9f18d8083c020cf7cdceede19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668aa62c1c9339f7209648f733c365579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f235b3d5ee89c9bfacba0726940d60580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9071e27545c246f29b6763991f17581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6aca843e630cee52bd87b94e037e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fd61ada3eaf9c5f4b82a597925cdb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73c271595e6f7ad76efeeade5c3dc1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26510a7350356dde6d5235cd7c0237f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dac6952727ca6b8ff567244d38081586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42f7ccc9d7e43a036e2ac290972737587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9019502267ae1d6a682f437958e4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22158f1450589ce4a444bbc04794c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2d7f861874d2c2465ff80dedd3493590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6be6a6e5c68ad15dba506d6ee187c8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695d22b5a85a13e0ca9fc21563b2168592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0df37ce548f03c68cd165aa642faaa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd775e8a4e8a4080d9ec75d1a5f7f34e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46f4dc8cce0c426c2f60563c6aab09595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b9088e556a3760797281ceadb802b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046750f02ce66f0a235a7484a1d0ad6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf568f17565d17de9a4bb1cd63bf8e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0ce668ea02e7fb17cbe1ed8ff6e18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b592beb439930573e2dd1e1731fe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78722fd29e2974e5271a28e1d619f1f9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ddda145b4e005ba3d5439a9258375602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26619e9b7e67b4e869324b1d5d31348603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be0ceedbce09f079bd05d0d43abf95604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc47dd33f0f1111e99004d46ccbe39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ea3ee6355a1ad753a08b2a3b3130b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12d82da149cdc28309bbfc6707ad57607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9b3969739bad8e18ac11453d7eb95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98587781a484b76bc7a07b87270931609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bf6e7f89176ff927a21d52fb7b188610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd72b28f08637d1272f2392a88b96d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486cda5a322702427030bf4b1b08ab6b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5c2398a98efd300b13ea70d0fa37c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d1497be6120cec4a82194092b4a65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70bad2828d1a88112f5c0723aa2b6a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0f73ff56abbc331e3dad969390cf7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8458ce810fc226701a03ec5e58e9fec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f74f50a6798a59f53a7e0dd16372e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be9b8715d76ce76eabf47c8e63751e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d131fe8cfdfdd291c8d70df9b23a2e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbda0ee36a915b175baee2cae4a12ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a663edbf5f61a1a2e1d133cb63094bd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9c61a190dcb7ded205abb047a7f57623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef60bb530455f883a024ab9ff7d312624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaede1b86f1c0abb695a952ec8645c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac713d9cc678c33c5c87932961a2e3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146f7617365020ec84ddfb40370aea9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46235937a086b9764e57044e4997d10628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a86a7c662df94a9117bcfd6ca36c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e2fa0072ea00e8249fa014b9b0848630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b471d276d7dafcdd2fe83a0030d5a7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c9c7ccec4d33bbbaf981f0d79f26a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a59a8625790ec77f4a4f1b6fdf53b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59ca04c470c8a99c89d112c504c31a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878f4e83e3938a11247851cb1358449635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eec4e8602c006f8ab0bb719553037636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce6bb0785831fd654bf718e8380df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ee5110dde584a77f5c2b905301809638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724c24b9c370e912ebac454a890613e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8101cdb27c122d3a301c21fcc98d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fe04b6df1647ae8ca26cdcfb6f1ab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477e6d18a13f2b6ebedd8a98097135642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19dccdfff1b3bb773d800ba2536212643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda343d703b7811293982bb1d142d6e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c6f6601b4dee2e6215895e349529b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524801def18f3460f7d9045e2952cbda646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930388ac65579753ef02054e43b379ae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684c5135b553741b04960ac989f37ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b383863c9626731deac7d7747e4281649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d0f5f632b671336f58910f7e0cdb3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e656481fcb2b174be8f4dae85580a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70273f848b0ac7fbbdce440bba84a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc925e719d1a2e7466b67060bac324653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdda83acf583058c153e28fb0f50f2e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14685acd6618e86f3f6a6e65d3af9c1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5aed9f98d60cfae17facfb3bae910656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a17edda3c17509f5e2e5bca098ffb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfaca70add1b5c385aa8f7fc104c305658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a748c183283cce81e68279ce7390e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76e9442ec341309e5c033f7b5e3be3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e68f8a4fe160376f6ec13461101e56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e23574c76e497f324487e128b6808662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc914659f0b661e15debedbc81f252c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818abf864db1ca459f4a5fcb0362cff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478962c5687588d54fcda9ce9a830b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7b23961fa67ffd7ef60ce6476b462666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e575a28802344df9318c5a2580b1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6c7d518f8c24534debaac31484549668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9cf2c12748f6a5d45bb1963836bf12669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8eefe046106fc00b19adb990d9476670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4107ce02a55cf39b50882c6e0cba786671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e20388f8bb4de1c4edbc45e83deff2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cefa98bc81ca0f2a5e0e4bbb7d0c03673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453e34b54071e1276385dc021200bf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fc1f78932ed291a96c9e1c1b41e0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136303ff1462881e7b1518646cae14f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1303cfe86e6cd49725fd606b5ca331677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402d211c55b2a85eab471c17e972f75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20863e0cef9a04e82877290acc68f2bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc7e68c4a744f23e2ba1d9d9fee4c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fc59e2d9c08729d8d6796b3e0c3a2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e43b40784a23761df32d76a5124f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911603f62e95dfc8cf355c0f0aa83539683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c44905d3a59055ae4cd0f4c544ae51684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f05628c4626074b62570c482b22e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc58b9b9dd02a9e5703db60eeadf3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f396f6706725f29136e55a8bded60b2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47149f3ce6f7771a80aafcbc32353df1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b0d27acc8036a984ca877ced316ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af98183f95ea5740b31b3ed85e063ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621685e0ce4d60169132472e961ed2a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa556f947564e3c939fd4532f06b25cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affb8f10b687c3017848adc8e2252af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bed002a0d42b9078f7fcff8cf5ef00694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e969c8c544898d735c6600bcdb8bb8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46036c90130c4250cf9aec37339a5574696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5918b5005cbb47bb9868cc146a678697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589828b6ee3a709374d57e85b9326a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd58d5cf9fa7b434262b72abd59c13c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2845700007b42b7d314b25ce972819700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab85d7705c0cc124826f8336d146b6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfee4127c462e8e9bd9186ecb2d0859702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824bfee899c8b3e975778f5c8cc63a6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc37daa880dfbac6b21a1838d46a97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321833cd95f0c3a6cb23ba30f5ad5cc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce14c1ef3665d1e3312cacaf269b774706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bf2da7ed3f6a070d6380da3ec7e48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9a2a274da118cbca2cd491864faae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735794f8aeb8f33e75843e0135ddc23709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460d88313c87c120f0132563cf0b5c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c518f837f9965b54424188c500e83711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36482ec835e594a6ce3d00dd369ff5eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d56b8fe00a714afe69bc580fd7a40713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cd5456486f68fe79f7e6858e17858714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae524260c18a1997fa03599221de8d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0d69361e04b4430f2f21898ee7bced716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6874ef1b1c19fc43cfcb914d3cce28717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60efc573b0a9728e34935ec2e46d50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e05583394d2e0964a4b710a26c387f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d94e47c0dbbd2726502e50ab7301a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286a8ee8b794600697edd29b29d44ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8a36b500e3580105f121f3b16144e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc71a3e735c528bbe614c86535cec5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c99915bd6a0e1cea94c01cb91ea9a9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3b08e743940b7743dcaffa825e246725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adee21f15f60567cd3fa918ee58b44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a1948ee2ce1e6abfe2bc2406b4f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d238c3fa1d8dfd8a9bd5a0c8d8f68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b19142b08045abe014e6c0c4e3ff1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472eb83314491ab62877989dd9e1359730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cce2bc8daf56504fa61227ffc89d9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fc8745a4b955e4610ea31fa87962d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265011973cb2ad7a9525584118fa63b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5ba9f693168e6bdf5d6d5c4da1041734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10887395a6fb332bbc2c7388799abcd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec41c5911f77f9f8bd73969768d5e4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c851816d4bc890c9a66c94f5241eed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5a8e1168000f1f1aa9d94dbae744e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f2f574b431ca07c57bc85a4e6aaca739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a714864e589d55e9eaa2bb0a509ad1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ce8ec9fade10def8541332073ca31741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea07938e18ffc75fa2f331be1084b7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29222748f4c7c745801bffccdb464d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2003cbda091542f87e4e7cf48f63744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f52a61e2873db452ee23743efccf34745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beced5959630e6ba0cb76fb721c2c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0dd9d25a9405f53f3205053d82d06747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06267475a4658962fda7434bd1e2abe7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3a3f5b4aef74caebe14116757f994749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288452e1ac205225bb9d2854f152c19750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779e289b24dfc2ba4f1b5bf5034fc29751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ee4917749d3ef12e94a3549d258d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad5a2a6d0424ad5c090014a06cfe93753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>