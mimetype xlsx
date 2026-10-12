--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2267e9bc685a90fc680586505bd1a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108e99c170eb5bc7c72909c685c13b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5136149f0d779f3e2b739ac4a5e363.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373dc8b42a5820bca6bf832134c576924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f77432dd3cc12528fd74eabf492655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d294c01751b69b0f724a54e7850b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feff9338f2f2a832f0901cfe79dbe2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca6b2e235fe2f5b03a0b5cc706219d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1f1b43279220c6e650480dc22c25c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9745b08e594ffefed7f4c31a34fcd2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1818207df8a4ccd7cddc4b186dfe3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744f7cce4c93b0292a7fcf90eb2e36a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32700ddeb57feabc694aa4a2338a0e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49119a1cbc0b1e68c72f1113e9c58f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b5c783ae8e24f2fdd6c420bcd0e0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf98d440086645875d1e5a3dd530b8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae8d64c538aca32cc7f4234bac9a2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746be823842551eaa27c4b4741f191b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c952c164964fba64030fdeb8cc7b0fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692bc01094b1f223462efcc70db79a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16037e0041fc47985d257e5b9b42c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ef4ab6c5a4922c824110e331dba8022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2351bcd9ab66233e2d5240e4e2f382023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966cfd4de8fb7a52826dc772ca6121f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda4c983b582fcdf108f3a77c8960b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd02280f0baa1a341d69c2a1432a1df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f734281ebda78ecc4992dcf20b46fd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e99601ccce386eb824370e9b7b282628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb1113aa05222ebc263e36c93923f029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5b8b61743f811dcdd7ba2a09312c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393580a027447db0688ea0aa74e6e83031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cef80750a9989c678044d4716035d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908ec9aaf6b709115d8ce9b7187d71433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81275cfd1a8d1edbb4f481d94322ca1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5950d62e055af5bcdfdbcb613f8a87735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9f45690912b514ec55d9cdcb5f14636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca52f975004bf0aaa6565230b7e61837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835094b3684a2287820721691048775a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42d15c771081a4c31b6ad264632e8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be611cb1dfaaeb38c9b57bb48b8da89740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b363e4a30a0da5d3ebbfda8366be441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92edb31b8559751bf4f266a344f0933642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584e76841fa49f39cdb201232d36b2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608c227826e5721547044697fbf178a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4176a4a7ada70c35b0f752647960d7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e7e8c2dd6b07753c01efc499bba2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e397b7a61a58c746f36a72e0be4c4e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf405c21b61574276739ceeabbe04748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0fb3c2fa85d694b1bb28c2ea98ef149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c4f873ff8251ce836c0f2a82d38e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacbf18aa11c1d20a19b1121ebd1bdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591b82dec100f1c7bf245503b94922352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390997c7cd32bfaa1105316b7fe1ac253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8f181b221ee429a8473185aa5111654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3e8ae2e6ff8967ad1a333081c6e6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfb1815cf249ad384d1c9bd2c1dbdb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a6ce594fef7e19f5b0a995113a35a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c624b38bdaa2fb9654bbfbcc69e0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a91e24fbe08e5f27a7a98bb447a7c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577165e4673a4ec947aa1a91f69330c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ac52d610c865a25d7a4a57a8c6e8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca507fdda6a71c9c68493e64ec381dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21ab2f96e1a2421713024979d3abe563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30efaf2cbdd3fe8c3904b8ae28c949864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d2d41d551eb5f674128b90492c51665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918009ec4ded805f5f033432fc230ac166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c15a387db94df974e58a019c33517d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55711f3e393ac83f61a0aec8b74bb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdeea31dd38851685f65f4f96334ac169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be12e3ec48bf12d47b4d109f00188f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd855e1f8b26963c1897a6daa65a35de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21eef7cdd327f8f5c56ccabdb2c46d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8d75e568e3ad66795521b2487419173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f930c4828210fdc8a82acf13a92f5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddf987f8405b63bb8094c61ca8a68375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6058daffecf84574927cb9cff7547fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec5c61ee7a84fb0a8d909e6882172f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c4fc88fa763abefc413bbdb85835d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5d0c3a1c26be457b2281058c36c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4ef04e91a5388ee48be572f36abeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68e37c925b874db4654bb5de74df7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfc0873655c21b11c6b4ed5fe75f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed48eb8f6f748c9416911adac0751e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced5d9d04c75c3315eb4cdb7e6625e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d4811b4103cbef4e3cbd7ebffe6ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d5976a394214d7ce9fe211890545286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b76edb9d8bfe824f0950d37ce704e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd78da65c9bde2b0600073efa391888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5661e04e9c2a91d769e99b3972439a9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e2965e5c04d93f8acb823ba4cd7f990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e859fc10577d20f41eb8120970eb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c485b07316367935ade7ac3e16e7292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af95ed5f25506df6203598edfc0ed993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ef65c5057c257495fc03da4536dfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9596f82c0af8c84cd9620220eba94695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd041db377e61b13eb3d6698ea57ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7380593cceb583143b93e611657b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb865b27bd44d31dcfcf7eeadb24035d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40250db40ef4970c98f3083c39ed8c4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df97d6bb7261c1cd131a3538ab5a49f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714d9a96f595e4512fe223755b9df15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee39b13cbd5dc001272c30a28af4b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30a0f66efcdb8b41023ccac4b890b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0463adbf41adffd8bd1668bf1b4c4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5eface1fb616c52a6ceab536e4c98105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080a344f9c14b3b87975a3bce97d913106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a829f13d2cc255468e950887331425107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e352fda805f9119450ffed57dc387f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497170f542328be0228201cbf93d1292109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b0337c87d9f81b91134d26aa4315a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb200ceae43f3008ba2be9140048a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d9c320321870a10d3c1564b83a4e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0f34902d501f1dd7c0d87951ff112113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd64a0a0d29be0e13ee4b9d25a532f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1303a326d3c5c85e599edef9067cb41115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb703f6d0fdbc222852790d636266f5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaf97c4df499f4162caf13af759e47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3c1e7c0bb9f558d8fdd324364c5c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1cc0f12a4df9d8774b0230e3566bb0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92154187bdb763f9aa8ba8a27d080f1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2b2e9e52370337d8d0890c0a9dda1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533f8e6223a3b93bb6db275b927b0e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234e8a620f3a2aac7c1030ae5671d07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af7fcaf044e2cccacd3ff6d178685124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c043a929d12763adab6afdabdd3e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c280a7342092c29949e23106ac7a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a173927dd1e5ecc8092878111c4ecf6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a713da2e25122b9ed4c4acb9fdae7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c1983c0a991c3e4a8022528fea8ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec754ed6b79a76e758bdaaf0218c54130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d4512db566af518aea780ddda0101131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c406c23abf8592980d89b1b582f64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fedec88766b5788553bd2d1bad2f90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c039fc42d18b7ec7491cfd28f2df14134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e9062b2b98e46fcd2d03c41fb7c83135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c3433755425600b76d25e19048468136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec7e44f29cc2dbc3438fd68305af36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aee83af1714ba33c87ddf3d2cf8c39138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2fcdcf6fd499bdf17796c7c6b68bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a39ae34331ec65a835f7e9a7897fb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea0eb7ba720c2195def510811841d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd13a411694c3a0190d83cfb4b8ff1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ac2553ba15d7b1e9e10847c57195a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98982604c3eb18c591fe4baca00298a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf3cb8165bb0e73b830ae0525c23af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a54e529dfdb4178a105e78d2892698146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a888f55365dd64443dd1ee34f4bccbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effaf4df9bfa2b223365f952de58aa9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959438937e1249e5cc21c4277535f2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922728837e739e1630530dc943bf749150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a323831dcf339219b7ab36433d8e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f628bf50cba7e6daa718208639ddf99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd304013a29ec51519988dcf2d36a72c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e724aaa33a236c06a03f9c24ec170a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba20c098044d8afbceedac0e63e0dfd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6648397e598e7ed899a28751a13fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afcd3311e9959b2b2cd9b9217e39c87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079e7545f3f637ed457ff909f154ea8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdd4024cb30cd39f7fd1a4f5cf2966159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e186442a39cf20ed4fc0de7b9ed636160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9d8f35fcda5927a7a1559372c491c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f83efe48a785f6f0c569364dac85c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe2408c5420165a1696d6affc41995163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eed9ba94764c4e588f7f809fd72df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2524c65d39a085edd7f1bc9b79be5fd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adbd5db271d7427853e9c92e15ce17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760414de0d3e0f6126da786fc6e17433167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58dfde1b9b86d913b857336b657d43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ac1a3038fb8b9b8392ba42d997e2e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4d30b021e509ecb3555148144c533170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa87ab7904bd24904fc7c340204bb7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83176bb1b6fba5416b0b1e5ee925d485172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53788ecbdf0597a0ce117fffa13978e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cd0cde86b9457813cc53e453f7269174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9bc7aa4500828ab6ce397aa5f2d6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6b04839b703f2008cb30103d776fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377c959529a992c5e90b681901841f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402936ec53d53a67cfb2f53ea5c4a264178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d06f46f91a1eadcc862a51a087eee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024234e25b1fae0cfc655134320d8ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ed9ee3e78c8e853e47b3a2ab90609181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5137958f02971c645ec62f05fceb0e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cdd5772e542919b5abd236db4bb2f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50810a48fee4cf174feb31c79dd85d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29612b608a91378f65f16541fbc58d14185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e884538d99824712a88186a2032f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035be639ad4da3e770e3eb0108357b1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220c48008aa7759a8bf847bbec9ca5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f5ab259c100f2937aaf687074c0f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3f278b241e52a672e0f6d7e0e76a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210b3c7d551517bcffd5c755b03ab60f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20fea917bb38d82deb4b1fab2c39e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ee06a32d57efefaab9a3412cd5fd5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7bfabdb1cc60c0642c549ad49fed3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c87dccc448e7f4e88b7f69ea1bb33195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55c41e3b664cb907954ee7ad552be3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118e2cfba44a103b2f8db619b1d8abb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80936cd2d93ffcd7b7431b00e9306e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5fbc4f9eadb386999adf27390b741199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab64efe421da78a64edf4f2b8d059200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268c6b035986ba58041942b4174917a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ae4c00080ac87d9ef07857689476f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493aade6a2fbdb1e48acbc98f84585c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146048fb817895a5803c10d60ea7e628204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399242cd29ce2e55758e608cd1a18b39205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a33bee968cef39115b4b9b630b39206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f753b1e43a5f221a6fb641e4fff99b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6844150050d2da3aa394ff1873ae5ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81edb86ef32f2656072e7d38c31a6e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc014801344b95dc3c9209f912e7938210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925712044fc607d77a9e208cef37d8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c0b8399b084ac6f3d4c0d3a03ebc0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0bddcd386f4a527fe253d39edf9c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4bafe10d3716e2c8ab41b28a835c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c173812174fb482b78afb663145bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baecff05e1cdd983c7d268b126cd8c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f547c751197c553238a93250a4587a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9d9e14eee77eb291731478db61d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ae12285200ab4685f4ea713f941ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2944252571970d931d4cd74dc33233220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc37fbc47b3f4e457db3798b1168146221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348182165ec068df9e2611e7163b5150222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51186052ec970350989e15adbf0fdfb3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654953d7e5e9a874af9df803daeb3c2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf107ffba70307d8da90d9d3da813c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a12c3dca927837d93ad6fe7d3a4a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef865ca1c12a935f367f05466d081706227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ba9b5918c45be614635e8fb8352ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cb163cfdeed3cca1b61f4803b128b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3905e92d47d22cc3d70d51ee720fcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4740a873b9de7e1f8ea321402f2c858231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b30795ba3d1128fbc4e90c3754af72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfb043405d36f04517b4d96c093078233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af442ca2907cbdbd39c89a94b84e46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe603c17efc62951d90ec00a536730235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06098751058ee83783285468c6665d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4537d69cfeb497f03dc2bf68498409237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800657fea64ff6be33e74d9754c5b146238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a09e28914193ee47db4f88181d06e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4606c36eebd850896495a7c8b0df093240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916759f97a81ca90d8670384352a8cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72a174ac6a62ad3270287305835003242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283af0dbc731f55dba2b45a5ac16458243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7dd402a00e8b7f28d372492f8aabb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2eb834561c4e5047783e13c753f8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7ae6a43207a3a8ef6bd01420106ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d9778b11191604f46ddf59e0a591b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3df767e02d064c1d08478469c7c5f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839193986231457d41b436c470262aa0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc328fdc97d1fe425186ab5139bc402a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1d0ff3cd41cade774ea4723bac08d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce245202e5877eac581aca62175f600252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31259ae34f71c8ea8e8899ba7ec8c2a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd850cad98fa80fed7bd10177581c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4026e4987dce4a45ad5f1768b37ad52255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ff659e30abd12e89b4394a04e21c0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756c20641803f019917528f1e04ea08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eea50dfd9d7b4060cd709192b4d07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e332812f4c305a6c2f3be01fdb25b8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8646418841d9db51f33bb2bdc3a2867260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58533d4c777bf9a28d585056ab40a1af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eaf572c83bdfc66c68e977d0e93f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf83f0a6063abee2280460d57e5ba4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c8d0f2230e51ff95ade300a8eec16264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bd09a99a62464dcbc374a16c7cd81265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a4c29a21fd6f1314337bf4fc7fdb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c5944281abb4b46d176029cd461aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad5d969634b5724d7b448521a89a06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe9cbf5848bcd6f508d1108d0ede2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20ea0591bb23229e0820dd60a9440f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e2eca433cffbcdf7010a705a4956e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e164d669108ffb20f4559a783cad017272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ff588ed7e494edae8efee82f6f07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b13515d86d28850d24af608ea7cb71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c64cf2c2cc8cb085c9140f901a9e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1066e4930572a7e226f4672dcdb23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe248fd36144354bf7ef183a44659a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29e202df04ea45b9dd5c7c4d63a20278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f5382733900d96f3708ccc59c4bf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d28be991380b290844415d0b3a853280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a988a12154bad25297b1da5ebc4c5d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5d93dbdf9167d29774af9e5004eda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e7a586fd9879913ecd1ff931306a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5abce7656367b404e23f0fa37cfa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f30058d6c48278b447effefa50452e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1698aee6390af16ae4220f3bfc1492286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd712b79c44d47cde6a64eb7a5a2fd1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc07ef4879af64c4d05c0155ee971a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b55df82458596e0e6aac2fd7ea8f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3b11a98d79b0cc76413d107793036290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860a205b18d5339487057a7fa27a4bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9044dadcc855a9afb8ffa38bdb6e29292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427e5b21bc31c1988dee8bc8dbf1dcb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70038023e97fab1b6e8d6c58ab80fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456965b6f8cda68220cf24db8ba44732295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b8fbecbbdd44171f64e9e0d6529a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced73490a5e8fe2174cab378c02c2c7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367dea834f2f410c97bf566ef61c68f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d446cdc0dd7b3bd1d3438dac5be9ded299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5febacb800ba9ca29b1e651bf1444300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c2abbf73e0e99e38cce7cd9b02752301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aa0faeb7248140178afcf1facab1a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1dc5bf614251eaf3ce41b663f853c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a5a16f646c1df6d8366aaf008c75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567df830a0ebf35474102ea446ab9fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e254db4993a9f23d64bc78ab31eb5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1730d9badfcacc3d9b480f171d695fb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a49468712c20f67583f76e3b5de1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d441a02b0527c47a2bf15104b6970d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c8346c0ff4811f8880e5a51b7868d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22459794bc5af65fbb4140bc35434c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d0d3e438549031cdf095843dd56d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d6a4c72b74b06ec96be87b85cc6fb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0809d6b8a507dea72f5204226bd3e14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0114d3b70afa5c191f251eb96ea03315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b08abefae168daddbb49e3da4a5cdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f70c329cfd25f7be49cd232d1b5c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af295a301a84c697b1a51f85da759b83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea79aef2c7276b757501243626a430319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b456af2d091f84a02ce63f4be46f04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0b296adcdd5554825465643ccfd62321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad180c5c866bd36958241011570f2046322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47981335062b2c15ea3c6ae51feef91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbe7154fe48b49e3b501e9c9ede2c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0b4a9c2c34e9347f24b44270dd1e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de26b60ae976334bdb410f3c8d350c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dccef606eacc5a0ef2dfff7bec1934327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce8959c04a2b2d3fe8a029b57a4eef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92f89dfbfbf2bea6e03ab75c1b49fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054afba056434211f6ee18276d753ffb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25190b8d864450fc74ff8c04c352a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae33c4854cb1d71031f1645ae2c0cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b13866a1d687d27eb68ee945d2574f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f41da2a7912ec0175ff9d21ef82652334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7599bb9d4798181c6a69923af0b79b9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aefaadaefe6d1991b24ab9bc87aef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987363253a22cfa41da09720017e48c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc55af36427304b3d5d315af490c5d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05e78e2ec1ebd727ee10acba14c3b7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c60b6916cff790f8bfb5243da05319340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78ec506326191972e2c00853776ee0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7e0bbe7a382fddad15541f4ab6b12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e17f58d0d7d672af3d821dc107e95343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7038483820cb843d046e377a8822f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda115dc04934b2c8ec461dc0bb3985345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3568a4d00d4a6e4a748f74c63c6bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40d6edd6bfd67f75f41a1931d00d44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb670f8ec8047d501fc1d51b8ebb4189348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc016627977c32b262cd824de4a658e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed322b648e81832f6f6938f48d84fe0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e18f07174d9b9ab54dad353f7bc98e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e857942b4132d3edb63eb42f6f5c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086e7a77808eed6803a6638b0677dc6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4013a8a906de1e4fd34851dd6a291354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7802daee9a1926a4dbbfa4c0a3b9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818af3c6225a04d8e9341092c76e492356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e5dda96ce8783fea7abfbe49663f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89682a192c4c5151e8f4a25de31351b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2942a0e891d38932e544917107168c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73947b34b3ae7d7dcb2090839e8a917360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7eff5398d551344c129295620afaa2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007439a1ac4710b12b09439307e8d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d844fe565d9f2e07f2377f54866e9c1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194c9c7ca2b8279bad1295a76e90214364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b37d709bb1c1549260568a390997365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdf0a8b5d2ad29ad8ca47f45ad3cc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fece4fb059b55aea1774e6766aed39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47031605bde9fc36d0cf3b1eea6e5a0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff47ff5ebcd77d54d02faf7b712556d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb10cf9360eda08da89a3bf83be203370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057fcdc0c14828954b06576d96c766371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc73d41c1ad8f6f2154af44a7663d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee00780c1b94e90667083fa30316848373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c257106dc8db0f8947f1408870e46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5421ae95f86aacda08fe9a401ec7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957ee03c7d7587afe11983d14f47dfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118c116fe45b31e71d84722ded50143377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e9fc97c0735d66f7b001e3dc9b54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6011ac8c0d01ba95db4ec7f93e0db3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989d115fa7aa6ec93f4fe05d85c92bd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49d71bc587c2d37936709299dca188381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a761d9289369a6c99d3075d23031d77382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b8a425c1ce4b314f8b160e77685fe383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1556fae40028fc6afb7719c8c294779384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd5d7983f298aa5b47fdd1b33b6cd3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920601343ef0f493cd7ef0257da1b167386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547feb30c3d2791d4ed52c115e246197387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0050e3da02f5681f25683e07ea7e867388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f75d6676a63c3077ad405f17fe82cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9793e521e6896d3b40e0feb06bdd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f611b774db08ef7094afbaf6a4ccd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aed49b7da9144d1f9b207466fbc8b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e1a98493f22282af421571d402eb5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04848ab33e4dd61da4078f0ef549cdaf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3712518cd6463baa87239070d3d5770395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4827d837b7ae609129b163fc662af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373540d621eb08e5ae28212f6d7a283397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa8a2c26346f24cf383d753e016548398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0094be69b079a5dbf589be984e8471399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69475b1b3572c15d61061cadb7c46e1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ed125addd7d7c2e269d9ef0ebafd0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b4b8bbfbb52e6d917239c878ad2f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ef7ff02e84b360ebae7f15e8eeccf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1dc06f9366d2dea9c8224a9bbb665404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9db238bbc970db759c44a16685f7a9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c5b951b4ea02581ae1f3ba2663e46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd092f855bc064080eb02265cb15bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cedc280c16be54124ac763a8facbcc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb28ede33fdba19cc966d5ed68609de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003478aef80684e42bf540fe86df6cc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2622db409592dfb96bc0003d7254411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bacf216e863678cddd94f9533be84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b1f1a8bc1d4e08cd34c6760d12276413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9da228ea73d7991ef06f3b5273508414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e00c8e591299ad61ff7c967cbd323415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01643d4d522acb5cc60b139a361bd34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a146ee1f4c214907173aca19b577af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d5b2c94cd3f843a9f27855325c10418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465e89f2e86094d5755f639d2bc0f09419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39b1a272b746a54940960aae5636d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db2d0b3fcbebbad866937c0ac5a0e0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aeab90d205a99baae6e2e2950091b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbf76315accbbc860dbc9a4f0efc6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec7bc70934ab2be1ed9868159e2f29424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df8dc4b09ea5a13f25cbec55cc0a68425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457faf6e5497437ee91b1ad6edc1c5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d9de79055c120a75c178713267bfd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bf902034515e537489a614f3f5edb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61ebc06573b64e3e2ccd1e7144daef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee39b365c79d5205999952e54443d2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549aa5f7f8246fc7f7bb529a8a5a524431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47a7f14f6b585df7b67bca3010f0ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8271299eb785ecef9e7161d88af33433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393274748cbf27677ff3269a0c4830d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cd5747ff985459c306df003a8ed02435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8537ab4b7d6161ce27df155a024a845f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f51ca79ebd512ee8c35e70f35c9cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1982453eb789b842bb85728f71498df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172014badcdb3faf5fe27219d66b36fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cb1f2fe593739d26a9f0108f56dd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be5363f5c5d6e5ba3dafa363cd722f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ae4059a27b2949ee24128d9c6770b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849470fdd5f57f91d52fc40e388c34443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbcb5ccf1fb2b866a652a88653703ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32faae7a4e113c0c3be94ecb43916378445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779206619b11a904bd59f9a475cd88a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f8340fde5f4cb92311d69431a3134447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c02ae6c461b3541c99929260c8d4d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742be6298fcb56690e1dac35a9d270f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82864e12352b436a6e2ffb34041619a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91ba2ac1a956177d530ef249118626451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea05a28897411fb07683d1eb1700ad2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2c41334a4cf42e19269ee2073f64d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4214e067851f09be848f8b7b8ab5569454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f2f23d5404292ae29c2a6c8cab41c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce05dc6b38dac0c2c5d270b3234601456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b39ff332cf14bcb70598b7163afd10457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95698061e467856e685a175fd6ad803458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7470196be19c40365fe469e90104d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601010aa52490e8fd781043e3ba66fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ec1f0bef8f34f8fb21edc03824fb6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaa922d41a42b29b8a14e4a561c6c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17f04f0692707ec4e6c863b2c6cb46463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684a3a983fe69f69ad3c637f014964b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65dbf01e8ff0aecd63d97f868a52a55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376204169ba5e4f47e5f5608386dc4e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7728bae09cf2d5fccd8c34d6a9649467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b9409b24cf6b214a56e21d9edebe4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f555f0a1e81bd6626eb1ea35fdca4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59887df228f264c4ce8bfa761aeb5301470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ee061d7bcc76dca6ec6976318affa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48ca17b7b5465c136d9b11dbc8d8a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c207d81d6625b7e5ccfa90fa80b1c939473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401fb9815eadb736adf4e216c4e8556474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835725e182d0be4dcc3cf4e60c86dfe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de5907cc0fa0e9a9df49dc58cd0540476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23422827c41f55271abd513719a661cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87aea7ee788c3bfb79dda28c96c4a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c11803ccbc2fbbf8b5cab490a3a76479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58056417d8ec79c22bc5412513627873480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485f8ebf558a48321a0a5579c59ba08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df1d7130250bb682150588a6109fa8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86060c8e3f66a18366808a295cc857483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2408f6b5105f5b4737480caca88d6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341bfacf45ea8033e72cde3c55964c5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda0df6bbbdeb9fef496d9157ad4ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf5ea09f72770f06de1daab39993e7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc26a62069afa982b55fb75a3b1caaa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bdf668f31e4fb432d9ed8d63e88a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bdab2af6e4575f3e3065dbcaceabf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b95676c1ae8c287c73063e7ef994ab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b424219899d6bdf7c1065a37059225492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8eb9dcf40d9a8ed34881e78d7a44d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342680b0be35750e97c8310bc3706438494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1d0f65cd99395c98d37745641ff0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa26ad3b4db70e4d10baff92cb09c01496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769360cd587bedc579ef90d6d66d7c62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bcaf2564187217e8254c3c6ddae0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d63c7d06185d2c055d6bdaf059ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088523832701c6453850e4b4d163638500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019409e45524cbc3ef1e5f5314c4bdbb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904255acaab4695dc9feee5da6f9c0bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7ecfe6734b3bd18c2f5710d15c8ae503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce980684f667575ffcfd92b3a5faa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292d357534259fcb6ac8a4bea492c20505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfd44ced0b35154c9d450860f31ba7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80fdd92487cdf3d2c2480702ded2190507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fc90e59d43d82cea4932d919386c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cf41485ce3aae34cc531f36605a5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab826a474f9351e63e4b7ad7339aac31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14e378b17d01ce8218d89430695c94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89831c5df48d0d6ff4821f40f721b7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eaf0101378a9b9dcbf5ed61367d243513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568a4dcaf6441cbf750a7381fbffc5f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffadb9c779b541f7783b824ec257153515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44c1ae4a2c0ce69683cab51b90341e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17df6a461b0afe6156d1dcb26260bcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5fae31f317139ad03ff3e07bc0abb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97aadbfbd7c2386c01bf383def098d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bedd4f79cc1af1901c32c9dd3dcff3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7f7833c4d87b536186cd7474e735c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c0ce33e2580f7d16b0a3579278dd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8fd5fcc9d4ca33e5688e56cbc49ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac7fcc3a78424b57ede8f6477de610524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684a4d9644ba91806c9e49520764b45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05a7ced2890d310fb5cf370ceaa00c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89448e3d9efccd576d92f5704387e04d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c4df2b6afa6f8953d9582f008c38528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6f8f672ffb57abf631a08cc7dc802529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9404980cc9859a81cf58a698ab0d3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01551f5f66a0dafddcdfd76b78c2685b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d750863934461a2f7d0a1723e258acf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7d7eb4252ee750b863b27d815fee1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc6b8aa74a2ca41ade2110fc80209e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528c23c5d6bf90e6831faebb26dc9dcf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbf6efcc3b5454b2a1d5c8431c4ba3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc79a90305f1790153b179d8e330d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923361ab84749d91f7e96f49f358ba2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75612b57adbda1afbbd812fcbb195be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed375aaba6b71d8e6477aa4680317b5f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4af3e9112f086004d4d78667b621f0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6bf5620b8ebfcdc9f480005eb1624542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2969f289edc48f896cf68045551a649543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337075338109b0e8a53ce75b01297c30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b160c4d4462912185230b68d0edc36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d4df8a20b8eda38326896fc6686bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac08bcb1db84a2184685099b39f5553547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4872a55aba24c6dc3f83aca87b15d15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18570ff8d481753a60fe738ceb1dfd6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fb7a917671d511a52ef3e3d28fe68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1aab055778c3a214cfb705c04d36f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb062c1f81ea404e372e7591217364552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91656784013f244b1bdaf0e75cd5454553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe9fa7dc570d3a76f538583908ba17554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8df1ccdac41fc4521ebd1418deed2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe071596fff647adfde0f53cde894079556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cdca5b4422e47991be33e9421e73f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6b49eaa2f00633685a8e7f187e6f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cb33c019bb1181cd437cd9b570315559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ea779143123491de8d317beb58da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f18bb5e2297c9fbe57f31e4867a4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c336b3d82b8fc3be88372febed67f2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332f0ec4f9b2899d3507bef5074463d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eefd7bc745f99cb97c62f07c55937564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195b6988ae5facd538c92be549fa343565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a72595ff5060b45cdd717bd15cbd37566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10066fe235aedccc4b1dfa1dcaec51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b450c7a45ada5ff3109807c0f7018f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474edc71feab6021644c4e6669a721ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f440f5436e6eb0f80106ccd231a5752570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891eb100a4e6c444865994343bd73412571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082cd692b57ff460b7cac71aceeca16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f72ac08cb920319674d74b9592b2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceac2c25265f6af95e968b3efdd706574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f8595dd08d5dcc168b5320222d93b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f83aaac78151862a8ec83c41a655a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5583788b3d80669ea3f56d9f9a2f9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f28ae57e9a8a52b8a73be2c1154f49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d250a3bf02043b424c079a259004c47579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5839acaa91b6b60f24a2b93e0e7e0cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb1f06f2c23f9325f02bc8958c03a0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5a57d2bef2ba8fe8a704004ab6332582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662845a480a992313069c91b043facc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f1f9f3aae195cea0f2e6af8208614584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7638c36fa003a4a09207c3393365845585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a3840be6b0fec7dc5ea47e793efd2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdf2d0a6073c9975543d1db3b1f59d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998bf8d1a7e0786ebd46487bb176641588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e31bd612cc7168da1d3a87eae7333589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b35c0a14a7ec0d5ef7920a166c217590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573917705050c2e308c2074fb496cb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf63cf436c033d272e18d43180aad4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90c48da556d9d94cff8fb63756f82e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d24d13c00042bfa993259cef76db4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f700abdbc1779a7186c9f1dbc970622595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd311bc513c220f1274223d4ad685465596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8023a534365a945bedc68dad7640d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327192cc9fdcdf68848d44eee2f4f5d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b8842804e3e551f7d58a7a5c5157599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefc36d7f77eb9909038d8756cd94c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ecb55cd6f10222e9450a9b5518c8b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467e6082bb9f14eda2e99e193ddb1ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf7ac25be86782658403d22efe9a2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec395bd97349e6e1478f2535fa5c4d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fab1d139ce570fd44a5cb8e2d3f74605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674207dea706f97092469081cb46a0c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef26eb369dc7f0b9d4c92fad0f6c5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca21ee7d4011315b107ae599089478608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30dac8ab51ccb84f0a43c7eb301900609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65515dff50435ab4e1ba5c2e6704a6fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146ba424f5f6790c2cdda2ea2c8de4d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74018dae5acf0f44f117070bb485664a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666cec43053fdfbd646828ab5fab881613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb3ccde7eaa62ba14c3bdf55dde82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec5a466a1b6ff89654f0bf22192128615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0ac26b8f444f7b33ac99ee67105b7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc996fcf9a7594700ff65a51489de7e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ec8f2565ad77afd426b78a0ab752e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb560f9ff4466ef865ae48b68be1882619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e89f1bd9cd38d5c8c820c8506fdca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b348dc5ba217eb645204eab956c582621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdec4937f0f073895123ff4a83f6fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097ba2e313cbaaedcf5ed8d0fc7e141623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548b5a159e1912d4182488729aa114d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4e9672921d76ae5061191fb7fd896625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3a68d41e4051902252240672281a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae16dcefb9de9c1d965343fdef65a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450220c0dd710c35114e1b8faf0fc09a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b7515475aaa1ca0de3edd955a280629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073f690f3429aa29dc55881a4435141630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680d5653820587c347dd3372302252e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4fdb68bf1f19cfd98fd308824929a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004d640306b4d1c9579af33dc9efb15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50db7742ed5abc74f0155d1dcad1f44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2c4b9ae35bfec64851ba53558d95e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64ebe0c0bde4d744184a3372d37671636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0d0e82a312dc66d1388b62dfb9245637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd5651a61bd50052d736434204eb22638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7556d8d51c5dc78c7fe0eade084a5b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd88cb1c67d5bf4fafa77591cbc6da9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a88a7de6b4654ce2b4d023967d4ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155e9346a65b9743c7cb0dda7ac7c12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449860d698ed167012c1008c60f5bf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10171f9c65fb35898cf8b458f77c3f40644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da18dd5aa297c9341402ae0e440dfa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b500eb44e9a078b510a507a541184646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816fa508fb01c3be5041a8c0cf146f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e98afd68889d30c4d7646361f17fbb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de59a0537057e01a0fa15b9311ba6f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba014feb49d493f1eaac8a70d2edcd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a7ae3141dd485daf807c564e329c6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0696cbd53ed25130a87324a6f17c31652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd963df391c074f31ef0afa16555a949653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121269993df744ce5a3f2f443e2ea26654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf2f00d1290cd105678d8a1f63f653655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eab4bf7e3f63376b0d03f5ab5b6fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866d378b8d0694f2a2c1ae18631d096657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421dd74b61722fa448eb5c67a8063c3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197a94f3daca2f31b39e9b9795050ae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82487dec1f8d20d449fc773bfdd4b77660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809ca6bf72e3b72e2d29656a594e2fc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484e89e7627e57c10221fb2c1f6ef65662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e473ee86aa46236e534797cd99d7353663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97e87e7cacc6d988971eb8c8495d62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dd38cff3e6744f2dcea79cfe88e77665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1ace9c32de450daaaa00d516f082e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ffe8d94e16c71a2409ba7f4090302667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870081f2d1aee084ccea95b29a2d5fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f24c6793cf1ce7f6457ef6043d268669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e316dc9562ab1736066c7b3de04a55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab131219b52983a91a833b11a87d279b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad548cc732f783d42bfcb405399c65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97b53ee14e44016a0467e3ca260fe0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c055577990c31ad5802b2c156dcdcea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc0032979dc6196587ff4cc873d25675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276ea75bca7e2046bd1fd99822a8170676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e6b00c92e7fbb303aac368e3a244e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f2b29d72dbcb8871f46e0acbb9561678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5349bf9c58d4a0c6e7a8ce6e598500679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69081710aa84ac95238c452c581b08c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d867fdffd7baa95e65e49356f8ea5b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d883da07872b50415c5ae18a0bd2e25682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cd45223b0e7a8f997eeb98d0c49f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c2d620d86851b7e93576bbd38da59684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b8aebc5eec49cbe573105d7b92e0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792fd02968142b40150ca64afd28217686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641ada35d75badc26bc5ff34219efa5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c2f59e6ab328a75460043e40da017688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d10e7458d6a5c516d72e065d505d12689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873bd3ed8a591e9b1d13046c15cb990690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181452faf51acca5728b06b0e73b2b14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29420e37a8b7387439a69b3a5ffce940692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cec82d3727bfd80fcbc0179b919e57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1af3d7a2b24da0df1503994a0535f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb35bbd01e5b51424b655e52d61786695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200c09d84ca20a54be05b4818ddeb49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c032cf376d0b7d7149844f053b949697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cd6ef2d316387f42bfbaa84a231f6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140fdab5336fdfab3d05b4179a732ff699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb85c0ceff617a97dd64aa178f9a55700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6088eb746e7864ba11c0bba2053f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ec8a97e2b5dcf7eda4e8adc128483702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5e5a14c231e89d1a6830195a545d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdc90386d5fec1cfcbf6a58f1432b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd25c86040c4d55f0b7bdf9171fc474705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f209734c2b2dfd3c28b3b6dd9e8b3b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a48bebb77aac2b21fc855c837458707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fc95cc40495302aa96f83cd723945708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca38da634470204bffa269e19154f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18603fdd9b34b806f0c2074c602e8170710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b3c0d0c0ea7ecd944d1fe5729f5f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668cfd281307d1f91a3e9eb266b0622712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461a692768f1d3f15a3a6d9e0b92020713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ef840a76f995af5caa3c99012d659714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd65587724e514abab1a1c7b08c7e6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c8dd62e24cbdaf4becd729612af7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378ba27b20e01d6a90e69c4d91209d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e941e8abe77af24c571de6e7cc33f6d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715085f1d68e22cf7b94020dee3e465719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e726b9b29520593e82841298c6032e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead33145b36b0075c6116c489a887e39721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a67c69ba93e611ee459f07898fc6a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bef85cd1d89af8b9454bea67c97ffb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc6175f1bbfd3eb29c688972aa1780724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ef6ad7afcb4217389d140463a79d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4620f761a90a78476e2cac40fffde46a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e3de26d945ac5371ab104b4263d46727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e375fd41f48b164f6ffdb2afa0041b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bd5b2da20374e766a3190f5c0044d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0768c2f94ce4a85082bad43826424730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ae15e7bb945ad8299fb2b8b8d312731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb13aa63b2b5e296b34e44f90c51c86732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7a0a58aa53588b0c2068ce14f62e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae092a63c878a356d9338714593265734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677578b93b48e4fce67be20b7e39afb3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef107d3308d765dab3158ca4dd6d59ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909f2d3bc9dfe124489d8a728a667aa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae72696fe41b9b31bc005c82bf39b7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a23c419c80eca7af16ee0024ab0f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311e3cef9a8d693c1a3661876354c53740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96ad3a9acb6ab7e50a8e2578ee41f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b10e252a95b665099308e3cb984e8d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc3f0304555f92ae318627054a7c88743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079b174bd106b2849c2fcb102801566744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f10cff1faede90a585665fd88f4c131745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385162256aa8d4e6d8f5be68536ef1ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdda689c1e55b04dfd5b608d84800b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e636252eecf5de4e172131cb1f4153748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52014f8813f9e61e656e3511d4460c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d77a0a3e326ef84b5181875919249b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d37c4fd40f711d25605ecf2c8f47d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f577a152eff18fe00e3cfd0e45c917752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75034237d4d7b657b23f3f7419cd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99cb13a11cf41e7d97d7ddb3509205754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28610ca74afcc01d64dbf4f25c0c532755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b646a8c62802049b5c6c592cacdced1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d4d82300bda21f761b2ec5bddbbe9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fc66fd4e826e51015c1f9835d1bce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb0dac430bc77db91cef86b91aa3c3759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d71883f56826d7d3889c51997ef3d01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca93fde545604083b23fda68a4f00262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd020fce9bac68ea9b84619680d289553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41599e61303b2e15d3b814844e6f8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf702c3ac9a0222225af94703893015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827429a96c4a1e7b3125c5a715aafbdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a258e01b4849c02b03a58ed9bc64f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ca6544d96c362361e5f29c0469daa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5452617624120e968c46324b215e309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f279a07aeef646ed726edfd4b51f88110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d1225ae417f4be7dc6920c838e1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e800d6ebfdd7f35b7ffb56f63a44412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f4969906442158009a604f5d27fb713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee603a089f3825f4fce7192e00b38e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d8acf13f6544917e67a9d149ab4eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762af612641c9391682225f1c975b6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e9f8a713cde8eb6a1662512e7731417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5d34a123128f79b6e5216536be64a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca460ecea863524906c156aafd8d1d6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11f3c4548e9c73a8bea16d980fb95e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dac0edc60d937feff04b33cc0a16321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6dc5c19d8d55a0d7478f801a53bc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e9bf5753bd810d0aa3c31ad70fc0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb4a83101a426f68eb3bedb6d8b82824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c38a2e1ac80f8bf8234dcc14954325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1e87773b526c5582d941dcb412d6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e293641241269b0857981bbe9129dbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b550a4fc083b41c94debbe93557d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb69e98b6970fd9b46479d14c2a20929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd71c98b2cdd8b2e25ea3c4ef7765530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f174aa5aa0d6cb7becfed4fffbcea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3b3e152215b22144ac9b16a42984632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c273df9c8845f88c30af9d9c67e483433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901ab49cb53e0c146948c045eac362434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc5d33ce47c4b60dfa271d3fd85ce635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d15ac3cdbe45abc494880d4921ad0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8140b1e057f0ffe3cd77d05b5221be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79fb48b10b9efe6b5a03c3fcdef28038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb99876eed99f21f088a91ab5662c8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68768993e9fbe50ec8f6ad0a206699ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e550950b815b643fc1337aec089aef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf4e5932ee5381b52eaaa8087e626e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe4a9780b226921920e1dd0e2df64f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4357e4da1797077dc20ac891ec434544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac58760f24315b72bc2513cd5e42245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4b81a4dee93d9df8ccd6483740a6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99904d74ad51e1a4e352000ee3a6fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f7a0dbed41a946d606ba9016e910948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9097fe601c0ba762f68a675de1ad2b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba7cbb6ea3b8a48fefebe703cf85ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd993d2c9ce185877dda8469a1f1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746d2bd6d5cbbfe8ed5afe3b781a7ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e6a5fc3cff90558eaf5cc54d3574f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbc3a802a197bd5ba94c3785874a1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40237f63b56b0576cc9969e244f6af3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac552973095431d7a5914bf900e977756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55830d3f39bc41c7b182c0e98316257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad3c3c5cb91d438dd97f53837ec39e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed9fe5e082203cb2b2691c3416b18c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79413e7c06853206ec3a316c9a8a28160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f3d9fa5ca81a57e382c40fcf4533e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f4143548f9bc3469b85cd8552d7d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f7a57cc50afeb732a888052a93a3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fcae4f96ea433ba35f559aaa9701b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b4a639ea51eea9dd4dbd186268d8465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832f724b743518be5fd0332b29a82be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf23d5156cb80101ca3c4be4fe950d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169dc222dca366b2fc570f444c3f9dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eed676e6128141e2e1e4a0e170d3a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98fd11744aa992e8dca3c2afe56412c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505800575b0d03ba596f293f5d0efa4971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e98513abba4810a027d66574c7f5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b52dc8842c9b3b66377f1803983bca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d738f609cd11d3ce496e49f0e984774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc1374d0ec06d4e865ef23b324fdd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844fd1a527440dae42bad1f3787bdf576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72294a6463908332e102cd1ca2fa8f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c68f948455a0020f5b6ea1915967e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219773a31e336d7caac0e7d592115de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a80bc119cc8870108c0ccb8e4c065f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774eb9e5bd71fe40d30bdb0c211867c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9fc1af32e42b751b57f2bf0effdb582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18eccafc972ca9745a5d9cbc451c2b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1e15e343e248f8dd2a523519e66e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e8a0fbd59012bd91f5817d8c4a6fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910a3aa6d061498f232029eaea1ab1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f28729bb33a2e3acc38aaf002b891087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca115cb01493bf2b412c76fcecb536088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25217a59036f3bfb98d0b3388f139d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86b317b2e17438aeca84a8387d7fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edc57eaf315dac87871c9bf7d1c5fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bca7bab480e639d5fa05ad71b238192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bc88c967b0155d393a79344f1b9a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ebda83b0cc5d138c3fc16d3de1ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb5d7d5dbc539db83a3b826630270295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a4598944f0bc385dcf6a8cdb7e7096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e8cf3193256470e9622927f7024ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659e74514d097382c4f1909cba2e27698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3503171cb98bd849b23be843ac1bfda99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6ff4d10885497d98a89db6886cdd0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e8ef7b90fd1718457ce55f06eebf3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0feeb5d96a272f0d09ef592f943efa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46095b2462bd4c358ec74f1013ed87a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033a887cf5411c8f33c7e9a04bbdd77104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef92fced914027400856476c84e22b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8edbfdfdad7e1fb21a4cd797f983f5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf8c0d7de58d51ad8a9eb807342362107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd969410d64e0583d85a10b2fd55c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7f2fa13c38956f4ea5090af857a1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda09223119a798dde74e234fb4f27c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acafb21be889539b9560b2d19a0f838111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada31ed4bbf75cacdc87ae022b81fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939417e50d6ca68fcd6c8b0ba66870b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b55758b699113a28cf3645f9aa5b70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa4f4055b1fbd70275481724ded9ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b8520916abfb8c5eed027520e1ee7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ac8be2938ea543a787613f8691393117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36ceff3cde6bf46fc7e54fc3fb08b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00244cf522de18eb0efa33863496ca74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914e44b2ecd503d06c079cccedb0922120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79afbac7e4b24366429bb8fd34aeb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e519db098befdc5c11a08a9430252a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23bac9c62e31269e77f28e08809ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d53bb700b11287a98a6959ec3fb027124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7bba5d3498f7f0e2821209df2b83f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850cf9ee8780bb7811e02d5f64d30db126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f5dfa0761a4d6dbd64903053374ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab574e1e8576e0f3de7527bc3a4d7fac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce634c7308c2662e8203fc2baacdcff8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677009df77ee602f376ef77633186727130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eaf5c37e3c6de8da4a30171139158131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165598fe3f389f783d09df4ced9eda6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f1d254293735a95c23a8819163a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b953c1b89e18a5fa61c5101450929f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c327225074b1affd3b7b4872a53fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac61d47b75584dc28e2b15ce051e0b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656991b10ecd09443469207a73bfdc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc054e4d5af346c01bda4c88c49bbb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c7a44456850feaa37625cdae2ac48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33cdb363fc6a1a1bf31964bd0dc2e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933b43ffe2c3409802add9896e3b735141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6065a96002f9b4e74375e1347253e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209e3b5cc04edf09483de747c07a75c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d88337527a45a9e48a9cb2a63f80e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4fb86c58387c2b47152912743d318145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951b3c7a43f5c69b267c7649704e41146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62e2029b33f89b8ba3588a7b0f76df147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb18f841f3b0c106682e987804a79148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771c72c363363e89150bc4dc931e136149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e34246970ceb38b4a7d42d337c08b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e0c624018c5cb0aea53b0be3fe9bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ef0f467724d71806e2c9ec7406c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22361f6fbf309404de0263f843faf0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471c75cd1c95ae49389dcc4f0344551154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a9010da9aa1a391e2dc636a8f87f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d93c804304cbb7922e01eecd2b22e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595a965ef5d1feab53220632c86f157157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0d602a28079826ee93e9235f139c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed8d2bb72332c551215131c4d10ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbfd4943789ad973a7bdf29a2887f4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911545ccd116c1fc44e4729ded9a3bcf161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc6312975abf9c746054439fdabbdb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2110cb0a2452efdfd08606ade00a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e19e89de59046c298c6a9d6a90e9f9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddee2ce2ec072d371181fe4d611b47165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdd1ede2072a51b994b4e37de736ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0c85981c2638ce4b7f9bbf2f2ad1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d72bbe1e959cfc788095b6f897f3e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdfff9a51298bed8a06afca9590475169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21d4dda70aba7d9be463c675e639e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d538315c50ee25db8c74432a174cec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca3545285d7cd7b92df4073f2cd8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00486633c45c3bfaf5c66e9b7a56e2e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8367fd49a7bf6de1142b9e1f1b6aacd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c54d04a0a44c7f759936eb4c337c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c05ffa26d7c681d145d48ebd30440176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b323385f337b619e92b532ade29dd44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7493568aa4b68fd1fd445c9675dc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033ad9d299473d6e4ca41e179011191179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0b4ac2c76ceda77c589074cea0526180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d877ac2d3ebfc46d3bb59842a6204b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e20ee1a3d8facd63fd0eb8a07f615182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50976de2259a09febff647c2890836ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ca3d41ab21e2fbbe7e3de79216fef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23eb3f07bae88e9987c68b6a7925a0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f9f310a6dc59510de432350dff0cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b8459e38aeecbe0a746a2619de964187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93972e04fe4f04cee447758cac26b38d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181eff1837bf351b253c312c29be1f67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805490a85036c4df999d2cfc55416ffb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b98363bf4f68a132fa5af79f90d62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f21cfb0b3fb3d199ea2ea4c89af81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d4f5ffcd74016641f2e7cf48495de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dbf91a112c32f5ae242bf304c143d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb072615e0cde3f7d578e37949ebf8cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f64aad0b0430c595174ce4428ce17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f0f0fed62fb70e0219b937d44904197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4770a83e9fd69fc47c1d59b792be75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbdd5c3112e8806bbe82e286702369199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62506da3b0e4e40ef1ba81fc1984c9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5dd0d588b799e683e6b3e3d8296848201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428012e882406acddf893e98d4d1a3da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e0ff9f234779f3a2beaa04225879203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c83b20ad634e06b5f74f6a10af52d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dcf2b0437e6738eebf232a5943234205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ff89e06d69f972a4f8c353a2f4be7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970aaaa1f6cbd6d594c8b0837a97c18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f98252fa7243c56136f4fa57ffb578208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83618e3cbb936d6cd575a15f80af70e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111b3b001eff344e6b2c1ac5bd40763210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd88e775694ddbac1cbcf8b22b031211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06631bc2087db4a11b67e9ee7441da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb00c8f3c54ce7aee2e944b043221f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d7b97d6091485ae37683bfa9fc66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a3d3ee0c8bd11fc774b0a451f318b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa0bd4d3883343e1ad29b934745fcc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c19c6afae5195ed2d2c386a45582f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a108818d35e4045af2252691e45a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c758b49cbd0e2d7f3f780de9364fadd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82a8a07123d75c1365c189d2bec684220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb635db3f1b422100ee7ab3ed08ae9fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb17e1b08da55a6e11e3534c5c1a72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ab9dfef76ea9f874e34be027b3ea3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97f0a282565ce62cc412266d956e0a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4110ee97e12ca5eadc471d4b839f14b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45001de4f857f94a1d069f7d330fc8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a8abff882fe827ab22329eecd68f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6327c66384795327cd692db20718314228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f516dfbd5586a3325cb7d1d66fdf31229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f50bbaab929fadd4f1826f4d4dd70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97c989f93d40c3bdb7b35baa4bce45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1e85c7b0861a051289c5a38f53efd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a4c4fa846dbb7ade1099633db420233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3128001e701136692a6141494ff7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b18a91b06747e94070a3c5776e1fc9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bdffaa8092658d20b72ecfbbccdd9f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8acceb5de7fc12ee8135eebb8b561237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce4a3a66236c3ba97490ec275d759d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e1e48d059f6aa9801693893c2ffad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669b4301588609efe0f7b1098bfa913240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd0a9028527d378a1027e8ac5d9c17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4ee8db8d18e2ed255c625fe072052242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62b7dd0124a05af425735a125f79e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd38ce5060d3d3f6c02ed474b3bec29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6ce504ce6a9f0692e1e267c7cd488245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2997f282280b7b066e76d3d3f4254246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf45658f91b2faa4db1e6a5ee8bbe5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd76781a7ac4533bec22574ca5d15a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7955d819ff7558b96e03976b932d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dd93f9cc352daa2d61920525d0a76250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2015b792b36eade8cec34ee41857f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845e9dc1c75e2c3360f0f60408a28f1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49555edad93a21027bcccd0a25609253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829da03a33ce00c11a1c3a51eebf4c94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372779239ae309a730a8f9e541c10a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48310ecdd98c8f791b0d05ca7107ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f63d7b0704efe72b88b72a14d07a3a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2da8c5694470b4f4b49da611d3d55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15485e4b4cf201b59539e3aa366c055f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d25c05974a9ca0afe9be26de27149260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b90bcd88f4f2882af1e0f1751d7250261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dc529b19d859bd8f542b34f5b614d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e55180b5cb636cb86b6c9b5143a00c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b5a42a96779f73c380ceefb1ec196264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50741193b00b5c0220137dc6fb350fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40381f2cc1f6c6eca34ba85d7bc008c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16f0a3cfe5f0e4be1e112ccaf89a33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef11ae94bfe02395c0ca5bdb53da0f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dad4128314ce5a857381ee8abc450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0c1f421c5a1496be8f15c0d2a05e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a1ffd213c97bb01b05c26c9ac017bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dc13aab69e8b12af97f1c401add2c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266f6cd23249605d5a61597708e8dd4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e2cc9ea36bb66924fee784bf51824274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecf8ee28b1f894f88b4550ce7a9aa0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456c65f4a0db71f5b8e3dcac28708ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6918f40a0cf8a2ab8b0875fddde7bdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc9aabf4129647d3280c23b19bfa9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174c77ade013d66117c12c8058f62bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9372cede4c364864e622352c9f2ceec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d18e3d18335097ba1d5f32f7cdd052281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cab7294ac350bd3e9531368838771282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211985bb9923999bea3c2b2f5f95dd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f1d3486752fd1fd758a3c9089639284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b2f777bd6b8885de2866635ed5a72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e505f984c04d152fec7f116dc0dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8fd61b98d3ca4929ae37f820566cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd58539627171b2259b3f38d4f1d424288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb63cd2385b7e1a02849975cc749a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09289a67e5a93a983c4b8d8206f0594290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172eac5fd2b01684a15d914f04cab9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a2b812ee035b6a0cc22fc6ab75a39292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78839d561ee95fbb22a1f93e63e80a45293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daf4eb945bf081fc4ab5ec360c4e5a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a6ed965bdcc08fdf8f70c5d2146da2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489ae2ee06c3eae1d893b4fc5bf4555296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06689b62aad1d39db7171fabea199432297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e091bde8c393a86ca68284d0ff50ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152260c6100e2eb42edd33d87a0cd83f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62c4bf0f28c31cc9fe2d60390dfbe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6719261b4086c9b9fed26fbc520634d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57672ee2e1c56d7fb730e2eef250f2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4e5ff5a5d11bbdeb96cf49796d07c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff51c12a8d9b58897c81470bc786d65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a14f76140d03acaed0d2d0c0f0fdcf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f7efa9af3f47de703866e724ff95a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3309592a9f155db55970001f4f87a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac0f1728ba92d201f7214fa0e3e7dc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042852d919b01bad843c41fd1a17360309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade69d14a55e904c19c39b5087827d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609c55b92856cca6be8a900ef72cfbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1306768bb339a1e79ca070b22608a6e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a13d83723a0bbbca7810b7969316d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e652003ee8bdd474d16c8dcf0915239314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f928810c5e37e39e042a4e20c505e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2e8dbefb3992247cdd30b0638b75f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a8fdb7ede3475af062d1668c3947317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216c19f208ef3162646bd8eb6d3f92e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ebd61c3d69f567145ec0951a5f8ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a7b949dd55c6c88af94a6effc4984320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee20328f1af25b3f4ec34da38a0622f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e2b99ea6fc1639032257bcea22bc4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1635bcca290ef442df0a31b226ced96323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6e0c835ea130e428f8a7318ffc2e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8df12dee14498a388f3ca8865b249f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e8034b266a33890ccc63312c9d8a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f37291003d9362898409d212961b86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e021ad50a3073b6112dcc0e6e3a00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4516ff5f55bebb8b91e6c63860360a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afa187747dc39fd569c77199b47f3f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5daef2601d2fbee0e6ebe43db715f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6615b6b60a171a250d7f98129476e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76764c8c59f7aa2429665abab874e2ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdfa12f1b2be4883641e016dca2bf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5677fb946ebac2d7df33cb5f0939c841335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3dbb3bb83fdc831570f9dbd20aa93336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe01250926c4dbdba679b8380714794337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2656cc1d1015b5187ae08d248157c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873968f8f30f92d3239dabf142a8835d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be82db2095bebedecbedd428e20662340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e9db7fdd42cf1b65b85871eed2d7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee6387235e47021392658402888722342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cf7459f39d5326e5651fb2ae51767343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786cec8101fb0b0daf3996109c1555a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac11459581549679508a9c1eec00145345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1167c7ed04788887f7b218e07e6405c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a980673f64acda6a17a5ff2394f426347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2124b367b4da0cdf4fe879b976afa52348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd5d5210a77a16dfa76361eaa119f1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bbe9bafc1cfcd62d5865e53bd852f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b5ca85ac6bd11b495b3dcb2df32b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d349890c82418ca414128c9e25edac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f6e2b0343c74f161b8c537d730406353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee6ceb72d8c681affb3d9d155e0db2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3476db71eb5cc21f4823c85d04acb6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce31dc35ab13579fabae7f366bc572356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba3d81fb3a3a1b1ca46a1e8195eea2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294c6a054c739f92ba66acfb94a5cb8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd5c84429b905e15c94c87a2cbbe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e5372bf65cec16228d0b42bbb447f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e63e61c6e9923180d07f7df137632361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017a040d3fff86b1283e5119035fa2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf03f93448db9e1cc07ee6cb4f32a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98a871853dc5942147fe856750d0c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387573bb42f9ab986d0e7b804470a30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bfdc65a0a0fc322fc7e0937c65011366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05cec1d0abd8e1d701f5f613292910367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a11736c205d59db13cfea5594a31d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39b35b4cbe13221a686799543d9d39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0689fca0472c83d548f612b98dc4e5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96329c55f52ef7e94a781f87d3d2b3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ae6f48d7d3b15e856bcc89e457a7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbede5d0a3a6587cc3e218ca683563373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d17122e2d0ea9a13a6f462774730b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46f3e7a919739beb5fd1e92963ac0b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc59641e2f8e11f401fc77a83ff7e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34498edfac01003aa385e2ed4fc200377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7cb85512840043725f5827406b82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2633a5d737360f61bb32966283aa6c57379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bcf392a41e2b1c135b5560904c386380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce91682ce836fbd8ea0b909ca9d28d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d03e6a29e78dd6e648fa0d5ee295c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3c449b40a159460885070c85874e3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90383d72c2d06b343d3d27db8468ac3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8e98f24a80314e917cd326dd678e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653165379081e3fc327cbf37b02d8f90386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f834995e599dc1a88b8a7b6b0f0bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428158b2e92acb612b9ccf2f2c6ee8d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5e3c7c92608a82a7b316845300320389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6a3245f0b8d4d99ce5439f1dd5ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220ae599332e1f116e6350aed2bb276391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09143b1a3c133f7bfdbbb6c441343824392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdfbff2585bc0f26c182f5384f37e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927e0726039b4c59c569a3bc2ea279f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77a432815be3dc9fecb9cfc4dfe83d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b682eaf37db0de5c6b7be05aea0c44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246be076c5768cb519ea3a9f67d5ab8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b919cc6fdb9f8a8252e443d3ad92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336d403735bbff22740e7ecc1597652399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878369560ec87ccbaa2a1d6a475c3e8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0481c24790a2d1ac0a2864392594af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457037a509182ee1df57af33ca6e085402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8d802eade3a6788d7977d9d5dc5bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab08afd7d51381c63f6f4db0f70e03404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202153f9b4ebda78190d1c9809af0b9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352736368ad3af51ddcb616643dd848406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4987458bc7333d0830bb9daae218ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf678049df5905118ce915373dafab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14be51e821e81bc8a2aa290378529ca409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c745f9cf63262f0557b0b8b108a6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885dcf896e12a74bbfdbf7ff77ed162411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ff6617fff07bbcf8979593d035301412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586c034d521984ec8833fabee342b18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa094c0e383a98ac54a838c8f87a8d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31826900151ecf68cb672205c65bbe31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21c5b5e9d3086a61123f8c286533db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a23e6b441ed85a78fcb1f0b140a9d5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fbd1381b88f834557115071fefadf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf4125e932d49e517cc691fd912dae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e77ce98dcb286fb34b16d84e432be4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b22216fdf918afb210b74660f1304421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad20c10becf1e2b2d53eb3eb40d4d92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150ec125eea0a549bf47930f601f30c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6291a708977d9ca6b068546d4fcd46424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631f3aed5d5ddf1690cbecedd03e571425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9aaaa1a8bc8ffab6047d0a22e137f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d472af0712b12ec00772660e5dee01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802fc99d381dc0a2d9c14be2c4f4ec6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae0da89e476bfe15eb0c41761d4ce9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5fa7b87cb0e0c232dc4cda0d931f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfab2fcb8d29859182aad6bf0a3b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712029cd723cd6b7a5ada21cbef12f1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba37ac3c438bc117a5ecfd0872d20e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d765bc20e898af61dd6f801668a29f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4017d319069c4e6acccfefe4c12cbe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ae030a6f0821253f5a979067e17d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4770eebe84540b62b8ae6c4ea329645437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a6e71b2548c8e14a5bef21f6bd360438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a34adf67e080773bd3a0423afacde439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3c087937e313ee9630944a94c5961440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7baafef8bb80054756bcb2e6fb1421441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c788d1bd6e8d4ee0e63f93f41e288c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7567c0997586084bce0a6aa0d1f74443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b32b484d8090f7d5f096e0d79fca13444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6935eb9284b7ca0f2c3743910f062445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd15b156350cbc8dd1d5e363f9d9a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e97be7a121f6c90c27baf96564db7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dced494a255ee8521fea5f90b8c0e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b02dfe5a97c2230c15d08e51b4b7c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af514765c682e3aaf86013a6c59041450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348df7e544b9b4adf5e15759a6351732451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec3d3f94ad3c76c2a834cd038b1b34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959f4ceae491d12a15a71c0b40bba54453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1244d24bf3a19484c653e9bf2a44bba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd611c522825da0ccf9e9c1e33a68f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42543afcae01fbfe9ebeb2bc777169456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24188f63be39455c6fc0dcaa2c7026db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977f11ba72f14680040c20903b86d00458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8cc6a93bd90f91b113c8c6ded8918459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201e3764c9865041d41be126a4663f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e0387f2a39c50dddd4a2c53adc14b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c11631732df5ab8a164d1a860e63b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b768d1e978c11f10d204a04352b2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd57f2d60ba07f99cc4dc13ebc6a9d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571baf789c3855a757283cb9bbfd3bff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a1ee48a71772f8ef62d93509f66b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95b0a8e8effaf04e2431b84416edcb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302b472f7d83e31c53dbbb7a772e129468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8a612d8663cab353e9c6231b4b422469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b802c2678426764ece7e9b76fb5955470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b486b7ee19a0f5b3975180a0581ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5ebe2e520535e1c203ea4035106b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d37e341986a1b6e853a740d46e7efa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8734b4ebc2c52dfad3000de0ea6f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36080f3f28e1b26931ea8a94fbdf8e0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4fd510492d2390549686239f62fee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbdcce713ca76d31f50eaeeb09bd11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d183141139c48df909b59364ef08c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46385e79e2465213b5f3b26a1eaee56c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f09398c587475c87dfdc68459c9f36480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd892b8c4dde0f258c13704d19b8074481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8a87a80f3d6c48ccd8a4aee5bfa9f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08795ef318a8d10612b4573c49d9a1a0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d62301fc14d2f9141c0e956a2d81b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22f86db01e74c9d7043eca8536258485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0e3690ecaaf2475f971618bc1be21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44801b7a7b18de33db33e7a9f8459cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec4acd1fcf51ab15e8ec495b401ea5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e30b779d92824bbdc1bff84b1151e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c44dad744f627a99f2852ed4fac9f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c7ec6dd5be8c9ac9d0987b8cc2aeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2099b82394c4713975f92d83a1ab2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b1c80529fc4b5ad8b7915b18b6995493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1077edf03f2f52f5b656277e6f79ab8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe428a155d56ec4343392cd662aea34d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4721ddf7042acfd0288c5b50a1b00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5327fbeb45c3b3ffe461e5a9841cbcd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a502f18ec6cadc0fc4fc4305af839da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72607a13802aba4917548893050f5aa5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52194a486d583ac9280f8588c7cd539500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041bfd5a897518a3c9cfe76011fee6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7339fdab392e6bd6465d4fe620836502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376f30095f3fa4fb90a44ab1c5c8c72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354284ef1959d360ea40cd95428eeae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7874ca54743d1302b519cbf0ba0ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a45db22fe07d46c206348e5f19e32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd9b4108d450f6e659776c39acca80507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec76129a78c7fab7e073ee2fd38e8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bc6df53eb8b5289ae5163cc371eef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d780b140325b021cb700ac564d9510510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccf0340d432390710e4b3aa473361c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb985d69e239c71bbab3bc79754f6f34512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f694e006eda6e969e7b12e9f8b13c8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397e863cdf12899cc6a4d2c37ac7b45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677b8bf077fbff100efd07f46cbb744515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a75692b531a4120ddaa24a28efe1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2662899de85e8b129089662c6ca65d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698f894fd8ffd17798b22871bf1358d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e013802a779c978cfcff8399fece1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55892c3c744d22f56ef5a11b52bc62fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e87f53e551a5caff4a07f39169e100521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a68a9b99f431c4c4df11030cbf007522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791e642729e0065a1fc2f3c09c31c84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47706079608e319cc468440b9d3ab75524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e5e98aa6dd072a432abf3f7ae8ce9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df2d5c09476d53472a7ff9a3f51df2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a44c74ce67776df6b836d7fcec2b4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953751bad0c34c2117c2c9dcae064fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a044d405b9e4b4b0be7ea506e25e75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd1d9eb270569b37a450b924c403ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d105dab88190adebb324767256f1e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3d077a9f85f31e8bc3fe1fd1a695f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653c285c73752cdd22fbd617a3a59ae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462fa9a17fb7c2eab65d343fa4030bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d516db1f92c72922652589abd6a5bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe848b0719bfbe895c2784e680be3e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07463e571aa616efe2d5d0e26c54802e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ea637495a524cd29222fe91339be9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e94004388e2f0f95126524a4006af3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5b66e27c409935046364a60b9e6d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d2cab94ddbc2152873370d283e0b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097a826f7ebeb0c7a5e00fe6efb7275542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9459e1aa1fa65b4c41db8027ef3ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409d521e5e16829f4d99d37d007c48f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d262dd6773762deacf40de011dc921a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d2955d2f1669d6a6bdeb05d2ec34546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d456da4b9cf751892339eb7dc1b4dbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba6e77f3c586da72e8c18e22c48537548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786b98aba8957d7c4d8c2f47925433a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478218a75695c80e1d5a6158ce093432550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625095db59e4855268e8ca8ad8c8bf9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea2152c99e9f85b5616c2e25493c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2866958b28fd54ab150bce89826beb0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4570adadcb11765c2a5f0273f5912554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b92cab8ab7bbd3e03613388e70a4d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1137410131450498a5ee655482f4fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300d152df0e5928104aba37c7984bfa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02344e92e584af4aa4f3d15e2b07f65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818987acec01696db50d9550eb88944559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cdd529c5c583f1c983b2638e75ff1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2064f45566a17e6113076869c4e7e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eda7255b7bdbfc4d35c922de0df29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f576951c219baba30464dbd7e728a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efc029aa955ed5edb1936c62dfb810564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681003918304b1f4f34d926e22672f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1ea63956a8afcf6810bdb3af5d5f5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c07e76d4ccf5125373d7a4925e92a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599dba3fe518e2d6b0b16b43cb51f9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79559947ddaa17f2609de2e102c2c53569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a79f3a84a7a286f91e2fb11393772570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8d39a84c900622ffe97461384b3c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606ab46736a004aeeea0fa9af3a7ba1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd341a2b53e8194dc448a116b4fc978573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b31028afaef20ed1faf8f731513b0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad862d408787436eb17b7db7e0913a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8df0d7567dff9c51712595376bd9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5082cd31b72c485f27ccbb534e15c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004db167376de3159e7c01db0678cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a823efd3803d419697670da44ff444579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a63690063fa666fbeb5b4d81f00a88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa043542e28d1c588ece8e65a5169eb8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989254b76964a9df445d5ccaf419f1e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae540ce097bf69047a3b6feddf36394a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6f144d10f2bc2c5e881705d7e8728584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea90cbcbed198a071b1052de6547493585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62273b27c15eb86340fd953676a5908586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c00b2677fcc0a3d2005e7b89b4443587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6140fa857c872deaf0e4ee0e97c57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2472405cb1c12026b68f53258845589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590c0807ddb7017478fb0ad4a907704590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f2ffcdea529003e2f7648298d75d5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c67c6a5bdfbe8f09f436370f3ce08e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf1fe16b349c9545689d9761704b88593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bdd8cdac858a76079fd2737ad6559594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99909eeab4221d51fcec02aa7d25f11e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ff18390e577e65328e34ed827588b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2287b6ed5c86f1b38f6f81ab9c5546597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea71dff3bea88f45fc7cde8f83652f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282e0dddee38c327672da7ac4b1b16b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6644d369102e74448962175900b981600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94378e56fd4670eb964a6458aa98350f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fe74e31a8d3987efffe3dc97049b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b3111763bbe8b60a6f98e288e2ff5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dd216358cd0fe422f6f7360c363ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5640fdf22707e8f7ffffac8e9e25a44605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6f5e8d24f9650d14b8e05f62413f7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbb976144c0ca14e9ce62d8cc09aef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ae1ae16b7f7660708a161836c0ef3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb48e35f8c6eb9d6d9d13d369f4905609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2986effa8881f18029fe6c30490ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc4ea2d05dd2fd87fc4a35196b167f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72e10c33acfac8e45ed2c48337ca5a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca240a524e9e19ecaa882eacc2ed3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14571a572ab3ff9d14927b9f255fda1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473b5ca819f45f62d6e38c37206a89b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb97d8175f64eb2bebeaf8c7b861135616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba6738c03d8af3dcd06559c631e668617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76bf7f25cff2291dbeea23ca94c361618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd159efe357cd61520bd3621cf3a673619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7727151ba16e369d11981b9b26fa65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4796a32cdcf2770a75db232d04f4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc16af4832f11253a76e4ec45b2e49622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e18e4b0d9104531ec174adec85e42623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e1127a6cd5a0ef588b573327505e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd7713c196752d5457d2a3b5c8de2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655579991c7a2533d76f9b5db0e26ec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af554869d68fdd9e33e572a953747092627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ff13fc970742cbf8177c90ee024a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba027c515254ff5882164397cad33fd9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2787a0037f7d61500fda64f4d4e07c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0c054ef1e8ee7fb4349768e40451c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80eaa3442425dced708fa73064bca2c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851200666b0bf3a77851ce4f47cdfe6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3c03346cd2080c39f8fd638f419ab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbccf2577108c7d27c262265b14db6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016ed13e10e11e5c105a2acd5fccdb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7be64f187e06ced9817d0281264107637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e613b5db2ebf326a081bb6343154928638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b0778cfa9ac74f4f787a35374a6db2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75ecc48ad0370ebbfead469c59caba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d70fcf1a73de14ce3dbc56f2ce2760641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac203657211af9f09405d00aaa079642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25f084124fab5adcf0b45a4194c78c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25eaeaf4fae270ddefe36b7a8e0378644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af8a23beeec9c0904d435a983ea11a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d89235dcbadd424f8d60c0efb2d23646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f96aefbccf75120b61ce20512acd4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866786c180992b9da3371b4dd51ba5c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf367e05302c6d15afe27eeef01e1dcf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048072ce51e68fd54c1e518a5fecf15650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c00563b462f7d560cc570658dbab26651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ceae4c87c99698cdbf245282ed8a05652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aec76faf47bab68f8425c14798c13653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e7dc4cd51117b6b20885135eed30f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592f96a33c25e7c46d60805dd98acac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6b8f3cd06a6a15ba8a18d6e1a313c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebdf79db8404b0cd25b26e15727462657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7ca900c7dfe970f2aeb8c1486e87d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820ae8db7e4e12271059f3d8054c6f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbcd44a8c455945e4fad16207f4d2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5e85d2593a20a24621338b6d54c0e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af891329e9cf0f07b60e812bd263de0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302ccde2938dd68eab94457ec64879663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be87d219fa0147adc905b73297bc41e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99c20cde38e98c3d372b94042e8478665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67be40851d28a71a2e841f4c0b8212666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff72b2a87beb28c4003155cd985e5c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b25d607703887757215e8546c5c930668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e7d24a483e7af4383d0a419ed45a8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cbd6a89ccbe243dac8f4d7a48ed80670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d087a6a10300068fc0fcb9460fccdc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd0fae6fb34cc39698eda08867ff95672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fce3fa6cb5a47f974f45a8280d85673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c544481d4a8967d9006868efa27e216674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf3f248f12e678906089dd9e8ce62d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e370a2fad47077ffd691b29cd651de2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d28c2ade865d3194d7338c778fa8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8fd52f5b2d7748bc208866cee2d7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef947897dc5d99cdb925acd9447e5ffb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e0260b35c1089418b4aba8e80bcf8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7f4eaa03013bf3b7b478d16657a9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ac89334700ebc07d16fec298378fd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a231d963abc842ba8471fe248deb9f4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4677758ef5d10c0437ab7ee2fcbbeb1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf2bb99d3bc1810a32e26ccf32443d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624839e9af777aa8ce7a6749ee40a6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11cb29dade7fb0f5ba96bdca0a977f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f50a9fbceee382d8abcce53defdfb1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad3fede1153249f47c09ba390b7a4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380c49790cb2902e9505bccfbf4b141690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20f7470394a28b6e87aec5132392ff691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3ac8f8f46daad5cf9ff7a0314438e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88269619a08fc12beecfbd4aa00ba7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87ebbbe9e7a517176a37d5dddc65ab694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b35587b93dfff16f1b9a26fbc1a76695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27c2bb18edbdcdfa40fb605d6198b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433b97481150e559c9a5ebd4752659f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a760d6fac24fbfb0c7587e437cd9e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49245665b90cdf8c48b5a3f5871d8f75699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e06c5cb6626990e6b12f8ffa6b1693700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb73a32d0e9e56015c03b849dedc1c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526e68e8be01a593987c8f324c27bc8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fbaa5cc646ddffda7387fbe7e06de3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec04015e7995d76aaf63708797326a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0745e6cd439b3f8b94d58e6e6b01f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c1bc68ab1d6a8824018c496cd6b49706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270942bdf9e90d9d817e40084444ec3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8d56896647db077092f469948b302708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5db6e925fbb57ebcc2caa7e8e984cc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea374c9fbc8b8c5b63d724c1e3c159710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036365717ed54510e15d010f1f8dc2c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82647f627571ac75249b388a5079331712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f84abe6bfffdc24396f90b4097e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f51888bac1d8db02215be385c144d0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938d43a4b279d1c610a977d0915b4ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df39227fa6cf72b3d9d43e9e2c1372a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad8afd534dbaf29fb879f35e070430e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a59e4807dd4f255e9d66d61b76128718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb65d1796d4a70dca41f1896afd2fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed802ead640584975aea1c04285090e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748f9975faf3e6d55a5a2f89aa54d81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dedc999b58ecd722221c3084a051fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5af9275d09ae4a873da53b5c7bf36c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e9304b0fa68b39a7a67bbb83a114a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf83beb69ef555d555db22457c44e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10396114a828ec2ea86abff4d98b2b12726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a64985f379cfff9bdf277bfe096123727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2291ab9d6ab3fd5a4272991251f6a3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8753a2cb9d5f330f5c824f95d065c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd03075074e72ccd92280da965d4dbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422b9ec1f160967a996fb10dc92ca83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49911276dabdf71cce4419d5eeabcd61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe0ec4ff9788bbca9e700b351e342733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1dc295360a3faaa32f3404433b066734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c549ff31defc65f419ffd539c3906735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba144a6fa338e7caf5b01dfb5591912736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be75f3111bf630b3e0e5c71237ed10737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b54ea14c180c55f647a3713c13a05738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cffe0f834b70f2eb0442f3e8b7094739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77babf08efbbe3417c2ff1244d1061fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b95989b8ab9bad24bed6dbd6a85968741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f2fe3c6a045d70f6b6035aad30b44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b14ef30046b29a8355a16c7f8af719743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae229f01d6413e6088980754ab7717744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c8cf580bfb6ea1c94a3a28d8849e8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495cd4eaa152e8343cec1d6467501a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af1ea86b160a8c2e46d2668695569747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3457480a4d376ed9b5be2cf17ff5b35748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd8383f16ef31337f5dc1e61dd19e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70ce8b8ff86b48dd0eba5ccbdc781a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96babb0bf9979a4c2cbf1e8587ed1cfb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620386947974f4e5aca8fef7ebeb8ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ab51612b1b5df6cbadb82aba6bb60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196fb66df20fc97ffc9ed0958f64cb0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68ddc31bbab10647475c57c88be8b4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1ec4b524a3dee6d1456428774299f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5d85eaa1a25983aaa45373a42471e757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>