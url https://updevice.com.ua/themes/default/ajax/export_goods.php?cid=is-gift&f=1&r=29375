--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcffa8550a904d7bfc453d31310f6a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7bb5449dc41b0ff8343b98d5b9c872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e10345a4d552515b3d32624e88d8433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dffaf1161b1cbe636652fdc32bf214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a976a3965732c47a3166934ea49285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af62c5262406eef0c8d62cdb503af686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae62cf766cfc65fb69aace570b36de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd06fbec354fdd7618ae3283899f378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6ac4adecd9f663d22fce73549e8f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fde3209ecb5a58965643481803df210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105948bdb372853fa608bd5b1d81a6f411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be82f6ac0d6a6d071e6eb5cc4fc403712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3790a9aba275ff8c038abd39eb293113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52980ccb8d5dc88dc16faf8278e7796a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec84b6c25507be80c7fcb2efa9890bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a649faabd771d7f8fd0002dd4b8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97cd49ae55705c9559ac67988a950db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41021b93362b9602b725f582105aa118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86fcc73d2bfcdc05f31bbe7c5048e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7798e96ae6bf9051337479aeb9a8a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfe42c5d865cd803071cecb75a134c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21c503896bb5b3c5de69a4a419092a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4cdcc22b980e791ed3abc02e582cf023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953289a07c08393c33e830ee1ecb6d2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b4a7e8fec4aefe065aa739b3f812125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb564500d5dc0b266d27d6ea6416efa726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc242ed1a156024bd8753e2b46143dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a7e599187abb34ef2a6db06606f98a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d6535d551c95def6bcd698b7db24a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba185d49faae5ac74937ad3e1206056830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcbc7bb0d947eed712d823775246b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bed9bb504191ae81122a95757f71da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d2e57f07e442e3dd4d1cbe435993733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62d8fe90db6e4fd4b1ca902bb2620f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea1c0db3ad3695ff2cda66515193c335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12aa5e59d68e65a79f344d7ba0fc9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f237b5bde5ad6a02c4134cd37b7e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb055c1c0655a91440bbf2f541e070038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8dd3a8c12123916148a34c7d566a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251157f8fdf1ac5dbd4ec616e6e5a17640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680502037159f5b93c68a5a0e06a6de41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758f4a6e8b5ebe2a3bfcf1f513af07b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57273b2a0ad75f22bdad337e1c21bb1e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da8044b88ecdfea4ced45de3f4152a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6091613b3497c8346eccee99c5a9bbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19df5225d4307161095aa49453ef4f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cc1a5b2982906b7b7f19fd301e52447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676fee4487d601dc506b04c9600262548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fa1854fae04147ef03e52633b65b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c475ced98fa30101b518c739e1ecffe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a042128f9c2e5abdee0a0262e405851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d41272e1507088029ca5941cf6573352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0af2df3b08390aedcd716cd3f4335753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c336139bb923e8f138676bc7b540f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2af5eda9df45838e04f5b7d8bc44e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff95b125e78e8bd85cb59fb16f674bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5e33d75fd219a7958cda9e06dd7e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919b77f61ef87e17da5cc4c40ede79f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1672db5f4c786b5873314cfd3df952459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a0cdf8347d9d6662f972f4921b8fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c02f5825b4a02812fd7a5cc20a935961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747b87017defad53b1a235b334f00de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aee8a480cd206aeb13fa6ab70b194263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9078b07acc50aeb360448dede66c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392827a56ecbb6fbeb8784c84c3538665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c43c5be2f05848345a0638469a7a2a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8770d45f86abbe1ca2bb001a56db3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632d7cd205c30b1b26cb3e3881e7baf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fd3ff7f2b1564a6161ece393cb3ce69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e154eabf76a5cc9425e1e4db58af56e170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49428f0b27864e8dfaaa54a6f3f2c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f667053f1df7f7241dbbeee9dff21972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ec29664bb238be1d9690e47adacba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb35ae8d4e81201de7a40c8267a7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4dca9068f86bf6b53244d65342ec475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624db9c0a229e8e7ef9047127c2f322b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd961a65b4368979d94cd69079b6e80977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a5608b37abdd5872d618678af6a6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807a7a53d00cf9589f26739ab10d1a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32327eaf753cd03bcbfc2bbfe5a6f07a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46cb92f96c58f2b6bde7cb3acc18c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fba7fc96187108c823e55260b808c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ef157ce3522a6811b058ed38da0c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b396807ed3a905108b205aa61314384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f25eb5644a51cde65785f71c72c5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496819a31ccce7d5b41f2bdef5b65a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2447543b4b52277ea3372a0d1751e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45b61ba250dc4b8b131ea3e5f2e9ff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2b529294f62f717f62396bda87c0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407282d73d02df01320554c26c388cc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134972833971eb5b46c0883b6187ae991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d36ec47a746f230ffc1d3cde0752d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786df8c11acff6fdb5a28a4e4b40ca793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64199150a975a6c440cce1a1e6a4b3794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b425591bb0dcf5be28c90dd7e236e7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac0f5f7c445769c43b3547b8c44af896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a25be13aaab19e82fb76000a5809897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867bbcd46b636e34df620965efdd9bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8602e58263111410e5bc60e21a3c2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ad0df20f2d200f99210fbe18d2ef0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e7363cceb007c7e81c3a45133a0ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b06f4140c534589a80df64df12680c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11251ee96ddd63b87475e79e101ad619103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c0a772c842f4e3af3525f879aa555104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3dd5fa539627986cbd140dd0f431e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518463506c7a4e0de6ed0e53176c30c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f4010b8cb0dd28e10f90901ca5eef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d1b530b0f32fed32381b5e5354838108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535254ce0f4b33bd8ae2c60b2f6298c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d660d71caaf120001a32907761c990110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb6e09a0826296eb105167046fcf73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509e708e860df27992de7e6a34bcf64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7ff055777509567c12f4fb0b2587f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633524ee5902bd7432e3e4891443a45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e406e2966b3344010952608f8354df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85f6c213b33023bd8592123a8197db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376ede5628275f740961081a1dcfaa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd754e6ef93636caad049889d90255118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114f057695f5df8a59922d6b46b0dcc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e112dcd1fc3d68a320320f4cb959097120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101206d20ff2bd5d2b0e607040216ec121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c438c79c26b4fe3b33386220a2e590b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80822e7040b5c3d81f2ef1f23e5ed45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc113ee1bcd053020e26825c0d4f9b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd530f49bf53a9cc874f7946011ec5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a4f680454aa666e59d8bc440dea5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c1c95ec697d8a99b251204886e2ef127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19653cb33d4afd3f3949e17dd3644b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab11045c3ad0e874c8e1bd3ae4ada129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31abe7bd9884c10c9e90580885ae217130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a85ab5011521cdeff2a37f6410f7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cc31fd7e8d83294ac2d38835043fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dfc992ce7ab6d369088c7533c2343133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0361f6c026b98beaa360873da19b056134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261c567e100c459cd0884027c2e5f47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfa84586df55b2fac8171fc19d6350136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e8a624e7640c8c647207ff558016d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1bfbd632843dbc9f3458e2783360d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd720d882accd02b768ad2e44cd2eab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324941356aa9751ee3a5d0640370740140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f989127338de9d94a25645b6ac67f02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80b7c947d5a0bd3820b43e015a1c51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06676eabe635656d2222c61914d47195143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03b3d3cd5add0736b2ffefd6b0df0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f6c9a28353985fb6013d5df1bfa6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c36dbceb582825227ba263deeace5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810dc48f195dcf5c8f01e84d4e267ba0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b02f4c0369ecdefb6edc67c724b39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3c66a98f4604bd033258aefa6b8a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a152a0e42cddc741b0ba2fc090fcd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc39b5caf84179c323aee48af0ba81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4433d37b6facd655d7c050ef15f727152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb317e104aaab369de87b1fbfd38b70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa23561490bbcc8578e5fd10a5db14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f61a14851fcdbbe0f4797a5d02ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831c6ba19aa1b303068a81a2ea94002156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d0f1f98f81994b82e4f68bba1193d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880a0d86cfd7907d52816755c033726158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3d08588471b14b856bd48d1429846159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a7c1fe9a68a5d7116209999e797a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e98cac41aff4614cc32ca8c927e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee426f61808524de9abef9eaac8dcb84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4c50f8464b1108471dce6fe164850163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966b18744ad51e7a43f04950c734036164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c32631b5845411435243d38d01d1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab2890facf2cf49c61f55f0ad1fa31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e0676d5a9755d745a5fbaa710ac2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f652e593a5fcdd4356237378df5fc3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e4c101184527a755e1fd486cbef1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e76ef5fdb698493b0a68fe93e6a5c9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272c3d83717877864a41ebb9fa0135171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de52052d6cca4b5f34b20aec4420f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399f1475274678a0ca7cca77e2905d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca13bd8e696b86023dca340132cd28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32cb29457e3a6bf207e14e8e502ffa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd8d185d4f373eaf98f96ab60b68e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b612a49b8577d34f7c111ea99b6a01177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f8c2798b934196b86376e3ad26d6a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bae7f51919c7a02af7e7c59463e18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cffb374df5325ce6ed48ca683281e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d1538c535871158b719dbe229a3eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736da2520a39fc78e52b7aa4fd429be4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fe56859dc5d47aee9cbd599007fa9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efc9b86d125d7f8de17c2352dbefd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263160e1a97cedda49fcf29567cd2a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6425d874471eb39cf4cb4afcd29ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0977c7429c2d8f7f7ba869f596215cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7cd282ca990382675538dabdcaf3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0f77bd6d4d230b0bf93f888636125189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e10008ed881e1a563cf376e2df6e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd44db705bb06459f288864afce6d25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ca613ee8da959c67685199b490a3e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59c94da445c6e84ea7162bcaa3e780193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ed348f4c4a5096bec09ced05bd137194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c40c7813de020ac0882626109d3f7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac00ef56e2d72567f6483376727c11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20658cbe706b7da29f4d1cf59218df7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c3b3ba51815983a97b5ba72cc6aa8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fd2e245baee37e0f79bc62687ff84199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4eebb4eec8172c3262366c7bc444d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e761b8a046f1b8e43e519ec0722ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ac77ad7d65d3f041c8b6da51945e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc7ac7873a3fa06065f8d99a6bcf7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e20b092bcd793158bbef59e9bd4726204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e01f8a7065b17e85ca8d5a3b668e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350486d5056c931d2f46aaee9c103e5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1dd65aa5684952fb627ef67d1ef1e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912c889079e12b55b4a787355b77acd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f4257b9e3f5af4a2eb5e14f8e779c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070e2cd542536e05093e976fcd660f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627d2e62d01fde2c54ced2ddbab8977211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96528a3977027eeb37cc3a9c3843ae1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57195d79ad1eaecd93e4836211912cec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f28b7bd7ba438f274bb07d17e08aeb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1d1f0a9ae818960683aaa9f104827215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a595c21cdec905c9e2cd93a2e64339c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647189ae0337cfa979959c64d100620217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3ac5c3bf378c39c6a38fc3afe01dfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01698dd05d07598a5b1e3cf7200c2bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0ddf56d09973d227098a6cc97be03220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421a9b4ef9b6df0977d4633486d6798221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e45f86e1fd3c28b2175aca5e760d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbae7dba968452b5a97d786beb46c4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa953cca0e8c1dbb744c0174897fb938224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb61bfdab72fbfee4d2866057afb9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa104baf158c84c09d0c19ab861967a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae59c5295d101a5c523056b83fd7501227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f74fb4e3508a19fd9a75a9e9171b1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26315a67acfee04cc4cdc711dca8dcde229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e818fe3aa64fd6902ba064a8ab111230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913a6e5e4dc54ea9d66adc42b1e21f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e15a09639707c3ca43f7e247d9f5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e60b6838592f928cdabf9deeeb4ffa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17ed02ca148c98a89ea90b61115d84234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27a6f6c1d7a968668b77b15f5b048d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e05bfa52472302a9fa51f5811be9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5b8c9f5664304cdf2444188bbd07a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f994eeea3ba2601a0048937c6379dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c4a579cd683895f2d5fc5d3db50fda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d3b5ce108272221465fb24524efd2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d43c68c0f75e80332dcb82adaae66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429adf673622c5b67e6c3fe78117e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a911265100c18a3aec83b814aa906243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c0a9d3e11248074d6d326903ad23b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076123fa00434193810b59e002e8093245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9445454b786f4778607255625cef8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf65ceca79f6eccceeff54a2c74caf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f1481a19d2bc089d5aa354ff4dc8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87fc038d9b5310b0bd391c295307dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e674c90098bcf33dbf76efca54c2280250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d77ef6b2933ec3923107c34525081251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174872645c236af57757c3efde0d8d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d848accbedcd4a720534e2cac8bbcd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b767c2a80941e90a97ce8fa3eba1980254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad6bc98c85c49508a1fb70d8df843a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36565db494d5114c4a58764183739288256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32baa4a518cbd0300cee892a1419a867257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccea1dcad3d47ee1940ac4e36219ead258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56903a39af4c47a41aa51e20466df6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556721d0b99d3815995fa2b3f6b1dd8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f60b3bedc3a1c76e4bdf614024684261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb059ee3172959a8dc90a20bbc5fd74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da42dd5376227cf9ca57c14c34c020263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b811bd4291b0b4b8eb9a2f77ca2a011264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b4843447eb135eb0b4e1053a0f3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626fbd9795b10a7a3b7048adad55ca4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cf2bc4abe0e0f4f4af4ab74d7e7ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6779cdcfc7c756157867ce1e8876678268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d332b94a339d1e5667a5db353ac685269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9474d4c8805121d0cb9e4c09492868270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7341949417d8ccc7c0d495e38c560271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07794bfda7df3e25ff6bd5ec751933272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126d189f69503fd00f059522a70112f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570b0ce55d6c78378ba7e04d2cbf9a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b7252da70b232ac0681f00aec1c7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404efbc69f082310240c553c8c1a5bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c68927d8684d867f620c42210176f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bd9a7791a14f95d0f317929c071ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6412a74ca7283ba5fbf647ca3754f842279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fb36a49d2b1d86589db7bd3c24f4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f812f2cb82fed036e66041a50a4c9e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7a1cd330fe49963c5212c78f46bf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dc2611b4142e1ecf2c2d9dfe23b5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a00992addebfa10cc4893c9398205284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a7110e10976ec9d180ff5a0d5f71b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e5306d92294a1ce0ac0efc84f1dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88243da9e8b27260f8d9f593f440e58287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b498ab1e33c12436cd97b5931b9ed9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf746bb7d7be2fe2b23fb886d14371289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d400abc2792b59448564ee3ab8e426290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c6527742c374ed5e8cf876ffed526291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f837d3aa6c7c2891ece539c8b44f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e098337a504aee6b0c543f436982293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aca22aaa54d2df10891fba6bbe333d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45a2ce518bc143e4dd8913dc3f42c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68d760eeb69c3db20d924734b3c4c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b96c5fbf054f61208e7101545632ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de654893572829f2d15080d4998303a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa505187b924fd4862becd57e5619358299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a7424e4a30820d4dcf8351733ffd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d0f78da1a58de0be5540e1a619cd8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f1573a4dec1e16e00b8e79594e91d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2017ead1fbc432bf088a45a166a455303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4c365eaa5fc671b4c5678e09ab1b3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224d28d3218f6f46fdf3283eb2bf8d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033882cf9dbeb6c7fe0aa85aa60b7513306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263af5f8931e38749a12d35a9cb47e5f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0909a157e77e82bac2b0c7d296266308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70094946d06fb05ea82c6b418ef5ff2f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed69c51f22ea6edceee405e47cdd89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce5fb2e8abd34ff1657efeac9e8077311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e8ef7c978dbfbeb4370dcd173254d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99828b8860a04da2ac9de7ef02843c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dafa5d16c6613aca8cdf0ff2fb7e41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f350f5951f8f2b169dd7f4233ffd87e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616413c799c790cbe13cd4055cc5af95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b338012221861fdc55891b2d597d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841a860c57a249ca546730ad8eb2f9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092295c1907a3fa1fd377e716386557319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44325939f158f0643d842ef328d6c545320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c965a8723a7e6487f65ecf9ce724a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99191675c1a06d40c68333062309af8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701440db5cf20982c29f48269e5ef163323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c6b2e8bdcf89fddd9fbac82288430324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203455519ca4fd1bb5978674e9c18612325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007dc87b007f8abac469e764d38968c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27489ac66beab8f72548633d9448eab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebee49fbcfad37967fb167ffc10401a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57700777e6230d037f5fa97c4ce029cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc7e60420cf038b0b253e7d05efb70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1761aca209cec8c49632d5fda53342331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b7c0dc54b184962ba31f108248f8a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7849cf22633d0b90e90ade34449d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acec11efed7565c8b7ce74673c1ffd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d866399936ab62964fe223df7298aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51145de6ed6e29408a394740265bdce336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183da0267fbfed0a63e0e8dc8d067ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea748e99142aaaf0238865f9d6b67bf3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab75fd7bea983158b6a6ae904725f39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf21d5cfd65505fb14113064ebd7cae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d85cb98d06aaf909423ea820d8318341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4401b2366ec8865a8e5c9bb5e05e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b227d1b2e4168b93e6dca8b0dd935343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8865f855cfd7746fd78b4d454b020344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f757bf490fa5fdd7617189378b3f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462dd83c89825dd113d5a2316b3df65346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1532d281b013acec4995a022685ee35347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9f786a59ce0fdc420eca42d19968c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30195cfca1cb22d428c4da05240d6d30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa43c688c3c2c04e7e70d9251cb277a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580e0e76e8e19c842306a2fbdb0789c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5052dbc265ffb2334b5c2cd8f4fe083352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab41051138643ee047acb3137b1833353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c91890b4aac9467aeda26dffa3326354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89a69791502ac948f6539ada27b878355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd224e6b4faae2efcb7418fdf7d7f1f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd39ef5b4d91a4a2aefa807d47344d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01086577a78afda4d9f5d5d702af8c73358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317883ebb486ee6bcc0db350fff5869e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373d6fc1b3fb57cb9a1a36783f33191360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e52887f455aed2adb2f216546d768361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927b8a9fae5e8b81f66c5ee5427dd5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e87c0a2c84ae47c40b9328a12976d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1220c85528902c23162c2ca97ae57da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb88c2e603c9e14ea9cb4f28488cf43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a2df88150af5edea204229cdc8c97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed056c545fc6a2c575e6792ae84e88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb4e53582fb4754e37a28d5926f47e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3286e46da9f43c7660788da96f95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de649426eef1a6dc40751fae9b018fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad002e31bb1974218689167106dfd27371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c044e61e0a20c21a55121f91784321372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9484b97a7d850cec77fb5635f0695373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58140f7b584bb2d10670fe0f99ba6787374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cd562ec49617b6db0d75fc5ae4b38375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b121a626e1263a023ebd3eba2fb0dc78376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd2c0743e63259201054683113eb4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcd478fd407bec82b16597ca2ffc3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5c2256b8543e04ac5c98190a62d73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b52ae0ae30f07bd188d6a8881e521380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e33d87596daa7b4101dc220ff2ae7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30698f51c9f1ccd1e6cfd8a214c4520c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdb3a298a9d4df580e94aa8f4748e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbe90ffeef0c6f617554a22aebaffc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a10a2902bb38116484066fd2b2d30385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d076301ee9379472f3bc54197a7baf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf50c8ce38a8b91e0c8d1260b0d7e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963d7adaf3fea65071ac0ca87f227a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbc3031eaf704e7a6e8dc9c5efb3eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a39095d6b87346174d49674de3b30f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afebd18b3995bd25548b2b05c1a538391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280d6b6c2728f04e6d1bb0cf90246fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf70295d8e410219615e95a5f37f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ebd99bfa9887e14240b64f1d47be4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8988c42ca448fbcc6f514efb5f2b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc365d297ed9b3c025ef412b5c28ccaf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80158bb0d6ca3c2183b48253462b3d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79620b71ec0b647727f27acbe7f343398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f1a90a9c00b34ff8b0d7cff0dbe6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b2aaa8123f6cf583f35b12fc7724f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb6caa310be6c924ffe8c96bee9445401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e40dd847c4f951328976426c92b8c96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16845c2f66477fd52c91f8d2d18a43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d325aa17b98dda337f42f578cd2b28404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8501bc7b5160315aaa448713fd53d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0808e9a52999245d290888ce1abb8e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e21a9d4bd49c73444bfb5a611cda05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bf77d8471e886a6a50f131da92950408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2056da87eb714427f390fe211aa55e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fd8fbcd65644fba16b93ad441d170410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9d73303b1e56d0e1868756fc90ff1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260e24212d53f9545751f960294f5c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6316b50e8bfb3e7fa6438e28894ba32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73a9f3c7c9ea74736bfb94ce603201414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62989ec0152faa7edf30227ae5c4944c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64984cb36bbc162330def05db4a454416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b477b78bf136cb570b0765f655b594417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db08d7bd8c9fc5d869a2ac3c082771418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49296e6c181a721a2eb176930ea31977419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5afcce6213bb3d3511a446db0208f0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609803302b56ccc62caee24cb5d4044d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec3a4e47de77b5e792345b47ef034c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368cd4b622ddcf27aa64641796b0380423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb64d2646394337b0f9085e7585cc71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6ae911a4238c18bc0a4be3e6af815425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161474c096021c29d94e8da47cedf46c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9583de4b0b2644b9bd7bbfbac1c302427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d144cee5c09a386c94b1f81e82f9dff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83e62087d5e52522d1de1ac4b36c1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20410a6588972ee5772c0f4617cdb1b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3828f62ae1eddce2ca6fec3543d837431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5080b8dbf47958470f9af7eecfa367432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdad08de6358d76986c12ce6725813433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f251ecb4e053f8b2c51ade78fe0603434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27634c589061d63033bfafc6cdc9b98b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9256f5ed970b8011606911aa0a2492436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f6162c2db27f672b938cdd2711d0c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9834f3a123d395fe2a882fb2119b87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b2d0cc79dab12ef7d662c0cda023439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8088d400e0572a2cc0f409a3fe3e4be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa129cd373a7aaf3bc02fb997fcc502d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7be423eb78c2767c6173b4be67119442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50830c8bde80ac16184cedbdbab93e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895e7b44f6838c2c5987863d254ff99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f6e4e59e336b4943fd71944532c85445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a89a294f2ed9ee8170d74b38156efa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae474721d079d44e6e77bf70e3c627447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584e232acba770cf0809854bb39453d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd88c707f31ec5f1d2b1ca0cda0e96449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf822406e1cae4f1f7f27bd4e27fe23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec08b4c92920db63fab2f240ed5f2dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61da5afbc9a475e998b8df1f649d42452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51427ba6ced54bf6fff1c2124aaeea5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b76cbe4465df91ade5352fa24b8aa8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a94b59ac4641d9ff68f2931dcbeccf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716fcf18e1781e7e7babd3355abb90c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548a951bc292d891c13e39fafd37c72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aaebefb5a8ed58368a6f5a3365cbd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbca161526cc121f260251aa613822459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462a572efa681108ac42ca7ee2923ca460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec557eb22befe08320c9a62e35fb659461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0b5e12b6b229f8d760b2944b3b43a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08384bebf1b84d19b4bdccddf49f6f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535bb28732c83d823d45655cd428702464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113e065502e2e462eb79b332d8ed40f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f103c77c985d9cb8299c83a528e947466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fde35d70eabe72254b63ca35258adc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5cb231fd86361d373d187e9f7f818468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad33cb8f511bc30123e0c0838d3f6e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe66abc14dffca23a92c1e654b765b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff5927f8eb222e4aa9bcde55932629471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d798a627a0c70ea3c36285da7946b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd87e3bf890a07b73b1a89c7c93f2b8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e296f08d2bca46a984ed513de813aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0225f58762bc754a3b647eef498d01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f321091e45fd7d5b6bb2f42fdd1eca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f0833efd7c4f7ba9c7539ea33df2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027a3bbfa39dbd8a0376c9da262c62a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa1c0391e49278edb96734807d501a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801fb1e0ab81f71af321b5dd8097a13480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633894309491612f27d96131c7278b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e15cc5acdd9d87f4e90dca7d57d702482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8a03902fc26c40428b5791bc764e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10d6fe52265b50e4aeb806ba40434c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333f1df11e61a730ca7a6a2fed6505c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b51904d20e9dfe16e66e00dce5342e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8348f6564c03bdb561c72a45118f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760d2a274d0805faf6519547ff118d2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d793b4e0a866526bc838261a00cc2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9681f243bd6b97e21772631d5310b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ffe42582f7e70eea5f311b59a63b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b309c3a09891495400dfb5ffcba6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7883e14403b2db60a8f21a34527c8db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def973c2f9c2e17022d31c646d1c665f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f418db0b07c9c4083995b75fcbb13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d45dfc771951756b863533f5eb7482496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6636036b6dcbb695defb0b750d2e01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f5a14fe1752f0e6de1044285622f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba931e5f96f09f0004e5a5fbb961e35c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f8d307bd0974dac3c9c7107218c49500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a65d63a3e49f0105d404c2044b5dd10501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1e0ec20ece9754ee3e2b0577bce18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf40218a0e1de8156e5527e736e5dd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75535c4ec0c7c140275c7e57016c1be1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6ed44c3a7f446f948873863e2800a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d67f1a13c19b8f124bd5af06effff3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e48be8ccd4f4b7057fab0b67e53c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc05c29d797152c90b3249b82a63e50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0860b33c875f4f5325e498ff93f51509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565b83e2ae8cc0a35deef5aaad07bed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69880046e2c9c37e1832a5a4521ac4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10133fdbf13fd6e48d0cb0ab81c07efc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c1def781f075737f92cb78bddf77b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1f9f6b9bc891c4ffd55d0402c804a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe76414266ac2a0070d52d0a1fec4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef813adc0f53632027fd12b544633d61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d67d8fe5a3cf8b905fdc7a23390e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d4794317589f14e8864ee8d833beb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05364b502057cac10826718aba2f449d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6915b9ff001742dc94eb95c3e14d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c46bb9df197cb2709d434db7c7ba3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453063aacce4630e0d63582a323d40ca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaeeff904315d0d7ca1189a8463a7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f5e885f0147e1931dd24f63de318a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c677077c90d0bfc4618438e73cf49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50fc113aa03d814a2819c05a2d7f57e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405bf9a397f3772c30a1c40d9f16615527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb292fba226e27c26bf35aded9ee8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2effe3f32fafacc8d2d628fa9369e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ecda04bd2ed98a46001f58b7cf9b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00be54613069a9aeb9bc9b1ccdeb81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f56a0e2c9ebc908cc3a137fb18b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18567ca9ce944089b3428131867a8635533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc4eef1333b37dae7bcfe51e12a2342534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895a67f6b3c4a24978fea49e986fd50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a130ee332c6e8139011decfbb2953536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe66e4534ceec0404845fc30165e04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b409c0a7067882d20333fbdf2369f5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3890805d3290606971fcd045c9e073b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b922f34fcd3a115a29b81ce61f9b76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddad90e466a135d9c36cc36aa5af420541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc110f93de3d760b2392567bd29c47c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679aaba02d03a3415239577366579f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1663d3b7fd932aed1f90e33a4285fad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0397685fac9c281475aa0f4645acc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537306f6dd6da83eccf9e779629a24c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620cd2367ee70508acd89b1f62bc77d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce68ded1804d73187a3edbabdac3f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6fa845bfc65d882eb8b841931493f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c971e7fd5721983b07bb91aca9fa46c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6139196aef60cf7e64a915190b0a558551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca96a2e8f8bccaf35ba7b59e2fb6279552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efc0be5ae2e9a07196e2b63a68aa48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b788d913d299ff5c7f9c7abcd39616554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6c6af504c7a5e56dacf4df3ad51ea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bd5253e4ca539f366b88f4e857b5a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae513524c34172aa8d21f82efb3b876557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3b25e6c758c328aaba186646c0c77558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665f5ff7d22bd74d35714f1de12cd2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d6e14367117e73e1de56a07d96caf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e106bda4cabe072ae3b305e7d0c0db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955af263e4b9ecce1cbb715537c43fd0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e79073864aeba3dc78a07f13cd4746563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905376ae3b98032d3877e93d81a7ddcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b958ef0045dc32326b098e7408720565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ad2e06776fcfb57a65c6401700536566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286622337d16c5a8e051f68ded7c453567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a435fe162d5a49818f1c25e396f093568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187585baa12a05aca02ad72f6851c0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be735c35c7c25d20ae937959852856570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bf0ce69e94028d42a71df100c58d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e05c5af9513616b639b2395e76b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8263447460cfe6465519931ae6bfc7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f343bdf04e71696687d89b461a4da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb52b3e948c1b9080ed4accacee3b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c84afd9af9bb4df2913c4caa34b1c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d151bc69109e29598a24f7fd106fa03577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a80a1986579abed4cc91a19daac7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3156bca2451bb379ba4cb811c4cc029579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354a50100deae259d1af39749e1610b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aadcedfe1f35e38643cb341ff0725581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda4f64772f55599484262799055f40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fddf4cc1dfc1a7929eea32d38cca6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd403e9c0f458c9fbc1d59fe377bfe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5b620864c7208392b4c33706cadf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531e87615cf1bb4d29d9f3713e93875586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e7bb58d04cc7c9eea4fcb7cb42950587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd271dcdc0f1790ea1eb0bafee8cfd5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19963c081a6eb8378d9d5816f61f3a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85e7c49ac2be776b241f62467dd8ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab04c019cc95beb99865fb9d2c2999591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d955f81c65a36b2a9379c130834b8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885566b2483ff7ea568adbcc37a7cf3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f963f6dbdf2a50c5913f9d8d5719621594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67dfb97d096e052e1bd68b7f8ad65c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6915b89e7f803a6f9e71815ce19f9c5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9f3e898cda85631993db4cf5174bb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c7c67ab05c8a9df40a99d73579a0d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf293d782178e0df7d4ebffe351a5b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74218f4a56a3f84769d3f18716b340e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d6ac942a03ccd53980ee5da1edd48601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8101a6acb26285776d01da9e692a8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f47c07ec95c48f6e3a1861b8d90b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f89a7a272680dc573ddaff2d8e9162604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e735324d0ec81750976c77f77c725605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9b79e1ba3d56a5b1cd9e1f258e37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118c58163613d4be1ffa351b78f6035607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5093892461da88c39065821d53e666e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30795c7df8f86da89a34ac7077b73f5c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce656d1a2ee9832d5e9e9bac011aa3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906ac6be70be1957feba17438d4b104611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfee4a6556bbbc338b8922297fc8efe612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c2d8de6353e7969e24bb16038778f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812ac9f928c0b558ddc9759e90bd14d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84b24506794503138fa28ed8c53462615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ab792ef88a7eeaa25dc364117661616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73cafe938fd6f8ce0a6fab16f64095617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba00d5ef7a09cb5dd4c2251bf1c6a1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbf91c643e871895851be410fa8dfd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846698cdaafa409d2899a41b048f89620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b3f775974b9431f378f4265391748621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94ff2fb4cc8ab082bd65f496ef618d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648250c45a732a692df5a7590d0473fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab71e9e31855a0f9447ec6495d4710624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4fedf20de11fd3bcf9fcf649f9c10625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f0ca85698c7d4078e72c727ec6a5e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7619d2dbf9932333bffdd6cd3871ec9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f307295412f9957ab0c0e18c115212628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8c9bc5de63141b9ce64e8b52e564b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f570741deb5361f56016a45d91933c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf6f23019cd5fb68d9ffbe7a60b283631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987e5acd7c1012d44989044e908c5b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f110c811da200ddc234eb03aecf5d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee349b30390b2876b174aed65ad4eeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb32b88338eaa3ecb96f94fddd6f988635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f663c7052fba63d0809ef9d81e48fd3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa854a8049e5c3022f0ff27117d0e8f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b05c2de2d19f002b307c50837fad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1663194312295b1f65cce5482857639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663946a946904780530e8f4acb2a0c2c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49305c9f77f8bd851dfdeb0ea0031d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12861019353dd572cbd62a0ea6107642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddec7397a4bf9e25b28dd8ebc81d66643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da6d42d809292d8d605cd37f85f8dc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbdeba3e8759b3504c3c00bc9af8e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be525a94e63928f69d997aaf155eff6b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec440fbf618481b7995cbc0a51f5f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c70da3bc38628cf14ced904984632648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92327e5e2e6a468e588b2d98ca3e6f2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759796379079633bd8ea94a618d52456650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7039757b18b04c9e2678e0c842a4c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96605a4b71fce32452a05b82dd688858652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24de55e5a8f496de1a40c45a37f75a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4cf3ed90c8050fcd24ccf6d14664654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af33ed51f95dd645b1c6d8f8a2217bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece51ca24bdf72e4c1b02bbe88d1e8b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95845795dfb790b428d7c96f8d3e4985657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57e758dcd7c61388a2f18192a43f2d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bda4a72ca7117c6d9a73ce927305c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736a0e27230c5216954dab80b5f99b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd5efca1e67b710cf7dc79b97baf09661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85292eabbe4ad4b52e6c904218fecc19662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a561dd0e4665f605bd259190a913ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b84635494a481e74a5b665ac4bb62664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef4c686cfdd060340df48e256f1f6c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0bda7f5518acd4805ac8633d2ce55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801c12b4a8d445db9b4a03df14a84f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e1add92892c281dc259b3d1cb87c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71d829c70c5cba3dcecdb626dd7026669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dbdf96a80d621f8ae0ff1b177d559670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfca26b4a39337c93b9d9682605c9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949029a85c5f4a50e50012c2c47e330672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918d4fe67868eea9c8f89e8a1e9312a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d59e8c37ee2950975808af90ad3b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115b42dc87d8fa217c63d46f9b282e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17db42502f52e643af9a7684a93eb9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b0c0a1c1a0b191f6d1220d5af65f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3a57d18ffee9572b829b92cdd445d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7ff59dbe1e6da0a3dec56da938a2e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89fb85e3c1ac32fe60a04e0eec992f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5837ba08649d53921532c423000b10681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c115deb649d7f93eeb46cb061606458682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f4f9f8fca88ded8c06f341a4d46b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddeba904404324ff70658ca7b43233684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe286c74a75e0c7efc29f7546b40ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e93872d5d60b39104924077fdb871686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4acefec8aeaff6ab0f8e69f5f8939a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a56361cb2c74f5563fef82cf88ec1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc175b04b5abbc79954ea88aa3623f9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25705e7a54297b8722d7a6003e651763690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee7b0818e66cde68b9cbfebfc68ab8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267ecab7ce42e9740e9b5633ef4cbab692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287b0c563b5e8989ff19bc996f9fac7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ceb358bc7f06ab580bb32a3479567694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9e96586c51742f736f7950ed5e0fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b22809343a10511eafefb5beb1092696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147062b601775fab4fe7afe6d9241414697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926610165e0145f73b1e7ec8a3880ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daad1a4c8483b7f754918773952f3a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4123d4084f11e04fd7c5e3d787e4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700fb48c75ccb1b2990bab4d10043cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41a9eb81008eae96cac27d17970146702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fa2edb9471de8f14e128abdcf5faa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4014d97176aabbf0ab995606eace8a5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f99529953e6e3b570a7d5a1161c154705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff88266d7342399f4b2504e60eba912706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc76b890619faea73cbc5621f30be707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d5a4f8d5a77b51e21f67564399626708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04378886c84073c75fe3cfbe585c52c2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee76257238cf69be095ff2a31b03b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba56a4953e414740aa64f6bdb6218f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1203cd1406208ba928d16c5f7ea81a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67315c18be20a8753038f2a72d70baf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bcb07479124d593c9ca4abfe4c3e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c258878a0ff602324bd85ad2714cc58715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c9ec0aa1a13459d61e1adf906cd01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba122d89170673904f7642d0c45a01dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f963ed60c3204e2dc9ade76e174c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d9e1779963c574267b713ccb8eaff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f3ebc1a7283b90c1ad512b0eaac4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1f1c313e63394e517dbe8c86fd08f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87e2afd59f220fd8f27756c908fdd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f5fcef47941b96d1f956e67fa1d9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c948cd719a37b0e9eba1c05511238724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa8b3f44b8506f2f6f5094c0ffa5f6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f337801edf92d05fa196623c147b06b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec10948ad615df1fb0ede6ebce5009727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2e9e508af949e63d1660e84ad858a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99393cde0ab432a6a2518039f3a373729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe298301fca58551fbd675b9a7c6bd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac790de03c15c30131f14f99c7b3ab0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43997577a8856ec661389a6c17884ca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69510d41b14054414258e0f3081aef5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41964ec26b51e4772e84b7df0f1f3211734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3738b862140caf3658782568db51a3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6f0e63c583db4a75cf13a2aa301d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a355d4b5ed3f597e9037c8c778ccbe5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a8703fb5bed700907a29751f5096738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343c4ee5564d153bbd8816d236acbe2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3abf28f13e7648f225a0c4128ff668740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285794da9be7a27d2c9c7260974fcaac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796998a4f407ffd9f03fa6ca8e4e008742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb45d7ee1e5306d56502da1a7f7c619743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900cda208ae5778c319e7dcff620fef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d12113eb2018d4af3c1ab9ffa7c71745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2f70874e7d0557420b758821341f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e2e110476ceb4e6bd7c2e81f1f57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13933a5577b5569f39c5399ed9232d7a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ee91aab23357ec1927cc73c8c7796749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831bc499bbc475d09db44563632091c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc66780c05086ac0e476405df1130a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6807c11c3de2a5d4650ac17d973523752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e33108d11db7796c149bbbfb12d34d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd96485e951f8d0bbd7759b1af65ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088f7c467fbfac03f1f36d055d848d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d2732fec95b05b83ebe44e1b91a9f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c9dbdc5e0bdb13aec8b975e6987cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a16eeb1ffa6e3e760bf4655fa48db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a813f6995e8f8c4326eb678e9d446759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a124b12419854e5a90b1f777a99851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23571d4f1ac8744235cc80380e17f0652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2d674e36d949b8ab981184bb705753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b31471a7c20c1f028a270367261374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53e6da897a323a7f337b6e3810ab615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53e65053610495f7ec98589684d69a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3118cacb3242fb625fa598fa39d4377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb0610560aa8c2adbf2f56c39abbd98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62079be35a4e747f2baa94af17c74ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26346a48a472d310ee19289bfae1db8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40460160562b6c291a30659885d9ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0209a49c0c19a7826c5185802517312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bd1c783e02a9e571d1bccfed97cc813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5da622c528992d49bdb13f989a4b1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46a50975f265d871c26cabc2a0c57b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de34a79494baa50774df51cbebc801816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8fab17d515e0c04812ce42b06b3a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5704908d54d5c354cab3c42b33835f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b51e89cb375a53076b66776eb2e85419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba39884bc7892310ade1fec490afb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b383355d574c9e195e517487c2e8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be882e489f05386b1c753a30a4ed4a8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bae930722365457d2ea586fd3c1d8123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caff9bd4a1070812dd043d8ea3d867324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de225579b2aa245180a7f4fb87ebdd3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db8ef7ee4aa92be2c4bcd8111945426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad0303c0642dd703e6d23014cfdd4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6928cafbd6a373958d631aac9509b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149debefc35fe187a7a22f8c5ead7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707528f20c7df8b0de470ccff2c8a3c730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aefca32d630037a11f14232ab259531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6f55c211bd5c894ab1beb2d56a6dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a3f3b248f0bba1bbe78fa8f07761533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9709e0a4fd340b949bf0b377f4d04b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39d24a41e0a728f6c3d60e225edbf135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4996851839f9080e758396e0cf0d09436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359be8700367bf727ed7dd11e0d111337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d973b9d27bead2b50815662a26b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56441ae585aa53e0915476444521e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc33d34239e349790c78744221e23b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fced8a22c5ad8f77e5717dd63fb7c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017b6ef88b591e4eb81cf2ef870db3d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dcbdd69df0fc63368424f39d4b44843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ead122f09a239e53132706c8bf8be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b6e96c199e62540b53ce1084a0ce845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f62ab71ab870c53c2b859e568720e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512df6e511656ce33e3c49e96ce00fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d25999b4106b1b7347d52d9a4f718648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9637aeb0d2f0c477cf1941a7eb398a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4de75546acfb1d9fe4e48a2767a2da50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abbf2e0290f6c3b8d755ff24515aaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46c90b814659c79a16aebc8ba055ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf59f5c40539bb0bc4ac2fd1fc1da253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac483b2701f853fafdbddd68cb16ee954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d990b0d2dc2b23531ae3795879406455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e2e8c3af164787704cf5f898e974f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42dc3d118f4c2867cf14720369ea357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392f8acf3ee7b06296c0ae926c25f1c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d148c68bb3247a1feba850ef12447a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444ec24b1703499bd9101ee354d7f5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c70d152992ea68c88e910708559461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd804847d68c14a4718f2ba737a8cb662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207667af360806e2b3283cf49294b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f6362a7fffc27c8172a9a977a061664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ce4042b44418fa58bef2c3f2f8ce165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97e4a82152201e5edc7e2641b91b3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b2e1f15cdf1fc76db9e15dfbc968f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936eaea4b562bd36ff2937981c16c28c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab26530feb6b3660af95b347a0eefa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f5abc4b9d10e4c3c945f4bf00fc6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58667028d0b209f7e82dee0c4c0610e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7fa6cc5f858f028006ff19e9977a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6863e15569a170d4a9a905b07784b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa4b5cd0fbd56b4d71078ae59c790974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e705a1d80cefd0ae914d670b09b5d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e3537c37b9dd26d9af57c7c8280fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bad15709c1e2d109f8b4d633bbac2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe52ac29759170938685a19f11d24178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5ac657f0cb06d868614ff2098076679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df2ee15825c68c9b367381696019b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108735df8e166ca733e2fce6b2b2d6181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4d17703c1153f3a2a57076d38c97d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dbe8b83df7abe06a1984548cde71683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8701b55c80016e2c14e53aa1f79fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df0fc430c71d625f12e6b2447e0b8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b9852e31be92e73eace20e28163a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913c61f96eedbe171e68d39eafdaa6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0b0e2e330db02ad9fc96d295761cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e98ab2c407db0ee07883074a41bf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b230722f592173562d015703787c7a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8afc32f6cdb8a3e57a6e23fa66090691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4706b9e082c0183c95e21fe794bfa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521027e474590d757a477ae439ca8f2993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0534128e51e0bbbf02d60901e32c1894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d3f0af90dd10e8da1999e5348c7bc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5484443849252a1a57b20f94f5a55b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ebd08417c83cb91f7da80c786065c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d58f29cd7bfe8b3598031a0a1ea3b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d26eede2d17d2567aac1ed5c6402e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfd2679a4bbbac993624d5e9d5cac2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9fe3eeac6d41cc1e3d62a695a7fa5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74370fe1d31c4566e8904dd83174bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8289aae337a46b307ca6c173ee31c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d10255cece10f19d5a59ce585aeae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae73d324402719c2495b127bc7338ed105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f6b7a5aa0964dfd958e0f26211f51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47df1fe0c4078028797c452e4cbd076107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e34467100ad05fad22c3bf0472153108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d058890414f7461fc12a8b8975cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f856a570dd8bd5152bb62b68c4f28110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7888508bee40e4dd2e9c774f07d97e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3d6309096489f46f31ecafa6d6b25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e1fde3a069397fd676edb8a42506b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03467238aa92710049a49c74dd94321114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5666f281b2bbd86a17cbde2c274fc5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb00a3ad9020e474f2d6613688aa81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d3a4cfd369ffe561538441fce24bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35c97dc8bc4935974180ca2abaa1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ff3a17ed34b483ef315d0ded77eac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe763605790de3adcb4929e433cef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13e13c7b6a4fa278f20d4685a0cb13121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d0d8ac4ec990c4bee6cb0f9157a8c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b45402514f9cc6f20bdadb09d0656d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66595c8ca430dbed7635ee467d797b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b80dea47091dfea679b15432c47a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81d0b6432a667b3861bbb8e4f8a1ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72190dde67278535825d9cb84278fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0108ea6f14ff85633c02e025ae085a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994ff412b1071a329d8fa46365e125129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e3ea7bf8bd5488ab202dd4d818b2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc6602e25e3073c382afc213e30943131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15694593668d956dce9db578aa19f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221a3120bff5b1a2c85488fff7890f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00451bb4066e46dbdf9de1e051efc41e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e230cced12f797b782cffa317075dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8fee801f157db0df9e92b5a4ccd0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac82cf76d04105c1a3ce5c5e473247137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcec81c896d906b3a0538900201ed2f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bd506427f3659ccad5e79ec18c298139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d886b78a9bce4006d7d7a73021a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88454a3dc3c298244ad51b535c2bc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83b4cba8aee3f598e9bdf27ce542ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f2383ef601d000e67ca620c21b246143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323e5c4ab6d5b1ea01aa071bfc418c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f869cbda57d725d68720d6563ada922145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a99a1628037f7bdcc6a5f99f8f2c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42714db3dd9d3e5acaf44821e7935ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ea473c04ca8125a36b40ded9bf16d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577e542f45f73c19ef63e7e15198bed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f50f42ddc7b63882c0e1bc89f15d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de6f25a9cb1eee772a3c07dc067572151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb809c8c8eb0b2633edecb59fb089a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63230cb42fe94b25c2fdb8f21fcac482153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844881d51ec027b64e33af82e095913154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d450608991a408a74b421db49ca57d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5f92987e6073e6b87cf6fc355a12f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d24a3f6f9d7ca18c523c1813531b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8e1b6c097a95f3a9fc49bf10ae0a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60122af544be396ef03d9f2e0d66eb8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c5277c74b9454c7d4e5f29c8dbdac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25c8242c361f2549b8ddf20b70af52161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721ce23154c85389d36bcca4f850764162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c117dfa8192ed7e326b4bb5e08ccbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed46d53a39af99c60d34060c0bf024b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ad41db730e37085101faafe91eb6b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d0a5e727a863045781d4a579046c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5631615bc3826c2763d3b5822ded5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20614014da1a90149456264f863c1cc5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8231f7cf19cb7c074b1182f33be49f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f0a6a893817b6e7f40f0a6f3efded170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537257bd0b8e867b6339ab1ec277e9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30605a067f51e496377633771aec153c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a4b7a7590a2d41a73090cc729b7b2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bd3d9a8d5ad1f4f1aea9174ede6a3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ba51317df4c13208d3ed2ea761b6c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bc75475deadb0969a18b1d1593899176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04c045937a22a6e5c74070a62b5b7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a103a8b77193995495ca5130429a98e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f23066b44e208aa1af87865b397a23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923c7c418c2688661adf68bbba2b55180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c5c072d1595e10248063e4ded7ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f409ad1bb35a55b4d6f7a9262a6283182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd60154d2039753b810e6914cba195183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1c90665e7228b5dd6675a0522785a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc6e0f4eff4d338105a798df33c7b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdebc04d7de904d549df207c2c2d44a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ace1fb481cd780fcd3f81638994ae1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64abb42751bc00ef1872fe7fb7a2e99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b3870d15a614e8336a4b56163471a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af968825c9dfcde822c01f78ef35f650190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa578bfd64a387ee189855d858114d8b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c6bdf8c2a1908a81e0d33761cd09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743fd1a4b67383a7cafdc017dbf8c05193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2b73e015092f51ced3b575ae42a36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcb1445a89fceae18ac6f6ac87a64f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055f31784fe341c4b7d94c5a43bc6ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b69c6bd5d3ef1aa538226cced9dcc8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589e1c12bd7bbe384a458038f0949b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f5c6a4156fbeead53ea96a59a59b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098bc809b8d712d95c3b1719e473cf6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf633cbb1edf05f89c576b67d4ae431201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4021c7e2284f7f00d5e623d91354cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d30e36a314b845f1012b0077cbe12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87dc8f4669b73a7400f471df4a3800204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb477e1903d83ddefaf742d4717a1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea237f5965f9de4e4b09c0a4658596206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b68c1def60ea23f7b6e7a9acdacfef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8df5be494867fc6ee9dcbd34307ac2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c0466b7e528f641a3f08dc2b9d720209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d717bc53e747953bc3915cae7aa2ae2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1de0ef76903453bd618807315484211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedfa6a09eb286c6f7d4b9c1ca1d769212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aa26be2f89ad59e0fc44874fdd4c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b25931ead49055b66e6c6f9959c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3a666d891a095472c54bd858fdba5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6be80f98a327467b938bba73cc785216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74df59b0fd74b1309c20599759b2445217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d8f06bfecdd3bc14d01999d337f14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cd6c3c08ce07d64da43b35a1ea05a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a2520e43577f9483d1e28cac74538220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559886b39fcf6b236cc2158bf0ef524221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b3a00f753d1bb7bd02f784b495602222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb2aece1aeb2d23210d18583a334af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768f1449fe0d925d09e1275cfc5c924224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bebe60558f5679587b090eca01ee4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f9912bfb0874a422420646493e8f7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c48932b599cea68d8c404dcc23bf00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c622ab4687522bc25dec565c3cb3df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6dbe09d000f7b1dd00ea82da797f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02a51c585f0132816b419bf958a9d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3c9dc4394404eab3724dc708eed0e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b4b7bdf786c7fd360b5ef47640ea9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17ec95a37ae68ae75aaa3c27607940233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e86d03351e3c955a0d4aa90e6738f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c25918b77e206c39cfbe2e978729b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87338881042f7f20cce77465c2c8d9a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a460b580f3d24c6a2387886a6f0f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1d245a626a479eddd7e1328c174cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd9ca8b53f9d7a37571015486a0d37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bab13c4be12412d9505dbd36392b4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d376605360c80d06d3e1753fdcc5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dc8e63dc36a4f72e2189d346dff92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc17c55b44e3a3ccfd5ec35abae8868243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388abdb42e235a0b1f92da16bd34d48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798795d0256ae5b8f0c2a71165e10cbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1a9f0c64912a2808ba0f1fad508e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ca10a51a3371e3172416064e8fe4e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f86dbc2e2cbc179b88665e05a838248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40bfd166479067d0d209086a2dff8c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9ece07a88894c89ba4d82bb33220e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397fb905845b62291c15af7d6f4dfa1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb62d478ca0e16ab1be0a3ae2f8820f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6828b3bf523bcb03354aa7572cffd80253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc62608979cf59f45cc49bdd505fa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f9078bf64cd0c5cae24c8e622edc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97542a6ba83668d3178c719018132256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc18c2ae9e2bb674110a61903b2a93a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c1c66b40960f879f54fd655cff95c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385915d69cfee87b31354c493dc28c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fcfdedf546d1e1d4bd749aca6c213260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543be29b75420a53f0c033a9b7eafe28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fa709627defc4d423f67a8d7b5f2f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06912412b51e8e25b9e59f624c8ffc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c3dc4c07e9d7bac580c89ce03912a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392eff61e1a0192cd991445e0c4a38e7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8b8d2b51474edad25d6a4918705ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a3ff50e000deb07e3c4545c867d4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe96d91ff25a0313dc2b51d3d2da23268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008646e6766d0591a6a4d6561a73f83d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd96785b5b4922237606f910182f953270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1975e78d0f6226c9dd5dbfe6aa67f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61700261865f6a22f744baf27e2b53a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611d441f794cab9df86075f27c8cdc5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d1a3a8b99c32f3d0bfc804585cf0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd09c334e833d00d424aeb9d5462fce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0aae3aff17884df08c33d98aa76fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab267c39e2564fcb5c9aea8a92d5bcb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23cf323ac38834c50fb18bc16a7710278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d4f8b309b0356236dcf39d175c07f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39950241569a02ce4e695110df6fb6ec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c50b15d9e246cce01926772faf49e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6e366813fb52a113451c0e4d6e98282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d0f3fb95b02c2055ab7a447ec6db3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5acba4d4259ef01b4d1f008d081f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bc86de3d85b45c5d87c1421b49d93285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d30e13975eb6c8913bcb7572b7ac69286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc2184f95021655da8fa54b315830c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df3167f2e9ebccb25185ecbfd96ce8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd84d3f0c5c1adec164f1f7ad6d19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ceff7f9941bba7a55563efaf42e763290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be7b129adbce00515b62085d65b691291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bb99d5710c0229a5c45a77e3dfd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff498c96adcd8114cd61b4a417ea8d1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281c9e12687e3a16e0eb2007684a33d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204aa7d87c0c9b0e88bef4ce1fbde07d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee858bbc64b90188a906da064a027c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9632fed4114a85ea59243031e913d83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0cb29257ee3cc61c9bab5f190437298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b386ef3bef329d3cd3c5ca865fbd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5db3286182889c4e7c5ca7f7e1f9f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c46241b1b31985a354d850ffbae5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52534ac61352d65435fcca12007e8ec1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec5c1108e9c3a356f57f9aee353f6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cd5303a50618dae82f6a829778085304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca20305e059a8543ecbda26bd9e993305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a625928db0fd9a9aec33360e8c324306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dfb5561de2b757376627f5b38b0dbe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd6d1e12f62572d6e58609122a8ee5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9502bafebf2c73e240a6e7dde78b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba1a98a5218c750d1701d35f440ab2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bdb2b726f37b73c342162a4e709d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f859c9a0f54107dfcab97a19a550e0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4a9d0af7c0f62c18722a26bca3051313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cda9c1b83c112fdbcd7df9bc490501314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775433dd40525c22138b1da1ff81fcca315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7af3c70391656d8e1d16b65b8bfef4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31234c6d3e3cd778d2b35aa3f6071e2c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d707f46cd90b0e100f713936ac61e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13dd4efdad40d28cbbbc4ec8eed71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b343172e911aa98315c136cef7b39c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f941462056dc6ac456febf12617876321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bac7e1ba88e71dc38a86f2ff478dd9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e740ab71b2340b99cbd2b0759ec1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ad42d831ac9cf634bf2460395d0c2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09cdeefc8b40043ded72b20a385d80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32156380625b2b071ff20cba256e9e01326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a914b06f8e305f59d57ecf96a23d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182178ca7541c8a75310a8e2b31318d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6362005971dacb6ad1cd0e872cebc7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828d84e702836499f47da1b4a9be85c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee25be758c8aeaa8872a73e12078230331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cb6ed5e9e6e18717409c905e469c4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6530f94313fa6f6eb8148232b1db9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3529d5fa0843b00895c901ac20fe6ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4977f421519d8f796ec2cf454cc5b4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea0f5b974be0a4ed6c383374b6c112336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aba08b6bbcf316745c8da85f8d14d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434baea3aa0299cecb348f7ccdb2fdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9e43c1d8618d20118bbc0034d5cd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03d93dacbc4cf0201924955eadd978340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55235cf0301e987a5a0e8e9ec261f34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec1deed9860fdadfb761b37951adcc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d3bdf974e034981f9251aff6108ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19e80baf047e9314e92cd39593daa6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bba907d459cd1c2ad41cdbdab493fb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad830d3f50d7750624663ed4fa5ad8a8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece60353953af07acffab2cbc69ac3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b26cccb690953a6106226913568514348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808b081d18456390dd540c5f9e4aa43349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98a1269623839033ee0127a4a08325350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94a6bede8414581b3fdd8f4c747ef1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11597740ba9f7c7a048808553cc6f88352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d9748ad868c3d5d94c66e75c425e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7fca54866cc744f0e67c99873eb34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca6ae2beaacea75900eed68682a5d1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740ebd37d261e5291c17a7e5b184636356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e83f1d88e58cae29f51187a2eb2a5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182115dd9920b0023ce80247c14984b9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf2feebd8104ec7eba4a2ef92bbbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af919dc9178f35b3f924b3af561771360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cb86c5544adb5847c31f0d16cc2f3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a4d72e139473ebc4e2d789cbd8d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb381792368cb6ef0826232bf0d987a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96eb6a9b5f9f33fa99b1e42ed1f4d49364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39924c2a904e8971a479c65f329e48365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ebf816d30dc464eefead14550663f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78cc4b7400877b01a4a755b9b82a24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7cc4fde06e5ce1210c2cff18e0b35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f08c9f3e59f4735f61cd55b4dcd93a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f74d9372b52af3cfcf9e101a3bb62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82469f7126fa9523d6c445b41e0a81a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b10adcf8ddd17d4468726f2aef16a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807f852c0bedf96cf42c6d214e489c8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5b80bfdac8d80dd428f1f32442720374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540473a35491c684d05362fe7c38b42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a12c9866a208c3c7e54efd1928cebe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b48aa8305cbed1456721a1288f77e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fa27f70907e7ac6a52fe8a3b2c08e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9cfedc4d44369b9b343114df559729379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80436f29dcafbee3ebe8fcc3b3a05047380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3dd70f2d5f39604a2cadfef8b31135381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb8b3b13268df5f83e0f311b4597a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f74ce8700dd04f10caa91e34071441383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f9c28cf339e43418e6dbf145c2e02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199066921d0bc2a1f20cb8d85b4f31a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebb640f267461f0668f1eb5ef37e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70837c94cc71c5d7eb6f1d691bbdf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46199ed911b356f25616ef2cc926cff5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bae934fad9ef2b349f48e4f234e68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc2f25e74f203ac34b7182f53bf332390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb420bf33776a21b2ec8be54bea38c54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596af4d875711b1d7844c4cb53c5b162392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723711e8f5fd8731a62cba30ac50a65d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096ff5b5262486864d2865c8ac78001394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b748a8f1c3a7bb1914c868692cd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0263d84015cf96dc2d8a3e7570d8dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c92103df72e589792907def377019397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efa3206fd864e7561d0724d5c414f4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede983c9d4656379f0afa2f460e55f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33080b3aafb878662e7e774e35b42490400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cf8a4c58e93dae00a4dc921e934e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5e2a9426db63c47567102e633b09e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e33e3e10f49f694f0791bbd1d2e01403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084a8baf8aa8db9e20ee03d0406119404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0901e78cd70f5a94b016e3fd2cb5c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451c24155c5836d7994b2ca8f5173cd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3665779210df4215059c91683619ba4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531be3e8caabe87c4a954e4affee08da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6212c2e3683c9bab67fd182083b48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4192f9357063c579893e79163a7d514410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0261b340e720343dc4af4e71002ba6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262a554555b0fb638b361a761586303412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ef7cba91a92d4e47eb557fb2cda53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92bbefb72bec9e3abe8c98154bea72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60557aca6338ebcf5c3c44adef070ab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a37ac7d6c6ae0acaf69020bb7937f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bfb9deff6666d9a5b0cdeb98c686a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d788afded5e39425eb14516e8315dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58279262cf1184530e5c4a05394475b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb627b89bc18043e2d8686e2561fc1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcff2c866c56557243bb7859cc5c012421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71bb75df2faf06d72b0dfc103d5f910422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6214f9fdc7f651f8dbc81c803c55841423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ea186cc675df605278e3d1d4d1c81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1589bda823ed1039daf9d9fe45896425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f65eb1a93928accfea8beeb736b80f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca1033bd1c5fc30698196a0330075e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c740a49912c07866acf21b0136bdd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937385a14121c1acd2991b88c8343dee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eb5dbd8e420a654dcef07c0549bfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d027ac40ca8aa95a740c932e810148431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba46e28091fb0e49fcb7e4c8a4fe72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d8ea31a14a730d281495c5fead1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a3c6b85d1fb460f0857969d93316d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ed5055abcf7a17f66b25abcb17ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd42182d72e6be0ae3efe0d69c3644436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a440bee2457f2d9dd432ae4c8a62e80437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32448d542bfd15a7c3f3845b1bd6cbe9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f275d8fe243aff42b147599d5156a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d06857481342514df672f731c2c850440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1827c03d6988f8213e5964c5d957ad1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10559e54b1a5f1c6ebb13376d2d9ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ab1a2dddaaa4ef391696892955ade443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1b7f9a88b122ac226f4158a36608c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213e5ef5774e8fb36fc3231ebb1b6ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb2883b21ac09acbef17beee7fcdef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0238c158d41125caf093e785140ee23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74209cf76d17b0be5258402b56cf3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898356955b5c128bf92e889856a9cfa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629637c251ee23d91cc1e657c50e370f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be0bc37f834feb28d98f6cf6a36356451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78862e6c2f8b040590358568f4c0fde5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90164810a46580f1f207e5a67420fec8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7eaf55046748a5d5b1a474b43d1b96454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c2d688ae7cbc3383e33826e1a589455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ace294fbc40b139c96d14ec00ac83456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c53d37e6d7624077273093f687b2c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c305f32697a896fcc29c0997b860355458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b14a4f614d3d346172f69611a5d23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f9e36a147fcdfd7b3a2601f392af1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74620f56a2c1f874e3ad196386fc35cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557897f15e8aa737ba75fc3971901bcf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62759ab6bb1bb9566bac507d6c77b3e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ee31aeddea457f13802434a8c8471464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5f6c53773cbe509e32cbf9f977086465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ca3f2f7ea7f21b383c597a3167889466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758667ff5b2e788cfd485a9aaf23391467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e2379425162e7b306814b7cce0c23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e611f7489391562734f6447613f192469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6ce770d91dab7da6e7bcbbe845625470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4c30d0b4e59c8a64ad4036d8f3a5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8227217ed3cdc96c6c894dd39491c6a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409b5a1b9a3c24d8a865e7827053ca3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3ee1f158788eecadfb901ab41a82d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c724bf8e5e84278c016e1c008f7bdb0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedf4a83cbe89295c817013ac233117476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dfc06c2ea3aea3e0accda49008aee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa1e638fdca59e35db5a97ef5b873e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2e40fcfb7d984188407c55078a1b0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3abff2902571dba1e7cc71fea8610480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad9b6f22e248b071fb01e3236cef7c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a03e45a1e20bca26c734b66f0b08e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16e39f1261e5f4cd0ca6eecc4b493483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638af785cd4407c3ff46d9e20ea0e47d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b49316a7ae216f79e617896af1860f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d289d2f869abea390dd793cc6b8ca26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdd4ed88e9f89ff67ad12f858e003f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b51eacf959f6d3eee8c7fdaa8e7a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455efdb8a5e8b8f8751f239e4bd43268489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ff30ac3169ccae41e8ab95624c4b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3468accb78857d4a787b39658a54844491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc950476eb56546f202ebe3e5b3b02be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d146aeb740a704975f7365bb2c9d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87de48d3a819cb261ba36a9fd45e78494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe08059660a361d3d36dfd18f774618495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee277ab053e5e6cac46bb0e95ffbe84496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb908de09a4c4e613e140d49b489410497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcd2b856a87470edad2981fa9829fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f971d4ea429c906a62bdbdbf30f139499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c6b4828f673dacd29b985dcef7c22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93565880205b11bcecd394fb114f0def501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2d926364e96b3893f9b446e6062ff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19357700fa936bd8e41f8522d8d222503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e362de307d55521418160bd0bf845504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6708445e01968d423ac33b27253df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b78559ea1f3644bd46a42f360751ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915da440c0b4bddb9d8efb4c4a866b72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c7fd95fd6211138b841f0cd422400508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363e573329794c7e747851aa22305d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183c46d7dc2a9026b54e3876f8c6e25510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379b2512f6b32359ffe9a30656931c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec4b129a0e5d8ddf9c0a0aef2e13d3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c34d95e1780cfe3d15f80e92001b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9a2349672893fda6b2e6ded4d1791514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593427454db51df06186c6513b8f17e1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0dea5523e0eb11b3c563aab97b335516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04844925096442872c2c7be20cde4a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3605567892335df36ea0997b42d0cd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f19496235eda2379c573d06c8e4618519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca2aa3735fa4398613c5e2a9bc9d30520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5653b13a5c7b22f5949e63078495d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9976c987913ad953fed1a996b8a46905522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aecc01f06dab669d9149df52ba775db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f0dc1bedb04783eeadc3ba92d89d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b096668ec4cba5093d8aa540475de4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a4c1a3e1bac37fda8fbf6e4b92212526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b965b936dcaca0c00bca3b57e34f83f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b1449e8404ec37926307fd10bc846528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4296e8a4df5734b3e8d3ae614f86529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af04e14aa52499e74051a87bb11c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567f639141d5e81e58ae48a7090132b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356028305ae8669cb63066d96a2ba5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdc0d0234ad83f99f00be6423776af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c93fe26325735c0bbdf9d67a07a8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3658e03c7f1aaf1dbff2fc498bab9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d046c9524a482912fcf76412ffb926b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435aaf33e02162b85114abc4f076231537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef47db96f2142b2ee86c893b762df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d6cffb7641c328f0f4a8a058403b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddfbd5459913de2c73a61e234cdef6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee4e6c5f4557483ca342ccd831d50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a986633526d2e391ce5f3f393d68d1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1d76cf456074699ba5cee02b13a36543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df76ef6f60186bccf9773bb41fd945544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcffd574aa2372541a1506208d40c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad07c2764c7bc548b965114e5ff3362546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c143649648cc972dd0310e2662c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57571c325874579091a01fedb0e9d69b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21753e996fb5a07764640a32e830d657549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aabeacafacddb9fff0bebb222adeb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757b769d7f77ff40fe64bb395f34852551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d0204e9e1f626a0a1f615986d36ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c272e94cda526049498a5d53615c55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604846073a27e7f0252eb7682778744f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bd417fd556eaa24ccca55d82b1e24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f337848287d4aa532f7f8ede4f2c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0c624abdd6f871a55fdb7a9a889c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d03a8fa9880e6ac1c6dd597ef47cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a259d38b7f82f05d19a9012bc7b11b2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b49ee89fc9b44b81ab86689c97e20f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cc9383321b51634df9a63537b696f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9203d302f242dacea94a7b401514e2f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64362d330ecb6b634c31a0e54c710c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef250e824c26e3fc11519379c19f590564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7392608fb8c181e6ec9b10c5b73ba565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecbe285ffe567ae8fca63d127ec560566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d161e170e29e19afe5ac61a6bc8334e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71765a65f5d0e86a8ffbd6b5163f575c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cdf7b3856863f251916d0df8e73ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da767aa9cf400006e7a269fad46eb0ac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fd8a92e611a9d3c4ebdee01074236571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65737be82e1ce69e3d0c248bedede90572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8007e01ef49b3c10b2b4f5f9dbcdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09448f770a239588c6982e57eab6cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe44e62beb35748170e1feb294617c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f14613878e91018db37742d9b8303576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb42c46f51851a9635747857752686f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879297d3be224974b2948527403e8609578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df815ef72b1e60119fdd07ea3f4dd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738005aecf78a26e566e7508ac302aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bb8c175132de92419addfe7e5ae9e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774635ae00c93c1cebeafee6290ca1ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0264e0589f2cd0f89fca89b33b4a83583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e44155121c8b1ebdb388af29ed683584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363b251ad3d2344982b8885fef43d5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50225befb9471a2b7640d0794fbef7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809e3afd6af9115617c5247a95b68fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182954487b469604f93110bb3d988834588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a4db18499c20e1885470830c7ebd8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76d831d228352c3dffc4ffadcfa3f0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273e211d85b519316a0f48aee00b8ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3158f2e120c83e45124d0bdb9bfae592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e9f1aecd94c7b39d560f5f79ee09f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de5566f1685847c37a757105fa0db5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cca5217b6b0b03f6f3bca3466770b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8619e3182f33f3283f8e76410a15f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89888103b06177bdcde11965ade1aa7a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e662867705943ec39f0b52f7b1f463598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b32b3a56cbc2d644c41753441199e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869461632542c97d0c1b85ba3f044ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec570612fb83c616f86d7082972fb1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365bb7102ae6f53928483cecd3098c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b146f8984c1c9c2adcdcb1d203fd70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dc523d504d6759cc701a04e634c91604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da819f86f924953fbc1e60228b0da328605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214656b4c22787f76c80c8b8e995147606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2218ce5baaa556b79b112eb2e6c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f22c2482e5ced966525e426930e46b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca0362f19ea000ef848c7b10f41138609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57124294ed855a2b6cfa30a188b3548d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f976d9226ba4a7ce37b4089142a702611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12d3a63dc53030dd4606558c82fbb8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8c4ec7ec78b633a8f42a5f7f7c7e0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cdd4804370b35674cdfd60e71bc1e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb215abc3f9f818d7d7d89f9329e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b02eef1225f9d460d2428579e129616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b256b1f0fc20ac26e1bd1594e116b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d9a06a3478195d712d6f734f2100a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e10eebc20a0b3aa016dda7d2efadc5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba0b4ab8e903a14bb00acd035bc5a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515043c0073a360890d97e1d94286e4c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b416865279d9b9242381d9c45621a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1cc7d9e5af3273856f38ddcb05c9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde98ee644ff791ed045cfd24b6188e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae475109842f7bbd5b21981dddae93eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3148ec05e57f64701050a7eed6b5012626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57b68c7c3d53d547da6425c544a45a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079cce501ddc65c338db3552797b796628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb82a9f71d318a2355c2e0ca497e83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521a26b80ff4ab8911cfe11a64df0c4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32824c260e860802756cf2b26575ef0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741fd92659435b7aabb3a651e5b079f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07106bc88aac7dbf60c779a3247182c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debd6ee1382acc82480675cb2666d31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855240fce7eb51f238d3f329ce4b8534635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef2d4bec16b8734a35ac0c8cb1ed7b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa0ae2560eec7fa00c03bb5af65618637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13d774c76e2145d6b97fbd4543086b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94317ee0c877d54f1cb072d44af753b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e936cffb1cffab48c235e7b039dcc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4776275acc114c3b07dd96cc16d85d5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9fb3c52a6838d83bb94b36afbe378642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2301fc45c8d4e6887b963a4159859643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16425037515fdf1bdd52370cc2fb38d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27dd070a7552c66ad9166f6eaf9e42645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd27caf0d3f992e1a673a2a226757d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14ceafbf1adcfd9a2a71e55d8a4da8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c190f70b8b91d5bb952258a847df2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b0ee02f7886d9ba68c3e92e5f1e8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f303e90eaeaee0885b13269811c2c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1949ae6e4e2b82533ce38e359b5f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca92824f715bd9bb94a0aaac4426e1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf412c6dd82debd893b3ce25a5edf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86476a4a204145fae762d46e2a59dc1a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850900e272682d063d1c76e877dd5c1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d38629d74b088768e4624fbf07ffd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf2ab101411e96ebcfd6ad4f02ff67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b15fc10c81a24a8f582fa407edbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50f0c08236b795ea2796d97a0e8eba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04389ce7b5f02e93b731f808f1271e2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7a37c5ec4191d613b84ee3efdb414661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441edd8bc37a89d9e171ff8bb253c8d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dd8d7e92aa0365a5bc494153a8acc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2623f6d662051ff287d11d3acc761664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364be569f327b6606082258d6ded5f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a6e957d54b906d75d497b605c64a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afeb3ed7b711a38031b402b797df145667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd39fc5f4a02fdfa313980c7d658938668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cf66e503c87d53bcd7d6b6b4cf9d7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c186b1dfd8fa8c10366138c1a3b33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a6169f0b2dad8cef81e66c82b037b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7729fd3200a706e7b1eabe3888c1d6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a057c79fc4764aa356ae0daabeb5efc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c753256b57bef23eef556ffe2eabd89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe3927f06f72745cb421fc714a7ae31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8d82ddb910987dbef56a695666318676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc07e476a343f8ba7cbde5e80aa00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c720dba546accb375654f74515727678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b49da89431f0bb4e80cadb7ff9db68679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7636a61b0f57eb9119a69477f2d5149680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965d36599ec05f251399e99d874da38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e9ea723c15834914ee75598a420f5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8263434ff21a6d53f88824de83d11e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ad002d6eb2009c54024e9fcbb1e38684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa333ce3bad441cc47a63555246ac8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c54d1b7429647b33245bf5439f8395686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9190228d8734fe80de1485f9d3490687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318b11fecfe0394a8f8f765cd5688c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb810af8c4dac0b432d526601d6c97689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e835909f2296c448d00b1e8ed0475690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b64af684572173fa6ef809cbe59e0a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b85d308178f69f620ac97e7290d25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6491cd6d3021c362d818d125bbc1c2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6abbfe471d8e3a74dbe2db8784f65a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1824ba3ad3f5b9d8fc3b83d7d0723695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6e376cf72e69ab41da137202c08fc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43253142d12e74a964005c8e69ca52b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a92c369ed76e5c6990191af6c7912e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24042a4f0de2305ca8264f96cffc0285699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58700258629662ca7345107ec6144d84700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cf39c278e2302c9cdf92a67129dbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4ab00851012d28e8ef33165a638d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b695ee1f5b36c38fd2b5228fb408e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8251704d1f6a49f548cfe485ec224704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5aa2ba8e52a9c82392ff5d9f391db1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b8a3153674a3d124a298eeba91885706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f45c44fe9ab51ce621cf31ecc408fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62debfe7587d01ff16a3e3972466c687708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e625b58c43d9dcc08fbeadb859f9251709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cb34ee5c48ff7b237bd671412aab0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2181daae09b679b2aea952f2b2338e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a64d7d3f279c8b7c011b867ff31e1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3e89a429f782a8df4283b2c2ab72d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5c8b3b766daf29ff5f071d1629168714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec0d3a8a309323e1775a6e5f048bdb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96776bc340c976774aae9d0f8facc0f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8fab98da1ff122614b91a887cc86c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476150999f10699a812cadd534c76633718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0722630ace6d4ad0b6829c25919ba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee077d68a66534fe42c1e8d65c87a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670b2b78cb345f9b9bca37ce2844709721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696efc355a4da7d309812fc11d31c2aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363faafb00c37f6ff34a76a366fa64723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641420af63ebc70e886895d35a58314a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cee63aad49216fee787f60caaa907725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924b5ba8b24ba932a9589261581ce2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf49ec06522ca756009933b74bd772c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72657e81e986e78e945043020cba8a1b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471767684f8158723fb24ee6c0a5111729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae1a6f5aa614811ed5450223b410e5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9737945d6bcf1e445349bbdc662d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000a72c363eecc1cf2b335397e2f06e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bceac398433ea6475e7f3d5f0d6fbc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f6c2b2784343f84cad100e7d25bd5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b8a62ca3b9872b1c3df2b26e3224b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3f9763407a144e2ef5696508e6be0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae37807b41dee88f4e44ce42bf079f0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef8d14bcaf6f91531b8c7d26ac0659738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63920e3a399f6ce6ef769d890a3e05b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9479f5163532887ed9d277ea8feea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cc49be25c4f7ff1e0c2c7842042e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7671da8b9fd7eb3fe5b8b3b97ecc81b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340de017da7177f79fa42e09a4e6167743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcce6c0d8d747947cfdae0b8fa370a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41591d6a9b1c2c607df1d9d146b50432745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291058f6cd74c3e2459486906d58882746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8c02b17ece130d6132afc2b882f10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0107ea87775ccb41fba906f4f527d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b95209c972b7e28d52a5195a21a090749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606fe7d4b7162c1eb8403de3b49b6a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd88a8f39a37ffb1495066fb802b36e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520aabda75632886a2dedd2546fcda5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b792f7cc6e944dffbd719d76c520d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d40b3df19b58dd5c26063ee332e60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb917dd64d2035d22b2c2eb963ad96f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41518b60c321215a680fe661c3d22400756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a0f2e3df7ae8eaa8f6b863909d6a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af882c5269a7c4c49e8543ba54257f7b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e740d124f7cb1059449eed328beb00759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>