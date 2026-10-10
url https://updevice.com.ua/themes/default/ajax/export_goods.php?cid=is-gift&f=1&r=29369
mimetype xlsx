--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d96cc051c7d2e5e1779f7c25a72f9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a61e0688158b86047ecff4268d414b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d0184dd28be0c68ed520ea5a0bda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc463f872378c2b4874b69a950d7bd3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8dbd730265bf9c70b80baf12796935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f339a952d779cc0d34e860144de253d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fc29e5adb7385179b02531f75e4e57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67068823a3a718812bb2725d1755a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e7f78e614a6c817a99847e0033a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6b8d4024b13289766b61ac3c41e3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52211156a4b631b9b9ce079c7cd615f311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ebc6fbb05dbf35696698ee1cdf2be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c180c5db373ce4cbc7f680c7b3e36eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82423e12f5c00c4033759c4c07ab35be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642008ebe8e4f699a3a5f361a32edaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d1d15e5326740c0733604a942825c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc25964a9cdf12d61147d3e69e0cd8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ff5668f2bb29a9a9c4785ba81e38d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d037107bb95ae0811ad8f69a78169219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ec555f25262f2e79b091d6c35aa74120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33568d76fcdead738b8f93eaa0a98d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd085ce6e712313f955a01f0ee2972222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5b53548d7d8d0822b4cdbd857042123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c3f57978d2dc5c9e5a2ffdc1607224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4532607cc9ae180c8592bd1f0ffed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0852fb8ec76aba581c2beaa3cf1d3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb4d82bd24953895eddafa5b37b3627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b11a6d25e3e4b4cf1f4b3be7c09b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c69cc3568ded88dbf756fd1087276b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85afda46242a8c9e2b47ecabec55a3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb88cd9332480e12869328bf8684ecf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d367676486406f2b33302bcd0b045e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c10d79240bb669888ae4d074519c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21587484d288d335a9263f67cdaa57fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ccccab65764c16ca3fcf28f8dbe94a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5fa6d1fc2e54e6b92462d5868511f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ab286cd25a46b7239a44dc2196f2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bdca3a413a3db7b5463bc433b1c2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da93101ca30da9f4f2019d6768b09539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9690d85e86a2dc6dc1d36d967e3a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0980387a51d8490e3401a0423f0f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a3685455dc10305d331a08c2e18f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f01f1c95cef7975776408e433b4d9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855422846f6f88b319b4d267c7f55d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f28bd6985a42243b26dce7c88cbb6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac82c42fa5646032b3c2118ee70ae8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103b082d085fdd6e5a4f8000cfbf05547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8be910f8e2b227b6df3c4ddcd8cd7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb4a0f535c77ea8d01bb7a41a9b46049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f478942c7d52a57ca39eccf8dbaa86550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da161d5de8e32cb2d04145ac5a75bc9d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c1e5609a7d839a583140370405c9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de443b4eea48df99a21a00a90571b5d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5766f6aea2fe5e66e4c61198df9bd054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f418f1a6ea66ddc8f7e6310edb3f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de22fbf6e8c9f039b337cef1d487b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a8ddfceb7ee1fab0e57f3f149fd05157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98199b5f4a8979b8bae9a574c626ad9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a4c6457259aef9c7bc713aa43842959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2edbc00b4ea53f99fec5a778284560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54feb9c600804e5764de38d126c3b6e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6bde9d68cf5741617708954b370762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a58c760716fa5702a92790a0847e3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e3eded2f619df462656496714299e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647b2c642ade5eb6b59527601f7b66265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799122024516b606b2fd794c7d618d1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b814ee86a456b9dcfe89aaf9d5eb32b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677239bdedd00fc9be1ac51c284e45ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e205abe1cc23610dfa34758a0387169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3641811251cb8107a7762042dd54570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6b9c349b3c00428185ec5dfad4f2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feb4d169e119d9d4c4009cfee22c0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc5b54efaf0b7ef100e163a08e4de273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef43692ad1636cef8f18037aab9dc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046f1a24f51a85fd27711c7aa8e040275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9f483879216be51bf05a7ccc0ecc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558594ffd008ac9f3a5c2508daf3060877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987621904d547bf9f84f9cb8f5ec63c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa862650786f1503e82c046dc92e3579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b026c2f67f2cdbd05c53fcfd565a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c36584aebc37211e1887d74f6684a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a4a1adf899dbd5bf9bcf3deef242882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1398106b9c77dfd086bf2cff1729cd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4ceeb85fc3b8a114fe0f387b34ea684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b856a64c176a46aa43cd49dda43f3b7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1949ca735a49ab592a0f507c4342586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f2eb2b8b0247b1ab522e8a3b3bf4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e1491f4ec26bce9f9b9700e7ca79e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6630c5513ef3ca49738131b1a73add089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e9c41d09d6735b2a8ec4e9ebcdeb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b53907a341b492b817988715b018c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfb0c92c99b464de48cc9b782d72b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b66c1fcbd6d73df1de79d2f3d557693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ec7fb9d5845a34e2a5d94805c4ee494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087426b3b54b53fb26df51ee758ef29c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90369e52f83176518215f7fcd116cd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b8df25a314602a0fd02857e18064197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f576b286fdb8fdf78228e2cb217c96098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694322faef3ffd4e4f5cea3841e829f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745e79a96dc38c912cd4b7f27504f0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3c57cc725122372d221a8e9031866101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe19184d2565ef88f6c786f965b356102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba5ba51696cc6cfe52653d5b0c6ecf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e7c18d78281bc65f6e3647715e656104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7d15f287ba435be23d0376c32aeea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a0b2e110de99036e986e4c38d0da1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4a8062708629b64ff4efb70693be2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe24edbd6378574424e0d1b7a887902108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c8e9ba6a4670d875c124521c9937c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b502944fb7b943b4c7b85a443ef4f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42384e0200431c1cfdfce4287afe6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50243a3ee601d8c920c042632dc314112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab18acf252a4778df9aab60fd017513113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f351c2083aa0ac48684e1fac25c1cd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dec21bd1641b70f0c29b1fde3f0525115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712838ed2638b839a26e0bac8de470b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd924c9deea119e164eccccbd3578971117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532722ea0d9e560ef6cfb975f4ffe162118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240aaafe65a57149a3ee0988a23b615119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292be1800ba2bc180e6fa4321002b6a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff8afc4184e347f3cfffaf894036f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f762245243974f1304959addb9e4bdd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc90f67cc23265c5a83cc32e6aec83e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36de62395da8866dfbbc67f63697fd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a73484f73fa87f2557116c60e9764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff56c90d6b560cfbd756082071f8055126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f2c593f6aef535b7c6bc8fdbe9682127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0266a652958d7fcc328e8c3cde594e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee97aad022ade30d4c5f17bb32dadb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cb3718087ad460272a63e291f48fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bf0b9d5d1bdba02330dc671418edf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc82a296fe7a4cabc1a2ccac6b612c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c020bdd75a5b3376060b27b4872d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1c16ddc3c1010bbc9cc82e5c48fc5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f46c149f0b4f3e82d8798a520c9ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1b28be769550572a0b59108b964d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd056eda6b1758119e120dc1a41cb13137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843d1c66ec27dda414b2b3a4c080012138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88779763a086f37c6bbf6bf286a79857139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220089ae1aabe7a0847844cf4a12dd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df53e450b96433f6c0411ea66ea1f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e48f1365623ffe59e0ff2277e951f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b2906909a01ca95717802a35ed417143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42c2f40ff1343610bff32202482357144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9aa612b57609cddde12171dd453deb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cde2e6f9a189c62177fdd00ae02c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d679331b0246ab71aaaa0e9d813ed16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd70ff4d40f4ba8cf0a94a220fc9a90148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072ae1a491b51b3be7e6edf41e2ada3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d314ea9a32c5ab736e99244055e5b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48118d06e3e7650120f77b1d837d175151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571934ae63186e1a7aead47b8c69713f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3ee931391e932c03b773f1c388c7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbde2aa03c7dc91ce3ce530b2938e26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a8bb877f78db42af7c3696e0716cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4b30f26c645bf5941720b45f316db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba05d4a0f2a61e03ba01aaeefea6c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb6dd391737926c585f26783e77e97158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f25b3c28df0e5e6670375b09bf29ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ed49caab10b845efeb739335680cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f360b9a84c01be48b65c3f522d29d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683a8f9529e6889e319f34321342ac3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1d2e6254aebf88ce0db8634064e9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7b317d3dd0d9ab8e851dec488b49c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834df49eca3715298f98cf06ef6668c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e35228b37f319182ea4c4d1caccb85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d9680989f97480630b47444baea93167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc5777224b1044869b1b042a79ebc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a890688dde191f13c32cc17db62ac09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef8077eca170bffbd92b118e076293170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27bbe2edb9ec5729b5138d3af5d5f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf58e709ecfea0467b421b8c7f1e88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4481447b01923bed1386ead4db776b71173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365395d67f37c30a6573d020a6113fc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb986bb8778f094b5eb9485c1ad531175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a647af7daba520f8ebbd89ac70f71c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999e883d201fc40c533b1ed12d56a70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f95e7c2ad9953a08e2953aa1a2f4d6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebebe976f575ef54c687d58f264ca39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db77b6d1f236e16a03add82d33919a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25283c7d350cceebf4e2b2d05f3c6445181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177ee4b4482c29b6618e827f3f8ec77182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4bc0c40bf17e06dda37fd0117b254183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1c1f9abb6f14cd58524607d8a4040184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3a1703381943c963a06841127a3f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab02a7d3ac6a68a7db41c419f513ca3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7880f3cfcc810b1627c64fc31dc982187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327897aded43ac07bd581e91d8c3df03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9581530d00423700d1d08a347dc5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d721ce6f3a6f58cf05dc5205db94dd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597b93e2dca010f76ce189d6d5d1462191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7822d6f6e5d3fbcc7d3976b1118e22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98ee902c75138e2057830fcca7b0c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cfb7492b291fe5577e78df1e8df6b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc776627314fca5372acbba625af05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa067ad18dbc4953b7ecad074762cc12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba639b2546e4acdc3eb846c9b195bb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d893855d4b62b0c89600a79f73857f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ef6a9fe3949c287b09d9e9741c159199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1a30c66eec84635a43f1d1d51e609200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b941f56ec90964aed725c48e4749bd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7e812d403751b45ab704ef1de4d2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c90a92e37aff0abf43e3a38bc1aec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947c87e86ca5321d213021d885e5ed2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036450949474285e31acf8e822d1673205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583d6268a9143c39d90903d1b963679206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badbd47e76305b0a5bdbeb87a56629f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52337d563835273620498ace1ae19458208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f346fb41fdf0c46ec443d0b010da1e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b6ca16836d4b87be971aa5d487a39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1457ebae5c73f32d86064120087df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee2de6ccc5183b0717b91430f37109212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b8f71696247f30d61b0d63ea29eed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db76f332d42616bccd214452af3d72f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bc46ed17daedfadc866c6cf952626215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac5202a6bc516a4dbe301606885c7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c341996d5c189c25632489bc1a880ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52de365bbeafc6875ba5bec89806f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f529fe741e77fb91d783daf1c84ea6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873d2e1275f3e28313409e28d20cb34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3402e460f4f0fc746e4a618151e30fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52447b6c01040d2cd0a1fd7e21415a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511681f2924b2f8209313caf07ca0836223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b3e6cfb4b08084de430b3ece06f35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c027a3f725fcedd85fe254d0ccdcd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54bf617e9b5ff066abdbf0d298db188226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfd2a86efc1ad738717eeebbacd4b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852267326b475b6c2d4a2109ca731eac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f0d2316bbd1e0335480ef13be4aa2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7afe15b1599a57b538648c1101271230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d034682077ef9764c87fbe8378ea1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56430c936e0ed56da0b59087e883c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e902d078327a9f6005f0b3d88c0ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134cd2067209bf5d5c9c0d2ee47f12f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971bc0dd4a4a024d691cbe5ccdb370c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628122c6b4003593e5cba4296ca37e8b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372da65fb1fea023143003f7a53d5b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b066873afcb5645dd254fd4d12ece238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc641c3681fe591573ee89fa127c3073239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106be9b4c03fa317943e61f02bc14ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b3e2cb2f94082d38b3063fef08d62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346e0bfd8d8b1226a28dcb373b77a12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2446e0e84cc382f483afc86f7bece3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55e17b635182530d3a06c840f6fea6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7757a5b05268e3040502ff8a7130c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b80d128d73b9fbb214b6245c906a96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6cd5057797bc3a043513df2b502d4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d56c98e0a44606eeeba95c652c400248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ede2a1020884e6758d01e15acee6e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ea9c9d6e795e7dbd168345782c037250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af18da0ab374f35bc54dfed193a1bd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9c3ddeef15fd50ea380e60e2ae99b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40575bbc67408222bd9072df7659bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9044ef747afe7feca7179eb13845b50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c234aea3c45821a6b47db8ef08e54255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb6d24b4c52133b2594b92ede7d399256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1839ca054555ab3bb461f42d9290739257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff796a188e657fa6876b367e0432307b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3be0827b6c67f43d2f0bbc9e64b22259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fb6f3f2fd758d15ab68014a620567260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc810483344eb5fad060120eea8b67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d31754617c316b0ce23f0731e45bbc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1283573e9dce0e6eb5f06de591bc72263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b624419265e577a3fe60e0a1ae1621264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b862fdbd8fe23935f881ed910d329265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802c051d4087e1c4e9dbcf73ea7d6e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4645b3a7af41cf4cc0220be8b1cb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77959b7fe110c6763dce9e417107ee268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441102ea7ad76b6566092fd712eed974269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578badaea0392b4bf8989526a7b2366b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678411d46998ea679c69e937fe8d76d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7e5e541063e2071bcdab2f5f120a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8b6e5397c4870abc96be19b02390a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b947f8a50b1d57564a265450f4fd526274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e705ba062d0d3e7c6d5ee67e07cc0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115407653786685a665eb6351785638276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacceef00872388257b358beb8edc7b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b943240289ca3e6014779484218fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5339fb2c317f3af49849cdf4448e38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193863807b71202a85c707bbb9990b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed26ff97cbc16ee620b0767bed48d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2d8f6c691a0d8ddae2d64205c63bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4c634083a0e07cdb3079fc30efcd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00658e0e8bfe76bf7374b9457b19cafc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e665c2501b7a8abefd026dbf82022d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e2fc60d1416534140090cf5e3d59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c14ca8b5d0b95714879e309be849dc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b3937c8c940c125245b421c6ee63288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bccab7edc98287432230644b862b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a084bdb6e67dbb21dd56cb3c25b8feb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e61f45ad37206d3612638e95aba0e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49feca6cdc6f58894b6b016f45494145292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c927be1e60223acbec363a39ad938a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecba49d3157b98d0e6157d9d03ec2bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2eb8b4915e4857f0852ffb37f1f343295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb42b61822fb9c3361c1b987af4bd3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc183dfd5dc623e50804bfd2ec1b5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532199ce269121215aec4f2928b1ac8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d8b941c16bb05d9393899336c00ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3cebdec85b25d8c0b54d6f540cb4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca318d05f3f04161fa53c9984ef5776301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25599af71ca78923997110d6f3c27635302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7015118473b025f7a63d3536b548f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae283d8ef968dd9e7425b41d51f3357304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20246701eef9b98697db03ef2338ce47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dd82a9cce977f0a9dd77a0c845829306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce912f7228e902c0f414f17f4bdb626307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b0a2c9833555b54a7cd0ab9fb811c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2074dc18bb64098562200e8083e61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b745f998dc3bdb202be3b3ccec64b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5978f3fb99ce9d7a9ca560d8f598311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098f6f51f4ef1d3cc6c766c8d8b13cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106c94f3a78c02f95f7a1b34ca919f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316dba17e1a92ba79f688dfc388f726314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664381dff5ce217e723ec8ea348c9cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad5c9934609611705981f622cb6719316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f447c3b5f61ab40624a21493ec2f443317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354034f121a440f6cd9b5e93858f41a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed46ff94df074f0b9d1bd325b95ba91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a89e46a975f13be7368ed8025452d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253e07a8b016ee82641a8f3869c480c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138733dd4f836ce9fbf3efdf866806c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfac14292c906617d5c39ba4cad3d23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0edfe05dbd6130632eee46800dafa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65f2ca96ea6032cf0ea9fe49e95b82325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14c15e350178f531c51fc6918de4ae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecddb57efd4fe58e3dd68732ef0bb1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264c09c6f404e82e211f521bf4095c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeecb0ff1f4670403462d1cc56fdf8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f76b0a3498f4012c005d5a5eeb1a69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d6be85fd11bc954202b79b3458597331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c641eb046a70aff37ffacbe907da0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5dbf0bd83126763b313f15869c33e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27922c70eea193dac4d185b85242b34334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaef357bbb2e2f7c77f7692494badf6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081015fbb621ca48ccec042c342b4289336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27d1b9408369f6b5ef016610ba9a17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ed58deb93dbaf740eee0e9ee335a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91fdddb146a9a844f721196c6e5974339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fffbf9c9b67ef6358bd5da7304d0cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0956c82a6513d7e391994e73bb5117341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b7f174b4626ce5fd4b74112b0eaaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a64150928e5e3ac0d1e154e26cda0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166e77bbfefe65d1f31f728a706f1f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d35a5bc634af6657e485bae06943e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcc7dd482f793a084e77debc3db0fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f65d91d34c0ba3bf3eb87f5bfa5cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d4de74caf5a51113f7c64b26e011f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c123795c6f633b38d5d4bad5719dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffac7e5c1aeb9429f2aa81060d4698350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960505ed445f3d4d2fb6124cbe1213d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a2d1a6752a1c7db2b1f94e024034f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee3691125de2caf57a296b81e903ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9592ef00a790ef855d9d873c09af4852354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9def526c950fd494b2f4b8c58b148355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48acb7a0e6f07535ea1f2482738bddd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63259d6c1d04f3f114f851affc7ce1a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5daf54cbc0347494ed418abfecb548358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a41c886606455d9c8cd01bd64e176359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d7df15a2b0335daf0e89134887f73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a585995f9e7963aa8f515b902f5c5ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fcbb2588e93208685c95552dbad13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82291662ade5760c9eec9636962bb661363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fa2e5bc8d24362903b9742c363ccd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92e93eb28fcdbf640ae027f528de60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b52adfc60cb436ceee9278b9110b82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e5a9ee003dfc65f21c81bf8bb5b17367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b638fed0c5f2b77109fb85030362703368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d990d750197229d226900506f3422369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c8e4c2474c1512e5c720d668ade08370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e3d5b65062c0495750d7460d2effa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122818c166df7d3d1504c76ad248d4be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e657798872554b250cf27572620b9b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac072817a58d3eec75064b24f51584ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63f1e183e45906f4ec155d0257c135375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f2b4d9a4a024218b192e011dec6f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f82080e0b48d0a1713d52c955ceef377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c016d329f64afcef60696677d60971378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e117594caa692d5393c7904e5a9671379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3702463c8125d8c40ba7bada31261380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449420f27758480c32938d6a28e654381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e46e20c9d070b596e7ca276dda647382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a549af4e4741b520e045d1da8e39fab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb22d856e3877f3ab09cf772a9d9df5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf4a07bec835919863b4b45b49112385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba17e5ca393cf2d7d4d52731765d0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ec2a5c13c04cee9eee14afa56074a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4c9577387c0d29065464895e0a70d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556a42fa2dbb13c721b4d0a40c5ed67389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68547831feaa0cffcfc58c29c662ae1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa73b7e4b03ea8d083c0c622e661b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45846157235333144155c5b29af2d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfc1091d8b172fe1bca71d6ced2a70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e9fa493f41b752e9f417377cd531c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79213ab3668dd1c879d59f1db3f5af6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a12a69dca0431c23bee186ce2efb8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656bee7399f0b559418c2a886eed346397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db42b7ef2e06f7801274cf40a866f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97488ed78d0898ef3831efde086f1f6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03c1e797b9131db03356fc632490e2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ef40dbac521661caa2fe4c2298c77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88851d2e27507d794cab062e5e43b04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce007622c7983d251efae0d4c3dec47e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e01dbefb34156253dae5c40c65405404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e59a8bc65b61e5854536e4916a5fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2964cab874934c4f177471a44dd1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463407db7eaad3c087f9c4ad997eaed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d29940fa045e85e035b8199ca46650408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af00e1308311eb3c827dcfa88100804409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc8bfc7120f178c175ac547db7bb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018527f14ea50be9c19c3f0bb61f9fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60f66f5a20a1ad02ba43198e572f45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5540a8fe7cfb8c2320588a24a084f95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f98693052f15fd52d4e9a0e90dc61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4343c3796157fa23df1beaa5662f26415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c884e35abc04c8e7980ae39411a6a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c957906e874644996c473e8aad61904417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b301ea68d446255dc94cec03fe249a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ce11e156ea8c0c43cc8b2596aeea2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a51128b9746612b9b54409f183b6a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e980fc8c215912e0d513f1efdbfdb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ed6cf3e6385b68dd6b03f96aefe9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd1621c5d8631401949d25942842e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ceb7aa7f6b091d4cca1c4179590fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9612ac1a193bc0731253e998e8ccd92425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6442f0b0cbcda096a3d887861a2af61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99fb42a77e6d52da5354f2dcd4dfd7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d041c75dc1df3b1b172272a162cc2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e62334c3311e8679041ec63bf5610429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca40a0f138e950b6132bcc7b67ac06430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad08aa77961ed2599fa7b8aa69691431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a981705b4590678bc0a29e380f3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c43a3d7f1bca2bb3a01f21788fb02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d27bbae1fc25bdb96d9a264e4b95c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c457731d51f9e0c34cfec043d56b8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae707d9248823cc9279f9eeb27ec6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2e28a0498220cbe7037f6d247eb55437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a54da834093a06bf0a8bbd069f6742438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ff7fb1a81d0c71585d88769e2202e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253fdb568bab3558efaaab16418cf77440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77760af453a58fe2940442d0b1f20ff5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af110a3a095c71e122ab40f1d1797757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f34afef9f6ea50a0af827bbb0c8e1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167416a6e72003492d78ae21f6992f6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fb669ab8972a45e6fa23c8f3fb027445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b675b4f8d8a6ec86097d769508480446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854cb4ce8f13773c9d2792053fae973447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725fc5c195779b9242b0be25e46ba6b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f152c187737c7af0487bf5fc6f12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042f96fcbb2255d367f592920c0abf3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41635f5f55c26454b39f9762dcfb637451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3800471b86fd7cc2e54c72ee743467452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa841474b412a7d5774c8ac9dfa2669453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d50a54d7299716703db839f7036f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c2ffabb977ee2965b2c3f0a352d89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab3c321e1d105740dc15f23a280217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf609270a3bd7ed26bc76d112fad6f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986635336fd15de96844af176d3dc7a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139f644196cf1667c4c3a8a357f385f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e36d98898b407a9116ef536f0b75460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf104f798d152005870904b82f32f27461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c81d61e760c02b8b0a3ae8c4b57ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7888ac525ec685853b1d021a3b3c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c22d10954ee639ec0cf1b3cd8c8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa59315606e1e9de6187baba31a829465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cec922928bb36faeffc5810cd73dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a7c94b82286b1ccd53c1e6d62198d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268779a5f5550098bb865e60ce4598d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16e6ad6648430bb4ef533e0384d5a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082692caa2bc1f098b1382ba501ac8dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7e851e9bab7efad8054d55d1a35f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671f445d79715a4e3886b0802954279472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892bdd1f2dbe55214196fc087a8e67a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177b5117e755fca828b88d58b6d395b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ac3fb08103144202382671fc7a00a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1d5323bc13e1d516e60f7e1677843476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34329086f9f9c082c85e3d7405bdc79c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268adb6bd37c92fdd5b3e31a2e3b61f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e39252b0844eee815175b8d247e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d752d872be4083e24f4bee1b57fc01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb37aa02a9bb396fa322612cec04134481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed289dd7dc65b848959c3a27822fcbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b63bcf1d666aea2c60fe69242e3e8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63f7ce16bcd0cef04bfb891d405883484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4ec5ad6c3f619fd83911eb61bb4b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34365d013ed6da0f306a5bd7da7cc58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8915511121c8eea128ebb11d9e4bfe4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be573d0e86bbaf327b74ceb6d7a0addf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b19215cc4c53194ee880750c67b1b7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb15bfd7dcc0352af56cc09403ab0ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c55fc4d81838dced3e0f9f993d57b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589153995ec22a3b3c8775bd718f5805492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d0254ec5662661cc9e37ad66e9c60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953926ea1a8ff5010eff9c7d3ca85c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bb11ed1c36250201bc87c8726b4e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065b893c65127f90904dd533cce35c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b96f1c6720a99fb58ac3bc6f3ef8d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3bb6812b4a1662ebeeb4252abd35d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac62f92a88ba11847e8a2c2596ce12499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5c1db5b8762a783f364810129803500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc8921b7b2f0007bcaae6f5dd3a501501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75732f12e932f1c6629fe899e46c3b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d1f76ba43e3f5eec03bdb662a8707503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6accbb8f754cedf2be4ffc9177604504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b981c873c2ec0b9142060ceca5a12e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd72ea8a4bb0ea0f6f9f8ec47c3184506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d872c172ef1a7f204dddf6312208cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c28e5bb0660f9e37fe297af71781508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c31e51c148d557b3ff44561fc0d200509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313218b9398acfb2706c429c6908a8a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3865d4a8defcb16884eb70c9e0b43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96794552e20d434f1e6f46dac6f29c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3104d4a29ebbd73e8aa6ef4a260937513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682b7361bc7eb223698850d0b4ad4ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c20dd801e423d6170a8b178e02248515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341feca3bb1dd511dbbe6585ea48e1ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731574ac9c84d5fce8f129a630f5002517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff148f438def0acd55cda1b0cf364f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb60cb2d59eca1e84dadca20dda9e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5567ac8cb062a01d52286d46b5e5e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead9c5191464ef0fa4b92f9d297729b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4921ce8a028c613daf3370631c0072a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2122e889e6fb0cd3942fc205ea9ee12d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29639e49dc7678be84b8ab19d8841206524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bcdaabe17270a2b2a9b0cefd081d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581b658636700cde61340eb8e0d0604526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f964d31b51260b78d909f9b4bdefc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221fd995094b12d17b4699e40bcb3da9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876355889ec910ae2c52297966a01e03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82043c31c3019dc24397c474aa8bdb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce26b7d7f6db620ddb5c2f8f2c48b2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facb6d0cd9b70053ed2e1215eca681c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7790ccc360f749f479c884eeb9e47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbb0a767ec1a2226302d40cae0a6e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9233808c5f576169900387bffe8a2be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0163c3ba928ea1e45053cdca5b8f622536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746144c18f46848f050f68827b84c19537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d0a964c4648cc96ce784107b77587538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00872fa5681225ef24b47cb2c845c786539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983c1a8cd1be2f1397053f3489e198e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc2bdc7b171431b5090b327291ed2d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea1c212ed08efd819709cdd8e71ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5124695bf7bba10481c9820705099543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d7fa025ad25ffa9b729999fdb39a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d997541470ea52a29d020f5eda905545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf9a721729d57713e7adb19e12a2e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504611ca62870acd390a21cc91b6ab4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cd1f0f0799c45b9caa792aceae685548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4b869b4bde2cb9a86101a4e1d0840549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b6be2477be644a8ffa4fbdbf9bae6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92273a86f8fb6e4b4c1cc57485ba72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6391354630cc1358f0115ea494d82552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df02d8e66b6e899f701d9a229b0e3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16886e194c86c3d1385b3eef378e753554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec15e8d6b5c18817ec3097269966e38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1700f1b5bc20a8e56cdcbbaa629cb18556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e97e9a801863a9074a3c9ef8f8365a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237986102ad13ebbadda70c67e6058d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df08bbc010631176c6091424a77d25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68665b0149a80890a80eb65c6b3c1d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fd936f547a3cb6396cacd47bb48d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25816f228cd0190816d1060b1390ffbd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f9c60c15d1aba5ff5a32b9fba7279563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc900418bf79bd483daa3baf73df64d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5852a493210195fddc73460de37eebe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51895c30d2ab58665caf56f0cf24048f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f614057f35b8db49b448d4bbc5085567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60fb0adf7206b36a7f81959a1cb90e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3885b284b9d090b702f391102d12a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dfb12425096868f2c85a92c2da66b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0418d65a85930a5c3daf8e4a1015d6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1632a564e115c2d3669b722d83e44572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550442f1355e7b8ff19017b18396377573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7bda33d8d93018235b8ae63baf6e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52bd43b8552a9d7585a196e177bc45575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b5418d7ff762f5c0eb23a8ff13ac3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58cc2878c0c39a7141c3308cc3f38d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e31a1d66988c46402890bc031dfdcc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21057106e754191315f05ffa9765ef4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481de7921897195b85fa7b4da013a54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02153da74808249801e7ddc01356689b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763baad6cfe95910d27e91404efbb944582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98965a83b876437c95a614345ccdf14b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740c69aae22a102ee1bb60c3f82c126584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d2b8d1818e72146da3a39f5f8db72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0407bbbd4fdcf19fc54c61565af73dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ca24108ce944c41b1da5aa5ffedaf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da8c142a20e269f29456d137916807588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c5eeabb64d916b01efd8717d178b5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36643be23c50911408777b98237cc101590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc197b723a7ea8b8ee58455a9907e8b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c3c1d0fef7a67a6bdba3599e7b47a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852638ab880087043d62f4355105cb39593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be307e6d3305fd9b12bb3c81fc2c9a7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0b27c954bc3a4d422a5b7ff81426d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec7390a2e57c28c1552ff1e4962716596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b01ea1aaea73e9c39a3c9055736d90597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e762f003aa945547244a96e84befda2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143f25eb3c05f45867f50f429df37b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034c399a65b5b57542133727a5cf6c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e29882cf0b33b213ccaa44c883f76601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656746b8ec03f6cbe38164c61bf4a947602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55145a5b81c7ef73c1ab74361ef0d1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed5d1dce0765b984300eb3472ca5f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ceadc657f119ca5e94dee61348a6d3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc2ab1bc915703d5cec7d6f2879aa2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d70c825ca7b7241aa87fe1032ff73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c842d65bc5c677a8f86b390a081a177608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e9b4480bdc8788ba384bc232bd575609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf70304369b90483633ef02b902fb7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00496bece50a5b5ed0730bb767f7ef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3192f7d3d318541841cfe90e2950b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce8d2940a1769efb8a37e06b55c4ab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182bcf4b89773bdd2b5a55d8669ddba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5136636d761e68b85b271ab2d7a918b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dad830a63622ac2aa99409e691789616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f37112ae1a0e53f6d0270b094bf015617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20b1854d74bfea76f888cbf4d9fba2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c6f9b94fec0a3ee4c53eb806ce3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a2990ddb5a19c7079f6da9b7bee36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e00d927c86daf924143e3b5633eab621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06433d12d6fc84e5ee6173383eeb9e80622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4b2b70757555a5b3b5589607c9108623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bfd34917856d00baf592fba76557e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2814c6ab05fb13c380c7d95dd497b8d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59281b2f4b3f7200961ad981d45e5f00626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a1bd1d8f4f4989441d44d67f27a78627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682feb0d6cb52e67d52700d588037b2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629a01d6c0707fb1c6ad5bff019bce7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc87da757502c008abe19379f4691df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e75fb7e23299e236f50048fa36e6e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6073cbed072acf80d9d6af61391b26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53223c4a5d3cdb6cb30643f7baff992633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164c9d6f7db91b7f18ed597047c1bcd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b97a6eeb589b9d0a6f0ccbe35c3c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b721ec560cbf1db3b0d1d754b44a65636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae2e9e0406a8ee09a4858bb837042637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd456083098f28389ab2b3ade873a0a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7a08d1d46342198414455979bb36a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa971e70e7f916192fc264728cb0d55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbeb6b9a6066a31093875fc8817407641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0171a3243787296e6dce364483159642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6fc640278202317fd27cd619a8f2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50255c6a5d634e7ec7e362c2a267313f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc13bcfb4aab796135d5a97182b7fd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448195200678ee5273d78cef32b32c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed54e6dcfba9dbcfc5eecccbee3d2bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b76ed9a5139c4e4e9456e22e6852c1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7bcd8106f1ae3e8e67551f30e952cd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d962c1c0a307e5c8eb86a017532785650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56378a3bad3600ba8bbf4b44d146665d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b71a699bfc91e3f2bf586534a66b6c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e59565b492a3d5d0728a188bf7801653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f602b94c3081e104b4e47b89eefdb89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a2f83e46416c9651cd308fd76b694655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5cf402ba5392aa724e3ee228b1c62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4a1c62722c63da4e4cb7896230cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abbc5f7609b9b0235eeb12cfcfad47658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b6e14859d20c7a0331160adc43f4c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046df86a2e74e71e6b311b20e1e4be9b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6d0f03b1690ae8816600dc6c10508661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d432ec87d7c1635be303d6dfcf57c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ef75d4b92023f482d8c375f66072d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da317f63f5ed152dc79c4ef0fd570a1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40210673cda831275f534a340ed4234665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7c431f9ff51cbbf6f4137e33d8e48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1d0ee04913434a9f6c4772dad1819667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd695255a3f98a494a7f81b35a5fae9e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08103efd925f0a69c7e25c3abb1747669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eb291d1706bf88c984ba4cfe39d78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dce23e6c299bf352189b19dba1af3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9eae18c7661089e78e3ff88619687672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a08010b30f49f2853bf76fa7b79fb3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30408c289135b0cd445d8e1b9b1ff52b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2eefef8a63118cbbf296e7bf8e8a93675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba65d8565d705681bfef6a150b1cdf7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e09404ddc701d8e403dd198cda9f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380549af6bb679d5fc9eb88513545686678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a43dc2fdc3e01535201ddaf4d397e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14382c3f1db2fd7204ad3fef632d21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7abf90780c2060d911f6c92fdbaae7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e8fd4ee0368121aa807f37954840b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d33a61d9cffe2953de25f1e6f9c62683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628b6c91204ba07ce171c40642b6ad68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78575525d22b3c4939e8a8bf43c6305c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467406db1baed65dc8f4fc4e38283934686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557885cde30a0bf9989c3e54734ddd0a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d60151456e247e0d883fb4baf8fc3e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce49c2bd60dd97aea3d583aa2526d5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55502fb90602e0b46e1288e281b9ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc87ae591d31cfb9602d73641673bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fb69db00f4e5e5e559f20fcfd5dec692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d6a013d66202d428c70edb45e9e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ddf344e28692ae174e3e627b3a7d6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8eeb01d2f81071f7ebc4690f7872f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b78dcaf299153466daf9482015623c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388379a1b8cf8278057ceb71cfba636697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958e0c8b8f8e46ae9e1a86a6632c8ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15bb21c83f5c114736d22170bb877b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f671ca9e6f712ff7af0cc45617f286c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233be24aba1112673f3af662968ca198701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856df45af747e0456581bb318082ad1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee414024d08d867128487b6f485ca0e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408331ae5bf25770cf4b7e5a1719f80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faadc0579665015133b899617efacf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987ca9bf6fcc968cb49955fd08fddc9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21f363bd17daf7f18252b1b2ee3c4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b7a53ab446ce7ccaf29a37e614a9b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eff3014e46ca2204061351da0d6ab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2034b648972e09243ea760a56d7022710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e854d1756ee83a4f7eb69787514290711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497c742426f0dcd3d43a1a99499d939712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5288dff0c340d31ec38ca83db597a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df8ba0209b15e82de3caf8814191f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50fc5a9d4e4da1fe02f8588db57e1b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0dcae20baa4f02d2aeb3017cc0968716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389ed28e3c1ebc32aa6cf106bf0ece1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2648a44a06df811c360c44b247e1b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068082c0fc2e2e6125301a3607430d8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9a591da5cefa4f09d6e214466d610720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbd6068bdbcf9cdd9d90ddac844bc2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a154232b285dd81cb82889f50eeea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9b226652a947598144d42f948339723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a047774839e5722e0f5490e5098397724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37741654cb05e0d3c46d95d64021f3d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2d7708d3e85e4fb72fe4b25ef9056726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942eb0a0857d4f302acdc4417df67c4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21396cbd74e69e6c122cbde751d2a7d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac5785a569a6302cae781492d8ea49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1f50724c0de9c1cbf0202d9ba693f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2d5206923221b13b3aaae1141d2a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fc728497a71120e23c6fdf2c85e9a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19186ccd5b245f420d42c8fdfdf81b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb40b72877348b47fca8b40624775c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6b4d03be335006f3cedb29ee427c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27d8606763f15903883a5121711a6a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d87d2cccc4fc0db6b5364e137a45b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdd7992912562beab4c253eca4dfb9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78731d7751139da4787f877d7ab44c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff98cfde5714f317afcb385ec6ff020740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ccb152a63c9a730819a573b294904741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6e0e04d8195cf90a11a0155eeaa88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b615dd2d1a2df487264f2f14e736376743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d1d2e87543d4eb6adb86c0bd0f43c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fec425d04d434666969fbb3682ca22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116114a637e8031209969eebe4916432746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4bae1f50f24d4622ce3988e479b48747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd87cf78701a8661bf92e778714cea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e811c07f15249b3dfcf2ff1f4149f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19279bcc2851c133cbdd440a2f30e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef432701eeeabb711ece4a49fcdaccf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b9560347513a85beae5a62c7d8f10752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a1ccbcae8e37e4e983bf3561e9402753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173a6f982d48f30bb53e2b88226b315754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a03d55b91703045ebae8758796db9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36236c8203bf28383683934c3415f0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb421274dd4aade7b9812b17b8f0ee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778a747d5358ea67f931edee7c7825a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f646b20e3c51e266087377730d414759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fb4386886948de2f5a06e5c7d72e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f56f6b932d0ad199b28b1d403c3402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3f42c025a2e68684b4329c115226b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57361ae4f9d4ba531f730e6a86f1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73db33f40fd4870775ce53a20d25d85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dee2e4634c6634ad5f1ba69f9ca1626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56cbb6fe4a31e4b09cad325f2f8fc37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decac257ee35fd12f1569d4ecc4a012d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370303b8a812286dfa6c130c9240e7ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fa18515b5cdf00e385e2f015ad1d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe587d4174d3fb18a9c4604d241bc32c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37069de7744b8f843f2b42b18449d3c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762bdf49f5c6e63c47d7fd47b2cf8ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de7337e950216ef67f631b4a8e10cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0639433765415c99ee6386c4472efc815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384c301492f2752ab4d0cb417f2b98e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce8f9a180d3dd13de097654c7249c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66058d8ef6b7bada70d00f56bdc0002318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca635a8eb0ffd05ba1c2c36a127222519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c43a530cdaabd07abe18fa42bd49cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8531e66d4f8d4db61631448205e3921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe4c0a84919305bbb1be40f1f8b6f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560ad3607bd43e4b1834ba35e133a0b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413e7cfc51e246db375eeb88b2acca024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b06dcff3bd2c88ab67730d8aa11925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f93814f60c1cd3a460a9c19964c75026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff455a2db233d43da80ad224a601be2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111ccc9f1a865932f7a0eb08bef923728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fd24e37a44650b8cc169da6eb44ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccf184c533dfc805593b10f9e8c72230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b9a7dce309c9099888f7582305cf831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dbeb866f0214d2049635c81b4701032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a01023d165bc14bf13f9be5399a8233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecbacf158ee6cd41b67036b2c0f7cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184ca130c9efffd5e1fecd054b7d13f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef99331beb79f9f168d3ea91edeba4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965efb2367f36a849b5a6c5e2533cde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8693cf1061571e3a01726c8d0c03838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3cf0e1ed4a09ff64ca51a6fd7ec7c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f681ee597c653fffd80436a98ecfa7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce143f3a11a7f2cdd92ee75921909b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb218287d9d468dfd660fc880ef69d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30413c4fee21c9141110c54661644343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e74e5e18d1434e41eae4ff3aedf7744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b5de0f73498a48d22cb01f04ef59745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a104002d264d488dc0e1ff190ac4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931bedd8bc01f1670762d7c9d37f09d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82804fdaf9200818b6df1fc387f0748048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac3ad3957a53622ff313f1e1eb528e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd0bbd0a883275fb4e2d9ea1f8486950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bddeb325f35f70e363d600b885969451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb236ad41c1a06924ab3af7f6234723a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa4f2bc4de53752baa5f100d23d4db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c098dbe792128832623831e154be854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ec90ac7c72d9c8ac87506c8b1872155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33685cf2e8736677499fad740101eef356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab152bfc08f7135a136420a24e1fa8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52313ad678e9b7902473128a1908ca5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a4b313f62ea4dc95b12bbe6c0792559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c686fb9ba82952d782c7dba38cc07560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb16565400b32d0dcfeb83402006ce061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc40d26be317f508537d0429048e97762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c0ffbb8e1b47d16d6b8a01cf3f9fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661386b68d2330595188cb241779b5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac23ec89830125b3dbe59a5b61a003465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df289c9dbd81404919589c8217b9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d54520e28292b051302a8164b9cbc467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91889207ec3adcd17c9449136e9ff08068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bca0f856167780c1b832d3b9d49f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb3a1d9a8e4f87b9f17f8245bb47e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf807dd069b9ec484b99de29432e3271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efabe2aa5ad28d19e4a6e77a90009a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68923de59596dd96faf423b928d27e0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a828cfa16a41c16b1a14e00bc680e674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b8e75ecb668d455c61e8d8ba7435675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e82de76f03bd340c3c2c5db7f771376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695e39d667321f0a017a09fcb596ac777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9968ab0bb782ab87f98d9a445937db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714abfdca02c1647aa716e9f926126c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d33df504afd73b8dd72d1d2969f90c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4535d12acc39aefe83ee05deb0a7a8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6abd917f4a81e0dc154a80e38d248082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590628c8c1e6a36117e7dd59ebb25f9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08490a8c7184d4f2c45c2c5b640001a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677119a5b04d882f8306b27ba9ef226985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c882683db7aa2f19a43af3e7b84ef886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9329a60fe288029c000d4820608787e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c576f40c21f5519d7f047f92b0d0788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124b0573dcd5b4a9e5f55d982fa18bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e07b242e4c2233225f19c2ac73e7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df6dab4ca05ad0592c3bf9a2eefe791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa70bb9d541d658c4c4c935a806e40692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8391e530ef158457aac25220a33f8193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663dd9f6d5b2074550872b63fdf7cacb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e30d3f97176155069f06647f7ead195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273a312383c3c43e9f208328c35149696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b934e22ea088fec0e1587932f96e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5f161883f34cb8223b23441122c2098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea07e939fe1bfe00390df5bee527ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a1fbf6af6fa21ca0ff892439322cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978f347ba938c3cea90e764cc0086ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8091bb39cca353dd0dfd7e1c8d42b6c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08284496452c99e35449a7739aabb080103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7c364b63edb7b756457cef109e29f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9bfa9b3888d278998a81730dd9522105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c9a169b9e3d1ecf68e2620f39673106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c742abf943bfa0f131dc998812af0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62bd1ab6f6b2b6aa0b078070e9236d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024225535b8ee3bb2792e39af00b191109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df03c1c39de1da807cff0e16bb914b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca725e666bf6b5f953b165893af860111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0fc5d33905b46c147626711df52ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bd0a09ff5a52dbeb6ed9a0af52a96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23a1a2291f96c6b205ed1dc1bb98c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573b2fcfd1f71fb24e94c1f1a711fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18a25de90183fd61e343ed78d39411116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37183c1051458345504507dacf80a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d6e0b0a39c3224bfac420003bc652118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e0ec98e49188340bbde54d3c6012c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90ff1702708e9bfd8f44531b61118f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02585ecf5416b83a2fb9400f0057237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d5f5fcd7d7ff7b033a2838551e620122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb76cf4d77776d814ce947572d348f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf74cd582b477c031c80e500dccc11124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26abfe48f5741f1d57c31b28f3f3010125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ca4f8e9f8a05c4dd454378e7ecbb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdedf80527368f092fb29dfddeaac0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016cef394d1345ac85b97e4ff5cb1fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb97c015364032bd17f89429a395e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a50d629a9cf9453798c71b69b1d495130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b55380fe96487dfbadb710f504b6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44686d1046a50de32b161287288fd32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11586acd308ae61bea8ccd2a78f193d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a4da85e3f4a47f3e9cecd22e5f416134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1a06cc7e353718a1cf381793a19c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec0767a793673b42394010c98d1e69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64288e99a6aa18eed93df79fa4828b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bcb8a36cc7ea0a236e9d612510f44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6fd7e8a378ff4c9ab3ca5e891a70e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9456a69f112282ade84e630a910e0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac39a906996740bf62e4c53b0c200f3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d97cf44108c9ef7a028fb40cc143e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de02710cfce6362adb906fab69c3cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1aaa948192cbe9e34e85e2658dcd7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e81ffe868d51da8577c23e3682224a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38361e12ace1ec919eae45688dcf03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739edf451c0fd76213a2d1f4cf38eb09147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e561c27f9053632c881487275399521148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6687277f60cc590af09a7b63228f032149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e055363819147107321cf24141d712150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d301e61188e829138c42da0fdee8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f90f72e68cd84990e1cec1502eb7b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaede35229cfec8d07f99275e2bb471153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53833ed5f99ce42aaf573b94cfcb77d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6c02c59839e157a5fd88bc0c86da4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bb2f38e325b579f5bbf5c9058e920156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66172754ed004ec92a10cb642cc91c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc172361e8bc0424f5395ec26d0e2c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9363520b46a8e221492651312b379159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c2f16a823d12f5007eef3a442b0e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13b1d4c6c2f14fbb543fa40bd4d0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2207ec09e4313707ebdc2280cef6dc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c86266171bc52d137a1ff0066a3c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9877179a8a41a58bb854e1ee80dbf9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc650c2755bd67b436630cec8f007d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8991cec08f3fab7c4c7287694b8777166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64d4c3a4313e7606075772936a27b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14532e9928dcdcd389957680e7ebc794168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd3551be3240018b2de40b5c0fdf21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daccc1276e8ddfd2eb220cd9308763170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8153f4260ced66198d773671ea3e65a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e48118799b5bba23081fec4e68c64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc52af802e11bc13907ad7fdf78952173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ebfbeccbf609edf33c96e9232cc62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248602c178e9df13c80eb5c8a22dec56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9206cfa39b4746f81fa121b7ccf40a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eec07c0d81cdb008a547a8f8997d8b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6ecbf6e5a18df8134d6ea019306bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df2fa45f0cd5fdf1e7b06f845e1a99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ee4a0f2c304504e0127c01d28b2f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14645558166a8efdcc8aef6ea306202181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65263e66e22f65498e5e943bc2be2267182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95de6b79e406f24899f4fce08ee9f57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f5edf7b4f302ed229847de4e33cd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50a3fd9ecb88660aa47335f5ed9feb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d0aebc9ef9744f01fd869fef4474d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0304c86b6ce9f1b3b347bb213747664187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d69f36cd5564bb9043bfdc75d2af3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a948d3887133edb5b783838783560189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804e79b9d62010e4e7a4ebd35ca7939190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc35a138361ef1ebf6fe0b51f6a310f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21b6b575c3cbe4eaf118f58a1a0dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e6241eb60ccbb944d1969fc95a0b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51cefa08680a9f02cdb99954e7a87e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81695a44e3a0e93069d92fb868dde5dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e999eb4a03b8b568cd823ca08486f9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2c43ce71d0ba685496e63fcc3f790197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dadbef800376a815cdb485b582ebaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bb633c17c3e253274ccb2be8d2688199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e923176efa0c6fc3b105592b5936a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df035b23190b4e58280277c1235a68d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dbad8a5b7368b78906c75c4e911d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a86568982d88e67a8fd7304b87ce93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea5170b91363cddfaa244a07cb4087204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e457966c06c3c84a7d7d6a08492006205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1cdf1b5b4bde7dab2a53596bb4a53206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066cf009d3f7324505bd82451fc8508207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b276572c91fbf770682cbaaa123300208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd84813ab51d839db637be5e61eae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6057f2f5f7e12667428766ff86b954210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427ddcfe4afbf57a82be77de4f94c91211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e16de6431c9788979f5e6b0055238212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84281915691a54fcd5267b2debba0403213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b3c59508752305266c2e62cab0f1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485d48c7a3ea7c5e6c6f5210e9494a2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483a729d174f08abbec9deb35567d8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee05bb171ac6f097f5fbeff57adcc64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f82bd2ca6f3b955332f143cffc532218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd34e6fd92b11ce1b1406b792b97ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6242f6024a3c4419cfd9cf0c8fbdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4fb1f0e6603af2a56a15416818d97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18e95a18bab3589360e1016dc0f5a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03782128ceeaad14972f34326bbf3318223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01274990ac0bccd04b3e7a160cdddc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b422300817f4204f70ae755ef278756225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0bed273a70e15916b1990419fb0f5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0bb6b3d5ac9386bf82c8b1fb800ec8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2ec4677d670b25bc0828e68ddebba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55735cea42e0e1014062f7adf0ed682229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6671e14e7cdfaa59a29fb1a027b26ba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43f92df4681ea4051ba38ccd9d529231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4ddb260c44c08e773ca2403dc1a9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f795d5fd64d37109cb85c8a0a25bbd4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4026b56822dfd0bfaed43cd6c0cbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ccfcac535dea90a22abbb98186678235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d44b1bea90b2fbf88b334709e4a0d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd951652aaa0bdaa2439466c80c5a72237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8d13eca9974c62c68eb33d46f5870238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377370af757f58e756480ed62720d8fc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85bc3dc92817543a64522d8eb7eddc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de8772c90655cf36944918b6d17d8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a2b11b18cb7952ac50ccc11fcd5c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76be59cf6c823f3acbc60443ec3941bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302c081ff50275732ea2f5ab20aa975244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90877b7133c32dd694eb382f4fb1382245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab94f973ea21b093fded1d4b5abbacf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e416b2fc86f6615e3da2b255ecb7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bca7ea7dd1e77f76f1e5e7642df78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7567e78ee9087c8eeee5ff1d57a8a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75f0aa785ac173e612f682e3201399250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7eec5ffcb5ee8503c5052743212a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705f6e50e65881537231e552a6bc96252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff3ef180f0083987fc0d6d5316c20e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89c5389e14af7a6ff52e6b7789202e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad9afce5f4b6bca90a8dcd87aaff72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe79b54d6bc155058c73c32a4fe128d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d95a757688ceacd17792f39aa2a205257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e804d855e6c608340fe181aceacc8922258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5465727584764c29bb90decefa90d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f27cef0350554812d6660aad3973d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65099d4983b38c8f93d3154b220b536261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcbef1dc62ceacb59a1e77061eeae2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0e448cc8418b0d293a82c9149777d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6fc935e6494856bdbeedcb63be29d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4c1144f9b7b760d289c5d1938418a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626a4f338080ae91bb078a09795a601266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb88b9ff12afe1af8fa3cdf2fced934267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8c59d212663ba9c77cf7dc3ba8161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76ef693cee55132147545b3645bc10269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4f7f79be09ca51899f4926a469435270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fe8a58203ca5955ae97449cb783ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70d4292dd1f6305bf66ff25a0cd119272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9d72009150e776de569fc693ef213273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04920a8d310de6c4c357dd886beb5e1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2e163e319c660ca669e440c1cee27275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c6c9a1b6b10a59522c5a1d03fe17c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e21dd400565b11ad1eb1950e9744e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60690dcbfbb77669a80b2be1e9bc478278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee59059436e7e5cbca87b5ed181747279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6367e15eda91b45264f02f89aec5816280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef8ee63418684f0771adf1c208063b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1c3adff607c2218795817bf5602d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81611fa31077754d0e10e236566001cc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725baa5aa028b8536fc75837393e854284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf9a938004aab55609ad36ab50ec81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc569e0e18e7437975e9aacbbf5b054286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e1d38c2c1652c24260466b72ea6da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80815b42befb90ef465c9bcab4832452288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13546f02ab1a2540859f3d94f9759a2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab25e03ff6293e3e4a811ae532e9a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e20c15b2e1241b08e5a1770d91dab1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a059b6d28087be9e12c4a5acaa1d9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40224e922d26f4344e9606f28ff52ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9dca446a6780587871e8201cce905294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a166e8b7da5fda98fac0fa29a936295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c3f59792eb08ea0506311e5a1951296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b996e1004ba8e114143daa8993fda9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f790e626ee2494d227b4c19c598ce0c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a2918b3351f6df270ee9842b1a4d8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bd40b6913bc1fe4a545f3efb3ad17300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ba58bcd42804c4918b8b8f0cfedb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadcc65a936aa1df0c3806d3794c0f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3bd30e36a1a96fb78c1cc3fdcc09e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bd2c2232060a6a12c9f1e004f8b78304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625937dedb46995925252e4b39b998e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316d8ed617d28e13bb5247f931d99a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1ab6c95f117d8271afa5b72ade79f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a81e66650ab5e03f83b1ee448ae5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26bad2e8eed27c7a9548fd47d76bd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1e66584d07ea1f08cb8e6b098aea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630e6b472bce08e929001492115c431311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc8afb0e750745b353a7b6e88327f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddf633196efca0c71f830fbbd8c93b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88a926ac9f0669b693f81da4a601d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b3c5e5dd38452410b567badd2599a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7e774a52dbf394d79f1c6ed4bfd6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7464a70539fc7d8c21c147f6eca6b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a467a95edfd75746d15f9905c25fe9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04648ea92b4b9deb0f104098065d50e2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3eceaeda85f456f7077ae48d2b355320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956c847d545d669e7688ba471321efc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d49150afad29f858a4a21d70be65e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de6b6e63e598e4ed09c0d53d3e1145323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825eabc520d99e0b429839a8cbabdda324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5baaaf6efd7c39d25db2e21181312d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e03d6bad22181c252193ec5b4d8f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f02182c7ceba606b2eae55aa864798327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e88612f57aceaa87d1b193cf20313a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d641ee6c4e966538e5fd27117cddb8d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e98d1f671ae049c70d2b73864dfb1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd19cf4118317f285c859f9b9743ac331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e2d75a46ac3f3a01b5e9705cdea1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040191458611784bc458b5b08eb9d6e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeda304ccbbfcf673ef44a57e81a8ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b9d70c258b6be1d9dc33304ddeb4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf759b641f8ce73a2ce508b7f7246f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d99a81aadadc8c25bb805a84af5d8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d552d232c128d01cf346ddf1496141338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf44a21be003d704509f5df45c7901339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e5f33572e618b2304d8bfffd04029340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8497acef2c185de049a7a27939e8a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243d8e4b82c2020353706b4a3af2789342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd077773c2d6621a9fc22f0c5497c08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a00d2e478acba42b428e53a7d8775344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0481d7685792895c875cd257f2682c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57cf227a16ecd826c14b08c2ec1177346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e08009b61b81a38395387aa50a4b25347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7daf2ee1418627f5cb45ed47b63d47348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87aa66f1d3b88b13dd4bf7bb26df8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be33ea3b3a7ba1a641be175f7ec575350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05850b855cc71f1f33391d611601b544351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c22c53c85ff54889bfed769ee39cc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f477eb5119ccc2b3d55511f6c2c0d45353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36930a1cdfece9d091513fe4679398354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc05b3d8647d9cb19e51b3cad1f0d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871646673281bbc1ddb5eaa9431e610356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add44ca2d050d6ba6afc1a7b41d47141357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4314db8f6485625d03202fee69b09105358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1a4a4681c2eb7e99ecab92a0fcd8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce1d76894255c1fdf98ce7782ca9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b98755f49b05a2631ec370943ad70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce5c8dab1662f06fe5435a85281f5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec82d0b0bc37face34222f897b1ad9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9c94f31e7f9e34342b4825f216f97364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c71c07d2ec5a5f9e0e3f440c9e335365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806f11dc046a47454077c3fe99dc541366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201f4a5786e60102df8160c69875354367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1227a82f7d6e43ec7cbf96ca717b1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4d29e3ef257f98434d1ab1f5d864a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d76567e359855fcf5d92a9dbb11493370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432962ac316b7a1b55865fb8bcb7d94d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a087b9296c76b4f1d4b7b51931aa8a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a377a50c939e622a67ef8e0142d7da3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8ab868534060cd1550eb0876b6066374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa60c42e82e50a1caa604dae7b4a85c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbac97374ca6dc8839d53640eb308d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562a6b7429c5a30f96ba1600313493b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e330ee415ff174f9fc8cf70fce080378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a870092d791b9c37d26445c4f5325fa9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aa2f1ee7c5b0bd273a9eb41a18c86380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f0f73eae242bebbec96f5d0ea96bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e807f48bfabe4640cc6af6841c6236382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe276ba96eb5ef7ad04a3db7f41646f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73b37fa1101b00d07a10217222c028384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae18a890368ccb4ab0d07fd040e83cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d439a3f2ef70c4413797bedb0df8778386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854ab520f4c2792f26a521070090258387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44e94dbeeb881160b414fb452c7a49388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147829798e24f4a420b6ea7843a30b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44343603fe5871f0e427df987c6169390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5583e66a2ab3373c98c9c38234827ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f95afb87cef53e3c504721e45abdd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca20c7b9cec93939dfa8c763c13007c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f50d346190c4c3123acd7bf18918a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d50404194ddc0474d73308ff317111395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0b0f08226f54ba8bbd2e62f8c055d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7002fb514721aacbab1e601c6b6429397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f713e11c255089b3e1a2093e4a8a3f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd116d407b9bb3138e812b1e7c5167399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fd0b7b208b7d71e5f9c54e372df1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0c30e0ee3ea11dc0663975fd24a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e6543c2436c1ac053ad4994752ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6313cee86dac7199ff7de97856cdb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d493036328ea9efe259c8d4b078ecd4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38a0cd13ebec6943aa719b8f916b16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be49746b50ac95e8b94757974bab5e1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802377ed1a8559c6f8453f50e70842a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3180ff85447d0f1d3e6bfa3a98f7f41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f393212177634f59c6462d7cd78eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184a926ae1efc7f380c1e0dcd15a3de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad825b0a16a8229ee067098ce13d21d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771306ea5335e896f6039ab1af47eed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887b8ee66e9eeb0020a7af5f5f1d575413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cbccec03ba4390045c8012bff042a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b988534456ca54799f35d1cf2a0db2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0044534558ec6f2146233ee5efd91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff9e3253717a088735b7969b43b945417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2625e8e4b80476b3a5b64c469e1695b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6302b39d362bdd3a8ce0cdfe28de9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819dc34e47b4276827b446247220edb7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fa6cdf04075397ef368054957838c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19d90106e704f95966e9e68722fef9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39790ff81b63024fee052f582fec7a4f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6e902834630d41e52f4e302af43bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1093406222da80fede53dde036b7831425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff523481f590dfbb4e36eb938b6a40d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05827694b56b2e68021be1549e92fd72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fa749c5a9532152dac409bb072a99428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f60ded4e6e07dc86422fff813a9160429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5a073cca34b57e1d35571a2571199430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080ff351199cd937fba035ed6211e4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175ddb523e9f952891b0db83179aeee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d26c0b764c2643e5e028f1132666e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392d764755c310535e0e41f850620be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8224cf85dae176441b40750a403f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bac7ab5da901c241a841948985ab7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935cb4b6878e6d9088f330d83964932437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7b054a210e62e54e1f94bc60c3f5b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edf8813ba074dc51eed4f0815894dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308f1e4f7e90b1399c3cb9606ac8a7b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3915e0717a02e42a03853d107e55a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d56e94444d84d7e7be1a65797deec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79874e6f214770ab19b6da3badfbd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f2bde14106af786aa43c4c1b89310444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a6d37da251d611d1097eea373a393445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3363f1725f39f73eb8455b6961e440446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7691c718c8e515e28c715e97afbe244447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474f336fd535037b9d7a237742a7dd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e30f5adc6aed5db7fae22663694b1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ad9244955a9958a7fbe54eae348f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120a256c2d13921d05fcf24c4b08410451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6bc266d5c29d88918acf9e73213aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c4085e88008c4ec850bef880e151453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed44dc4cc96f8aebbb5710838841d5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc048b41f6d0ce532dca0e204ed008cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffe4ac19ad2e164fa1320270534f45456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d108b34f37841bf2b6110b87d2ed046457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440bc91971f4894f863ae4d29006090f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194a25363902b58ab3d69d31671978459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e297e4decf9598530d9258508fb5419460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cb3bff6d5c26c2cbd596ec4a9ad3c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cff38d7cb1e5bdd716212181cdd4b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753f7cc3fb3d74b40d1ab3327f1c5d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cc38fe61f46c997482e9e203cc69d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524341606bb537948f6f40d7db6fb55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab205eb82de12426f5d0feafb9acec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726310ac38e056597363fc465b8b0e52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d3cecd55727f22b7c35b1119f8472468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd5dca699cd9c54cf4360265d6766469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12a3dc8cdce64438556d2ac12e9657470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da10b0b1d6f190295473fb4ba348f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c38b30cc5cbe47bffe3b3672e2552472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35244b48e097c0995aa4419f2c52f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68861b0556ab6b1ec89d102cb6941c76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fdb967adb7f60824a1921e1c917bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba6728bc527381d0b1bc235b43573d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427104964ff42ea4048ee659d338ada477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1aa4be88a081e4ac693bc853dfc6cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb602cf0636cb9f9d0f89a09ec8927a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d917fa1236e9de6da6c0f4ad07428480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a788d044ca0dd9f9dc7c05f9bda21a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074ad31290c3913153afdc4bcde35af482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd31b5fae50a67372ab0555e6a9adb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f994248aa405a0c509e3388fd7ab6ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1123716419a1a49b807185c9b54b02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60440cc08bb52425ced820efafcb5787486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b427b0cbb31901bd6aaf4382c0e14c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7bdea30d8ace6dda705b848e79d09488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d422390ba52de68c8a05096aa46c44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf546ddafc4f3ff6aba266167b74c99f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2c139900baf0ca3cc5387ccee533e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad18abbdefb90b85c6f58b0bd197c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310afec038ca704e7d71090fb03fa0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca0b4b8efaf6f4431dd071850f75cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6c6a0d7562adcb74bed434a1925f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94262a5756734e2de2caad68105996496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33280e49ccf8478fe78848b1e0d04497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6920bc08a3933015df15514b6df6e21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3dc5f9825784035e69fbf520735cac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbebe0e3459e89cd7cd3f5eabbe03f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3435dc183c3e331b05b7f3dd23785501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6ebb9b90fe7dd4c33df14162462a6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a277eb1f9d5d500b3560784fb9a40b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19725a8c17cabac2bd974756d38ffd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9f4b86b028c0e0754727be19f2ed6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabde0e51ce6aa22ab072943644dd093506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26320e6a9583fd0c38bbfb79bf1e76e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d839e13600f20b6f9e2722053f341508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fdcd2ad23360843fcad55fe48933f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b12d899b4dec9d982a85d174b0396510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c0fdcfd409355cbb9b2dfe6f81814511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920921491518b8fa3002c276bc086d8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8dc918f6c6dc7216774cb4ae19eba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e56b32f0a658ffa618e0012aa7451514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86d92e36f06f64f074eb54746bb48a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80084cf1e3b8f6cae3743af0228e496a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a956dc0b0d351b69ba70e8b771d3943517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99039ea92ef72bc801f9d05e52bc9d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbb104e97cf95dadade05d3c1b10c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100ec88df458f83730d0824ed6e4d27520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b81aa8c0e4f50d3e4069265371558521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f355ec50b5be22b308c87e08a7fc17a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588882bae2768ee0f72e5766fab9a32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289f8accc4a4521efb2be4d6eafea2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c92c8e3be7bbdcf7f46c0ddbc8a5e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f574b7584004693744303fc85f9331526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065577a500f62ffec3f643926100755c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d47b8bd067cbd3cee3687083a864f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42003ffc470a766c638ad9a201720df6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc02e1b3372dfef3564e026389742530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abec866f2086f8c3a533c6d47156136531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a3d7625ca2f4a739d9389f5542949532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb4405e2dcff358698714f42cce8cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c6691ac63d1e8cfe07222eb86102c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5ad0a4ae3598222ec182a9ba1fa6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214b6f89caa5a9e0e8b3338650f4d59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d33b25da2f328d55da83c1c60df59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5c6f2ff733fce75fd117e8c4fef7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4ac112b2a21a04f10e039e6413179539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f818c071e3e4fc7a12b4bb300ac87a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0ab38eb09b6700e7248eb90c52199541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda1c782bf942d60fec38e62aded1b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedaf675cdd5d3564e778d4486aa87d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4c3183cca05a09027961db3abb57d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267c808bd034583285c1d54e3a47fdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2ea7b41605833144e988fbd861ef2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3e46951d814dcbcd63fca08b2822f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa55c3e1cb4169e5722c1d5417f2569548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b885bbdb16f0c76492b76168845f56549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d462644ab3f9510bb65141a616c893550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050b3e060fb55f47832b3be83b0c091551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec244eaf518a17ac0348511eca4c87d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1ac67c3d7ad73746038c4e794285f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7192dc6dad9f0f806c3bc3cf14e122554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486b1bbb25a7c9dc9eecc2de50a83a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479d2492d463f8095418a72d48e4f30556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e2d0592c4eace41c729df24635883557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018dcf23ac106697cb30e5d01c759fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50bdc11d94bc3ef0f9bfec5696f633559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a64eee161875d48e78b4816482345560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d43f348d67159547f504f701872ca8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7933804b53a0b5cea8c4b55557a00ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd48bd67b20ba7806db0d6c6568255f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58ff762b56e97ab1911ee7afa8190e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2129491d61b49cfba5e49becb9b0d5a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03470d57c2fd30ba1813bdfc6b107d71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11732ffd08b0da3951af83636566d28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823d031d04185c85323a41c442d93e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca800ea5a0d306239b5f73d5d5d4d69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f950dbe9c77dbf2a21029c4091d06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11228d4af1d3a5bc2443b970ccadf1d3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06155d9a5dd52ead0ea633f6e0e439a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d743da3dce8efb1c928c2616a93f831573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c16add7bbac86bc6ffa47b7fab08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b4d458aef1c70722f9a170c3a5368575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09bb0d274699d056cbac274bfa95b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1687ae08e365bf66aa7ce320383be30577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b2556b7345bb74d96d194c96962fc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af8e787783cd3c2632314e23cbda70579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f62942e6420b654ed1392165ace0d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170483b15afa4e7547507c14b56cf47581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188567dfc0e364fbaa1553811e877274582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c0a364441c85de357425bfbbead07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8dc85058207f17e68448d58eb8609584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74285c48afd423af91ee0268253af10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a4b7f81a894c6476b834ee429a3e9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a771be00477e1c642d560903f897872587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b79e1f21e7e0e657c9d9e1d833e6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9966ccbf3ba2671f051615c9efc3648589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7591be315f9a723e3594cbd0667622590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd38b4972ea232a67884c4d0c44e2a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a72fbe964bc40574f723dc7759f53592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14847f473c69fec147d63c33ede07a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89beedc6d67a1de71f11f8a4727b1f10594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b10454b5502b9fbba2f5e76d6c4e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde871e6ff37ed452430ee3d39fa7be596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b68e3bb9008125d23dc631c600977597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a41f2fb1c8cab9a86d4e7b4d2ca097598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82fb94c93125d68972334fde3abcc9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3da7c66618fbf3ce4e1312076c4a54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f22114788ddb00338fc32f26c94791601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998171d979b1e707c4f31a85f160e14d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228a93846e7bccdb55cf06ec45925c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d67de82008620113e051096b3c891604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d32132a38d25831d95b27c151fe33605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc68cf1688ff2ef885ab86249054dea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5221f19f83b5c537ed6eeda7c61a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386edd8bcbc731815b725de11572dbb5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0669da39884a98d152b6f8982254d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ee2f6f8275eb514a734e5fb3760ab610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd260f7fcf79297cd5491d1aa5073dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9538e1a787986140b3345e973a8e749612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5577dead5f36910a6539bd7e7cb3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cd746315e73734425428af70f3ed1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0b8edfb85e9ea00a43d9e0d990361615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700ee8105a69a34bd3b374f43ebec65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a4b60184b77fb5d8e25b323192a2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc74cf6badc68788600156dbbf01a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05acb18a1ac8d7fd4ded1a920714e20619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c81ade3640db4e23ebfcd1c2d61c51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c0c8ca093a3118c5338c9f7516adf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e69056c36ad78c81f64e12ca07a04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47e72826d4ca974c984734756c619c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b26a2fca9f1466a120cb8b5793456f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e50186df2661c085c586bf8ea8c39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df017b79601f5fbf37f0cfa348136e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d015dfc9307c1042b396fe16decf2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea33761fe488180ede15b3308fdcb99628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807d6d77f99fa481ae99507ce7bb405629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f38c155a9064a57bd06123bb956798630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c21bf153247c55145160cf97c3a19631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9e57d0fdd04f6d94ae5f6f8985705632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e98175b1e6b6c1b698ff0b3cf1642d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dcb497c49ab90b56020efa774d025634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f28f46ce4e584bc135db177cdf6ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b5224cc1a699804aa35537efb73da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d20818375c8a228d19bc256182b6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac417a73eb9d50a4887ba5e74bc41b06638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8d1c8dd5ac7260b1eb3afa89cdf49639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7524a9a34fdbb6352ffebd4704f55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509f6882732286c5ff797ead4a3aa67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037b6b84beb4adac602a90ce294dc18642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f5020feb5d246afa3b0ffe942242b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d696becc4d4efc8c62e9618ad0153644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e03bffc3426172c2ce03ec8117f2a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb8f61d223131171d1307328847877646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c1d436e81cf6f36dcb9597d21dc08647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68845cbadcb9c9bcdc57c0d54addbd76648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51783b74afd8f2398c9766d317d2c6fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9fef8bc7f2cd056259e8dfdce89f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ecb31a6c5f7824082a1540eb35e31651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f605bdb1dd4fc74734681ce284729652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e856dfc3e1869dcbe1f564fbb07e73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9032e4aed6a9ed854b86ff28086ac9a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6eb983c809172f322cbcaa520f41ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7092fb27dcf1156f4c8d85328788ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0f1db4fc7b6cb240e41863d714c59657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b7feb7c6af875cf192b4480be30d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bb2444655543252becae0e85b5332659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e893771d4dbc8a5e1e315ed94493602660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbb8a05e9236bf818e4ff5ea051261661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96cc9b52cb1a57450863e783f37aa3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b0f7a4cb02808a3958df746ef311b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ce68d2c6ff36be9c03ca11d2651b1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5307da883c18d252378350dbe719e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05dbea92858a96f4bb4281054559a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07248a9505fc6863f03074ab9abfef20667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e19532f242eb38b47f87dc6f19ce94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c852065b1903dd0b0063f195843f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae009b4b4c2c1d9ca9686496e49a4812670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd52dc6492d7749a811d5b613db352c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fd314a697ae961efbbbee94b171aa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa1e4a1fd65631717cef50ebd30885673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03ba3fa2ed3f3bb49222996271f744674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708dd0f89ba0a0c2b2a5357cf9d1d09675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce42e138b578cbb8728a75e59dd9b85676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d71f573e9eb8e9dca555a3bb48529b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809c4ab5f08417aa5760cd3972b2bd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4639bfbe1de639f34d79c282a6b804679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293705f3422393c23511f94eb28d8449680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ba24f5b704893f7fee7e46f59066c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ea312db00dc0a18004196e09b25c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19841aff2b6c245b75b5663e81a3a378683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1e80e69cf1a02ee33df407dd0e1bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2b1c90d260046937de80da283e31d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4adc0eb2a4ace91c4ffce94d96e332686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49ebb39a09be2aebbef53ca47f9f81687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103df2dd7c72c932b37ea6d81b4ed8a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b38cfe77c18f7060d9840be50877689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c860fc67012ca905a6b185f65d309c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f957fa02fc381ae7c4f20e47cc87a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd9e0be2093d342dbf947781dc332e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374bdae54452f9ac57cdc02773caae8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbecf5e26cb5b753c08abc0aca96c1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73062399780953e244be662da02fb260695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec125057e451b44cc55483b883c4727696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e9a9adc5db42cb3313fca02ce468697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc732d0699468295e0f7252c8b40e71698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d4dde91b3f3cece223ce4a8d888ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d9e3fa86c71544f8b4aa48ec090f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7525535d992f4200073accc3115dbd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf8b060bd0eb6468335ff493bf7e5b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e942703ec2e579a8bbc7ab959782d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ff67d47af13feaef65f0477cd2840704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5367a872a2771049ab53155cc6b600e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff41a6124ca1dafda59d3e4bb03fc8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f028eaf6f689608a355583aee4384d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242e14af1e6c3b898693e56664ed2b0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acc9067e846e1381952a6c0f7a5913709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57f944ca96a08077e123a6ef2870d6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3b57a52469ab0de7f13901c1f4001711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd97294652c6d9335f7190572d74da0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6db606c170bc987bc52275acbe0ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d8691de3dc257fd5b21df3ffdbcbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2d50d27c0cedc05f0fa9fad51bd6f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12979d6f160058619f2bd2036a49e9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb6958715b5464015544a46486e10d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b74dbadff31e8422ab7123e24c6c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb46ce216f317ab28ade8890ac7c33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07fb24097e41350f2877eccf1aaa23720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272ed7e5b4a85f8d4deba8412cef01d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46377726e0b10f6f43f6bb0f11e700722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee356f7ef4ff7c8a28156ca2341a81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37a5ede43e4d3f69d2ea86201f7055724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b897b10c664f724a63182fba3731a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96ec6a62739af23288a1580f8b73c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a4b530bcdd1edc39243fe07ae61a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3116fc225856f4d2006fa1b4292a9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d9bca947c28a6c6adc5069e185b92729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2a5fa440c5a39e294df43af696da8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507496ce339aa060be86b4644c974244731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3c97abdf380fc451e1c0b18dc7ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad326aa48455e56087a8e03dd2d45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091b1ea6918d840eeebef65255bba0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea97022f857fd2c028945826968543735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33115644995c8264074908307434d13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79013d06707691fdd6e75f4688814737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3d3289db1c12776edd3c56bdb9e4f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361272b421324179a406a2f0fece73c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec345538f0683028cdd0eb94dbcb9153740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b079c6e51eb2a8e977f0f0872edfb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3850bb733eb8f2bf83c4f6986255250742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0cd47a7d9ae82bc222f3a35569a8d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f91620ab45c0ddf293eed1931779ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8579f83a5d5af6b6b104bc4ca1fcb8c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ec9385c3764c04684b1bd3d78a3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd021783208136d6b43822e3b4bc6ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9beb734cbbbaa74a00347dc4c8ff6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c092e2e1039ee8ebe03e01b6ba7e1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f245028a901e76ce4f427709f4f9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9080ec0f6a30b25f8a11af4f442e28e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4224c7697aabe2a59496a7d097577752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdb6aea8226f8d2d4b4d93e294bc48753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e48bc24e80ca8f6f45f06817c41a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084a30682e94053cd900258384a641e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b06f0a6124ab4e8977a29ad7f62fff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a58fd5248175d4e9db9e190c712aca757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033a5ee984dfc073d4e4de2d0f56d07758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444156ba0b3fbcfd973128f539d61b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>