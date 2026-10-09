--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7e0d79d3cd0836374ae3410b63c9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610901e115a279e89cdfbe83dbdde2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c69434d5035f6a633449202c915b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae0e1a74f4b3730f73c1e658e6a8aa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f641324178fe9a801bf15a276aa36b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc09a1c2f56149d98d853ee81ee07b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fe83dda8fc1b84d7bcf864ef34eee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61eead5057f0079e06cfd5d120702cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e91a46e68155fb0ba29c9a087a2ea19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340ad764bc1fc332b6adc52db8a042310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339be56b2d953ae06eda96b1094781111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb911ab7962907c2a423a9ed7ca193e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadabe7cf95bb890173f5e103fcddf0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8440cdbcb3bbbe60d5e41c5f2dbe6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8d6cd2c108e6d10cec028a694eb0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38575bd6b5f5e2778f647c036d665616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399395b629ef7eb3f69fa043ac22402817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152f3c922a5b6eed5a5138f466de20c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6333b72f9dfdac75799937397269219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d4b57de41c2ae571e43829a391d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bba4a441c062cec95ac668d394a00b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9edb8e3e00c372983cc126c12a1c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d36feeafaeef89c2416982e30fe0823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d4a48ac1012a808b435a58fb67fd524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0285405b3a22b94154caed766646c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6eb0bc01740e3bd3f86fe1aa9fae126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1b2dcfde7bbf115eb0f83784374c227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160b018387a29b03dbcf17e1cbe1db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627af7b1b1522b6065e0c61368b3b3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9d3020343534db61024dad3a659e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf532e59612eaa930f95fc370b9c5c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e956ddee24546f27023685b49451a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356872ecc5616ed9a4a6252cca2b5f9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed59c01b35b69329c1a6533687ec4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7bf9c43750d53a88ae06d36a8b77335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4948c2b410ff3230c5b99520f89403636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbaec8038da4d5185e74dd53295dd237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864a99f2f19d07d499b00a78b4564b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209af94fb4f4770200ce01f2ba6ec12239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e9b72218596ee07d62266b661d50940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177aba16385f9e8d52ae55f2987563241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76a23d0b70a1465974f31d26daa80842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4421ef684cd40630445f06aefa74a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541186ff3c669a0422dc0faf174e4b7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e723f6e1027755ba5c916f9a0826f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebc4ac1a5a3d969b3881c5d705d4a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e22f6194d350db3776d7653e05af747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e13dc4a7d65a89125e815a0f5ce7c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421322573597795ed6a54a32d897034949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0217c7bb0599399127a359dca4825b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577506d1fdb5c0c4ca5b7a5c9ef1128a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68de8c859fb2a32676fb291b2f7b0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a6581f14a085e0df22d015db4a70053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bc6b7d845981af49d684bc41dac3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d9dc9f224f93896f0c50e49fb03ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffb3a7a81004117768149207b0460856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983859a9aa538a316e729b44db0e96657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c72c084569060745909ebac42d8ae858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef020964004463ec2a4086deb0b97c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9399e2279206a818033cc679eff0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43130a21d724e70dd4850b591097e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37e6e86faf1f9d58db3773666ca2d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7b9df8f99dc1c7d2cee0a1ed5458a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef79da21dc39f74442699f9d0f488c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39843ab2e48790c5c704b3cec55be08565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a4bade1cf8252b182f83b442b034666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f21b61fcce5517fb5ed54a330732467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520498697db55c0fdc4aa7ab9930c2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173db50b327b675a9c5c2783c10eff9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3490de5d6d905e6987b2ecc4aab05070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53335e981ecf0d05b8ee8a2d25a1c35971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6508a970839fab09351c73e3a31d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdb461745aedea1ec6880cbc531e2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296e624f5bd44f57971fa32f173f28d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33187740c8dbdd7d83fc68507b6d1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37eb816d65975638554978a9e104f9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a97bb50d3971d5b98e7eeaf8da4c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad71f5b1a0018ffcff5b821d05bf9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697dd0ca80751c7052ce0c6f189451b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e64d7a8ec01bd576eefb370d715b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c129ee0b9ec0616433453c6b401bd881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d667d28cf40003ffaa06c4ede0e22f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ba92a0e4b6af0bf447350908cb8e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ebee736c7d03f895743849a6ef87484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810a90062bcf49788d69a16a8e0f7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf17a7abd9682891b98a1e11bc38786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d80fb5a0d01c17fb057665b1966187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cb1a161536b90d6d06e73d4358f7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ed191990de787baa0a833634dba9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acadb4f3f5f5bc6f77c2ab3c1315a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2584bfe45d1a6d3e01919c5be38c6f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db282585d8e99382976f6a40d84098392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d1e8c8eed34a2eb0c5b1603f5c00693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d78d59e2871806029d1d9aa4964cdb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20d5cde7cb70399e6d05af23fdc5aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1741ab1b2131bf07aeba2c3ac1168e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6324200a1297e04a41a86a35b5677f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d2ed5a6573a8596a2cf6ea9442f5f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dd897f5561ec149be9e97737c558399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaf3f4d736192252524afc8e3b2ca3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d34372fa085b5f1bc67cbc13ee2d24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd2eb5697edb4d218cf0723bb2c4a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bda689df8e2fa678918fee82f3883103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d576b6c3f9f4b4f81ce12e95704cd0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842a33617bd60f9dc586aa288227a51105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9651f171a92e3f648a10ff9a680160106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062f68589fb1bfaf8f5d10e8e71b61b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e094d50a16aebef9708a38e40a8d12a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc6037055e402381d7c880c9036b3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41503980cd39d49dc1b6b8e5bd2684110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056013c03e0aa940c5f47cd1b7e2a3d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553152fb40f3f2c46f1c52e640cff8af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ca4929c74727d20c53e10efe5d6b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed254a575dcb34f9c87e4ca90ea2332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f043465e2618968f92e29f5443e73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b017285da10d6339fc127c609c6597116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c995b35b1197d542c57dd31ba2961e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f33f67c4e6503f650e1f6d9ea4d922118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07773c0f74f7a213784389265f1c9d4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf41a54d6de92c567009109d2f6c497120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890d311a59de14a27b6456751c51a97121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6312a6177a38612f365aa455b3ce4bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea78ae5a64c752203534c16a764cbfd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed5dd3ca0fe497770c6dcc855b7e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcd915dab5a6b08794f822c7828c57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3691bc70f1ed16f89b9308d56f6fc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d71e7770b9912595ee98db250ffeff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b734c2158ce626abe97760aeaf30e4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c02d9589e0173271b6c8f220c001e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6909125dca27e7c1192cffab22c72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4987f2755c258ee8478c98eaebba7c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2951ebbc14cc505728fcdcddb6496132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da70ca8be0f65396c4104da6455288133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aec1f9a4ac72e05be1542a99fb5313134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbaf7d42199171f2262b7f12908919135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa48c8fa205be07f5cfcfe0986a9de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc22be2cca51664f7bea4d1ece0797137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f4a8824f58827515171994965a336138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73157583a78a88b88ea813affc39ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05fadaf81303e7388d92718ae0d579140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a717e599cb725f7f728cf927b19e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b2b5549f4c21ca214ec64dcf922d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd44f885cd86c71f1312c62ab3ae5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df8e735114cdc18ca1bfadb0cf2f8b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f056f4aa8e800421ba4b95f04d9d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ed90018f55edec396516da5320e70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bcfef80142b51b5ea3d765669b828147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d776b4de75ae475b863a09ffc9397148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa334432fc7a1b88f8e3e47a1fc33149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22b48d18943964b54856aeae09ced1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657a3e4c8dec75459c2afa3239fc2e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7017ccfde38071e6115a8a301e0fdbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d8f64eddda9701a063b12dba50b72153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188efe7a296984d3473dd5fd0474fb69154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929f3bfe9a30fe33dbbdf799fce888a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b657a92827e0f9b6033891b6f4e2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ff6a67d63f4b37776237e0d63cde5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5827a2602b25d2e42f77888b8356f87158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758ace04effe620f672ff5644977b2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6630f7de04c5966ecf5a78446dcae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a6028831b299b6c4117936d613a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10aae5ef2532f231377a22525500ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2732fff7dcc4e7f4d520394c6173c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5be141155e176bdda248785cad97d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504a2b681a4e148e8e2fecff6b81361165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80032fba2289fa8505eab5a1221417fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1a6fd44b7596c956d5bf49bd9541167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df79851ea3f744007084ac66f2361b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b849f5ad97a38fb3e53792b7d49f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2d9f8d8eae62f1e3682905d32d438170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6de6f44cba075b9ed75138c4e8d7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ef3f9f3deead56b910ea89dd6d1fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184087d8577ff8d8ea21a200f02f029173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe821fe03fa278eb2b281501b816d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12263cf34f57c1ac00d77407d95e13ba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0faec4bc70762c2d15956d7e93bf76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0f1fb8b7420e1787d6d2df3f13a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0030b7bd23f3ef4ee629ff9915fbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30e6efeae16f0eea05c5e81c4317b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febac4c17cb62c2b24797f9550b68670180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b51f629d0a2e359ea469af95de4ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5215ba7995ef28706dccdf488ba24c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f60445d274b8dd3feec42f367cec85183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657acf8c9b967a0b422394d05c74d68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae0e563aa18d2de776d939dcab893c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533ec496ab369cbb327bdf73a787072186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd852eb2803c0c34ed356c4776bce0f3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45f08624ecc02e8fc78db817a3a8ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5644117bd0140ea22c6aaccd474abca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac79596dd804d5606dd626af0e3c6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7fa39b633528642029c62070b7638191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcfb6cf41d823483aed802f15a150a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a698a512a2fe69e1c2f70c97c39c30193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3dd4d48e5fba0f5b03011def0c5cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6075973aa14fff9a546272afbc59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0d0a6ec4d7573c8cc5379f077a64d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b443dc84c49e099886ce275c548791ea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58156e13f968e1b754f2dc18e9ff9e3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d33d2402f8e82ee0702802c0e5e7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d9a2234b301fd06819f44d7855e06200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f725be1216b460dcc374f3a201d56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06ceb0d7c2ee904e67cf0ca191e1b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f894b1dcb1df3350d4fea1490cf683203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb924f023f759eb4d67cfc287e04a03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0a1492ca1a7527d14d7da8a615923205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8740d5ffac9992a2a029ba5ff4e7c89206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468c0528514133b6cdb344b35e6e825207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77634f790c789b3d5fc429e5e2bdb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8c5e429621554efcefff5ce3b2f7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483947696851d2e1273f7bfab600f6d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348dc68d6df22e59b41eaf562827385211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef565a25c40bb3ddcac028c1c455df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d87e97eb7870e15a6f263a5587db97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cadf74ac238e153dc595d987ad05ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf950a360af40847c1cad89459ff26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f236ba8e0326d5591531f319029442c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9798346371f50b4b319196c5fa3ff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8511936535d0fa0ce5878ee0473de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a08b3680670ab873ab1855f712061f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c38d9f6b133f629570a3df6a58fc32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2217e7bc6cf86f3ac89264c29b6274221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80034d9b4a22c09c4ef5eb9ba03ce62222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16e3a033a3d56c2ecbc256911de4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c843d40c802d0fa2e58993f6778e4f3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd79e2fc2f223c9f843d74c6778057225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a611f9b8e95afcec4076d6e90fc54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3734b201efbfb21578632cc17ccd58227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91379ec05cee684bcd151e1853605bef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce597898a9fc1ba99717c9576c818f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe414c38dc1eb1a39fe854836ce0baf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874519a43f18e20e1b07a4d4b9c32aba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd6bf440cb55c585015a55c8ac4b3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a747127168e9a9e46c0247d78abcf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fd21868d024717f21ec05c32452c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d0a41f38e2d28eaa28dc4f01cdf50235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ad297a9a5f3567f0740b793e59c82236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033d0a5d93aeceb775de7e054e18879237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82b1bdf0502968312c950623a5946f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cf1b1f8f6baa51c39177ff6d4fc58239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8d66feebef25ad2a4d169e444a100240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138eea73a61d70a8d586e4a47a64ee00241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29514c62d3ce33cef4c62eea86a08b62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c134351b5a1c3876b3ea77f55938243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb964e44c9276756b0110706db1b94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75488235dd0b59aa071beff229b3d663245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7d363b1352220526e7ec7d0e660d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904fc8cb2c6b92f7ebbfd541bca51d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa5444f9c1863179d4075ed61b634f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8757f5f072b021b1abc54c2175220249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb263d491091bf12182926a179a67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb02834d59a9a0e2bd377efa555d3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7724ec9e9b8cc4c52e256df99830b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d001adefbfdba3ee662c143885a58253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9362b6810833da9ee1e7c6d97c50b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e4d44fd38ed399413d72197709018255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120c7dfabe2a3be37ada8bbaff6989a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5389be73d2b0363a6da07bf2f82685257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6087a4d1b60197b25b7cd55c7eb1fd3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cb92c6809bd555fd1fc6b4a879dac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb826beae7be48ed8a9fe2f9aefa1c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef746f60bd07916875c5c820d67246ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50503fa3df338b43b5d9cdb33724aa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e48a768aba149e23da086e5f9e7c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1461df2b77a0f5579bb2a8ca6af01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd53e025f1a36490e6972be9121e15265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dec15c1ba1a8ba90a04157f36ffbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11378b98834736346769c0c2199244267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf711a0a75012d70663fbe4e128c509d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1cd2fc422a20e4339ff241f08926e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ca1b2f1189e892fe859a6771d743a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471f2194395e016b370c8d116985a98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308ac3d9b30ddc04a17c7c4077ea981272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58db881eaf0fc3180bf1fd9c0b9bd8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5329c5b9d3acd886bc649cd436467274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e24bcd8db970f4f432386af630ec3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1c609315fcfd36c9a9ae300ff668d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb627a320b6d34d49a44315453b32a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b862b775d334031c16aa1a68f7944fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f91b713d1cfd13c68aa9a4d68c41dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b91a6e6774fa360e08a95af7e2d505280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ee3da9041379b30f0d7c92bc368a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea46861e86c5baac01b165ee45d5864282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57af8d550cc2fd7c2e23accfc2002f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f5e3c44d488c15a85c1cc190f16812284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50719561a164c5a37a740dc56641f512285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05a86b405788c9be73f07ab7f9690c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767d3ca5603eb928b81df10e435d207287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99808b5a3bec143cd3e34496fddc5f11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d253585613bc5362cb441219037ffd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b29c8380622a7f7f4b0e1bf9bcad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadf252c2a475af95ef75a8683a97b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf87e21ddb6b27bc6ecb16605cad3e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfec4bc308508e125a6ad60ec640ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d77227e3071b8c57f3aa034587e1fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cbf649bcbfa010b7d61d5318e3cf8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f519520aa65aa9fc14abde2f282c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93ec2e8ce9db27108091dfaa244fa9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc1fc8776c617d7be39df0fc40c532298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eba09f131ea4e16d7047158801f751299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ff8cbd88d6df6218331ba67706e8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131f5eda078db1275fecdedb0c0e308301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766dc044a20b1521830d3660b081114302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bdb784ccf911004a06741a1730c9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defea809c963f579ccead412cabc3c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322bc0c53a71f885359791270c68b58305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cb54e20bf647c3481854612090d2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14d35eae5bb2f3892dd2e8c479b362307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff3434e8605b8bd690c1452864ce6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefcdaccdcb76d42efd474a653b6438309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345ddbeba549e8af33b25f6251b4890310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb9b9dcd5c4b6a04183a77e01e2d70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae77075ba12441acfd9e96bb88d8ee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f18d4d2eae1af369d9ed1298d95be1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bebd0eb897ead1307db9926a179057314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278443b98414680b0da2070fe039243315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a00dbed21c6d85824e09e2fca1feab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedec6e1c64986f77753340a123e1fc1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e4ea601a550a6f3f9de95b0059b57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bce794d2878fa579c4bdc7f0d0e7b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16998aad8b4b0245c979ed8576732d0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9266267a23cc5ded5ec1b9d0cb947c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be393f34d2db88ca982aa00b98b027322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa95f3ea51ec166da9cf0dd3fdbec50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60a43c7a9d8e693a273838a69308b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb36834d967fc62f0d61d6f817c6c07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42088e6217dfaea121b7aef7f047277c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b913de0ca0423862b3ac1678ae0e52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e430741c066bf78f3bc435138df7d2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05665e0ff217cbba4ce693f1b68aa6d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db70d9a00c5dff8c049cd5e138a3c3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee3ac74c2adf14a6cfcd1ea529a9ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28b07ce22788483207c3a16ae6e413332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569b9cc5c8bae81249fa829c1d2b001333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d110f0340cb9c387b07eaa2677c738334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9f61a1540aa9a46ec07b50bedf099335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f669b21ba58e28072399cb3c1b982b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbafceb66db55b0130898ff9db1afb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3a41969a4bfc61dd56d874e81837f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e33bfe9d973b9244ae6d28543e8a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1c052518204e9a75cdf663d1db6fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd4fc6a78e1a5eff1caf6aed932962341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe8db0c1da5acabc3322b7f3a3e041342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439a4a29b511525fd2ce660d7442859343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f45f5204aa1792124d666bf1c6fa8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c6dcb04175445710fb555dc51f80c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f33dbc6a240098a2a42d42724b5d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81b62d5706050e38290981ab0c985e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b0ba2f0dc95c8e7aa0b71ef189df7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1a3251dee50609cfac18088a96d84349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7408db7ad1a954b1ab3a92b579925350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71044cf34bb62516801c6f8581a2a522351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78511e16ab64e06f433530c11a73f4aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6f43ceb375022c8400a03eaf32b10353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d19bc47ce7bd6335bd0ea584fea6e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67442502f694833f050f9b884ab10f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2fa9eac01b52c5c33c2a21231a108356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef28fce33eb59f049708a8e490a4b0e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0593266a971bef54b91a24b419984d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ef3b6eda02dbe19f813fe1a1b6a10359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee9b15dbd5040e0462da694a278a1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132a1f015a92e5bb88fc3d771457118361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848d5b2687b6de6baf6bc7848b05d2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa5a54b47ad67215c3b99406731337363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42571a0af947e314a1040d856ba6233364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950af8aeabf05632b9bf16495bf1ef5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf9b767d64d4a76952ed1591d80d0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8caafae0842f2f3c0df073a1db94f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03aa43a95eaae850c6d24b147087524368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7627f4c0c08e218e471a5d35a07b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76343c67b382312138fd8246cc9f44ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c231972ed17613893f6062dda6e6f19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f721f7973ac4d5eca056bcb9ba2d33d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833a76f1dd5e8e9e0a7e15399261843373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e147812ec8ec80422b7d629a67d373374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e777ca71377334e4ffb4abcb4f14695375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa4d16b2161fdcd387b26f3d780b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbab092a3bc7fa290b88b2a2f471f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd55baeb904f43ddc7eed691c89c30c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432f6a6af5a9360251adb956045b6fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c443731887417431bd4893acced58380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c09de795160a7370d7722315cab47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aff1e0621d08ea98f4dcd22adbd96d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85cd8397ab4a8ca919f75a47f96f9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d89e0693b0947b1ee4644581442fca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439d7cbe1fddbb56f74f9db013aee04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544fe6116edd84921dacf5cace9af18386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44486577e88b2be241fc7ac137a641c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481d547fd358b0b50d471999096574c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b6c511134c1d63747daf2c7ce78e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0840412ee0fa510e59bdd3ea8f9fe0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e19fbbd9643add37630dc0e8af841391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8377b1df4d62101688eba99599257392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c54762299898e0aabf21011d619d36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e5ae1682db30d6f813a4c4909eae2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e63c2d5ab3cdd72131f44e1bf2ebc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15563056db02170af15fbc47de1fd7e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ec236bbfe565b850fb50d8d77154c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093f8716dfb62bafb5f26fb32db898b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9f778b55e96204e172cd1f9c7250f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e0741995b963389449afe211f4ec5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfbe4a6869ae591b4245591348452a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335d5c6da194b08e96b38b874624742402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490fac77075bd289f7d80d2c86ba784403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be096da3ea7cb66a9767fe74caa8fb66404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e648814881f75e9fb11f19b329c179405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa9c75c6118d6cf0a25800c8ba1ad1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a50df309752090d972463bec67e0529407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1b6ab4049d49f875e2adbd42888cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33782151445a55bd2d040168073577409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c1fea31441fcb59908b9cae2bf82d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f5b8594f2732f8a447c6bf4d42b43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19333aab9c642d7e306c31526c5c7c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590a3deda4c5b2c838ddabe79110ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36efb29e3f7dd9b37cdac180194b18b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6285849ff715836811b350f5baf083415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b7fd0946ca779e42bd43da12b28b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580fae5f6a1fb2e70adbd5f46ad3b33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd235119caf09193eeb2252248403aec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f31d34e84dd1058bdd3af62294c1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee6dd96de75b43fc406799fabd5138420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396bb638a41b8a54804c6df29bf0307421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3f9a06c76d0971430c0b607032a55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aea384193350b745ef69652093b181423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c8a7d42fe846ba8d975ea68545f38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0286255c0f6aba2b31c7aa2d576a37e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1092f46522cfde4c88268d11008dc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6965ac5943f73f4f8918629f10e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f0ee779a4c9132012e8dc947a56b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5654659cf1cae038284347fd95c62429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18edf64816ca5c977ded50e3ff1714a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dc41fad8fac5ee6d7334fa75e41bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd19f5cb4e71e272e8d5bd8476fc74432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250674f467fa8804a699d05d5b1bc48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3c6455e0d46cee1c3cf0a085ad51c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a51fb89e3b1ba664c05bb92987c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f10d6b02aedeb2d48281f3ea30e4c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5f2d194b9fdd1d60ac046d76cbcdb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a2333ed340443cc68aaf8c944382c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78594a54b4cc6d38dd3c6c2aa4887ab9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced953dc0577554bdce153413c04997440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993877fa2b02265d0d3640d0f81d7f97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e22647ce4b96ba536d667cf973894d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026bd465cc2a5f79d2a63f348fff0cf6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c6bed8c2b1588b2d969d93ef7387444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e572baf5a1da5d31ccacaa03a882183445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aaf97d80cb6fe931acc5834feba48a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e239c73abb8c262e0a8750025b6cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b915fe59e1e27d69fbe869ea93f267448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fb70db075d0da63a3edb3df85aaf6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088fac857f705ff6614f64dc3a82df4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d60d29e58ee9b7d5c9a3e33e9cac58451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ded8f80a19760738e322f192fa8e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b8440c8dec6cb25965cf802e14268453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cd144cfc8706dbf749289215eceb0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3eaae2344b9e2761cbfbcb9b3b2af0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12381022315f2f98349a7f57b782fcf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9bb2240bf8db127805d7f924cdec4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fadd1f5bf13a002816ea656bf5b3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706d80844f76ec4d3b369c1902996b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3181e6e1082146aa50053dcc5c2545460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99921e5edae2b295a7f43a09cab9ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941edae61b66aef168d83348fc5323c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a65b62a8b9e272f0521acbb3b7f19a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4fa4bd0a3bb99962426ef83380838464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14311972de7b2a34ca7ef96c8322a869465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a34105200aa02c6654535dd3e3d997466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5044dd9ea25be6c8bbff9b74527ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0698cb30aafb1c04e6372eda808388e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e5dd2b5cdcd42f12cd71ef363e884469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053f6f09602cded1ae25d100c719c18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edce8482ddfcddc990c37b21832d5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ab25fd41364190bcc54f6757f81e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd29c4bff6e821d61b53eb78b040b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a8b74fa94a44f952dcc498a7294c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce0f1705af1a7dcba2f69252e8053475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85858145265da0efe2cce26ba0cc63c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b3752c4cf1cd86cbd5b40634d5042477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef34e20946050e4e032db6d0476fce478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c82dbf87d0f7f0018395703c6686479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e8c494ef4515b3f2f8fce07a125b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac84e7426b8314f75e787c19f43d201481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c8270369f2776cce6c9216b5571db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c622b56c0cd5cdc0128eae58eccca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42a9fbf6a3d220d1b748d7e233dbfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e866cf35bdeb139b900172f9cbca26e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa7c01d3cc0a370fb360693d52ed61486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608bf4b5a5a2dd66c7ac453dcf6f6dd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e912307895a5ba16e8ae8934c8a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d46516fbbf3b2b27d0d01ad9434d3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161de3000227f373bea7e6de4e7393dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b469829ff501f9c2af138baab3f1e98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940f4bc2dc083c414d95a2f98d908ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d8ac53c65ff5622b608003661496493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc413e6cc03ede4f7450d87ac7b043b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0b4c1c52a90d7ece7df2341a674d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d12e005ba3f45d7835bb1720e83a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3fb9a21bb9fa62889d83e488c834c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbbb7ac30b85f08b058c7a2486188a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4907f125a5548206cb6be6d336123f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d0e18f07bb702d8df8ce34113f9e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6718b395ed1f83a4d35b8813d3ef8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468762be04586a2049635a43a81ea95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54779e959b7b3fec1f84cdc9e8b3015503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2c1a10ee0f9ed782d1bcc89078f8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921f3f525229f3af5de7955cba77211505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6354373928b735d8f2b8169b8cf176a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b89ae2c0c57da4762a888ce6d1a89f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25f539ce8502fcaff0c3f9e2c2a767508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e712bf89d79823a641081a1762e2ae1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90715c3beba932f3cebefdf4d60c442e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a81cac5d5ac2d743dc8d961899fca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397b1e9abc489c7d6eee8a337190d54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa809271540fbe45faf634da573acf20513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7c15f6332c0258a197b7e9f39c5fb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e304e4d6d348d887963a7f76bda29b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507c6af2cc405903292803a4a637397516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083735b8f5ae7dd6cb85aade849aecb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495bb336344eea26d2b7c2ebeaed442518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfe9d5caa0c6e1486dc548250a8730519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ada862ba56ec02b590d61c426af5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6e8b631efb167fa89b011f15be08f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de727326f73f69e1a05f288e8b7576a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51b58d9d017ec09ce6bf039e219b87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28952fd55bbbbb2d5d44af300a42f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50fada85a006cb7ef4e55204addba3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd23ffcecbebfe8f84c8fc439706a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e96ecbe20d59b9d0273249ffdcb4cd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4c077f46f5a48333ef4470a1be6a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fcbf5955cc5ed3b350ac9fa6e4f8f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66880e7565bc907eed66f225fdeb3907530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5335580050c1f3cb2c57070a606e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512087f595035a76e1a3a2c0704ab9d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6ef2c65a57e8b4113bcd67655ca9b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb5b5991c57d000b0a9f4139dfc238534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508a44f233a4e4bafbd440f0fde789f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667a84b29c27019515dc361ecdb5e21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd09303134ec7d5b2adeea4d4b4ef46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a88db7469165f3e302d70a01a0aa1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607109f5d1552a50f5d954c893f37a08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae84df05cc516e94aa206cc2ce9549540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ff98bcdc05c25358641435202ed69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e84a1211151aa8a5c9015f404c37a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065bc8af0e9a9ab99edbdc21e0a307c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139f764659d116e082bb6993595b674544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0bf3bd987b5987c2367ee05bd96e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefab97ac781c91703ebbf3ac75bb3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba361f2f417e0142590420574c7c2f8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13322cc21192ea82cb0f02610847ffa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee354da8b59d5b5fdb7d38a8d392c7c1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bf8d143a0bd0f3d04897705efce8e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982256962a428ec34c54301148eed51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad2183b439868240eae91a65cf037e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb7265ccffc012c59a67f7c66f818553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93db2458895f46e28297baae79116c5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddcb449487f5694990f7c14c33f3ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97fcee23660b6787226b78e0fa86b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135da25830ee18dcc5d58ea004e82672557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a7af93fa63bc4b5ac87821f9996e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0749454d819e2fb21d4f1d85ca14b39559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a3b804c10c54000adac22080e876b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50b3ec4a15a44c8621439eb612de4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498714a74347edc30ad29ff2905a766562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830d2f5b9d90d0e38ff013e9b164534563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd0f23432c13679d6ee844915520b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d01165122da40addfc95bc8378b0f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5f6d42b93b8e96383c630fcd9e495566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bc00786fe65a46ede1c1709fe55a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5ef534c1a8281bac376e7e2fcb991568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e6746c1d1876588dead27389277fc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976da12e09009f3bacf88c1e5bdcd470570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fef2757576c98a203cd1c238a1686f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ab46eec2bc8880197f6dead18d974572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db582168ac06b79287c21ef3b140024c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007ecb8089f7cc1cad65e65f4b0021e5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb900be1108b6296c5f4c3127ba6aed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fb50e21ce0492c5cd6bf20336150b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5024043b1a0db3a54d679c425872cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adf558a8f34b4a92492eb86472a97d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e2a9e2e126ccfcb739e7e3762cc08579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d29b45731abba4b184e73bd615f376580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73442b21d3f924115a32cf0ee7004b4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8b550fbe4f2e5a57b132bf83f22de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83bc357fcc610b94db0fbe12b07dbe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14026411fee36cbe6efdce3cb7249eb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13977db25ceceaa614d8f255b587d0e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c787c99e83c3655013e6ad1cad93cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50e2e63e64df6f5a9e2e937f45b06587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494be69c300b10dd1930ca6fb3d1c27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c522804f091e9a59cdeae161e88d24589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37113077f2e53e997178fd09305b0f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37810d1a286fbc3f63e2085d8ab4fc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc7d7bfe45e30e22af405ad30a0bc4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becdf05493a18e7b4942b8e0038b785593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b70357896a8c36d8fb94e54616de4a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e399f8b762deed99bed8134b869c3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bd181b151c5c8e22e5c51215c8289596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422e86a8a35788538d9203bf3cb808a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f19a80a78b8ad6ec76231bdaedcc17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d280e9ee553f56b8804d5e19ba9565599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d746319fd229435a61c8c672027e79600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ea18c9589c188987a72c96a945b69601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1e1bf17479c86aa4c6e568b031e31602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b14b565af9ce359f81e7900e7904a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a754c3c3528cd17fb3d34c0ce08d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ff8f23526fd11374cf00676267d02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea6db2e62238a09c2af4e153a5a9ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223958b53918666eea9764e35a8d066607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d34bad774a27f839ea52f23c023cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ed081f1403efe987e715a99f937b1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8739d2eda08199e274fe3aa7a471095610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a823def51ea1d1a1c197a742fe33f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c6daff416788bed9f625983a705f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e1235b0ad206dd68fb58178c1f0ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed4738e2a544f33a043ded76753f93614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952615d0ca9f1621ac11e2dd1bb8430f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84a5365a8d90d18fd661b1486f2c63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1d7ea78c291410d1c3c840a40b2da617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856177a798ca757a0f5c2fa12995a3ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe11799aa2062d4c12ec584b84f4128619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad2396ab4975dd30edbb0f72c9db61620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f5799761c2140d719473c48914597621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f218afa3af3acde5d9d81d535b0eb5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707329e84373359f4c54ecdc8a30744b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f41ff0b7ff7c861a9067caf236287624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35274b967e34bde872491a71537abd06625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e584d5b8136a414b91e5c4a5c8038b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6b6cec6aef02796f5ab2980e9bd9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662821e322b5b0f1c27ec35b54642bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cec15202afc27e63a8439fe24284d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a8143cea9d7732d98b70a14fc4968630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db08fa0def3b15bf9ae644edb98826631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071861b5069f03b702f3a8a3da75afd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb616017212949750221338fd03e2f92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e00e57d34041d0f11bb37e1ff3e2ec2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca78cbac17b6317b213ae4c3654f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079d57de95f7fc0e6680c2ecc6a116a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b496f771dd1f2877f4cc450546dccb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb9866bd28bc842b560f09db1e2aa9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1933a363d0e9680bb3ec8bde37abda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8ccd8b4503b1a1a53a005f44e66b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690f88b17738f57e1e54132bf8ffdd3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71ca86b7ea23e8c4dbd44736e2ba8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d4c8adb58206f26ba0bcfb8c2837f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1a6ee90510739bd425d03910a7335644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae46b2d9a1f19fdd3bb7340b073236c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a042799480756e574c9a337661d18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a2b2963d71e1252c79626d377cf85647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7643c74228a39f29aabb33349a8db0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec650e4f3076ce73eff30555e89015ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ddaf4578ed19c2b446ac510d482d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f23354847b70a42eafe64929f217e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58508a8c5363cd38a3569d6d32989c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3404c1c41ada3662db0da5d482c6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0f6a759b3ff85993d1fee0055f4ac654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c11b781f5ea5a2c47e58b856c1327655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811e865ec84a40dfb4187655f719e0c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009d3e6edc3c1b8c7e7063f83adb32a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc053df70f9a43615ccff9af5c13fdd1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ed007583a42c24c49d1b6190193e3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d994b4ca6cd506b4bbc5847d0a2776660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb81ada9464112785e090e2eb4a8a5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fda5a410e1f7c0042e01f5bf798f2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75eba4dbbca8b3e283ef25d26fc8851663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7707e71925d989820b2ca2db62797664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83f1d18527421a2739eeab991a68a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceb8bb4caddba823a45b3c9eca6b52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0f7ad73aedc8a7e7cad0c85f4071667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a8ef200f507c744f4303e565c6d6b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b4d04d6098860c80b8e9553893527669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dd48073898372148731f4301edf5e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b8a95f26f142788e057888498b35671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92aba65b576ca8ae59bf274e546bc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894dfec244f3c098599be91a6f76ed9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be502449644c75564182d9bac55a37c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d0afc8ec17a6629f8f07a973e3fd1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ff0659b7a41f7f4bea7c9ff924e18676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d63222aeed8d1d675d85ef2835050677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b8b380e347a71d1e063099b53b914678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade88c65f8cbf7723e72657335b4a13679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289fbb6a37ef5d7ee58e7ce66ef4c2a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4f8dc56b95a3817e950aee818f95f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109baaaa6892a6f1812fd00dd2a42c2e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04705d3e594aed80affefffc126198d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c660f1198af23b3b283fa50da64052684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a61e94b212500cfc6dd211b109a3aba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c34557e0078c66d818748d5e5db2d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa520fa561680430a597c00ac4b9ebb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f536bf663347f687c9a24af54c604688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faf4ec6b71d3d5b74742ed43164e29689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8b772fc4cf63cd737422925c6d5c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c291f68cc887b6cbd175e23697037c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790186b60595b7a7349facbcbda60f2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aad900a70f99df1d6cf03d7468ba83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c1acd201859775ca2f4a61e70a6e0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e2c18fa2409d645ae8362e7e04f88695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0c89efaa335505e7e4d222ed4f385696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d34d4334d9126e54a77182fcb08b2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f98732831d576dba352df0843ad49698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5efcee18eb6bc3372e66b14b59b71b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a376432a4fb1cd37d2e4b99d09168b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae1c6bfd770260a61f4c8e7f91568701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ed89b4ec97b0a382881a200ce467d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a719a5726cc75efe3541f0a08c2d3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce811f646dbabf0c74213cf72dbd9cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0121f3aa0b57fded9ea196bc44f772705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37576c0763d7985b81f74e6565b857706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c7efc0951a85a4c249b32f5d5b5e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55da40b9f34929f105b9037a2bb9a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc69418b5fd30edaed178501080226709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975b2eb11885df67fdb1917d40fcef0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef2d1626db1abc01f73085c196eb71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7e0f488ef268e9935479becb0f988712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019d47b741d7a2285e021a06fa8a3a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9223ac867e57e093ec2ec0ae8164f15714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973ea2a7061179e0f0a02984539ba69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31a7b0085480e241cfb25deab69f28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bc0c404f17730e535eb3b49522bbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883f513c9b56e7c3125ce1bb3f40a4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a3eae3b00773e70f34825d19a7b7c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93795c068e41172ab5b477ab36c9e2ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156264df7c0752cadf0935efeddc9d54721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded08bf4ab5d6dbac2f38bb86ac7b956722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71d3be42ceb561163043f90f56a4e2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d72f150ecc668840847d88cf81e00e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7decc33507537bc38482f1d71677725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526dd9554f134a56719958dd12546b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd7221ea81b2c45aeaf41d9c28165a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80262a4fa8bca0988308dae0289a42d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce7d97bc034775c45be4513e85dca6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1b51334ecf66960eb2a883f61a33730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086fe4181b17aa03f4875731e5f1721731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3fa93bae0e30e472f0de4b7929f51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d4d332c83891ed4a8a602059a42cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377a68e3b7394565e555a4a49a9268d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b930882d7485b134e3fd84e9a71624735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639dd5efdf9667b3ba3a92ec08a0ae2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fc8fca176b849f6fdacd63dc01f29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf5d50a331ed0d30a8c13e685e2789738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ba75d26c0863eee0327a72e9b1786739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c438e364f0e57fcef2fa26353d8ff03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634db4d303084cb9fd2e0b6a316b753c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b602330a7df780b8670f5e4fa3c86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3d791b2e4d4826f72b193608aa1ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7272019d1405e21a641b46448a12744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e94ab6470006f9aa8c3acac94899d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ec67d0e7c5d71eaa9518ed402ff58746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f9d0a01e52badd0d3414a3ad71425747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594863ad4d3467fb480ff1047d7367d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504016b93f693b506c71a4afefd544ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a40217e28d775aff7046bc2007e729750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0f6cd2f29cf6605091e856f929f24751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a967c686cca2151eb7563bd71c224752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b401400f6f1256d4fbdaf94876bca54753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc03ff693290aaf629c5fc1675f513754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750a6a88fc2e89e9cb31e8fd35e4fe9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828fdc966041092a911170a497b5d7d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9991891335670d575dafc1f723ebe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c17e34e2b0989579d58ae013fa6aaa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32610bafb6e772d937c9c1fe596c46e8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120993dc7676d8bda30e3d08fadf5eb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c7d7dab3daf7f93ae7c7ceb2594082.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73964f51433b065c988176a28a3a023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6c6499e2f10a13730b497e65bcdf84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99188a546457c5584cdadc129095b85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72efd7b9f3b3c3e45e3bf967e65d866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d77e16035b63766c9f3e626c05a7627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ba9ab589b7fa214a90b198ac6e9d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91b5db5f8717a790cba92393922aff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1fed3f83d30deb5d2ec9f6e42339410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439f517805666bd090d22cc0d52e8c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ccae274c72d040efe0fd64dacc91f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2da877b7201bf859e416f3ef637eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737129758b64d49646f869c9566c4ab514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b26d4bcaaac74e9a61959b8bf083bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0917396b839d781620ebf36b29eec716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a966ac02e2a02886237a0b701642ce817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04db94f32c49e41bb1f034c6902d1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461aff76fe88c8e25b38bb23640052b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f8f49b726e049c5e07cdc45250ca120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddbb2f9a25e44b2330e8b76a31823a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a4c5dfecfdbf2026c7c668a90154422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa798010d93bc611020b80f932942823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7355d99d15f297200fc5b965a258d4924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453021e9122cea2f6fa6cf8de9943bd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12581163c7a22fd989af50bd2a60954f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa54d7039fe9fe9845dca6bbe43e9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ad661819ce06c0d15a4ac441d0cf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94d108e1bb05d3e83cd82c8f83ff029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a6d3b6a6261f7907a53bfa907251630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199b6a1dd7bffa5763b75f23e9168b031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774d7b436609fa7d308c59bfa841aea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374bb59e289144c125975e9eddf43c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e13f01c771bbd3bed89075534a63934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c92030bc5fb4d4caeb7f4a19fe6bf535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22a46775646019bfb6d1bd2135a4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5594106b8af8f05a312db813405f6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e389e19b7ad4c652af926d184b79b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89280763f51a0d770febfa13f285b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb63ab3c1ab1c6e40d5b9b7e37196840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c7fe29e625405bacb14a8dcc98a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a2e1ffd0240ef6ce3ffcb46d122442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea30d8e63a1dedb5ae17caa676b7ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45412554ce1005f0425aa919e411a6c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd99492a7fa92465b839086786f962d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a15aaa07ee1059f0857632986a90046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de4b399b0b564982e79d5ccc04922747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ee0150af83f2386c0860ac044ad9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79610d8fce1c48d479c05a8114a746ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c1e4c0bfd90e4a73d50cb2ff6f53050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fed30aecfb4844b64b80852f9b5bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fdeddff47666b0a4773145dc092a3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21bbe2f59b6636eb6e42d65a3c0fbd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92db2ccddd194879b7aca69788f8e5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccf2a479f598c644756819e2f5ff9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce0a8fdc67b05ae97e2da73347ef056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dff9b89a6537857265eab28ef58e4b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a56ec4dc584d2b43992a2686d5462458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bd37e667e0d3b7572f8b9c452e97d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edf31bca7020fb23efb3675e5ca96260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b05ada66d93315707dbf60c039581561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25577f956e854542cfee2476a007d8f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06399c7c0f7c635aa2325e19d0042ac363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8f5db4d1eb2105846f4e1af41df3764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac149b6204019d6e236ca914c5fcb965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328861c9e56ebc01bcdcd46978f264d666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e358e5d2b0ca7a1e0a39561c0a8f1ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc117c039ac1963e254f68d237d4006368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a471d70250285ee5dd24d1242832b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ea13d945579d0d829706eaa97c2cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb46022b138e5bbb6e44aea990fc3c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125920a11acdd2c4f66507a8f654cf5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6390c413265ab2c4573c3769e84cca173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966c773be2fe22d71b147aba6363bc674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb11d6a6de0fb407ae684cc46d3b9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b293bdf90b209d34f46e44eb27527e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a59d40dca9b19c36498fe7a4caf3a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3750b701141447716dac7170b93db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeb9f307dfc13962a548df42cd5dc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d67289af013dbf32a3648df98821980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d561efd12d91039c955860a62c55a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dc493e3148c1551e6697a93df7e4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83ecd03a0dcf977ed679c7f844ead783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450472ee229c3e34b107b2ebbf8b087d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c69e10c23273f3db35b594fcdf18ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd18fc61981fd6eeef5ac7735ef134f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c6a8a08c917cb54a8a2e80874aab487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b3157211d2c06b7b4458c64bff80388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755817e5495ccdec0092527c9e0c1f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7ef8c5362fbecaf6d440b9f3e55c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1b019b3731b1a93079723a6a60c5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45d02e0949651d0b024eda467b536292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7359af990cbc2477ffa0ec9e429e5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a85131c5eee8f6289271aa8ab24794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb8a1cb874a135e8270244229ba82c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d4415904ca03e67b74921e101ef0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed468f3a25f9cd75ca387ba901689297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab2bc74a01fcdcb6ba32e3b85f7c898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e1d8c2674aed56c3530c21f8071c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b127a409e2c89760e608e4e7611f633100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001fe5c5afb3524a96cf451612a5189101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9b87c12986343247dccdc25befeda102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3833e073076262c08e6cc02fbb27c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfae24c16fff2c1cccbacffd0034a0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257927809f5000b2d045a00ca1b9811105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ffa636b97b0fd3502589ccd0371f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01f05c10d6f6d4b0d76d029a4b0501107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b83e645926045ff1ac0a0132497b6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2fb6b0be86772ae9aeb4e24a06041109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea273b2f2d8aa89c175ff0b00b5355a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cddeffe0e680787abd6029b0e5f969111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d60cb22673c193cdec19abefa03bca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e309ee53ca2ac7b2a88261a5c11e63113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d8dce7595e79388b0308fab888839114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca358ec723d6526005f08e5667812ae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0e2fbfa1337332adc30bd94746b20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8befe9fb1ad271b66058c31f1d20c35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e429c32f1fcb4dba6bab0a83a47448118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4a0cb1ed625d7bf90510dabc2940b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db1aeffb8682bbf01cef2b0126972c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdf210858841e09873442fba0c1b35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b652d8e87ac78838740b98a70b42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e4efa98077fa19a42f22f0abb03af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932dcd277d29feba9d3528a80b6c62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ec92220f69a54160afa5bfa26294125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b55720991fdacc40529c6f7153970126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed804fe5f9f514bba7dc51fa6ba49aa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3314d64874d422d0d2cd87f40f371df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82eab19cdeb0669da32c4e56dba8ba3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d6eec117aff10321f56728fd2ff5f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219eba9b3b3ba3db934945eb4484f5cd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f12f2c76a313177b3265c698b2cf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dcb394927cf2a9be133b7307b1b88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe356fc192c559f54a5883deddd4cdd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eae6d918f33c092fa5bc11bc62da29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319b303bc7ad388cabb3fbb851e438d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8460299fba8f0c196f18a9cb4fd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86076aeffb114cf496e7bd98ab644138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1bb240aedf5af33f596f0ad24a3c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731c55ebdf66a91b6a546039dd5f32140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a10bfb7228a9def93e1d169e6bae7c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05a9fb022c69b04559de304fe97da5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7031df0f6ad45c8a0b07870d3ed75a64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78529d9dfacd4a7de0b040e4511506144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c943558e8db61bc74b6366b75dfa7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea980820ab5a32d0f1196da744073dae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b491f4bab2733755dd82303bf878147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adfb5b81b451efe3ddc9486c5a6e5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16f35c4f0d2ea448b783cd2d27f39149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d6911c995603ef09f96df50068ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a680a39dcd07561d9c42ea9411a92151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebc559ebc39b86756fe678a7eb4d08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b9c67eb7253f21dae6d8020d0998153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21164de83ad55d005b7eb8770a3ca502154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596b347bbe9a77d6cbf3fa7a0bb5024155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83302faf8b699240b7e3a8b6c7c484156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d698001982f621f12fef85f88774157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2aa7331c5586d7e7c33db4bba251a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427600d9da0c08a57b1c9c6198a5165159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6943009c7ea6801e2b6f4358ae174f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3e89e2971f6a676a0326b2066386c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bb86e49dd5934c7c189c0c77d6109162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a32e71632023f5d581717460eeb37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d34c5c392795ae99a223d8c7b2b2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0adff4e0b088f746f26d8a99486be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36d2766ff1c95e0a40a651db966c8d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa768bccc4c7703dd879d06a6ad05c1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0125a4639fae65c6b2093e53e8aea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a3fd6cf561e5bb91c542d7d0cec97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71380c34d20b9e7b2e328c1b719b8cc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc057c565125a497c9904c221a445168171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4f430f72a4816558668c282d75221172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7d992c39f7bf9922090a7dc97ecf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b64d33ed6d654d51e9a4930f4938c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f07bd5e4a86f359084cc22c58b88a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fab0da1b0a4bb0e325277c77b713f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20827c660f96a49648975874ffc4683f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f95cb28eee55e4a8a7bab7c969f24f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e8c6765bac2e399750f249b7388ab7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52e88b60ff2dda25e1c5e399b571e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbf1ccf1e537ff35c8210bf57a0c8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8b4439f8369bd8698b88990c2b54b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ac487059db1f8da2e9f4f3f82a28d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb09b7a0540e4af98c316d544774cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90403323a8b820385d87efc13f23eb3b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77536c0a82141e39aa74c496d9b39be2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d9221e7bfdecb13609bd2d65c6ae5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466463a2ebefee02f39c38eec84598f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5338739b1f3b005d9425117e7ef80db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2db6073255aad2c8ff0f12354009ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c2ce0da419f648e51ed4ff8320871191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dcd813934967e3c943b31f135478d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a9f48a74026e70343f651e0d15533193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c6ef708e5133923f526ab3c183db4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb745062603da7d0812a90ff700fb0c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac96634490a3afc2f1dbe37bf2b25c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0b7a74b4503ddcb9e65da01aadf8f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d1f836d83f854f56a7fbebf01b14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaf5fba288f2a94a44ef5f8648d8768199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af7ace734b527e9f5dbb9b031b9ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed5da042cd9beafb83c73b9b479f58201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c503b671cc3ada8375e5628a2b4efe6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13020806d0d91d8651c342a744580ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346ba7f793ff97dcef4759f1f9787e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe83bc28362bfa543d8b8b7ee5601af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0dc1311c74040062bce464b9900a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d229f36c449adce36c9d6d781af2f8f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b982b81baee917ecb8cfa868ad6a28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91831ebd5489f2f5cb55d9fc34a59951209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7ccce72370ba399369878ff6c8b0e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62871f560b97f3e5dea15672a5c8509211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac8ee5d2fa008772a0db1bf53b7733212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdce8e608abd08922b4255382d2d1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd30e781f99d2323036ef6d7a91846214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301e406968d23161410ac2c0c1c3287215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59dd9073494bfa3bec820912f979da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326895d1663e006328f74978ecdcf52f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8775f8421b177aacfcc88295d5009218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c35cf7efd072c5ed9287df35b59aa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94490a01672c07522e60d37aa8de612b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abbdabe3123a2d12cfc73ad2ca7d0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da385ad6c000ce1e3b30fd0dc7773d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe570760b3a1f1154e86f0bf96709ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3f1e01a5ffbd801c710d218338aca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d554975813661fa09a2252486c1a4d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac104bdd0181bb3b89daa82ea24075c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729ddffb12ae1fd914f2be1cbff8a32227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc047bb4b794ceea405def025633fc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e76f5529855d216bdac4c49e94f24f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca3521fec561b8c79db1b92aa587c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eee4b3af561da6ccff8f17fc23a48e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0790644aab4b6bb03e40dc65c0b055232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260ed83f78f427e7afe4cd2f4d333de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bdc012c16c92ffed1d109fb6c0f6fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bae6841395488f776f0b416a9b3aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a40b51357a034b5e5b9c75d8bd0e8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa887dec47c5009f26b889d81019a84b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a76f9e32964cb04e00e7f84ebc698e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca03644b02918345d4706b029fc67eb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06277a1cc829aee05643958636fbf404240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec161b1bd75ce3027861d4c758751a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55a9bebead1ff8c9c2cef189a1be25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a9c1f4e40f90f2f6e75cbd6b79102243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59509666d96945a10e776733fb80f9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54bcba763a92c9db114e2c378a3791245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c3c203378834a2dd3d4b07d4cb110246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64484d082396a06ed4c41ec8986716247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e68274b9438e69fc598c18ab679de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a7d77462ed9fdb4433ba241056154249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d576040e4bd202c3896a15c7c7dbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c488eafd06ce5d9dfa8c56e60512d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c22b8669d1279faf3419fb3e905df9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022f4c7cd1c8d941fb88b4ac8b4c7ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1929bf78ed8375b45154026009185f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab1a586b3a66dec24f5c2cf3fe8d4b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266704966ad484d09e7b96edb20f9f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc2b13ec0036f224630f55f837cb1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2184d3f481285f3b38c7e5abcc602258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466047fb15a262c841efafa45ab788e2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60371398757f47e101daf913804f87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3833fdaceffc40776b29bb8b6bb5bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03146bd80ca91dbf1ca36c415adf9bb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd18ed4984c4c89868e9cf9b21159f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb309b5028c0321f5dc9a2f1ab513a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f692ac5777580d8ce544a774ceb9c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69d75ac4e3ae8a3d1e080c74e4f4c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c15949274f08f8f1459519f78e3c5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3175d0c7ad853fdbb342b80c1762bcb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38216737f6bdf655b74f8e9a3b0ecafd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7a645c511915fbafca236ee7d5712270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a502c6aa32080e6c91506aeb1551dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483350a2f0f0af8164fef9b8af4074b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b051d40f2425c0087fb7e1b2d13c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec11f5d7b30e8f56748ba3dc0ca99f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175ff4e0a973484c9f92e99d8306231275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27b22128550e9c996a47413f4cf172276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873ab888b52d95f88329c7da2a01661277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0093166c0d8a5dc723a5fc41614d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67548a68904cfb604f8dfda1743db1f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c9efc94c677830b98ab951058f00a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc912df700097901d558eeae6824bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0300019bb806dd1b8f8be105771160a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07096819cc932978362ded215b5c92e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b79b28abda6f7240c833b50d47a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b453c02f95b62484c1d6c7b057536285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df12ca651319f83619c6cd407ee440e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794995650e6764f4f7c8fb4145cd6af287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5328702a8a7e1a4fd8ac11af50983c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f525af7501e254c0c93a98630fa604289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645f50cad16d9302b9268d066910b7a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896a8bd2212a05b6b05c334d1f5f4e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94687d5025a9aec54643d3b648699d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114d6b67bf56d3fe9fbad7529b598b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae98ed8261e049cb26c1d5392d33690294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdca7f84056b47607d9b175874ba659295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e492dcc58a99532a39320cbacac136296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634893e3afeb31bbef9e8175a0235a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd2f35c5ccacc57d95b48f9748a5fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c119882321731ed67278367c78d04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33059646ec8d8dc5782892b0a4d7454300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd368636d6e6410637e16868ca38c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41289be9669067942535fabc8474bd96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037c2af874e1d34034b83aeb6ad3bc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a2b6648aaa592527ea930aa32aec2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f24d736c7eb44cafecc4d04a7d099a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c49e870d4776d1bab00bf4f1d801ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286b451a3f3a6f861644349e0e6bfb8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3737507f96d81406a966bae1c3accc0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3828c2c68e9c792a844d351de71071c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85405bf9d1df31d3259c10182cdda4b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a40e9ed15c5e4c37414d7134814c28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81963ca8c98a1c87bb06b03031f5eb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca0af544c4aa3d0fe41b28f51a237313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b20920a5bd9eb6d58cd2b727e2705314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82b4126a727152df62b65935be5d28315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec76934b7da3976bbfb03aa3487b57316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475df4dd75611d9ba553f69c152aad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc6c46786d35da5dc126668aa9eedf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d468f8d96c1e47d6a55b63077ccf3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cb628e94050e232f9688af6668acc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ff51eadef6878bc91bbc2b0124c37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5e8af7910626e05fd4559a2d45dbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5686b17e90770f3ad928221204cd1c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6c29cb85072788ef82d063a9d1586324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9d592e9917b6e890dbebb94e7f752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ff623637fc3738e5f20ed734a7c40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b2389bc260624e5fc26f1f45e732c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58211ba04f528629c7f811341dabb2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8456e4d34feb36895ed0814459c73a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd92265c1717603485645500337b2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc81427ac6f7e07b5587a0ac09fa437331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381be527bc0c5252f4e19e3dec8cb7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1d22c1975fc2bf63f4174bf918de6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa77b6bc3363677498928bed30441e0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a73f1bcd2fd33e1cd4f13eb7d3909c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2771b9db244444fce8bbe8657a3b9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4584f366b371e44b4d24caf49acc13337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52880e9d3f00ad6a4d76000f0eb08c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a156a9f95c87c0aa9dfa7699236ba95339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943778b6c3941336902046b4704bcd4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e422b6fc88a68ba2f713bdee58dcce0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e8241dbc9a58f939a69a62a4dd77e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda81870b599dddcbbdcf7efa0c5c486343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d281e729a84cac217996ff98b5aef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396def4b8803a866146dd039a2f6c3f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2c12ec95de7d7d66e676f87d3447346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10d17b9bab37cac14b5a5a80b37858347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d52170cb0a1ab777af46410430b1de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09339a6caee6425892b29d2e627579f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aafcedd7e39a6a89674639b5e2b661350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bc0da4cf3279954bf43248d572cbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c177ee2eb3e1dfcbe9fccfa1a5a9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0a60c01b8ff72cc9a3a049e7c993f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6ecf9cc788adbe1c1f2c9cb9da897354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764c1f77a3a65dce21ddeb6a6c51a01355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6f835ac292395aff80ba2615c98160356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22325cdb1b39bde142f104e1217eeff8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94f308908b7620bcf13d042798de6a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddbf126b612b920c05d6b4f5256a0d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12a00af8f1a1e404525a6b5b2031a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ecc274e3f4330b96043a6d177446e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc337d4420c97b06312c8ae34cd835362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd526198df6d3516e1ca2ae78d570363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fe2ac0e85112c2546ecef69751127364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0955110fc797bdfb32420c3b0d6c38d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2241661813feaecc8df736fb51a554366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52a73dd29d6cf3b19ee887cb15dcce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce1eccf9dc5c7c5c606f9a56708b19368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc55bda21a836c94022f15dc890448369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf7e27d2c8bcc9ca620e2ca83fb388370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0e69002de0e2139053ce3222bc6a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba7cd4ec663e72728bc2fb2932c117372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5405bb208a42b8cb1440c465f816373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bd441dc9475520ba88f59244a11c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef541ef21424ef6cdf01829e6bf51735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abee0b4d283f3e229421148ae52d875376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80c0aa23bea076d04221d60aeac643377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92e2c33b416d1c755d077a80c524dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a88fa938bfc86188df4871d9873fe379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470f57caa00d8d33287dca6be7c76c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184869125e2cef13257007f7de0cdb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d937ef4b302d6c9a89ba6f2d7d5c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf72b1c6bc7008df4fd35c74a47bcbd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3355df69e7e9809faca82b0d328bbeb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d83a3d09e33169560146674e36193385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e829375f30f6344944e95ec1f2b3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f90110283f6a5284735d699bef55d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7b8a53f84b6e2122dd647019e6ac1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55addd891841353870a23f8eb512f3dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ee0ab276a093291b78d15cb80c30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1cb28f5e98e2425bc7f3f547980a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b1730687ecc99263932e36fb53028392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c245e72e325cdc1a35b9d1d58120b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4843a301cfd0e442dca9b8916388b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a19a60c715525bbfd899bfc959ce5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85322b6bedf30a84daa5bfef7410bfc4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df4cb5cfbd7642bc102cfc5bd50022397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cc181401c4499f6481707e19809e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d234194f72f546fdec8e17b117d7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58072619ea3cb4750b2bdaffb5860df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23e5f6919ef4c7eacbd1136fd2f834401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965c381604e89c570624764694efd0a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77843ded1d5c29cd937e661d8098edd6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766707a8eb43bd64650e01d8c995ab5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079895b1de57bafbcf163ff4adf3e70405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafa2cab998e7f76509ccaf029a6c4d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5000618028ebca433404a96cfebcf86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294385b2966bff227e241c3e800166a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cef5332735ea83e747661745c0801409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0910801c1bde05a377d812f1532961b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf56a5698c87b8abc4356fdea851def411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6ce56d4596a43cfccc60fa5423c34412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3479ab071b715b41d9baef2c5afc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e34011733969b105970823575651a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947ad31d1b739dcc8d68ab83f450fee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea7cc00e428611d9429ddd9009d1d8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b753e7d24f8906a7c6b8876c84bdb4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4934ffd5f17f4b09e85b20806556d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed0e92cb9f8af3738bad18d78d49c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8e9f8370214fd8658141116e4791420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26c0da75ca5ada2f97be7d9e827c72421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800edbfd891f0336204cbe8a1a6d5e82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7de8363a6aaa791c3a0d8088f4cbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fa3b9847002c874b78cc36eec9e9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910450404815972d4a3c2aafa396c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be89605b01884816f46f2aad45362016426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914049efb9da9101ecee57dd98bd6ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074c77ed45282dbf7a204331c279037428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eafd724f3a80950d6221c537b0f5243429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c06ff5cb0dc9b3d9f2e933b99c8a55430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76870281428ed8eb0ec73c1fc068a770431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f619f86cee09a01789cd463341bbf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218eb2f03defb1222201a608fd260d4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d9ca36cea7eb0ede82e73484adb90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e08f8a7653eaf401b9a82445eee3cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768501963d3b348a38bfd95ff67622ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72016ca88682e76e4d811e93b4ab190a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ba5d76b6da3745ed063e3a287d010438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc30b1a152e78d6977250b960bd5b92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5a36e9212ec330721e5a2c89bf85f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1e1d7c8238464c144deb7c18d8283441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30015cc6414d482d8fc8e27c3e35446b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee1d5ede9ddee86cda7c25fcdb3831443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a8ed50c4be61707683985cf02793a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204965791d93704c3e5e7cb5c986030445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feac72bfc256fe2aaaaea2f8943a6db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f069434b8d121ef3e5aaea8d3e508447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d762d42bf3b073d07bd18bbc7099bb7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c457ea538948ac2575b91a01f0aa9a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac62f746f95dcd8bf71f0a851f6650450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd77e5c8a592cb7a6ac2e62b344b77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be4d7caa14e4363de44d16d4e4f805452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296eb6a3b79fe494bc099d9ca7aa3bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087afab450586f686d5aa968adc0bdb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09c907770f0f98db7e41fd0612cfd0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8f490a5667e8fe392b7203f7616a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c28eeef452e7bc8bf435c8ee97810a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d648bdbc1240429f5ba9233dc2533cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97d4dc772c48107094e3f5a172ad3e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10257addee343d75979d5e1c9b80df5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c34ec42afbbf4aa435e45e9500db7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c61d96a175e051710f68f39cf0fad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eba1654ebe21b81940d7bf06847cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7abecd861071446f0b183c039dbf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8052f4fb683bc3c4b8c0896f4edfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ab5f2d67d53a3ca7da3d9891ce2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa085b487b63d0a9508f0be163797560467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65193218ff20cf225d8db74bc3ffb89468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e86012bfe1520139f922c32173037469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc5f3d65577566a0f4c56ec04233f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2124e3f3e24b3a1a5ede05a35f9405c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c319b11f8a7f74bca0136eb2a84fa0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514510066a58512e38c148a47d76a7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb99a5fe0dcaf7d3e7bcc9c7e8888ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36967bbeca6356ba7bd6b6c56151b44c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c41906c02885c47c800fc36e789a5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694ca4faa7f6058858c728686184c51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a30c27dbc2ea944479d57ed51b5a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4956c661c8e9a7c08d64e6d26fa444d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60860de3c3b2fd9e62e55000de62f80480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b53c8603264b06d8c4b6580afa5e2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8ffda4454b233f28f12d1ad3cb7ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97484f0ab0621c5f0d2e9f567053c297483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6145491615e87358b1a0ac2d9e8122484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ee0867f06ff505a967d6677a961f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74f66818602e0906ea7a7d7b9b3701486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44400f64e7b62d16ab8e157ef6149fad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac26ec7c4bdeba54a653cb6cf996ad1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566a0337c62651a62ae802b3acf469489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88f1f49173969ac5854986ce0385c3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c1fd0b50ef9bf365a47730f462bd5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e164068ebf2a54aefca9592280e6a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a51d2c87222e356c065752ca8b6987493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad3b3a55a045ef612880a2155e43fac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26efaff8bf6bbc8a76053566e46740b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0c5d686b887b709631fe1e6580a10496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab8611873a945dc3f7082d6f1fab72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb14aa10d46f7d53c969e28bd3d06f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff626cbc966532dfba9e9041d64eca4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcabfc66814ffce7b798600bb01e0e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5607a6129763a87ab3b2c00345237501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4d0e6aa2428e4fcd88b926ea22484502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc59687356cd5405ff911aee519b73f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2217f974a69d95c67b0636c4136bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803d553b0446f69ff9ba5de9a58ca3c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5883a82fa7683c67736dd785e6f9dd1e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a82c8771498f445b3380fec92685507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18050e8749e0e62537ecca84920d0552508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c53800fbe03cc6a5773565a0f4200509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7d48d1d1e28bfe394dbe2c9f4d06d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1acf9ecb13ef608c40e54e6b74edb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539539303a47bbb83cf33145373fd635512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e74ac60ac981729979a6452d907f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee613871279348c95c063e8459b77c35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6f0f361fa2322d9411e272eff46f5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52a57b336fef7d2b24b0496b0c2110516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5db086c1e9213a16527bf5a7b6fd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5249f83047edf82e55660eaf64b701b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470abdc4d9e225f3f614a1cabc57ec4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170ac950fd51df06d7b535246120528520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2dd5d62a24e38187bdc7e8ca8cca5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0da8763d902dcf8921f712271bb05522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c095e40ffa0ae47a347da08d15b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacc47206e254c76c800372bdcd2101524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8969c5333fa72c5c54e7471d54584525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8043e4308f386e4255ef966cf2c5b60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f55aacf7a7c5642caab120f0a2804527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34cb8ef6eed83b7ab6b58797d93d1c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a56b8823124a15796d76205f38360529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006da57db982801a7138b2f225549dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded78e51fad6a5350f52419e742b96dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6111e488908987f7b56ac81321e1100532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab51bf71803c480421dc1696fced05b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f6acadf0271c831a376ff70e536c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb8d50683425e4a2442750f0c55352535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fd0337d5b75b11bc7b2db7dd9a309536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f46be0b5a0295019aa259d37424dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fefe0580fdda6356829118c532780538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835669964640a3f1fe1283d62e45f238539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ae25f88e80dfd4ec817f2819dc9db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff4e259fece6ee6f8947af4cd17fa9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53291e44a959973bca51a74c4b336782542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ceeb44f0b54b14f9881a7c8687f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139fb761cb281c7fc7c35181782c6b1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73bee408c7f41896b543f7d3de1023545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3591041d57cca6cb7dad5e08d50b3c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4bfa485d6b666822c9cd1e996ba3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b461c407ca53bc6ebadc755694e85dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28924df0fb3ca6431ca0dd4a5ca3dcf3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb34796e974f7d9e14f5cf17ac38f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf1651ff13fed978ac7d429ca909f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea12f0b9d749176310a5532da1e852a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c5f7d95a6bddb472b533739df1ec4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee609d363b4833186f353dfda311069554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e4339e028536a2b7eff18eba11d69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4028eddbf0a660727f8a7962574154556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928af32f9dbc510fcb9f8f2842d08124557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b676bf0825dcd7af3bb66067576334558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e41378b46cd3f351421b101955ed7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11164356943d60ec4e29912ec18ea1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76336a71dbc1b27ee02a8e911efcc3fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ba50ffd252499b7f3f36f438f3eff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28a7c3bbad5d5965321535e336e3f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3db9d146df80dd9ec06f16f4d81764564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd518fe8772024fd85a8752e5bc779565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be3ac054d2014a9cd3891e056d3aa1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c7b8a31ce7d97cdfcbb682b6301ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46942c99e22f5bbffa5b418503d66934568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518548a1046051fad476e353277516f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c91214ea6344f3ab0bbaa4446e66d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870ac8ed8d274b656a8344955d87ff9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f95a29f016468db946ca626f2a977572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7bd2a580156bb7589c5a0146135a8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cb0dfc15a4601766d4dfa9e9970e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1704f5b226dc76b13de6b1d1854b7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c6c57f4108fc5210288952b8425c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ca82a74ae62d6a28dd1cbf2bc3606577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8e0a2c0e47b79ae6e6bfd07afd84f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aaa733bf5450c771f03b8f5bf7ceba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320de6f38b020585264981179042c774580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5260ffaf08885f43f45b6caffdc79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697fcf31dadbcb49c36f2b46250f0d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b5a42ae7c6eb9766ee92aaa23fce9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffdb671ad660145727d44cc424effd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63d02330092d911a52476c5c449c6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda1812ccab397077cc59c488a36e45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e07d68b3883705355ec53937c00c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951e129a5b9caba529428d6359305eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a9b6a7a52e1582336e41e932e895b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15388b17ffe73e7a63ddae117ba7215590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf12c6d52c693697298b51bc7f7c7f9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94326fb6061016f44194c63d58cad46a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d81e3f7c8f751788cc8caa136b7d0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857a7aad6b5e1b10e07e8f191acc002594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3a9d232174090ccfd0a50e8539918595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c24ba0a4147e12e9eef8d786590a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8d5d225c50472371a276e7630ccb6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335ca6586b8699b33ec77722422aad3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce570e63d9f5692aea99d7bce49c9111599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d254dcaf0fb61998a6404d196feb59600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919726ceb960854fb71261ce0246b37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07054332a6e5f01513d65d57105745602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094b2200142ba5922f2679be3dd1fe3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5068385a149c9aa0c421bd7329532d8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145127637633365fd5e5d987a66f1074605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f877138d2caa4cc91cc703f01b0282606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a3604e617ada3b00122c5fc29c9cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c810cb8ccddc936d7f864dc4a143b91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7691f27dfce149768e869caaa5e23636609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb43af6ef5f0e49587c281833260aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe951eb1d5f47de341505d115737b361611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1ba15ef3509ca61d0493d503adbe7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086aa7ade3d19fe02503fccd6a140704613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c927b9c7e4368893fca52a86ebb56d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a485ae64aa93d87fb307d521555b4a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a611e76fee56862b02b0bf2c5a9e470616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe2c77d99045f4c3a1f09408869c58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3e4e6a6ab9be266f8670b569e732e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe2d59f2da841935d8870d2e02fa52619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd32390271b642f44dcd04065669d1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f204853fcc01b659d32bf71697437621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6ba0f735c64833f47029457af0766622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2026fdeb4601fa12f58237d25004428623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d3adc07ab9224554ba15f4e3e1481624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a4ad7af4863bd3b88f864948343a0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232636be6a9720736d3d9d23510ed094626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784f85d453a6d81c6aa295ed44945ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc39648051537a8b8f669232b449289628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946190ca80afc8821b05d030b9e80e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4daef4be130cf667a7fbb438ba7bac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de66275c335e46a41e11ceb83429f97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b7e3cf17de591a10d083ebde31608632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfe419d67ab4c9eb4936c3b17df7d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bf9e08b0c8cc60175aee0afafb188634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22571890cc5609c6b46c946ada611c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6603ceb9291f60af78afd242d8823c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee9ff1d3539019762bb1137b342cd0c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447d56db715fe924458e7a809d227fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51b0124accd855d956569febf0ed97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e52a5fe5a3ac3a5fad400fd84b20d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c62973932a4ed942eb5c02f29b26641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ddceab45678ed45ae34d77da234fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9552558f1168064935d9350bf6caaf7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd03a0fb2313e005611ea41f103021644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721cfef88218e9c4472bc1d626a5fa85645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d770f2eece81131e34c27ef35845d55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef710a992f9cc23d9476c094e8cd5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f3261bacaf9311f439f5ff013e935648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1fe51928de1268717498e7611484f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510050aa2759760dcdbbebbe220c558b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c1a4877b4d0f17c4d8f8f8cf820a1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d33adbf5e0a8a6c4d73abdb1345a16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac35cb551377307aab3deb07c023482653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f240ccfa0076012d291cf7f5b5445c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c80e5bd89945776c58d91a3fcff239655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd2a0b2a1043bc1458e70d26a44b9d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8efe9c24687d4926b27decd5b7ce9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78a63d78484c46d26243e2334a1bcf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adcdc20a16b04bcbb2495078fec612659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050e88039665df4cccda4170ee38c45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97daf8c8a2177de7c77701cd6675d8f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ba77d558f3681f11720da152a98de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8789aef665593fb76075ee0c8a0731663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933a49c95377cb148df30f9c69a87c3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72825cb74b1e61d7e024e2f92f82d7f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c30574c7c1f39b9386a4659a580cbd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae105df1eb60015105e684bcf2e8694667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1712f125d3cc621336f28b594f46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f1b7929e4eb58cc37f75ae07779cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc16bb215836a45b9b24e7c185b0b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cff3f15331e4a8116190b56b4ab43d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd034741db1f6a4b68cef871beea080a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d996e17786e046ebc00f4c761aea1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bde0cdd12456a889a6b18022b5355674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f663ead8107929deafa0ea8bbb2df34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf068e3a08676e2803582611275b2e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687068870b2a9fa9242f9b5ea0a7b58d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9272e8445d70573de339271d56e6e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7c4710d78ee956cf445faf79af155679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112408e7abab7461ecc0978048d033680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf60f40985f5c22a6a7de694753168681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125a382dbabf90fda253195132b7d19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05409ef1eaf99dd22c42cc5c7ccc50683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f028c5c961a30dee1b6283da6e4fe61f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa3bd0895c9638e28cc3516ae06567685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9aec8c8edb7cc7545b46479e2cea2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9a3afdfa5e47d736d32e9e2f55bfa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9f39aa6fa11133584006e2d56a97f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82ba73fc5f0fa4dc0020bc3d7057f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86038ec0e917806d01a01ec4fe06718690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66795635ac3ad6496cee19275ad6b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b784ed668a5cac8ea4d443d1c26254692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588b2bf7ce125a0da86935c5a8782f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa813cfde94ccd395bf1965681b9dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128451c4adde72d2f04de7b4daaddae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ca8416b734588a7812db6d557c18a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f0ce79c8c6a39cecfa77df3a8d1a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08dc7005964525ee7488af4e0af5d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540efdb3eea24a3d209c87fe07fa5be699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90371417f48eef7dfbf7810cfcaf3f7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96138fc0de3b5c8a84317c91f3d10a5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98886cb22bcaf76d706c902f28b4c77e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2f0aded7b9f7e287304e8413b3807703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb88cf7e55807b57907982ce1ad396704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94233e4ed654f6648cfe68707f983ca705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278ab56730b0c50ce93101195fe921706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc941c56442fcee971811b21d0e8ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef35798a41d53fbba716b5ef7f15368708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf5969b54bb3345af9c1fced0e0aea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b419f88b4341d393dae8846029abe5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d4503166f4c30533c644212f57d4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109a13ee1797c697aa4555c0f0f2532712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ee133438ac3d9115c4aa68ca260b6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013e3580a866e43eac4d149da44d305714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844124bc54404beb37273329b95d5a63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af46b414cccb0c5b178b6edf4872d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6523800b81f4f28a27cabbb01b75d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917149247b98e4c4c28d81661e86b11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa0850cc21827fb31eb739c4fcbb45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc76666e447ff981b54ebd9868ea2c2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cda20f120fa8e3beca714f2297463721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55ee3d560bfa7367d624bba862c0ec722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8887d327e651466f4d04723b73cf69723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c5718dc9b0d2c59d16d96a8e00212724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5334cef58b58094ebccf4770f17fd8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e65e57375fd84ce357b167e693007726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3b95e6d91f61d78a005dc845179b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcbe0de2fd32ec25536fab9862e0ee728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dce099f614404bbc7a17ab27f88b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701cf57b0f7a1c6e8a31b60b2238aa6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7007859ae7f614d645de8e2343b94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a55d4da343b35bae9b955a366c1620732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1a70b29306e258e538f5ca073ef35733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5746209dee178a4101a97d31c4dd787734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf8174cb8993db9984a15262c39a23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39713acfdd17f7b8c42402064a98ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b006fd72dc6ce3df13a82b186cb0d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9e44e0d525742e2adc4d950bf2780738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a9db35112d5b78b8f05e012140ce8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06edd506fbc9c4dcfd5d3dcfea4d6e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810d76da04420c02dacd7dcab4896f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316ff87a15cce95b222e158991cef96742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a551ad7efecab30224e341fbdd7ed3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2dee1bc13b466630f988a8498428a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f22214aec07e1a07742682ef933e94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f35f9b6e888e6b5e3ae409171cd6dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014dde2599188196604d5a6f56cf190747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bee5d48a38c10255793ed84b1910dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1777c24aec9711323e50f5a8f5a720749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f697b8d3f9d85ca930b8ff91dd513750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536bbbdf25fb49df08b318b67da0b83751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc14b8f209770a244a910a17af66b7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d4adad4f0292c4d00e01970ef7da3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcbe038a60cdae87704dc73f4f1b02754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27d6d829c2ac7eb8c514c159058abb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa418d32f4ee77cc336f1375b6c04701756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1733ba1ffdbe3aede5bd0d51dcb826757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d23b4a710bf625eb979c966e5ca4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc36431f263de06b3ccee8501a1f39759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>