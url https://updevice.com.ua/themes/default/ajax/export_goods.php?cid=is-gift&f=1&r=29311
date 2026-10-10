--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdc086a3cac5ba70aded4ba7a2e2971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ceadc003863e2989e8de741c20c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db3c72024cd80dfb8833267d3efc863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cb0853ee1ff1f3ba30b9001d1b1034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44379fc790172c9cf7d68846c2a0f2335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3e297c2ca403712cdb5808c8863fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9f1c9cbd3dabba82c31811112cd697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cf710bfc4ec2857320f58f10eb4b28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405f90b28a6be129ea3b9b26b5e55589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c73c6556c3742e9f6bab5d9128500b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72123c5fbfc2a7413b479def6ec748211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e24e1c554729b5a0e22906b38001712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcab63f70e1fc247231206516c3077b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd571a2df1f95b37596d9e8e093ae5a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977366384ca29bf7a058960e32e861515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dca6ba35a3056048bf51cb87d0ee916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165cd80471ac348031213963a0348a117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db22f3fbb8d1ed24d0dbd0775d6406718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c649218ee56d61f27dc81beec30fc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab6078b496817d67ebf04a35cbaa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026f48057fe640957490097998ca77b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929ff7dd537909ff4211c6104f73b6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b87e3e1f0841f20dc5c9c402d925e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983e53f5b04c80b6d1fe68dc78f2b2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede4580b7a3c818591b9f800dcce24025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97123540725b3d48d4548120938a7426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff325e042bb79a9272dd0e78bd3e28927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605fec46cef9018f5850aff850e5f6528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122f5aa312274eafdcd7a916fa679c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c136cebb10636001f151ae71b54b28030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8b93b2de1e190c43039bd31a6e7f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ba2c198ce92049933abb8f609a28d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a66f615a222bbede4e97cb7e461a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2457e74193f05bb5ccb243e10198bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f196f7fef3366aef8ef8d60cb3996b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee287a8af96a874a76627f76d3bb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470ed2c84339d227849574704ab7a0c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da19df1bd9d23cba311eaa707da46e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8f869be854e543171f6b88cdd317839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89642b34477fbe6e849ba0de116a117740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63b686af7d677b08850b871fbe0a6241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9824815059ce4545644b6a1fba111d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6ddb9635a29fef5942f6d45d14f2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e915b3e2141ed7164f578dbef148244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458422d300e0a1eeb12f0ca6771fa1b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30694714219af85bcf2246422e84a21d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85e5f8da20c5a423d3004321ab6ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe1f8f3e3e32ddccfa5de4ff5525948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea685a5d14ed085c887671f62d0e9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc1ca9920feecf373671ba7dc3c9950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bf9eefc8a84261241f238fa0385a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbabb9f182c555669ed95ac3c6fe9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd87f34bd8a59a19c568a89c95a7e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376abf660fe793e57b782372abaa364554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fe5406257bd841b591c5317c6507455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4bb6302f45a0691f48caf2624f3d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186689c8b8236edf9a7ff89a3e8c3ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec3e97d6c306d767020f2bd33aaddc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc4393423b0cdfc8346586e851e41e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e66ddefb630fd3abda180b543637660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515ce482fb68b94f84d572de8ca5eb861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdabcfea14469a3fd01078d59159013762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6460e4644e1b595e7071158ed618a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe10d1d6a1f19228f79a3661b2d9cbb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59cf2e5f7f15713037f34d3384ec1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaf745480798db3602e1f36f1fe41566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357781e351b7bf18fd05d5891de83e9e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c77f421d459ebc9a30afefd6f9df2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee49d6c5c5f163d93b814c69e4fa7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c6b77478b4567d15439c4c41b949270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91725cdffaef680534f312b2aece336c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898de02c01fef315f7b775666e0778c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b2a04095a8dd436689dfab3af30de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebddf1e6edda33f85e65f239860658374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb6e2298a5f2fe67c0de2a10b146f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29904cb930b6640aeb753d6ad5a19f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8ad156a56b40859f545f886d73a7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a143dc380fa2c14d06dea70e3248178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf6b14f33b23ebe795ec728761b11579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961476a96d655844b166f6a24ca8c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982a08fe07b91437c42a4af13b69b2381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438776af65d9657daba91fd6f2a3a45582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d9f00b335725f2713848e2a35b5d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efa3ee95f7ef54303b263c105e6e8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193ac52b7a7684adf5d18b1eb105a4f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458da398e44c4e7614dffdbf3987d2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382582fb23c9090f023ac78ee91ff2e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b4f7204f408b5352101cd3f4acdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb3ddc03873dcbc47571e99c54c8b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f64b5fcfeafac711f455285eb1018d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163a666679eb25751e58b028cfe5e3191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37ca81b3d01013771050ef0cbbc6c792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5965dc8727465133923858c038f2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25878b6cb4fd9f7177dea224cd4635d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d003bc241d320f68907a0ba9689ed2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00aadd13662bb286f85cb73f87321d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a7edf69011cf4c58f4cfaa950193f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32331341d86cff53f2056adbf62a177c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611bbe4083e6494bfb0646645b7ff2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e71a2d32e139403b0a749cb7a1f5cd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d126bc0e67dda0053defa16e3548ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364b958624b4976c588bd59b9589fce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2d7b102f83e7a451bd6b750370e84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe24b6cf4ef39ea0f2ffb9224fd95d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a782e67dfbfcc778fa031835aec3b53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195434475a088263db131d7ece4feea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c76a1a6861f0326bd982c4f6a19c8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4aec01a6471e9bce0a6edf38f1118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ae66787c6cb3a37c005754cb71703109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77398024871535981b095550b64d4e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9babdf495b2809ae63c17b6d7764e26111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f81b62c991e8e4c205c050f355169112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a116ec6f05f9bec56b234ab8c6d5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6050ee0f97f9f7402c90aabd9810bb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532286f988c16d2eb50b1d3079e46f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3900e655ce1f67f65f695f1887c39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d0f27cee53b66ce6ef65b4767f80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43fd02b9a30cb80d95789b2df1735a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233bf01842172ba030b0b16c37306ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f50dbe61d16774c1bd637fefc2e06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8376890d3c279f5d11c5b5ba4d1078f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16c00fd32eee2ee4f02ce5055c09fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a857bf140cf3d183d26faa40e731b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e862ec4902dc57156ed8c65c2c8272124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd2ff614964008b2a0c49fba9dbb0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff044a777d3ba16665ae0ddf074d01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e934340f42f387a247d2352770a87127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc2780b7e06f21dfe0ae66fec059a1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca49d35f4f9ae76eb88221ad33ca826129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb629aa2e75f2701c8e62a56f34815130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae38dbdf0234126d42be273451883131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41060b5b22c3798498f3ef50d9eea8df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac167d4c62d41366d062d4029d94286b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589bb1c93ba36db923099effeb30daa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0517f1c99f535c7b4035bbd6a86031b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5c9137fa602b62a3d017660f2dcd8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dba525ff5dc85e37a40b6b0d652e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8daaba5aecbdba4e06650edc274e8e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18192a521c55606531238c3963fd1fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6472acb6e71f74b9c5aa73c76ede9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bf32d7a41a6923731c17e48da3576141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac56d818da756f314fbe1a1249c15a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d50b26672733aa126e81144f6be6e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2ce85631085bdd4a34bc65e370d60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ba0e91639deafc907036691f3e81145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a52ee9ecff1ae443163147892fa94146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd968460ddb933902affbe92e5f2816c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54b50764b5985cea8c8822c02e1865148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ff746b5c5cddcef99e5557047e2c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2464c361274470c1d472a9f5fdb55ce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0ecf65e566b7068c4cdc065c24e9d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b6feb8afead10c9bf0d98d7dc66e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc365116676d321dde78030934619695153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914ca99b716928a3762cc0612153ac3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee243049b31399095e9d5ea6cbb3ec9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e1d64e2e86099603a7cbf0bcdafc4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb278282eca117c55e318c9fe1438157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ef28b41a8f36463da703fde31a8fe158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c538bf9a288fd73bfa7b90a8c2c3594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d7f5ad2d516b5aac335a59ec664d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a79879c4eba114edc1739fa5cd711161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b67ed181ca2a9b28ad49c85373f4b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144d33eedb5b78021cea5782060631163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54544b6ea2b06461c3c267f8781bf8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c299d914ebf95aeb0e612e047a350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fd6695398dfea44a70bf0a4e3cd4b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07fe1378ec3a24e6a56763e1f3f8d0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb4ef2f70708fb133993bb521d9ab6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79eca28b84d2ff20376d1df1365c31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01091c03ec399fdc4bce40dd0acc14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b0f45a517ac3b0d5058e8aa5611bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d2142956d5f8bf9abff7ede485963172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee35a9e15872f8658be149b28d104f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34a2c10b2e6228adbafb5e9c342c00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce67a028baba67c79b53b10db3e5e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba0c5d3c6623b5ebfa14aa61df080b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a97aa82475698c9baec916b657d11177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eaf1a2b6ce22f33cd4e36041bcdb3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876558294c079922cf8410cbcd08fa15179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d9d54639e77dda19a039b9b74ed7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff09d1e2817bae3eff937997bda0346181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec528ad3be51bb2fd41837748101a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4def65dac934cadbd1bea50ca144a21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fded662f9b3935270857669aa2f51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c250dda6fa03c89477be5feda21c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acdbeb742ad9d2e36ee97182c80602186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb8f844420dddd0b8ac4b6dad03bf9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e4da9d02b8f09185fcb1b84bd95ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccdb1d2e1bb929d6333a8c1b17b8ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a37b1654baafa4eedc0248cfa824754190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248da1c46ac6a052a6045fe360f1167a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2bd029485ea3ad51b54ad5fce3761192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606d4c285894a25c34d4c4b09707f1e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2c0f4e32adbc52bfd50d8f8ac4a8f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd7a94619df9da6ed1ce93176e8a53195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ce425056491f0d7f64cfe20b18de4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549be5e395a7057d3c52b4f69fbfd348197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd53535a185f23e73881f5cfde3a07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719eae261e3b7847d65c58899cb2c852199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b8cc85839ae76830d325bcbf38667200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b76443bbf3369e3fbb796bb81e5ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd715c5a2b6f1c3a5cb24267bcda5be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaa9292ea10c71dc09687d8710b77e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac343e24d00db89dee030e3d07fc4c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e577030dab1693f04b5b8598afc7ca4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3b274f13b4864cfb54dede163159c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc35f164e435731860d05c8f1ee8531207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348ab5bffc1cdc701b0129746aa241e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebd19b4948081f16e8b2022bf7dac4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428c4c3622fd6c9460fff0aceb2acef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0296990e42709c483b09553447c2a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a92fb1595fd0880dd01fe9051832ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324f2e9050e04a3ed9ec88d016652fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f4ce1559c0f2c123ffc67614160ac214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e402a9edfde62dcc71740eaee9183a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac682d0c788f9bb86a3c0e3738360aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed94a6fbe6bc20f059c60386241f22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab95880e03eb3eefcb735302415bff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9845f483cc9776a831a56420e5fe3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31409d39f0f40cf8733caba6351e28220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104becc206d30d8924455984f6a54dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe7e8d12372c9b7b4fc67f93d5d27c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f5af0e00a9e20cec50fe73cbc0d5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d658c6d5e6fca52db1e282e4f99cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62611654562e27276a4e829f0fba3fe7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eeefa16d6b0835192ef201d20074b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b158960826a546ac2b2a366c2cb8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310602cddf2c9f43386dd9cb7815acc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec376cba0dede16a5ba52b3c53077a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be618e9b64a0af6bd1b91d91cf6487a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f724ba8f0ef2f514848658392c2b61231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcdd3d01b76f022390a3c0bd8ae60f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab677206cf9379cfaf73ab26ad8a5212233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2cb627534fcdd18bbe6100c74e8c4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c757d82c36a5a2553c1387a8ebed4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27fca5d1cdc8726b27747b9795cfed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01454f14eb64f95b4aaeb693a51eb211237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a49797e355f11886de64bd558d73b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc12c3af4a028cb5d18e9bb4b6c28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa2cc52149e0a0e12c48d6d2a3e440240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4072add2b14e1cf3278418be7cf68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabde8ab7f5661ffb364082ef51ce4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b9da8d02666eda5e0423b31ac47ce243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7b47a63e346e0fa7b9a7b2e9f1b4f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad705b56afd778ca515f883d900da55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015cdf12e2ed5da67d7bafd52050d56246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd10f4dac85962419296580de1a584247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e6ff7fd5c79be928315de7fe5d21e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d525f91f09fab3c10bbcc04fe27ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1817d36370917635a8919309818978e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6b034513b3cd745f8e867d3e85aca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a4dacc9b434c4ea86b5114473d3cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcdf73ceaccc5fa7109439076a8040b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af24c94e0dcf6a09f5528f56f4a22d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f358ec420ce23621805b715986e0e95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc732f7cdfb2776f1ad132e2ebb729256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba2e6a086989f3980a840f5e467e3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d546f5b8451159ec23fb221aaedaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e119f5ad2b250fd8df544eab7016e42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b548875370a89d831e89d3c0f6dd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca933e6b3b88c373ec06d8ab98a004261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acae7b3dc8936e9ba59b9124eb4d7a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ea351431c9739b2f07ab2f8b0f1c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95828fc6b91db06a7dbf6419919a013a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ebe2289aad1a48798d8a8f5251641265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf45a9351dfd53949f366ad32509b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3c494996a7b70b5e8100a3dedeb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a41c52943dcdc4f69104a2e05bc83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4898bd35c469c191c6b855ac69d578269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4062bee40aec26d6c987d1882d42c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf0dafd20e642876af4c49bb41194f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d57ee74dcdc1cd950bfb887994c21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086e3784b3d23f42491f9faad4914db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a317a0b24d3bfcee728ae087cf1d7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcee1de923d7c862968ee83991f33c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe83de4f198e3c8233062f09ba7cdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e05b15725ec97bb3d97bf0ac060e5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151456f21b4ed869da28767b01190f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65c2153db6e7b4c8fc0d099a5790f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebdf4af19d2b29cb82add76c92f1a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cdebecc275f35bc2eccd04d9f6a74281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d47eb84e4644d0e462c484a1c7d9b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c25df73ff26fd9030d63c447a85b6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec81753f65a5644409ab64eb40b783284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0252478de23c791d0fbd8ea6365a105285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebeebec6a245f02113c552b1810147286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56edb6987f784d791f0b8b5f00ab91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925e037dac6536dd602f1b586346091288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed33104f512214f10dec47985c402bb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a264f94f4d2508ff1dc02880f8e747d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441bf20d30b15ccc7d1e438128ff6e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed90711b31286d71090a9e1bffeb9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793f0ed7d9975da0569a8db4f6fe394293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e37566edd9517512d87d3bebc896d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310d06634543fb920a8a5de54e5a883295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9011c87b07b96534d4f14628a78b54296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b79fb23cc5b58cf5df606d283635de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541debd489420c858923711abc7c0f6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427e7cb6fbe89e69d3274276d69a275299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285bd4a36d88e1cc06a68bf664cd2f7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01a10b40a9efcd308792d552601d7b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672140e0b29d47acb08d44d4a109c84302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2668ef24f9986f2f2e726deb7c6a63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833695cda372edd5c987271a6957ea77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f0f0708f98b37ca05cbda14a701a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ea34b23d97f74762955bb549983c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdea1261b1115aad79bcd709791050a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a5f5c32b0941b37247ea40896999b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a82ab682e616a73b646edc6da825c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71729738985e942e0a2189b29eb39a9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d49fe06ca36a9a3f0bf299177b305311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996d5b09120b22dccf41f8970226148312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73924b3127b99239f87ffe409cae1da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953ddbefb621927fc80c039b81d008f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c572e3b0dfe4783ed71bd1ee3980486315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e4d72f4f067f9e890afca06c14077316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c98d3f8221e2939e549d059074efc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5960c514e98a134cfdc38902b7d48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b7d68c211c641cc8ed01ee60f1c8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16f1dcfb38731c18b00edc7b750de7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdd5d65dee5c29e7f6db3fe67e989c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabadbc5b911a90b64517c7ec6d9c76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b272decac90af59b15f5686171f2d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a763d4c3a1870350bd5853a28d0d3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba607792986669f432d04efec0d8c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290b2c9321313173a6f8d8db762dee1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2fdf6c2c99c16e698aa859ab6a65b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfbf3ac0ffcdc6e7ca2505f90cd464328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f6164521d71afc480e6bb8f38db69329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d34d51a0076228d3afb40270455f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d129ff5af59b860b98eaad52c7f14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba2bea72b28c56746880e6d07f2ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e04b6fed2f896286fda2bdcfb06045333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70dfb16c11432c7cef18863e122616334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea21615a3af8f50d1e8f677d4de18a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f33b3246374e27795c9c46634b354336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3242c264c22f8d2667ebe8c9a37b297337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d35b5f2c94f699ec9c16cb4e3deac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edce1ee6b0bffbd26e1b075a600d86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5502be03c67d86363092dd216045cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60413596b4a30e5de6e441760b38052c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebb0badcd8e7389a1e41030018a9dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec696647717008e11e954646a3b84343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd480ebfe52017d5952c8b40cfbe4f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de4b670eb81d4359fc25fbfe15cb15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e142e2bd42891b631aa3369372c213f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f57c342e93ce0e4ad5efd491eeaa2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a27f249f2120e5d4df02d9441290955348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070c2404a0fa07a338a3d76945f5392349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa50e1041a01d578c3306ea5b4e5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fd9c5a30f3391ebfe701dbe5c622d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ec33f0dadec220b0fdcdfcdd70110352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082b61e646fea86d29d7176d19c3143353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046456d6340bc398abfc201c0f0d917354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e25b999cc6d9c8daf83bb03f736f81355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff087803195565efe6cb8ec3a28c31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8d2b7550be6986784c32859f2d697357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb365a2ab4b6f7f3eda3870c98e8a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e78c44b8a5efd578d56a9df6a31f40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb74ad33a29cb611e7abc08924e0039360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf9fc6cd8bde475f6f9e9c32ec76d9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc37a75c76ae09061575d3c5f94440a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74ce39602b404d1769d6f7d914c21a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49082eaa83d4dd466de8bebf95eba65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661bd409f18afcc0ca7eaa6e28e0cae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1036160806337d07c82d2329410a74366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af404a806d0339e3fa7417e80ddbe99367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c51c5f4ed480a8eb2bf88662f17753368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95726e10e60cebfff881d44ba8a0dd6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e75e33fe3d5a930a52e56cb2daf8e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfb5d8ac5894d1dc0ec4d4a21d9d4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6125b7b3a27657bbd9d6eb884417a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d27e4b4e198707c4e44d731fad54e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473b10a480777525329ab2315045951374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06257cbb8f9fbe74619e8850edc0c41e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67b0e93897da651db530ead92bb0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112fda78eef1a18ac2f43fac10906e10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414309df26de1ea0550642cf894f589378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd618aa26d67735c2e142bddc362f2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dac59c7f35aa5dde3056b97ffd2d73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b285523456e1aff9d381ca488eb83fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f653c193c278e6e64d52bbfd0b6b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abef9ea6337cb34a3ab93234d4847a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d29eb4b7bd900a05277b79c3067752384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af6140278eaae5f7221d3aaafc2fbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf63db30829acdb5a9f0310c79870386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee3ac2e014c54df57cfffb4679e433387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c111d9b156e42cbd60c9260550af06e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a93be632bb371d27bfb48611fdce389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584c80ef16629b5539f78297f9afb68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3646e1031826354bd45168660d5e04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22063b3e58b1c114f708b683b1bf5c6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08310b68710f78414a6d16c29581f166393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a29dd5681af0aa29f6d8f2ef45f966394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50bc2a00528c4d47835e99b4a26933395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98786211dc2cff6852485892a36a2cfe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d051a4a44aa5a4287ff2693578da4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf4c8c4b551acbcdc50c1571eb8b98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baefb84134cd20ce43b21ce65053766399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4eef359144aed09aa219add7d7df0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec32a0cc496f2a7c7140db7c2f8b5f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f6c27b30ff6c077c299ea3cd53f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc9abd062e75dbc1c8e07442da8b42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae41df15ccd066eb30a14a8e8d567d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf6274cf3af3cf25460eb0c0da35e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df1be935b957f0983de684f7f5b3f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d26261cc38b025f86c2ea4ad6eb3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6b0b557e5a10da81fe66dd1ab17d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5cc61848ea7412b7300d07419ca8a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ec709dcdee9440616462016240272410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1d31f508d8eaddd57c81b86457d30411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef0cb00a8c4e37a9461261d634d293412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c812fcfb7c5cb0ebefbecd10aa099b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561f247fe369826610d7a525b3076e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ebce52f50509201ab0d1e364d2e66415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c865ce305346f229263de2a284d05416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82e8d2097ed476d68cf2308bce10a9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a23b817fc8098cfed638523a0626de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fedec1ba3a2715201bd3d5ce5c64ca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f612dc17320f08c035cbe203abea680420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda7238c06f65eb1867fcaf9d6b2998421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb1e7fbef93657ffcc58332f70832f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ed7cef295fd410039e9942a02af95423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a3d32ccd589db201b00620b0241bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead503fb1655768e917f3e7e81fd09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b866327fe22f8e6f15c501313d50600426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c358173e644134ed6b9eb86c86000bd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738607e38552c1cc1f5212656d06108f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f22ff842ac7c64c01d9ddc0b59f72429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f423fb83155d3748e733f21af973ecf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d225e209715f4cdce6efdb109119286431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e4f2ea0df0374bc74e08f089484ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a7d81fc097a13ee3fb14a504be118433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dad9f8b02ae947830a9becc527178434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f6f980213b75c535bf512e3ac418c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f7b25e5df4f0f01df33859a783d6a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c0e0d61a2de5ba51e61e53cbe0b02437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2ab8c357df80b297b5180da64a271438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7bde6a2bfaec5e37716b94130580e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fa4dca8235b3a8efec69d25005c2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4989c8a7468f3dac31266ecbaf20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21c2e3b6d97155ec41a98dc827c594442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c84fe9ce62e1dd02db4f7a2dd5b1f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5926c5800dfa0672a69de46f2b052e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce15c5351f8dc24d827b187de910fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd47f3c79389b05f6f263501ee027b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a64d87d642cf0269377f05ae1e7e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c74744bffeb31a7cee585fe581165448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a6617bae550e5626eb0fa110e358e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d0d2f3351026be587b82e6977c1fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d45375c8d3092b9b9be275d5318d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1f338543080380aa284ef18d85a4b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecff7a12bd5391989a3c9b3eac0111c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8da405c6d79f2800d68500f78fdbc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141d52d51902cafd0682d56f2e16c34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b41d21daca9ca5cec51148e77c7556456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ddbd8a57e8740025fa71dfc9793b7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2764f194fc87402c9e886e9693fcbb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e63ab63e10f52407e82c3d8516b4ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d228de55f7a56e879097e7ec123b90b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2c22436e1a172c6048713c28aa0a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6e91d482bd24797d0eb84254b21a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968703359ecb95f6b9a6da07a89a072463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f68d5feba2251d6736ba926d7a0e2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9895c130e4f37801d400164d84e63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f5eed46266e0d4de18bdbfa6a5a2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd19f0fd7bfab91e451dd6a355b9450467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52979b05deaf6ce90ed4fb8de2784130468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37670f1419189315d11a351b1b60f3d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebd4fa4ab32598171414a2ef75373c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e2a0151b773cd16d2f9dd0087f0fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312b175bb91b1738fd8bf631f34969e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbec77cbc47ec24f2f295cd5f059997473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57b10a584f1af72755ef4cbc50293a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ac776ab2ed928f4a2305ba543d4e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87822239a595a6fe14051141fb4c54c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68b9debc0306b86546764d64a20532477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720ce7fa8eed671abcf7c58d07cec3d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e04dab6ed4b6409c77c592b35ab94479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5620ae763c1bf08446b1c7b611e3b32480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c89bc0e801740ac68d3132190907d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bef99e06c83666a000b75d479f0ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2c66e0363ec55c3f362aa0ff5caa3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472202d2069c79a4d8569b4159ef03e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e4f4f3dd854b19861babb39344fb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97fdb2232f4b587184cb252d8d4737486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdea4d9df79918a94d23006bc6ef599487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669fb8a4761b994eba9e178ac495275488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e6b7cfbc87c0c123727ce96169dde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d26d85a40da449231ba6738518d47d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1736ad535b8aa6991990b26ac816bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e4e2648048370864c400b3e3f96a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41077ca103fbf7bd3af71ed308ac08b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c37e85909c6f536a21dbef0a4755c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb094899309c98509673d4eabdb86adb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a8f588f7d76f0ad9277a35a72c5a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aade5476cf895b9eba52772bf856c3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c73144259f62cac28c8f32b55ac093498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb4f21bbe7e140139d02bf618f7bc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706af4b905e9a1b7ef34a35e6b895ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972020606c1d211296a8cde0ba7a407501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b468c14e21b4aae0b24f70cbdb270502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdbdb566156558144452b8faeef3c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cc1fafbd6bc71ba2937c8f5c96d32504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a6b8d2459d76ee3166bc7fc33b871505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0bfab1e04e6beaccac2e2f985def1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b55ec66609655a7414c069e153913507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97c14a1a0cf7785e43a020c0a64515508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6393b68f9bd95c180adf4a0fc9b709f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9550c65505047846920574d8a664d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894fc7063f7311e254b2202e062eff0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a70d6c6e0f3ae686836b7619023a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f423b6b5f16cf8ff15e674de9833af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0c15889e1bf159ecaf54139ffb51a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df81cd34f61230fbd418cc4f7649e41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360abd561044feb6e6b364cdbcf459d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90ee86d3b560e3cb5a5e6e845d3491517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098891dec2d92ad2a18513a8b8b5288b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090077c7d79da2fb92eae2a23bcbac2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca323f50207ce297c00f0ca2f86788c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c68ed2402f4f1bbca62a898d653f19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511263cf879307498a1ce68ddc2aaaa4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e3477c45bf7d9d98004f09051e5a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0739b2057a8faf42e69447167f5e9d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ac4329eee6ed3448c2d9b27a752c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a879feff5976901b118a9f3276337779526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cee43045da946c22a66c19eccc8d25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de705f79fdd2d90e7e0e358751b826528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea30adcec62ea4a23cf050f8410f974529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea2e9406e45024c084f91d05789889530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077727cdb375189538a352f961e803531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ab48cebb09593ffbf53ddc3c7bd09532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3607b20f311efeba0b9a9ae8ba4b81533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c68edd8d59dedf45097033288b27b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4c2a10e557315cde11276f0205ad2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdef710a74ab18f37c7b83718a8d9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5055c9393e453c408831cc225b50c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4110be2b057f2ca8870907b8ffc3fa538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b57240507e8de8ddb95a32926043539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ddccbb71cfd41cca660b958d0e1f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88952ab8aaeb3bc436df62c5ddc7a9b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77db14fca7068228fa2cedda9f71d79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676a61eea6067988e6fc29c85f74a402543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699728d1fd76cc6787cb0e584baa2c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e63a2372f2990e62aa588d4b7c1f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02386933a6d835098f369087d5b713f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e157bab6043927ec5bf119b6cb143547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1cfe744053c035fe1cbc0597ae53a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ae8be02ff8ac656cde1f7eb879098549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9389e4a6f0104ae9db32676f6885ae7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8a880959451018cdb8de6504de539551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bb2b4843b22707cf77cd4d429c68e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994de88933d6a7720d8884ecb592338b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17addae1be06005ce4852ae10c74a12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280d5e4e3efc3c16a771bc3baf0b8bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad7c143f8827c3b120afc1b817d555556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45441373d7c32cb9231e9bb9a38b20be557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a7f1a758f3a15afe47bad15cc7ae2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a63c783265b59c5359c0f017c6268b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454709ae4e8a6b56280e396534d0316d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ebb67440202e1877d15d79a8c0e42561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762907f5e45d00ec887065de1cfbb41562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba534c099ff8e290ccdadc7144559f1f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a9d741aad9b6c402baeaaf0ec706564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397981df5cf4ad73293c25023c7b8e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bff53c5bd299e2b7ac8eefdaef4a16566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd17e3c6b2e4e37f5c7f816d127f140567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c34b2eba25c61b6da2b0f6c5e4a7ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9d7e6330ced9e1ffbd32dd0b8835f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477b5e5ac912c815b15c09b7fc8ac31570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fff663ed340cc5f9aa925a701ad1cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338350f98bebea2050412dce0bc6186572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7ba6e916dc77e50886528ae09180c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2eab7c495d80f9e4f68dac2c8f7b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663ecf2386b9792c844e86951ed2010575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ce5152906946c29bae0cb535bbd5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e3f686ed5815bb46d939771fe99d7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1334fa61f62e147e4c21dcc927d5aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858d655c9161f49744814a7759c33b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9a825759ad0535f6b9febc7796ee2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438901131a71c4ff70cb02db2948ad0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4056154ba93dafe7e0f32698db591582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef29143d893ec366eab67d20c98800583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece8e915c1bf3a94adf00f99b220178584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57be4163359f6e0fa69b5d575c7dbce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0520788f1d38bb25c250774402101586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796564834e73c3f72f9fcb005b156f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23151d427940fdba3538d7a6aa087ab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53357ebf0dcb63182c5f2f4d9df097c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b48c8907feda39c791ccdc7cfbd7cb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f081702b7056777e93ee4896652eb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80377a4ddde900d9d3a4c57ed46125f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611b253e44ac48007f7066eeb7d5b08593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2da30f3556ab103b898c594d13d1f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e71388dddd07486a0d5c1bb78e80dc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb20cff9d9b44d615077e693985534596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568bfab6519d386de37096c77920f2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6226a11b4f5316de0f7d99b9e9541015598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd03eb1fcb042caebcca8409d7940e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db728162e9ae984ff5e5b7e60d5612600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b7f126f10205c640f62b3af4f0e71601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e39b151f4251eb8de1dd6b05f9b0a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a72a928d08312c8a7010621f028dc2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760e1ef48c6ca9971ab38455848dc81604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435736597c034932062f1fdff10e966605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3b71713882d845efd415be998942e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155c3c15b9741b840a462ce7f4ebc01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7573204753ef1b8a79644f9ccc28a6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2773af395f2f6dcf4fba4a9963f59609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a943fd91ea42ea79ce304bed04eded610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51375322fbd982bd4da8a457848a5308611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56501a96c94959e016a014f2636d24d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bb87d0e8ff89f89e2429eb0678697613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70996637edd18dcc45c9eda8c183a861614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3ba9ca152e1101ad60582ffe56d7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8decda29ef7d14a814a029bbf4c427a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38077251765e89dd1dcfc3870fd1549617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb6eab69117a2bbb43fe4fd083b75c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1f4aee6a991008e0a81c30a94f5b3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a7529a638b3026c7803235f219cf2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547fb2913a4647553982cbd6b30b35a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a53a3b02b8116117c3db39c25a870622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a89c4ec9de9e1127b0c662630242a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224bcc89ddcfa1e7b47b67da3550fc8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b2309c95dc0accdef2275acb594b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8ac65aa0fd824c42e41797b80e186626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db134e84fd489b67c4a606d0486ef1f2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdb3383171205104bbe22b2bef51ba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce5e8b732f01fa80061fe55a753a45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae9de693190c13bf576b7bb9a4f54c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec5d8dc7769b923445e5973cbd03df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20aa70e9379b159e7914b616e75d7d6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea5acf726baf21a0bce1ddd20f0325633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f7dabf54030f04fda0793ae915e1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d338a8730ba4ba904b5b1bc65dd82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5705dcacd0e42e9f76539e6e9c4dd2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977176059bcec561996504f8c4e37aa2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25a6c869b394a44ebad09e2ebed85fc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfff24fd3a39a07330f13755408f70639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d4b5cda062c331817d47f29493f5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56945158b2d100638d7179f68e23a5d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90813aa17642ae1126617554101f7bc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd917748ac63aadd498e25688678f1ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040aa7ca042b800617efdb5d28487f0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255bcaa424444b522c8d2a0bb932e32645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca4dc9238aab72c35fd8658a4b74e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ce9b43b81b807488035b2f9415c28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d989abe31283242cba9370383edb20648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58523002a5e2fdb42229463b04fb7b4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2d25917207065e59a0f1b4a14765650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b831fbe75f0a9caa43bbe514b267e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0115a89cb1f8c5cbcfed655bd92222652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff04240e8919507a04ee4c81d1c00d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfdfa575752422e682041f0d001b6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d85f976d9e86f09f3699cd31d73df6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006444805ba791536a7e5b1e6dbf2b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3166eb79dc6602cc31430ffa5175ebb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266dcb0fba64eb84dc08024dc50e4b0f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aced9a26e23cfc5d70584a106a0a5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291927efb532bb401091dffd20e039e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e34867d4d6bf25fb58bac4b9f545a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c00aebf066e27bbe8f6309ac7a68662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e62a5edd3266eacf86168398a93d09663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ba6af8f0897682044617c85c8be39664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc4673d64cb4ac1d47c564378a8be3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204be387544e4630a6864824a132dc1d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387b8e5e3e7c336056460bfce657e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4742a1fbe802d0ac68a8411207de0e1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a594c7af6a12105552d9e070f07f5b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda763364752063a99e83e0a950f7de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623176eee1c3f1ff58f4f54d4f02e1e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ad78e392365a6a446df91c93e2755672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf064628240f083573dc6d9b02de7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0ee8225422035400e008a78c64ffb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7877a1338e16b0b22fddd962d92cccc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c9c773a08a782f6ff6011d4746834676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a8c168ced9ce1043c293a5d9eee1b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd81fa82e52caf5aeee1bab453da29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899617a73b8f4ac8d7dce4f56b61c42679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5134bd8b1edc5d80c27cbec7ed863e0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cde18e4d14ef9b785e761c98c81a0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a28553a383d30f23abea5b03cf80a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1dd2a8c95dc611a55e6e502f6a936683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d57779205bd21edb0d8d1491b9ee6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8259233f2e7694b3d9992117d3911685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb8db05888fae8f8e03c7be68fb39c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999906735de4c02687860d2ddd8a7b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef207d7b95781ed2ec6671603dc816688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fe45d1c53437bf228ae49d5638941689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea69f05b3d15ccf49cd854a56bd5fbf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed83d76d2f0150f1f1a78f74501cb9b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378656a6cb59fd416d9ac771e598675f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec01fa8b24ce0ab88535d5d4e29f5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9fac6da4bf895979fbac163ea1f41694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc060de8978ad062b903ce16be73b1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137d68d114427ac9ab6128c0ef985e7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b4646424d231aab35fd7826859a9d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b21ce11808936f00dfc95281a2e8e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55d0e07ce19b839e58e143df83ce28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edf343ba1a9345168e5bf4dc14b6ad700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33435bbeb6ae77919e38beaca0419c0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376f732a34e00a989a961082ee083aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaea251c059f59f254ac79099c697c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677d0a20296cfea50d0391b92fcf7a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09fa93ebd3b8213cfb822c43b9deca9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bd6b635f2b687c798e59413987df0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3c132d4701913965f947b38219e3c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9b4d1b25a4b86ddeaf2bf0afd9a81708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e75c0177392c9fcb51c3217fe5004709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce1580c46ef0af132068571bc27ae6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffade67af3911f1e1d883c785b94f02711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b85158046ddce01fc23f6a387fea43712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67075e4204186e5abf7654fa7e2c56b2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6096ac649c9eb2a17089d2ed8a6d1de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f2e4bba32207843a34d7fa967ed26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539a6b32bcb871455b1ed6e8f4e5ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a09eec17161b7e251b954200d7231d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5c90036f21b82f974ec6731f18995718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a175cfa7c00cca91c51e0de62af5a87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6e78d3739e9686fb494ed4185eaa8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c5f3832651348b490ac282ae7ea1d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d356b45ee0eba929795a54a9b927aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44af5568a541ef2b79850a427cd44c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200866350e82ba5475aadca08a941eb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9df4b8db8ab7faaff022691f47e7e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d7134a9b00ea04d7c0cc11f0012d8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7bb0fd5e370dbe25d52e91caf25a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919011d3bdaf7137726cbfb3a4d2a58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df684399502326a89fb5258e33ce414e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c78f4b24ff22329da4079d0e00dce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09ebae6a6ba065118786f537012b0b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc6f61c2847539273732ad16c808b61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237ccd9008ca30864cf8ce6a59a2daa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d325e695cf7d3516cbca0b0fe87c49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce850fe38efaf185ab8baf5c307df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff086e672cd40b0633bb68d9b45a755c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa75ec80c85e9b6090def258e264c6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dddc296f9b872eefff34aff4deabb1e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42523d9d60b02b6cffa88a0e81b628e8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4c11f1187fa23a3c3086b95ffabc4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68da64608fbe68670170ceec4a7a67741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c04461523de9e3f23549c8e26bff02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6c1cf0241dc6bdf8ca69bc608e832743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe1ab4babbcc61f09c190adbb3d71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3ccd9b3d805136adf48a0f2295336745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05717cd8a3d9ec83c283b9a3b1add502746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b19bd089a8f48afc7440b4b7417e71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114c8cf880a653c9763d00ec787847e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd9b202f61b81b6d4bb7b805655acd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece1b6d9e51af683f00f4c2e6284948750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf41eca8e1fb0854f5fd310c937c98b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262d065f9038348b99282e73d1cf758752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb2ffa3fdc70bda7bd7a5012fe68fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139da192a232f07c8dc89e4732707e6c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda546b121112d7d6dac93d036da30b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0c00f37a15be9ed1d72f5075e2b11756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71621aedabb7de5a3b647921e53452757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c57249e7f3f9a751f4509b4145138758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39adf4fb3650f1ff3697cf1c22be40f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84fd1390776facfab13c8ba3490a091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a5547e71e02b48f7170cf1f764fb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ac5cff18cd7cf054c9df9b97f67b13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cb291a07e58d64cba78a2dd4c53f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339c74f2402862ed5c3c0ccb35571415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d06aaf0edb4b1a8847664300d0168f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cf462029a639d4962cef3870e72837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15062f830c7e667377011ccc1b07418f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb7ddef392afe2fa383a70a17c3f1f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add133c8a1b28cad4a3bf7115b8ecf510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3c89fc0c65bdf3ccbccb4d17b4ef411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7651fed6eeffdb758d75c90c92c4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa873151c77e3ae0201f71b6cee54b4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20740b1ff7629352b927437ebbacaf9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bbc4ae34176e92f1279c2723ee9b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3c5b72329b8c3194e3ba3f727faae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb808364cb86f2d78ad506ce9d5aa3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7600b8b5b871c92f9d1c4193b0e2b5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7b36dcc1d6b8c1153f0afcd06570c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42730c248833c4cb448e937766064420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09381534c0b0da54c8fbf28a567bd07e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308a0fcb50318c40ce813df944febee322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1588e0f88c1705d1d168629041067e7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0668506fdf46d3fad8c04d8a93b3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b51d7864ae5f953926c066cc6b557d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb64209d147c4563f8bb966a8d0b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e7c559a9d5f9b12825b84c6bbd09827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbc99c65b9df96b31d71369be51d6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450f28494d6ce85360f268edb4ca60729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c51b9566b82fe2c83fcca96743fa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe7a043c25d53990d4258ebc926be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bab474353aa4e8cd90f30fff963f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7125c2ff6a1850ed8a6c84acadf62733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651a2cba1f957a98f5a82a8f30c6c7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8b2f3f70f1c413d6eb6dc62e3b1d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc3b7883bab4ad3452432fdb8098a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e423092fe64bcadb5fc268bfb115b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f238a486811fceb3b669a71d4a147f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3659cc2cb22486109ee1eedd5ca3aac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0133f233c3e8674824d47a6b91ed940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d742c1e1883f4baaab54adbd5bed6e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541a4de586fa9b54de6ddab42ad589242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424766f25ec49c9627fe7cb4bfe23ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd84b7b441df0927ae0d4a3c05dfa244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd9de978c7e18f0704e75a6557de0d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8bd9a7e43c838323f1deac8df1ffb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0be997fe75312398a7120482323b1347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5f7d7ab585bd00d28dd25f125ca9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365f896bdfc7c9e6a3cc31e372dc40f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc3d2c358d5d1ec226e6bb864d978a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890de140bc0a66df345e3b3b218f06f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509158e55eeaa8d28b2cef9af390bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8895486611355086007394b8fe8af53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc334c48c52cf1f11602c811caf95f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd86924fec604d1f2a046ff90dff535455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b31ba0114a127f4b69c38cbf32a59556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795adcf3491b8f93384fd3b1edee3bed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d557bf162d22803913bef0a86be06f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f56eeaaeaa355b7c77f5247e3580f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948603b22c4f1b883486e5a79e3495cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb08cae6ed9c160dca796c497c59d3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ac84df3450f2aa8a8bf75427e954162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c710c2cb91662444e407b4c66948463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8386aaa8546cc9428fb0e3b1597ca664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad44f32f77b95434e11a2436b1ae7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896fa27ed5e95d9b5c2a50a81496736a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cf89783403c67483b7a07fb3035bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd748803f1f19e997fa0b536fcd38d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c458717b2a9484bf53f13461f3fb44c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ecdc23e61cd347ccfc1e07eabdd6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32241ba5e84b2fbea66db6a00cf7b8ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01610ec5c76491776f2ed4e5e200e62172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b022685fef60987236cae67204630073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ee490527701ebc351e80da3db86d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebddb6458b78232b09e60ff914418b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a87f3b631131430a6dfb116220e1d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0766cbfac547135f050d3ccacd35b1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f5c137a6c0624deed40d92f26b57a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d39cbdf2a2dca03f94e96b6c84733079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78543da31120ff03679a638af2f37f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a13dfe38f1069852cce0b23653c0381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8adc14ae399e26fde8fd1b81a927e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2d9e59e409bf889868243eaff5d2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223de30302c0cb96fdc74b21cbb515f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25336d368f22fb0352c0441498730085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70086811bd15c884dc20a8b849fd7386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa6d1b3501cccac315fc846bbc850587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59f041702c9889cffac044e7e4da0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c38870094f280bf8a72ebe939423689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad3da430980cd5e30ca11dbb77d6e990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5b29b65ef1e88d79238fb40af994691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e441fcedcddd79d9e814fbdf6758e492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a53de3452d28dd4a1ccf6cf7d2b4ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028c9e05649796be413feec708e6f5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7b0333c56707d25a14c97262e600595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a536f0d01ff20a6744908521dbec096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58addf4b3de31122aa016ad6bfdcb2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3168942f9267965e93c1205118ad47798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9e9cb7c937f39e389c6fc8f5d73c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f76940edd004381682af2fdabd4eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713e700fc5bff53779a40a9d752c84c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa699d3f3dcc04f2a78ea7f7bd0a945b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74548cc70c3c4d4c1e043082ce99a21c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1645cd1adb545a07fc628a3263543a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c9bb13ecd10807dcd80e0a96cdde8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aeec3f965783409878fc299d0e7566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc2ff0f2f522619dd93b1ee9fc6f1e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178936335c25fb420dab67a08ee4c225108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47427d3ad1f0ddb6a68b1e0b254207d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6ee5d0acd9d53d381c98019705bf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6164627a850da1638cefc023d6c12111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813e49ea931235ca85d4f5061506236112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47f790d4e6a32bdf2523381ad5b22f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e32f8c3c559315a102e768187b5b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e496683869a0574b9417342e8ecb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac633aa779b3025abe414435b67313116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d500631d0c1e3ff6781998c3d728373117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b8f1f9cbcc5bd77dd95474a16744c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b8e1eecf899eb39c764ede36dbc4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa59bb90e180e6b399cf6d5df77b5c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97e8a0d2415192ef3179a3e4955ae0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba17ad2753b1f827f45b6f5e484bc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341a9c2ca795ecef8969eed29e71028123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d100a02f6cbaf488063ce88efad0aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09cb8d35214e3539b995f9b6196d6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c85ba028be946100c434bb604a2a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6f993891a28fc2a3f2a4e7015b170127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d696e84f781533daa000421d5a934128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7623329bfab7815edb763f727fa893b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ad6d122d654ef01426a9ca951c4e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23925936fcc817f1b56d6a59e40ae723131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1b0f9f807212eb96c5efd4f661aac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d994938d9f36a75ee1c0686de64f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593709412b22253b2e324edf3a23df32134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e72d62248c3bed39f9119c89e2f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b500c8038b82c8e2b64e8e7ba9ae0c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7388ea9ee499cc95dfbe4639cfe57f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb59536654a53125d9df44de91b606138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912b52590b4146ed2179b98ab491cb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be53948d81ea8e602e2709def819db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad2c248c80c1fdf4d67612ba93e77d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62649ba715e20aea5a0bd9c8d54cfd38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f572af8bd10a1bfea3241fee84597f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f238475364b2c1d8c11119f44dd4ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188ac84a0e51eafff7f74032d89c7e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1352d909e9aec1b9d6516ed357a04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf803de327c201b84de6d9ed051c144147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97d9b70a6c6a070bc2b8a6989c01f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d49b0c64fade11cc7decba4fff4f34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49f101da2cfc2d3d51477a08b51f4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ca6c2fff5eda27854fbe6732bfa88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eea514923dc079f33b9f464f9e406a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a48c84d5718a1084f08e76da45f8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f0d4967f0f0f85e8310f682ecad8c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2530d6d1d00d4e131ad2020eeb0b53155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f24ce788b1f260ea2777ac70890232156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16efc454f6b902d4ca2a104f0877d53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6621e48451f0be7b3998681b008f6b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d3e00074cd4ba8040a6074bf4f5bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52501a43ab57e51873921b0cf65ff5c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5433b67b5896073b6d8f0e1ff8763161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c91700c713cd460d0582e28682d99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d0b204f849d326415d1422470c996163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d22abc68ddbdf378cc48a5c00eb6b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172623007de59b81a66d66c0a683f61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a587f66e381e04fdeee0247c1334d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829c9ccd89e9023ac8caa04acb552cb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b575f9f80e3d2ce7a4531b6b2aac3cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddcca1de84599a99c783f20b184919169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5a036fd6b7a541ad1edd9fa0d459b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8083ef2970aaa3a1444ec86d7d18d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eab4a1eabff69c1289795d92fff883172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d06b32c8e27210d7ff32b55fbb218b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b15a6902f97234ba2a147019b553e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91402c24dd423fd3c64ec2bd1c2e925c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e1db7a94c9f4c46f99db503086ad5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3257768cfbfcf5fe7d1b6cbf8bbdb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff3fc5695e9fbc240a0e57bfee776d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5a27aa9a2a70ba7a2811dd05fa27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb3e2a65046b63de17cb77cadad9cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f99bc24ce9e667c8eb726e7a1a0c72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a05d3d2aeaee768605d987623d7d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce076eb242ab7c257c91d2776ec9e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6aa319906228018bed1962a551eda184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a4ce042f986e446c98e8d8cc8ec69185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60d728023075dbcd2ff6eb50556cd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe14dd872ac2759e55abcd299e44033187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aacd31c881ffaae4daec30257754de188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abefd4d5fd434e876f01fd9efbafd19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196d3a14db9e69c747c6fc0bd12f81c9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190c82ea7ffe1162c3f9311016f6536191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68544285e716b81daa695bb2acb7172e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd433b2bea72849a40778c80cd0b91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b9015596cba45ccfe1524a984a92e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb175c4306a9783290342f5c674ec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ecf321518b2364c63d80d3885ae6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aafd6319ce87267eb72f80a371a067197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296c57ae4065deb7f116b51db69c10c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43705d621925fb5dcfafaf7d77cc2b08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb2284747771dd4600f47339130c5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c690c5ec075525f7b4ffa14542e7ad201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e91bbe41db1aa5dc461b31a84a26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372c1837de8055b0789343b6e219e74203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e577f4fd02e62b7707d3b05e75665d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3a694e68a22dbee05e66413c3691205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb70d4650b2333009ccfa64b86998dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1cb87ba371bbd077cfb4506809ef6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb76b8e9066c24a5f83630ea1b39a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af8f008e18f68d723ef9a3e5c0077f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634aaa76ff1d769d9de8827409ec7c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea545eaa5a12b062b1a9d935084e0af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ae876049651e8d5de43f18be825e7e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc626d43f72e3547235ec26d80f350d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707f70d59fdaf1122a6a57f634d4ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf03082f12bb6b7c093b2d6c661f93b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8c77b82b5acf99c7a538f691ec161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae68f83a732a80a93c1de0b9e6ea721217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f616795cc4207d89b10ce4f9ab9a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fba5549355a00696dd29de9359bd3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130f0284951d04ce9081414b8d2067c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff8c1090e945d2d3720304aa2b3600221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f4c863ecbfdec462a6b8f4b155368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd75374fb013ba3be189907756ca5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08ae69035994e12eec717de4ff7e7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec669673654f55a0fb11769cc0c6852a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5476175fe3260107605c9df83d8359226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5115add2cea5ec984e1efa5632d8d8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea685dcb3c043814d5da7f5cd41e08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf24a810d10c2871ea3db8984bc805229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665ea71beef022aec8bb4558a6a92e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbe643b2043700fecf039f9505ec76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75018fb6409758671da54ed5f2b3ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c496f9ab09e8cab3a5bf8f2b7dc58e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07263bcd0f4ebd3ec8382172e78939234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecb9571e653365ee329800e2679121235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d3fadfd74e2aa13a3b1e3ee40f2b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4a3b17a7b7673dda15d41ce157333237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8292efb6253d31f9e542dc2b9f66314238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce307b0bc7003236829d21b59fca362239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84db290479ed60f9042e4147aff1481240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10dc5d368a06b9e7ae708f2ba29e33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66bb26b208a9d2fe8b5d74dd8eed53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff9b9c07c080a69e84ca629f8d66db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b186577943b6a65028a0a429d758c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12821e8c1811c4ce59af546c5243c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a8f73d73b7a3f827c3d9452bd1b33246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84961edc205ed2abdb26830b4eb6df1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719f9ceea41a8b3332a50ef28137f3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6322f7d732efe9884525152dd834d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14606925a0a978291dd386e68c227b24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c667b4460eec2c0db7ca5b6bf4ca52c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd5944efd8b0d3fecf617ac5c5bfa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46c6f319829b966ee5ab2ce8757f30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc6c01f6e65606007e510d974294c2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f816d0af3dbc62f3f4d57420ad87d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583badf4eec62727c086cd17212dcd5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaf16637c61bb511e0d05cad1b968c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacccbba502d7ece445e102b6623173c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfc357e6f330b9a25fc8aaefad7059259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3062433f534b9cbe5e2ba57fbcbc555260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f24de92726795523f43ace68c3ef1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dbcceda1de187a684975b730ea8d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010d89cbed7fe7af92f626c3399ddf1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9d2399c6901a4d6c91e2f99bc1bef264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcd1388d586802da18896353792a80265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43abd214c553defe693d3ac6aa1bc0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0359e63380432b4b57642238e850f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b7323828c5728a35c65833d74831268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cb1af6f61a6a41eb2b2a9e7034d08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d1335fc81f4be371ba884936efc8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33df0bcac0333da4431cc0d84b528bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89e0190d27cde3c8c5c9136ff4967f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66156254cbbc4ce5349d9b899c72451e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88c722213cbd836785834f97fd7ba5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6255e163c001a7c95d3a1f9adb4d084275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a7e5844264573cb3efbed1411c122276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e3d3bb6b54afd7f4fcec785552109277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4be824b43a6b1e67f6fe7088533e1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e78affb384017dcf56c3f2f874c4eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0645aa24df544fc5884807b7f5a9813280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e644bb7e19f85855a97d393a1b1cff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9ece084412af1a7ad633105c0852b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58d3491c3f3204c25557288b16d91b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598882fe3d8db41e8dd35480206ac3e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a452f5e5e4ee873e8b073000a06ac9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279f489d82691dc5b6d3d6fbb96a232286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959c9c07412c61584035d3826d70f65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e5c380ea3ffd5f4c6eee19c741eb6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82c58cf9ce7d327d6e5af40b06a5d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c6a5b978e804953887b0652d3fbaeb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417e69e33a0fcff6ae0f778f38ba08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6fa26964dfadef2e86fbed70068c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407395daa6b7ec51205e70c1405d465293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c530c65a7c30467c8614456b402da294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ff6000edee937fc3a82016daea415295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e1283eed050220456cb70b1e3052b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f9d3e3f1b6e3cb1b89ee9043c0df5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68032db2de114e9cfff8b9969225011298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c2f22f1411d2297bb7c265caad3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ab08d7594ae3ffaaf9675d9246dd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc050167a486cff1e79a5d6f4e8832301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d0174478917d777539f049be25e66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289cf4ea7f083a838f1faeafa70f406303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b03303e2b8d698c274ab6875f64d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387a6a253ce03b802e8ed0bb1c3c261305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54419300b9c0b726110f2335234581e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101afc79bf4692cc6c1cffd203d46b8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30ba4029610ef61ed7404fc1ecec01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bba0cebb529871fff012d524aa258309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540c1259bdac03bd4b44804419192e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83aa84c1cc17d4f138764b292e0fdc1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787b607b0cf859bf003135a0c6c2099312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e657750297cbbb2a1b6cf3f17f399313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026e0c88f2ca4ab95c42e8913605cfc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87398ceddf066e2bebf9dc8d3e159a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd45e38a743119fd5b6c43996e9110316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ec6d39737e342263345064cad63ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38674ecba4925ee57ded7ae1cd894309318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bacc836b5627ea505fcbfe034b1b54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace70106d9dd9403c4519e067b0561da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989456fa200dffed8a835f25f74592321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71cd69e70f765c8737d23b0b6510e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf215c3b8c35032ccf5fbba5471ced2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96052717869458deb93ccb0749e8dc7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f5a83c94ee4c1c126fb8ab382c7b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8524001faa2b3daafafee916d4088326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523906d85f332de2bb097031e0d8e8c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a8a141f88f75439ea1611df7841fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26111f6ae72861d7700ec394ddd375329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dcf6558b89ca1fe95d3abf277ef3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e789fc940018873ca8782c8454f75bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140cc1164e3c62179e971a4f832674dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483276e5c8149ea36f9c726a50c0884333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1877d615add7cb28efbd653855e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5c8545dd105b3c3c573f394cfe2a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7b4f9c7402680c118c5c05214508336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40000ea53ba58f4f24c7d3036154fd33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddff8d21d055e5d365f0f8824f8a28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88b176953479e84f2a87f6e00b1457339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714553eb114fe0126e08b794f981483340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1c08c35f82e6ad7bb28c69ac8df00341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495af29b42a46484567f8c97ee4fd2b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe24344b8c58d24efb4482278d8bbd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afea0831f81d1f1ffac4ca5c926a0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47991547928e5714fcc9df4d5ab45608345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7fb7dcdf874489487634dcfd441ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e9f14b32bda81363e351ee39f51dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5c59c3dc8d00e8523b5c66ae74a40348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66be73e799266a80ff1a922897cb503349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6da52845b54ceda6cbbb03bec9463350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efff3222bcd3518a6fe139f6a80427351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0fed44c0cc955d2595a748461c2b56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d3532c2e4bc1597372e4f687506b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4d82ddc201d257d97bdd30ddbfa51354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70fdf811997ca50525e6a6c0caa748355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e2857da2db9a93d884f7da9ba9d7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f638d28289c46c33a5bfed50ef9439357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0950f9b210bad2c800f25329855f92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d0a487c4b0e6a37f590d354f8f96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b48add3106eae38afac6edd1b90e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879603f806a689921a36cfe1b8c4a64a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac7dcd905a740a5db8ca64be56687b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbc2ba7cd61fb87fba56412bd60343363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91871322f66fa15338fe2d755077e791364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5874efbd28ae7295fe8faab600e19e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e65ffc4a82d6b99c96e6ed6f3410c8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f1e90996f9c93277f40b720ba1e3f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1cc634b1329df30a3ac5c6b2e4a682368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13776440176194c8cd14d7d427b87c40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5482851b9d159181379884f165886b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fb83a79729452edee07c871b30fa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e9cd0614c9a4c48ee152d330504bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba38e4a8353168f17802576c37a885e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d94f7fc0cfb1e4013a619fce02b075374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cff29164d6d5c5f016411b380fe750375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17921c4f84f1afae41e9ad25c4332521376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a124d4aba54e527369105f62e99b5e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850087cbe681d72407c9d7fd95a8120378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1b728d284a7d895b3afca0f779ba0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849832367ff002bf424e253d25ce7220380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fd760f6d0c99904fb11d83179036f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76afebecebcbf9304100f0b4ba031a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e472ac7409936588a517987bb66d68a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ec007e7d7c00649a4e476e1431055384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc396d5a76dd5714ce41b9e01e09bc4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715aa121cfb4f611517ca0d28caf9a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124d4740ff2bb32bda8ff423ef18386387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cabab2fc2aaf3e299fd0a5b834d827388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc4661014e79519025df8075feb8f5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb92fb68173898777986f4a7f347a0b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5421870f4f8b8922b8ca86102519c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6b332caeea20eb317dcf5a33b8c61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1ad585f1a6e5f1cdd331676e0ed98393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb7f166f26ff31c3d8167ca3c56425394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a63027567e476c9958601f56023216395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ee9313935b68de6d93ab6572416c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6740ff7d73da85e7d444fa8edaa5c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c65c3c83e480929bd3dacff1e72de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4476531988ae65528502fad6aab31a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f019f15c962ecc6940e754ab96069c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a04b0d0be15762f2916ecc6d9cc21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec0b8d09c89ef5a8d24df2ddbd0283402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be09aaba4bf87bae41ed1941a71d6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a54ec705aff6e05055bd98d5f0c51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8a52dde5deb33a0404bd6887ad09a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fb737d44c966b9290ab1e0bbc92ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6002149a103da0960b0d2e2dc94d048407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225c4abe4e5b913119d4c5b7b9d6c2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a27cf08df51742c07552d3d1f98ea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850da8362f23db651502f4f733237c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d29140949d8c42228cd7b6e6df3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccbac62f6b7f5e39102d09eb20971b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25190ae073527a8172663395117b989e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b8d539846f22f26ec102dc1e1b3b3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb656f11309d3a29b6ac71061c00b47b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22c74916334eb974af3fc96f51df40416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113a5543b5adcddecc914154609bfb9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817f660dfdb376df800889f78602b83418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d562556b8a27528c09983fbf85ad4f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12932f143f4749e7657bdb424e718030420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f1b06d01007db0e49dd749cd0a047421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855885adaebfc0f9185d0d31207d72e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8c31fc66fb55b3f4e55a605fb964a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14b9d8d9dd0ef9e6f3a9cbba1d0490424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690087d42e3df0902cc06a3e4d537648425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bc49a03275f156d38c7a9edf9105f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172d098838bddfcc872e8a2adec6a29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612348ccb5aa6d23e10cadd2e661fb1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ff891f5a83ed571b026d34a50bf45429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e751bd81bcc10242db522c1d01fc9b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16110bfb0f4e49e1233621e5ed687b57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdbbe96744d760c1a6f9902c6bad6bd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835143f7fa6daa55d43353d12abe05ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46094248ce100cdb165de6ec715a9df0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f2aea36ad53641f36c47780832f7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2f92897c4787e99e69dd1c8ca301f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f4cca7d74d6edd63a4306d0adfe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbdc398edb29e5a81eae28291d3162438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f449602ce34556131846c5de180b77439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7803016d095e7ff7a2c07b37185212440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f74266f336a6636a12353d56ba2a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b39bf61547587ec39618a21e72c549442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62e0b8a2187adcc218e747e942e74b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4a7d01d6a7e32a56d1c375c8c9a35444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e4a3172c32a54664a2f61c87c5f11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662b891826fc158a50629bfb494ce7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eca52da8d056fec0d49986d7c4dd62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a73527c96ea22b52d375c6c5f816fd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa386860855c84bbd519a3b909a3c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3f2a775bf38ca21bfc5c3d017fd0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd09a75c0b6fea18cd44b9d33636ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89195bc15c9461bf38bc234592d946cd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c61c77b583549885b447eebfac453453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556e2ef527979e4280480dfb04c4078454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d5dedd66599fb18d0a7031df037f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2971ebc2c5093cb8142c367ad09d47b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40b49f4e9571e0cd71bae74c5d2d69457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18d271b2534d9916a83fa4bdfe3225458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969276cf7337a7cfcb9d5f8b1fb9e6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a9d279a8f9fce3b149a77f7f3ed23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a8cb146b3cb33d1869fcdd4bc0eaa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204261a08d9a0a53e34c26d7d8dd0833462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5ce024f9c1debf821df83d0874bec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b58d50dccbe8e72e784cff4cf737ac1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378b843b4eb72c9f803ea082b04ec44465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92c50047323008d68a3e47b55e5bfe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880dbdae5265d70bdf2f15ae1b59c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b8b777c6eff81347873bf33d68421468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d6b1c1e9ad01d8f252ca2ec2d12f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd984f3a28847642b4af26de330e7b04470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d1c73005c06706b05fc0791e1cdb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2642cae75229f56d435272d1036cb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8627fced42439fb2abd7d7be96d33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d59f17d35f244ad7e100207ba58576474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f43c44cc6acd51d9dacffbd4d78e94475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7781f190d6a88dbba401666427bb074476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12228163629f3dc584abf4e43defd16a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284320ed8c7019025f9feb7b95ca3b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0326d18fe01abee56f7348ddf1f494479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5c2d5d85aa81eaf87a551b7840d3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963cdd92b161e7df742c31a528189a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d620526a7117a07cf97c921a67a291482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a6228270f76382a1e019870897008483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01859688753206c13601d7f1a19e203484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550d904ff864a6b7a40b261e596d4ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556983f53769720bf639a0417cbadec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e724e82dcdc413aa11d0438b4560299487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98f22343120ed92350dc500c92e122488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4972bfc334f42a17b429ea9d5bf1cf3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a669566da8b9f2ed47d03a3a10c04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5f57f5c957e4678dae54caed9d40e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ac2d7de543e54a7c3032f965e2fae492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0eaa7192a1898e061411a81a3ec00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2e2475d77253c3ac8dbba73b5acf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbab41c23119406599cd152ff860b0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e6361f455ebe4b6ecc37794c78c83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50d24c3b7bdd76178e66713c5233d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54787b82fc673655a33833f19bc5056b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e899752898506fd1d25b570b0af01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd6913c46a07e1eff84c93818275dc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e442187ba72fc7918fd633d4379354501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958e2f764cbfc697ac5c4362565021c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88586abc71d960e5bb0cd286334885503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3c498c9db63041db58d6f0fb845af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cf61fbb8d12e51885cf693c003e19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885786293e042254b623348b0ccf56fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33561eceb2259dc9028d58e64160a62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7c48cc8432f9bca3785e5e07a7d36508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64366f9609b688ac9563829f1f000253509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab195887a5f51a927f141c626651fff0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443477ea88e1027ebb64ab978b044f71511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a88c1b77d63f34d47a695028e12857512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be7dbf4f64c2f870d401f0ee526a1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346a0b8752c37688bc6e1c6df484498514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471d30de86ce1d2962539f472f0abfd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277726f5f341598df44a9f5473b14db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea1101b0b5b5723be30db5f494015517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae94a8708f641a59cda0ad665a8dff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb045b8eb0ed273f2951a8d1fd931519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763246b077975ebc26f390706d07e35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fface0f2cc179e1b122b07e04ff73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8fa0367c42f405fe5b32cc8f36426522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad1810d961b92fbc4890263e5ede92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18e300f3dd09d5efd7e36ed264cde1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea1f2da22117442d0b19ed24d504cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8ebc810e4324dc0e8f969c94a7ee1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330648ee91f96abbff4f9b9d248e49a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d5244d25024f86333a355121b3795528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54439b8a91ae7bc7604d06004832a5fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c2e69db03c898897c2b24bfa38a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6aa9ae9ebb2f5d21859fab7ae04a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fd77e9bb24bbe9128e31ba3d5827b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab81b17c64a2eeaa881c26bef3993bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285c94a2247189ce04dc08b4e40923c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f7aa12498e2ddba6c2dce9ca810f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59d3e31f4ee6cd78225623afc12e7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6418dbb48de5146f506ce4276f421537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc98a0396b3d32b46e3aedb03ce3ceb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac83fd7c0f76ff79bfdfd51865371d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea38da210507ef2691c8bd3e3b59fa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db164570f8ae3cbbc118a383ac12181e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262179e7e5976f6dfc531ff4c5921a51542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cae2f17723cde2cc66c6d8c9f7cb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a201ade447af39521521728cd7e1b6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ce62615812c40397d32659cde24a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac444ea1764b813fa1871d173056fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3969a357c5eb4cd0e5afa94ed3fa7c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043998f3f98ad0fc083d67e1d38fd37548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382debf37cb00d2b8f3f826eee300cd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799dccbd87e943daa855f348510742b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56f1d66b216d53be23e8d4202a79ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd998201769f8405554e4e2346fd7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff855b7ce869c30cd18c73c31f95f6ed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d53ae1a5bd89057a885b9f3637246554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0790ba0fd48d5ad299176e46c1bb2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0c22587167eb8c632dd0c4420a5d84556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15f80b69b796463bdc5b10d8389a93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b0bfb29d26d7af7c879c481ac66f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33159c8d0b3c2479c9424a530777d5c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e990c53423f4aa6d69f88733214de8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008db5ebbe741fdad2e53c011b15e05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9cf8c0c218bd4ed01c5c1900c6889562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d979af00c985d089bf802444fd2c4fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09144631732708c56ded37502dca475564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b70ab923853507ab1b4f22abbaa1bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb43f7c82bc6a01447d1a6797432693566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f16032e64f081543cdabbf8e2635567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244aa886ef27865b82f63eeb05804705568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8551c45a1c850e44f95617203c2177c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f653395d1f12967f04ece9d3370f462570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5881d8024eeb678a88ad97eb094b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d096e370023d339e409ce9832d5224572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123493192a25c2428f4df32d63725c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5199459f17e53da55f9dfc2756be8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04e6c4030504cee921475136cb365d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8e328364859a04a90238323d369fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c14fcf668bdb36a056d85323860bb0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c47d1d9a7ef425fefe8e4222cc3f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809edb78692e88540551c46a3e4270fa579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2971c26f605be476bc5ad242748f515580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa0d3745edeb18bca13dcc6ea36df0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9176c56f64390aba6dcb769ed3f0d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379f597b4f250b880e785946028ade2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde8455d210277b3409a0a88759a226584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3281670fb4fd7611772314e9f2f53f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2992223f0c2ec52ae7b8af0dae83d41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718522f4b25a45c6c0d26411760b741587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c719d5539d70e365d221eeb11b706588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adde6092ef7a8b99c14da0c208fb43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc491d446f8c06858fc72a0d350bf4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad0928244cec04ecf4a15c3f1d6abd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e35fc1a7231dc7411f3aac04ea9e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360061a7142e39b5ffbb58693db7bfb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a43f17666221bb6cf732c60b9bd6ea594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf15e27eb3c725fd0abf2aa9bc56b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00bc03b79981c3f4a8815a3e692925596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3dbc39d5394f4dc81b9eb02cfad2b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a05fc94b1d86520fa71157364b318598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd6118cf486703e9b306763b14a834599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05e5ac89a717742481e3af93c99ff0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793222feb3f0c41e5171fa079ba32fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb57eb39b0f331cebb120013951849f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3a49ec6b1d9ede36ba2a46a93f03b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cbf6d301725a59d29f51c4437f0a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feadc77a6f1ad558664b05ea70c5dc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a6cbf506fcbecfafbf262810b9969606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802e831fdc7e5ba4a37b84b891a93a9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3485f0b9f564625cf710a2dd8583b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ccf104be509cbc85c76b3245eec60609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156a5336221582af68433a73c850029610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338a48f69bbd6f032f2bfc9c7c53d09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff883388f808d4f0d084de2daeb6f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87795bd6c5641cc210359188207b206e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7632addc38f46a34308fe06ea3ccd52614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21132da2c41acc591a3e72d9f22714ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc06cf358eff391a84910307b71451616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcfe91e1eff7e46afcb29116282092617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0f9072db19869fe8cb364fdd2e079618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6a03291ddb53fe1e26825e330bcb6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b7be5437145ea39f018414674152e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16381b5a02e1ad73a61664dc1b6f9fe8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ede8527ccee95051606555e914de19622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59dff6e3835b9d91792d411ca98dfa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba35918abec65f12253b840f55f90a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078b84186d83fb31fd5f14cf789755b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b5abeeefeb5d097eedc3183af6cee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c9f1670d801de5425f5d43d6d4fa0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560bac70d687644f06f89a198b75851628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17d1cc5d2a40aa2a53aec4acb06e65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7144571600c3ef81341558b36ec4b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5c879a5bab5ca672da7e60c2eaff1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76969508513496423d4179fce8f81559632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d862f0c87817c9b7bd191deb6e18e02633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe64eb0d468c338e89fa35a5cac6e6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991f8cae8cfd5f0a5eb1294262127b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48769762ed7320a9ebb8759478d923fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c905a43e2df8567c8615bf9f4fdfc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f3985624bd0702669c4578e92a21638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7191f18e246bd12f54e33bcb73602f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb364bdb0514ae6c56e96e81e1c040640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb078a793b26fc4e1d89fa4b009a7a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34b7c944e5b82d580097e6466a5b53642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b823e094a07d39421a7d33178ba171643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a53c0991c8ff5614209b342e8c9d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c9b5f1d6f3c6ede6d3565bc74074c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522be5d3a1bc7d29a462fc8e21a44e4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7af09c0831b2a047d37b242f5c40a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75c88631ee3878178ff60234466c05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d8b35f383fe5da9ccfb970aca35a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f5b2bf39eec46a9700f9ff49a139650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dff90ac9a03fabd264c5faf46bcf5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd59915d200bfb352503a72953ecb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74469cf548a8d472024987b41b61e6d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a750d45dc19a970961b93a6a8f53f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fddf158f853957bec13f84bad7e8f2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd62b91ef2bc8d455ec049ab23514ed656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91cff31418ae4f6e90ba4e3a042c62657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88d89de9f82ce8c0c609912dcc1a836658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14269c527d90be5c6c1c3c20558262659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe920e3c47e1cf015daa1d71fe9151f2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f221c0f133891387ecddf2c7ee8be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7cab873efdfc7b0cc0f510c4983be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540ff79ba121c3b655ee27811b0b736663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22cc10c69d9080bf6c14ac4118a7a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed49864f393232b7531b49c2775899e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d3f0765a194c124d96523eeef407666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b363b68c32826b6731626443873e41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a53128d1a539636e1a8f6c0384289d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153a54f6fc49cd24ef45d47f477c298669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851393008c29536dffcf6624cf25098670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8659564042cc995c25801dac491bb5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d31e193523d5d10bb746ae6f166af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1d3f99a07c85191af498a52c169b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ae9bfc8e4e32d7619de3d5cd557fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007fd61017521255bbabfeba0b49779675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da242b62aeedbc7a9fae7fc5dfaaf059676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4223580fe5c43c3cfdd91941c56cd95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9926c69c6c8ace63c5f19230933b97678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3486b5d011e365f8750f543203c42d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ad2185f7f5829e25d2c19690bf30680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11001afe88f3f77919b581941c4ef7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2205afb3f10fc25a05bf4e43e946d0e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92452562180a2135e3d07ba1488338d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd32a58e15b4bbcb75d41e45fbb7b6d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d89e4772bd1ccb6ee5ea629e19d31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d66e0cc8987afeb758fbcc05af738686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4610ab43bdd52f616b7c0228e5cec2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff958eeca14c7a29685f44988713e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5b43f363370a7ac88d92a498327a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a0ffebf13a1f8395b974c4ede1dcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c93f073bd1d7bd191a6874097c02c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75f2063049e0c4b5b7740f486931e7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c0cee485707a1a49de859b3ee29da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5962f4556947ebe8882f2d193b3f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a794962f27f1a6662b70fdb7bb96b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f171c7b334a5dbfd7e377e2c9246813696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355d25ba5a0e6844d7c482369540a52697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514353f6915d9d5e20b0d05e4d80a77698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091b2c3d7e28593fdb486b454a30825699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7b00e499f3049054c9c43c07efa85700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe70014b4df1fc88b1651094fa4a72701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e084f329574039478f1936ef5bd697702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d2ade5d68b3189387954a5700cd5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ef295aeb1a9ffca1d60d4940bd3a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca58839e587bc0dfb089a960fd14aa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a589b24437aa4c3516356175f333a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e718a74eede0df88ba23f9b7067bb41f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e635281c0b8371b377901cfb43811f0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c081f8fe3bbf1ae1d43dc64840c64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263982276b6f8afc0421e4a1609dbd0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a18043d2d15c3c496810f860fda119711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ac8d0899553cfa492e8f7a5a9e5ef712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4030560dbca20a78e89430976453c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaaf6e76c956aef861c952f4495ff7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75792eeca31d555f5bbea86254946f6c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c3dffa410bfaafc7ef7e918638085716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882bfbcbee2af569ca5fb1535296f217717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06bf38e6c91fbf78b61385a7c7f985718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a46f1b245d4b5b608cfd5e2945669719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495cd5fb23b666f9b378077d63fc0a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7eb6022c3c98461b5eb23c0cb1dd5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0d2bf472a32224a99e80403a52e5e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c88a26ff05ca9be338906ae5df302723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c8bc24bd041de8a7796bcc65312ce724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8dac6797f94dcb815c4319a7a72a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81952eb225753001f8147e748a9f5c9f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214bfd477babcf85353f2739a4a8b63727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c04148f4e502024412beaba8ec9b2a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aba6375d23a7f5075f7ed1bc4413d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5b299753240db22eb174d3079912f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd19104762f6d59dcc6409c69338ee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660a5ae8fe4aedb25ee6ab934cbaaad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6137782220f1d05dc7a8463609dfdfa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bffc6c29d6e733d0c1a2c73cbbec29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb8293ab87ba33c41ee70da0160f8e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c6714061909a58dec6f7305a88efd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4cfe7887371335b84f9ebfa2c536737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab12982d6d2d7d555a4f4ed0b5e37f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cfdd3863c33f45383249b2505b2d7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97126879b9be5c1c768c7971e2734cb3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9333848e61829abcdbfed6680af3758741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a831e2493394da71511c44c432b8ba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675127b4e6969c5ee068878f9810dea0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c36c53eb0f0598a0b06d54698aa2fb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b32db79205379b8c7710e13032e8a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1578585785c0ac72168cce4dc489e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e2a9fe399da8cbdf74aef455b54e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264332f14a4e33b757b61cbb5f1f27f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78696bb1cbedf566b459c0f7f9fc76d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68f79f680dd26182aa738423b8b1d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906dca02d3c4d13ebbf8725e5905050751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762587c1f2915a3a089527c11787d4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6acf371e866f0a9ed384692882621753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1efe43ce7ba6eb825b9582d322718754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e2c23793e332a371746239323370d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a4e028d550e5aa63a47b3f9b6a761756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91379ae3255d0093872403cf2d9681757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ca276a76241448d502eff4adaadce758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53c7c9e651a01edaf281d82470c0d0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>