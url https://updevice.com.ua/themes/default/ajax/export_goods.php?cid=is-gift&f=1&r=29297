--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa821b07ffe3d5df93d7e81b242e3e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a711bc49f98da8b7769d62cb4237222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7ce159afb9135a0d885e28cf8973c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e3dfaedc9f833a85c474525324c404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c0628ebe5034ea701b0c988361cc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eb26e1943fd469feb631b853d4e576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657701d6ba7f7e8ba75d889ed7984c097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af914eff991a186b0fce03d4b75cb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc0a523c94e372c8996c6530d5575fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b922c01e5396cada974dc3b79fac410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17eb74e72190e45cbb2e23f326f90911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc7c5c33dd79f83e84250a57b995d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ba12c02feed756cd0689fd84337fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a239207e1807360f39bd6e947d9a8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082beb710e17da3c7160ccc1d2d84aca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7338a8aec6b091a56926d0ab22eea716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d662ea321ed73bec8b9f32bd32d593317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf463b74ba49030afb03797d9919698418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295451fa53e2a354a30b70707f0581b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d1af403e527523e3325f9124045ef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f69405aac317b5b4b766a42467c6d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbc4fabd8c8030b0ac1ede2ec0649022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a3d36173a7d687614e1a9ecdd2b5723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97f015e3771be11a2b6aee412f8f1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7304bc3dc8c24f9ab0cf99347430725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a810b39ce4e57984685f57a3d783cb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fba7137bd53b44599baf81fb2fae827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbd5fc4deaad5451a45e0b1f88b0c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da993de2346b9f4b93d3afb9eb29a5929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee5658953e84789183a4662d7c0eba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33083f7237b2e5fe10870649638f2ab131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127509176f09bc110fcb85ff00b0ffe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc0b32011104f951a1c9d17cd4c54433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069985b8f8a22e92f5a6a892625106a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d88e3254fa1bcad416187783b1dea435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deff7d323a7bfcb90924d6a3c765e9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41513428f002ec1911170b05726099e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ee08cf125118e50211120b92a322138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911a1ca37bc6996ceb750fabf69dc4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cd25873991c907383512f48684ba440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda96b6898c88d75a6d6cb2162abd6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f28b69a5b233601bb47955e932614742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870372a723de222d081b088ff4b71af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410249e90e093e92aad4d476f7d9ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dc7e22905e396775039384e24a98445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c3025d34ed06be85e35969576e085a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18471f0fede817b161a963f6caaf0e6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723dabd6b3b110474eed75ec8ed789548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fe9ae005ad9e72f935bfdb770cc64449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4eaa38d05e44e3c30fadaf072795b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc055933b5f700119403b8b543c7d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63870f5867554f62d52d41d9b719c6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d352319618d72c7a5484b5ba6b7ba0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda030f1ed6e08b884c6d383bf07456054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddac89fe6d4eabcdffcce598c8235f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184af6119edef580c642a058e6eeb8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029547c28b39a6aa0f55d9bd9a959157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b62c0250401a8fd5ea29eb32c78a1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc67d16662e094c9f9f7f469e71c4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f15f2ac1b7679f96847ab0f30683bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f0bd5ffb5b3480e95e0299be59a9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf0290d96ec0ad04d0cc037df9af5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3a9006a060797a5dc3bbece64ee7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00b5fb176889965a8e7ca3d095654c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70007a9c7c646019eda171b2f8ef8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca04a1a238c11d060ec1e62bdb2e9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e82606d6a48842344b0abb92b39a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2d476b72d94e3b178cbb57ad6de6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb311ab0c5e1de76d6123405edfb7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205fcb59fdcb1687e351e77c44770e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b8f961fc65022b4a840273d46d6fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacb5fd992cb96f032b70c3518840c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cb272be6fd43f6b83f5ca3f9d5c1a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f574fc1cc3eaa862ddc8ef0b2fb974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18a069bd896a9989827ea92fc0b48275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c4511ca3bf633bffbf010a3908e6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbb0ca5381b73c51a0f406776367a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b1695387d0aa5cebcb17393ab034578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddf0306db633a253b581a312ae64dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ff672fd9f6b2bb739501f5455ff95f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bedf2f4b72da5bc0c85301fa69fb5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d99a406db4b2efa82a31cfaa8c5b3a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c33c5b10d242a77dbfa0e22c0b836e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c7a1026cb04aff2371aec29baab5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645ad1d04d7f027991e2ed584ee84b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b2d6a6c947b6fce629e4fdef1b12c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998dee18dc7a2d154f91bedaa1ab41787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c503b014737fdf41f402a880a7aa3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344def595762d8f535193e91c8b3df7f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af067801a9a45896375bcf5a8645ebe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389047cfe729074b0835b4d575a6ba8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7b82ea0fe2ab732d8fa7a78cad40c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4f2486c1cd9997001435d170b59cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02b1df3b6d123d448a74ce1cb863a994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57741bfb816dafb24c306545c4a28e6c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02135b25cd5350cf2518647b8ac26d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfe32d60919bfbc169c932c2a2fd4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb07c51b2bfa97e9b7a758f805820f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a33bdcdeba9029ef002c05664b04b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72c0ae26e936c134bd1007f770a550100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee814e7730196f0965d0d6e6df453dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c32e3056e6449bb00493b7db8176a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084707ec44b3bfd01e9ec1c4edebaf1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bd844d5be51185513692fa4d6bdc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9e1f2e3ad4cbca2cf1975d6633dea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d02adf46e9600dd8b1bff96e86491106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd0bdd0eb3579a78ed1666bfb80ce7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b97f1f60a85e05e06c0e9c238c3c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9747d315b39df06e2961a5e692b18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe93a011bbc67d8e3dfe18b6ca040bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74645247f57e7afec3dae48a68699fc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4751252a11566edc5cdf56ba85e355112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33fdfeeab181e825b86999fb50a932113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c126392127fe9d0ea3e4ebe446d0f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764a1190715d0a7a87ec6af7808c323115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef58e691632faffe7e87a459b5c45a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33e9028318bc8e237776af9afac8aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54d72fb6ab5fb937f8ec7a150f8478118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f39c5c0cc16cccdb57603865f8888119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621e1c79b7276e8011fb10d2ed23fb5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70248df2fb05a84b2ed0aba8593fae7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b3fc06c0eea39cfb005e8ade89dba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c1d5424e716e82e7cc11edc004f3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa4dbcc186b16a5085299fe815798b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a110b7b678a9cbc628e409a23a4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadaf6d906bd361b9fefe09eff3d594126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0359d01445b41f8ca73e350817b2ac9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99074f2b275f54b3160e9fd058cfb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc118bd1d4c5279a42499914b513bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9358b76afe0e00ad2b83fc290b92a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab35bdc78133a5ea6700d3e2a2fd65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7d531260c72be2ca7448453f1f320132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52476030183ea32f8f5deba45f3890e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cda03214c44387e07d4b6972c3d63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02909259ae4a4894191b1df1c3c71042135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c367441527a48bfc23efee3f431b2b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e9eae8131149fae02d7c669626a71137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352346e6d9773a0ff35f9a23da1b784138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c93298103af150b8269f851a2c4ca3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f8fe7bd82d4fee559816d85102fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bac8cdbf4b891afbb093a7319cfe2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cace091c4b9d98427fea5dcf552bb5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ca828990f8991ada30fd8758d5749143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e259ce4ae0c42f30897b9fcddc47ece144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398317d86cc9ca57f057f90a50a5a7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb0973050be77535acd10f743c9b84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bf3f1fc648b91868b4b57c06a5165147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbdf8818504bf17440b65ec0f220ed148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c58a28981b5fc63350f525e8abe32149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfe5c51136c3178058eea354afc0ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7ca7576e1e4cd153f48171e4b513a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf903df0944194ee709e5a92f569d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec639d012353a5877d7bd4489b2402d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daac3ba87e0a9cda625d193ace42ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290150f2bbd3b665af5eef262c2757b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de6adc3f62230e0104d9fbb4c046b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5aade8ff3df65500d713d5e99fe1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876671e1a498b350812d0391a773317158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9aed8068942473e2c76d2124ca30159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a317e3630cb89f59521c772c575d57b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e43bb8defa55d72aff45c24f752a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39e51a89bbe61f7ea2e51037bb8e49162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56381b4e6cffc18dacdd62aa4f52e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50978fb29ebf79267b8746ad26498c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9136365b20512eab14540028bf2822165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81747581ba8c2da9f8d96f5aa2f06af3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc46bae78dceb0ef45d3b5f7be5b008167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72724a8857c82ec96ee12fb190478302168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed776c1362d7bc27ffe5a65282d93c0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa672ec5d4f6c2d1a59c56043f9785c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36ce3f6a99511b4fd5d08ce6816968171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9364a6027541a57115cb435855943e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286b249dc027cd713be4b3ff5f0c1ca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe36f140f54d3968e1ecd774cfc15da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfeb6233fdba76059238526a91e8424175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661bd18fe71ac93a50e567b3bf0da8b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ec284a0d9555823c583ff79254b2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd13a46a71b163b53994400b9bcf41178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b6fdb14e57c21d5d589b2aa503986179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51f19c4ce3d9c1fd0d5b7335f6382f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688728db2c1156fb1cc7947b5120fd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19839ea90d32dd17b418ae025b2fb5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3de8aca0ae78bd9559c9bee17095a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c912ed1394b91a8d6dff03d5dac1f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec315d34cdf9e1808c7fa7a0fb738a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbc11a2031a52a2b421617f78e39ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3eb166ff534755222ddd9e2004e76187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ff0561eb6aa5125487f1ec0819ce2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db585835799b77101a238181d6f116189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f827187e15fedf4fb033cc35f2b5f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0e2acbae21d4b9f711dcb369927c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae936c079f893197f4ed79840005d00192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa008174591cdcafa1976823c337d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b729607c6a9a5587159c6ecf4f270194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35105be25227da7c1f79d1c34b9e45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed6ecc01217b3c48fee2fff34f3407196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bd435dac054ff69639095b0320bb1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659853462ad5ae7fb7671943c60e525198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b255a54796238f25e42d43b0ebb34199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985508271d3f0defc78f24bbf397a3ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccb95d45b738ea7afcf10a9f1b89a0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbedd3ce8f73ab7664a661335f7560d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb530f78d56673dbf714fa0999b57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85569dae4f2a65260a5fefc038b0938204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec792b000b3642b0d78765c4175e89a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5207874c7e63ff1e1a0cd4e462c75206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865642d8d567975805c23b17776cf81207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22cd9c37ab4ed0c00b0f96748cc301208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0631664c85be7276d5042dd7ff0e44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b0d56ff6c58b8bd96e69d92a907f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9cff072590808d1be83121e094c54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a250312cd87815171ad3806b9ed16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd14f0e2a80ca2e051813f509c99d77213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a97488d18299c0c080b3e65d79828e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14ec9abb210fa2c86a032071679c66215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8f6d7699dacb41551308a2d7f1967216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a884194b651bf33e5f4a7e46eca3c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3866f6738f7e36e3d5a43d7c2fbc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6484c44acc3b3b8fe4bbb0566e7ee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177e9a3517bc937ac05d97f351c9302220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26599ceaff63dfd3f412b8e9b33943e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563da37960a0d373b37d5c807687951222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5862dbcdf2fa68d216a5b26e5e7990223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e232838bd8fe439b834b821ac40ee0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667b38f7c0261b7f96101482dc72c2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf99b8904607f2fb5f4b03be3d62f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340fa36c75b4c88341107e12fa0595e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963a678d1c91ff42d23986ca84bed31228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffe7fa25019bd9307fa878c40b6227229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cd94b0d317c65e8eb335d0803e0e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84133e4b7512ab926b4e0600cb22b3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee43996c9482783c21f8c4a7eec9e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56ffd05c62a2917d0e8be451fc8a01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5acbc7c4e2566e1aca584393baa9ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ca298dbf8fd48c33f99d6e10b959235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba785286982b10d9aa16dc3f0e1f80236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b23eddda2ee841b8a738f1e5b9585237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461d383a6080ea1830fe7b5f9f5a556238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4db98465bc134b2b7074e732bc47e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785fd0552c526d1d0d60626730be58e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af75766471656020b93ccc37b264b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df494ae4fc67f1b0b3da1a378fe6ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c16a0f9cb0ae8e4a2ecc00c3b9b8b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96547690af69ad8658ed6fe60c9e4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785f2a2518a134cc8818611e4c28685245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395fd56ecde8948982e4ec20fe4536f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efea4f28b2d5cc2467f213bff75e730247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deba791d0aadf6fefcaa78aa9336fce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac89ffd252735c26cf4a6eac88667e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f694d617a74d6da21f2b453b74dbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca3161095e55b724680d8dd8c50530251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f967b46188d9985d346325f84bd63b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd6c1bb6f7144794df3b529e4259a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1087d20b02159cbe0c4239eb01201254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3d51ff146b363a05044e619ecc63d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48603958cb52d839b87145f291fd22f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435af95bce8c6de5b510d2e4d9de24257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ed537c339ff92473a4992734adc20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0af142a7f017d13ec3b5672e27edca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a3094e9230abb523adaccad985d2f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b3b89bed2bc96a123e0e3ae571966261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8397cd52892f07dbc48cbcf20c89b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a9fe6b6066df2999bb7d1c08847e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c3d73adf6f923c51050bc4d60df49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad172622deeca0fc45c7d0d34ae3c946265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a28c26a6fda5ba4d28903a254843e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb645976c227f7492fd4ccf6c94e0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b1d68b8c82e9e36c5e8c1e1c5b8eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb526982834c16506dadc4b18a279a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe61617a97eee6f62e8c7c6006c036a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d22a93ad78ec7637c78dbc45cc3336271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837588923d0267b0b5635bb1d4b4f6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176886001c94a5e5d97b0ae1b1f305c4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32406a573ef5bcb2890375c61049dd88274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40be26b9cc748b3495f04e8968e6f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a9c456dfd5d444e13fdc00542c020276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b364919a3a65792c986a1803ae97b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653e57dc5fdf101ab9dccf1b5b23b32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b34636e2f354fd0eea652f5edc1b7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb3b3c5e4ee81b1a5ffb10c80eec98280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0965d7679ab9336cf6c65dae9f4e30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b9cff3715fa1004793c2c67a71622282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101203f7d9759956c8b7c2cd3eb8a22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99535968945e1e5af10b9c672d5013f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26556bfd2a50848ae097ae44a2d0fe00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8e23ac6d3d308662709a69e0a202f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324b138ab1aac4a71f3767507bafe4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d449685d73a81b5ae027cf58f35908288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a52a0322261c570a458c3afda37f92289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ba4d74e634eb7810775aa43857ca5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f761e508002dbeaa07f9dc528a9e72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c756c78d1dc4fc7c9fc3e28633da8a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9e93446570c358b0b78f6bc978d7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d504f487c3ca036549d83ea75cc793294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48bbde5d74df639822b28c9d68ba6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd537d99edcfc4409bb796a5fcb0de0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23933770c02cca1b68d7a4b9df170f69297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003742114c2dd3066bfd2e416d576f63298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378b64137f22b7cae05d6456a18382d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c454526a3063013171da87145e0bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ae9d1d1afc080901e1a07d5c50b3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eb751d24373697688561a18999a46302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f5135ec681eb44ccd8de150554bb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8354696cd0e76caef5687cba3d5547304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fc122d1e5ad14499e3548904da019305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c961d2b40052aa31b5c2650bbb18f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac877340fd46e3daee580c2a8ae6238307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289034cfc0c2c6ee1a5e4a6de7093fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a31b1e9a3ca713583a3a3a42659de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72289a59cccbc986ba2f8891db0ed8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62694055514c8a6af3dccd33496f4755311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862f14ee105570e8903b04f1ca17774312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7eb53f220a1340d4d3e6f4a0eba29313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb1060f0b916f2d4a99bfb5957f53c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3786af4da020fb250dc38921e6cd9c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb8718b9123029b5c09cb9ffabc7dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd5d8d982924fbfd031c43fd5204f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f70c8634404ae0cc8c76a330b12890318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e38ed36381425cfb0a1611c39b38dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f3c6fedaa70719354fd1487a38031320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab71b4b24ccf1e66e4b246a50ed9cc1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001c4b3d283cf4e4b440d7cada1e73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721e00dd4df48badb47a8b64158964f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdec8e066acc39e94e50882a4c10b9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e79e93fe0ebac78d1f50571c8c9fc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d960f1b60c158cee82d765fa778be4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d755f57c733a24414a6ae012b9ee98d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e66059048e3860fdad12d1b8c4ae6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b44e38e29989243eab310dfd43a497329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce070714c2d817b1c16b43723f22a484330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e057a908a36299f399dd18c7627ea331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798511da6e588cbed9e5257145473f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e33da9ce780a0570e7590cf01edd13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fdf4fbf0c518421be7282983f73ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9894c329aa566b100f0014247009dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b351f71595a9070bccd9a7e24488a1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49688aa2dd53af234e7162c114416ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52538208b0cde3cf2d4e8ddb27e92c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8264f5aae84b714f4fa05202979732f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34083cb12d1730c61cc8043ea53840b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135586690b835cc4814b74c2573c1955341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46a3a668c49474613fa649fe4f6b2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13712aa86a54790a140acb2383d44b7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab26422e5c2e07e773431d61cf12f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313981f7e6b8d275d59105673391dcd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d0edc998e7487334b8f5af3f9689346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf3d91ee350c25224e82ee26c1a4f8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7b1995983ba30c7a335161cdbe7a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8ba1c0070c4b3ef82840e5cf7d87e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb7b1b50701674f54cc74579fe18bf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71280958b3b729d1de51485e1c303f79351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae7002dc024cc4062aa9adc17be8c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f613e2c11e1952995f43b49592f4569353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0920566e784b0b17ceb8779bfcbb3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91aa9e19e03b59a2ee98a2bb6670c9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662f5a203931c7cb1c4badf9e8eef62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baaf36be72ab88da12b0237c752c71357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aa00e9792b40f6298e19b0c840d4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb30a8e6982ead1a926169b89affbd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101dc750aa4640947b24970e8ddf681360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03710148a08f0cd9d4e3672cc701f8f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b0d7774b36f8830b890000ef0acb6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a98b275f7b70fba08210558881ce0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a139ee897bbdbd9129af9eba2f245364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca441863fc26775aa9f9abaca5f3d57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def088dd716cf94e886dab3aa1ee68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c2d816a9c2ad31c3d8f1a04dc00e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844c4f3095d8a1c524c7bf53a4cd399368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9cc392cdf31cf6e09aed9c969f461369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2033c3cac4230a63dfe0799786c2276370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda5a2bc8a5b0b39836284189f510d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05551f6811174d5be44177392f73e34a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fad666f789077ccbb4dab28c6cec5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61922773af2ea679c20df6b0efb8047374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd3dd52a570b5d28e7d68c59008060375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84428f4e683491d141ee2becb03fc341376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bb84beb0c07db2fdc757c5edafc6c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4c27dda3c937849293c447b98999e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e1990cd826b92fd924aa5a2bdff00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b099c2c8b948bb04a5cd1cda92e50c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91127193675fb3cc41ec230bbb739b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52fc68f8cc0227110d4747154213a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fa78bdd8cbfdbe66d019e61670ef6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ca377f78dd1a1ce6d519687d9f9d7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02602560e40a281f2876346f50ef838e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de88e08fb25a22040db7529ccaf2a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98409c7282353439f66e088ade86fda4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac45dfa5d86e49732a02e4cfad4cf1b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671448510d99713b0d79f3d251a3111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264919375d3aa3136a1a67d08ca6cd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ceef7e5cbf60d9c801c71d48f534b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ace833b887e647561597be80e9869392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a224487d8bd17184c397de0115bdf3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081ec2640b36e4ae563ebcd09d0b2e3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86574ec6e430b88df9d9b62cbe4699ec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1d1a1aa6128f88d45fb6c6140771e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a62eb6f462b7690c543e1296b0aca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d3eea951fc7cc8c12740010f0a9e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd3c247105cf3489121ffcc636ec7b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aea0b947111a70008b409fb625ff98400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b680268a73cfd56b582d17471c8af74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811835764fa46c51b0c1b8477a06c7cf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90299b68521f4de5720e2ab8239bf4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea111dbe4467f0811507ed23752cde6b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d4097196458b9fbd4bf967910d2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f12506490f3b181a80f1b039c1aea2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6460375d9a251ead5c39a4b831561b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1f70219fbfa362d7458dbb86c4e27408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a853fc75dc2248466feecd74675ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df019e553d7c030d7aa9041314a398410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ac809435132182ac4a295586b43dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f003a30f7e490e511ac35a167ce692412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ad76d9a164380fb2ed31217bcaedf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22809ce70f8537fc58b2682357d124414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343920045842835c45ff1c7436a040d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d54975a4e7175a228bf1480806898f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e8294eee019b88ebd5d9b9e47fdf7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd77aab23c29ff583e8d742df3142e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315eb739b9f4be91980e2f0da49b87b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9e329028922745944526ae6063d4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a18e49dd9f42aec5d6b60530ad613421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1a31f167d99173bc773ff495a4ed1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb837a4f20126095bbfb0a0b3c50b2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd17f5eb1d499832026140383f8fe45424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e5df6bbc25a124a8f07efe67c95ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e913e8f944dd82b2d6e08b355d0ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147943be9c8059429221a97f89b55aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a500726e2f212084bdb18997242c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b31f7f7667b099ffa6aef2752778c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29023466c2fd9c39adbb07c90afed54b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa052cb6b4e3253453ed6e24efd96db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781eda26c4809e41d85a57ad47d1b3e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817f164be3679da25471b5e3ce716e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ee6d84b82fde3997a85a1e0581ac1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caaf6c4af3efc3150f1a7515b36660435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a40329fce0dd7491ac91ffadc394ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad1edcc8d44a7ca3fc89db26ee6caf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efa0c5b580c52f4b5b5f4eba921ed5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c76649218473ca5396e53cf145c5c5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47251b57c83a2cd4d6d1fcf026710f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685abfd96e21b041909b2a46057d372441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c87e4e095841b7677a34ba74a068dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a659da07266efc4bfbfbd58a98744443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb32cef11eb4414b2000b8eab7edaf1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473f54dce5c2d88246d86a4d68ef073b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448620569f1e4defd9328249c06d5ab4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ecc5c1de23ee2b29e6c659b0767b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44231573c7742c73013ff31f0a8703448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1093d65e2c3e21776c36b8ae15d69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1875139f933c48bdd70eb8544d0b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07ba23af8253454467792705043fc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca9d61ffdfbf1b71f96b497ffcd1f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553e8dc518e034a1b10741fce7043ed453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbebaa4e4ccb5985ecf1c8def1202e55454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d462cccce6381d5d3d24134cabf8a2d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf550c72869703ac0ea8ca7706b3a9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a226afc3106178e0fc4a41f63adcbc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5fcbbbebfb13964f2d819eb815f3d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62996d6d67bb564cc5a2d610836006b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a1e78ef092c216070a91ab231521c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeca2a322425ca518a7488ef280ef9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949fb52dbb9226e63dac48aac8ff600462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4b7d91ca0667a5d6e4d2a4aa9ddf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce984e7583b84128c6551e794a08677f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71c4841231a4d55686c018c8d9f1d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bede00de8b54984fa09fe75c55861466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc96a148b40a53f8b8e1d602651cc34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d1a646aadc550c1545c8983f94d1e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7fd96ba4787f574ec635cc88a8d8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b4dc674fdc40b2dbf434b1553f8cc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36938bc4c67c3572c8bbee1e04b50d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cd7da387d3484e5b92e753edafbe4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe2ac43fab562059818d7736f28f7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9e0e548229f364c0f269f0a1233c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f018ab4ee212ceea5226640aef044475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48446af623ee571d5b1e0496e81625de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0636bc12ce15bcc093b3a6061f9c3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9de87b19136f3bf0909a52ad520a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6b7059e4e8977819ff782d5e7d07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867b0a07fbe0fd72d430a3b92cf7151480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385ce40fecdf3e376cf7232786c6ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573583417548aa867154665ba224bcb7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7276c83d1b17ece0de3b7ba76fb20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842d9be23b284ba2ed70fce2f875a47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd94e32ade2ec90245cf438b128f49485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2d6849b84f61078d267c0b5af5fd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064150aee27d3c3fc77e67600fd0e187487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e496ae7a9a601ca82677a9388b3838488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c4875dbd80bc74278327e89931801489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9f9d63edb8c74143b260d5607f342490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28514e0519e9a56ea80699fce6d3c7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a4762b5cc5e487f2612aad0b491d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0e002a5c1c7588673bb13050fe89a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa2ef9d913ef07e9be071b19af3e59494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f69e2199cf13fd80dccc2db28d87ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062608bc48c21c3894d77e853c33e79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009644d4ebd2e52d34759b047f0d2e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc767de20458d6f88af2b8e9514d17498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5cab82a74152ba1b6cb12db5c3f88499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06479d44e3f69443bd3372c76ae7e68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551242e5a54b4cb445ba2f0626c96ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e2e17a76f0e01b6fd54bd7ff0b266502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f300dd7ec07c3834abd7bede7d875a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2ec0b1059c870319fd6cb006fa79d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9e18397e0ac628b02d5f3b54ccbce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec1af2856de9c65b31cd0f6ea1ba43506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16b832fc24f8cde3b02d2c9ae42aba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae87efaf251a52dc800da4f5c1ad68508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6e54286b53be3d85e4ddd576a8f01509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1bfcdfb08d3ac570854e3eb58b59d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167bfb46b186599ec4ff9fad95293c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261be182a2d9120f090bdd39503e55af512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a1414b9929c68edd270944032ca6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016505b6ab041cd1a79701436fd36f12514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345dd0cd0731d97e94d72ffd076bf9aa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ed440a90a483f2e0523e90beb501f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf889b3d3d63b3c6af3a37693ddf2b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f998fc0a622e066a27e296fed291a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d91e221733bbacb0b7e91a9a942fab519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd31ec4e36f3f6a4b94b2dfb05313520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70040034e77bc6d70c513a37ece5600521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eea593b4a026365bfbcbf9d571d15d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148b52e35e1e09bd65271780ea4ab5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd276326d349fa95c22686734f9d147524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a041452d8ff6a8ef0ae2f5fa0141ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165750ada6b13048d62d47fe0434dfc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387f51c531f18311ecc9f4336aa32eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37709cb3d2bd10c7c4cad371fac68f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126a28c1b320c606c14f3270586aa58529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6f77ef8c33528b95f6d3de3dc3711530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c8034435ca0c9ba35f6029a2352a8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bbceb082401ffab02f88970d5bcac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57aaff8c0baf6c4f007bacdb20b94a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bc2dbed41cdef7fe225b95b1a2911534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfd564f8fab6d6f6d6eb86bfe8e9f6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207c2660d2aa62b62424b6358d73ec2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdf63878657351c02e05b5276fbbc4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177da264e89834a5fd0b727ac36c031538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1a6c955f5b79b4f3159e324a9b474539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee07a14a1bf25d4ccaac21c708ffa1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff62b096128cdeed83682f31161ba1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bc1b52953fc51551ebf5f9fcb2491542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c8c63c5313e80ed349a823727beb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19536d9be8d286a885ab3a26ea1216544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e01eff340d020ea5fac665385ad351545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809fc0ab035218e5293a69daebb3a7d6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ed12559f2e68acd6637180e89a4ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6225e870240526f02cdaab947fea5a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508fdfa3b91ded8483e6a118336d45549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f16f845e1a597f8a9c61bb65815113550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed285287062535df7eeecdbcf51c48c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ebcf26ec1e97f32b1d537196bb4f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b304c87d7952829a665b0e0e26a28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696153d5bcdb396a587dc74d63c6998554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8c360219b8bac6fdffa7cb49f99be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315783fd35dde5c72e861c65a7d8a684556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913326b4a2d1fe190ca401519394490557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656940505d83d627e6bea7e0dd13577558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2b7278bdab488506b106fe1793fe4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499ae371585ddad7e390c8efc05f29d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c6118771544af0d45ee3d5c8ddc46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d3a2fc3fd330a7e0b5a5a674ec21f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafd16472b2f8d796b9f3b40561c7b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e757caa7f3cdcaea6f89c40d337965564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9cb2641e2f8b1ddc9bd0c15283c2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c369a01a95e6abef6a1c2eeafecb6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07487ae0fd1f427e9dd687f97f818a63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ee28acfdb2f6d373b358f7f618500568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2386c9c732f4ad6e16b08bffa33e38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110325c3e369c8387b586ab31821d05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304d7e7d3b655e766853b652d45e990571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d8d3ce37ea086b7f2f1099976ee05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8459698648b4cb2a9654c322654b785573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9b6cfa68840d72011f90077b05f29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d9d7bb7e692f41c102d8d5c62fd49575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c5813f685cc2e71cc4288d1859909576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d17588e1897b0ca3174d2ca6368094577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25368d3b72c29effe504471ce68f31d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1496abbbacf0d3e93d1d6334140968579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d073a32384d3940e44f71d6d83fe66c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade20bd026a5ed89348da47770e1d61581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21bb6855b804811f36fa647e2c0e55582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4bec6066e692250bd033a380f5f2e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb13b5fc610ced0ac4db4ab4d439ad6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7947b5a1e844561c5e498c1db83f233585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea526ebfef79c42c88d2ad4556b20e10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2118cf5ddd8ef7626e5c1ab3d56d25587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696d0cbc67598a7b43c4bb4e82b9de9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6d0df6a015ef029044b24cc926c20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a245dd4a2314c633a331b850e950d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4450679cdcb6dee935087db676586e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9c47dd8152f61888b846e736b0dfb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f9a08d59fd95257f18ac1814a13c0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e0f1c3c586902faf74170acdf53c8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75cea8c13c9456b149ed1c8b08bca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbecbd6fe8dbcd25c324534d3cfe9e4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b79ffc8b5997b834cd2d3166f8a37597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355341e4d511f24f9a6e595f4d67fc4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd24ec8e47b9c93524377d734e261dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed435260a4a5492bd0967f9e8de06e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367ebdf980ee3efd8e7414ef13f12c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a3d552f05aa5d2e4f24fc8324731dd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cec8e3ced362eeba785279e777b71f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bf66f2d566d55dba1e0c4042db8b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97820179e3bbeac7e7bd284f9fb4cf1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b338728219d5a28fb11cfb982f15b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080f8ca3bcfea7933b5ed815606894a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6aaf5a2434b2c14008168663b30ce2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f3b77c9b88bdde28cf1c0b8ca037c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75af8b5c9aebbb6eb688640971af9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0c8f51b76465e55ee022cebf27776611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d38d2a7bc82c4d8340cfb03545f2eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30425b4a58f36e4225ed49fe6df2fd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a97b70c2249426f9717f1e2fc7e69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9bbde18eeeb8a09be9167ec99fc08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64e368ec5f8bbb89853b7b64736293616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211a77dc294a1add521370f1ba22a39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d94c866967f0550873e898c2766b1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9ff6d8a42c58edace33a14c151f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308534983f24e24fc573733882a67c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bf3da593267e55499de13ae87e1a97621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6dac7abb4432e3fe9ffeaafc194f18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6b3286949dc076ad46ca90fd69d11623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292e413705bda51f1713313f5533cbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a210aacfcf7a848e850cefac5475b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f72dad47b058fc8f218264301c3a40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011674b3d508b5d399184fe39a6f6842627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dfa2c406e92624f0c47f265b2ce87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c39d90e39230feb658c8c16c2dc17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc76e7acd846a36781d33d7667e259630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bd069fa68cb7b15198d6777a6503e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f135f0fb5d6ed34ba58018f59561cca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c4881e6c1ff4b8c9f408979454f07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6087ff40f8b041fd2279546a4e313634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6560fc3ca3888142df3d5dbc13d1bc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0aeb23f0a701ccd85e038cf9862c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d118d8bf6cd1d6e486e798de64809637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764c1231cbf1e3b90940dcd6d4f0b9d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe3a6799fc72c218188a985cbd2684639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d7b635a1f2e98c05d99bf0fec72e0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21dc8b12dd0036eef029fcb7f52f869641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891f007f0b0886f5c4e1445a004a76e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cb404b7bf63a624dc4770b0a49516643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b77c42a10db4a28bfa5ca3c5be9567644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ceaea9fb3c8ffb2be97e95e8acedc0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339a38d0a0db88d7eb9394e0e6c6d4c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8739acf0c4125fcb6982042d02745b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f49814ac27d364c464a4e626b58b1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e921948294b454d6ba3877284a5ea62649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54dbdba10e5b90ff007407f560ffc9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ddbab52f8a63917944ccdc5a09c3a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fadd8cfcd0b27a909a7dad21868c94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcc5710e81868f8689232b3a14d829653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e739001b7beada0cf7af6e9aeade65654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9db888f6b8afbd702bd92ed9dd28e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3302228cadee42a1dc0a718613d732f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca043593f2e4011233c4c049ce00a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd77cf91176396ec755cfc7ad4e75eb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e14f6244ac37dd46e70884c1f2a4b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8a8d568849a05490ba65f84369eef660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d1957b00200a4e8e0c8799f0eccf3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fdff118fe79993932a1ee13bab644662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73208711dabd69bf015a6c08e185e717663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66341f070b74d47d94c74a2431624819664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684c2851d671885b885714a9813d34c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7f54f972e093de595cbe46052a94c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a82a2a7b4f36a4b77feb9a5550dd7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989425a79ff1de39b246f08f9ae9900668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a007957ce7d9880cb65fc3e3317e97669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceaea2d3a681d663949a281941f2804670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f747aa0390eb7692f75e3c87c8617671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155570090fd7306413d8aea2b957d1ce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9447c65d170a4f42128205ec46fad2a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6a9202a3497966bcc6a3cbe527b1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb55b11cb71db060018a528be642b0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c301e2342bfdcc26893ef5d29b6ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775432567509e0ede5faefd19797e0d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caa438e61bc31ebdd3f276bbfe1d50678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2ab534cd6b6f6622923fd7b51a4c5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bbe281e9c66344c59ce808c31876b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a322c114bb0022433511dee3ffffbb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21aad2c0b322fc48d1c0e5a9bdd9a9f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b197eb9c354e8bc1c3197f9d24feb76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08e3a9ee4818ab819a6444c81f1130684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddde58967023c3fcb79d15427781f05685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf0e3deb3f9b87c93d3b03f74c8622686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fed9a5ded712c7c0242035650b0a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f408de831bb50073da3bf3ac994a9871688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d132479237d57dcc28cc7f082346a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb9f1cb792876382eec248ff5dfe1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc191b1aae23a4485fe418f52cbe09d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993f459ec1de3601e90bc5fd286d24b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934b953f2fc05d19540e93c79c988e9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fc5282d1acf279321a87eb88b3158694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35094b12e06be0ae4c11df81e760ace695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f267e8536210556c5fc03bf624b3df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3ba67d722a4930615f77351939eeb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265181ad7003de36b6a5e9e4c1abf89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454bd653debb5763f087a72399b3653699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb54dd12c945a0ec174166a4e041205700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949f7f408c625ebbfcd5bdb09edd2f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb26ba9e784c1ec0afb68d6718c760e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0da0f1ae8f6aeddf3e9bd7de76a76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb91c23d7a6f7e0d85670ea134aa3f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ccf14ad607e167dd9a03df9c452e57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec72ebaf738d1ea4b7b2458c1bde0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311f5e35adcfb5c3e36b660726de9ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad21edd90e479deb5698d6794db1bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f8dd7fb397e17a8d42108f2a7aaa5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed69da3680f582621a6c5cf5116d216710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81f66cdc6990089b55743fd83db506711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197317078803712d59b06eb5b6e96a8e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1029e3b44582e8c93e0d4dd1c8a0a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df2115a65ed6c77c554983ddd7185f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb348ad297b8711f8f2c9df740f4a84715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc17ac3513f0d6ab47e7d3b242f7b10716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1754ad3e43880bb1091c8037c6d2228717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b05c663ae3de2f552c7e3de98553a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121458453392694cb1ed42383277ce1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4efa84ffc3173989baa7a71146b891720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6e159bde2164d7d27cbd2c2c61291721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f155caab882016a2245804deaf319e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05ab6fcfbf1bb398b57482c0a5d4a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82bb44e9c6433cc2e0776c97124dc6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6b03b44cdc389b25a0465817f3d14725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bd7aee445cc7a315c7e9f6127bab2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f17d6c14a580212fe04d7228bcd48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bafb148719ff9f140cf8128156e291728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29b0f4ec9b50bde855ab05bdd71590729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf243e311503b14c1a4a7e1d6fbb1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79282803d11e23cc5ec79f106b970b3b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4b6570244407f5c7fed28eab44a19732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b38d337f36489f6fadecbe17199f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e3bcff3bf664a191bad04b1a09b7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718305cf60dd9098acfb6832fe01666735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb05e31e2210e9c2b3fa8476ed8e3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79894e431b51ae26aab11a588e98a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9f0ddcf2379446eb6d65bfdcb506d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e038ba7ebbf11784b501df507d6b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee233d2d837e8e1e75d98a895ce9335740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b084fcc818e69cba810ce2b4eb5a21f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e54680baaf8d1a65499d99405e61bd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b398d108692e6b9b5f12695d33a55743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1925168dd1d7832dee41dbf709c163744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0802e7e2f088668ca24ad4686fbccef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b86729e644ab24e9b08b3c5516b9bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070cb20d1b111221db4dda88ebc4432e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36203726a899d1bc941054713550cfa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16960998a7813070784f6414493c04d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0a24ae84a4b2136a238a3ff3194c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5397420f5933c945f37363d870530d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37054c7095ba4de8a4531e3b0880eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62393e8c4ae3775fa925ba20cf1217753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dc78a7f0b6fb9ecdb1394847f94ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aa1b66f45e0d963751068d1bb451d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1d05f003c60120f13ce9cf65a8b36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d502943eb144b620db39330053f82f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ee499b2ddc95faee6face6847645f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c7bd202b8bfaed2e272dc9735306a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25287370e8925d5257714e2dc499eff21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f646594226ac46592a44ff0aa2e6a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e504c877e4fb3b6f2b38ed48f4be63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7fe5e04af8c2e8e47e07c7eee49c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a50f88da213809118c68c50133cbc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f3e7724f3b4e641f1d9b6e30fc9326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9afd64f562809f10b787f7cb7acbd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aa6a4f893d36a2303cd25810096428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda3672e17fadcee8cdc8c53bbda7a99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d127a9db0139df6070e2222dc2102ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e219fc9d004627db8a95782896f2d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74a251501844b587232262c8f05dc912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf9e72266a547289ed77c7bf73567f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e383d440cc701b9a179287011158114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded83fff0a27229225bd9d70acfbaecc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7585f196be3a54fd5847137578d0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac4bb24bbc80bde80f71099817ec50e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3be81890ee3fe5d9cdc81f5b3d28d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa0c297bd8fd73ae41f24bc64c20d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd6605c59cf765252cab95e0174e3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a64f4679a2c37587ef435ee0cb7baa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14698ae0ad6a2fd8c3390188aa224e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da52b35e667fcc9dfd3bddd3deca1023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a050144916cb7940a6c5cb49953d4ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b96af6bda5a41f792df3a71d08dec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac158243ec0bfde34c77fbf152871a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e3e85454e42a6a927201c81b67f8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958bdd68ddc1453ba385246e844b4ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9296d926cc1de5539b42b41f6fd0529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55789bc815394de20cb604fd338736b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b77340497360a87d8c93ee831158b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd020062f427ce19f9e0d39ce80b9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c9a3ac5ce14186692d9649151901833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109a3d5268d1789e72ab902a5f26a2a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f541cb8d95c7b6d3face276976e89b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4395b9566a39c3122e89599070c4b3736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17affe0e2df5f24530fa81094cebf14137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa277beeb07645f58facc17fe4a789938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9014aab8d352fa60b97bd7fa0ebf2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952732527e839687ed9873aa9e695e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa66c416750e295095a63c2e1ef2c6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c89629c301e8bdac809ffef41d51742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56b6bf30e87cbc311eba5e82682d5e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd861899611bf6442e520b79b0cd05c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d976a61eb3d679d4485fead6ccb76d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe4982cbef1c09a24583525609ad946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8da9af62cc9e183784c0bb219437e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04f3eece4f1b6febea52936ae0437c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4021bd2232c50d01635b0c88a1628349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05c920aab5c876a507fa17b58dd73550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c21eaf62a62fb864260be66a9312e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5aefc0f43edc402c1547a0ba8041cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959ec4728c680a3c69557888c589ad553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f7fca23cb02bdb7572cd8f4fb2edf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4d06dcfb4f69e7e6e6b7dee33b22555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59df0b5394216df4851159a6c3adce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3721dfd941b511e6bec792e9fff5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf08fa9a38442abbe34eb4ad6bad9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555833f025bf1b064c9f93e7d7682c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a58db8c026be03f371953e51dc54260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ebbe5e1bd1c8b9f5e35ccb115ca661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b9039126c9eca208d347d211e185a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329812fdaad506b2f9b364d4687be5d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db1f9ebb05d5ac156cac777449411e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c049256f1254563ba2baa250abf55f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d44eba09904431451440b0f616ee8066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04ae8f282677c49bcefbb759f2adc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d47d97d4a9f821b3db11f6c9176a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9de4b421b4d7f487e31f6b89bfe21f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f777da693958028ab76c26453843a0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60931051a2d91f8c11f53d9b660ceadf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2a02cbf28c00997a43b623a95d17f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36b881ee1c4d27fa6a48a9efecbe1673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455d5d2dd4850b53023efc633e7c65074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5026c0cd883e0edd7c68f07ebb608375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53089ad73ad378a713bfd2e8c6efd4c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f83f8709dcda72a86b32f8c816c66d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288369488aef3bc3c91cf8006da556a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a7b342b54a6b5881e4f171d365ca279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d144a6bf302aefe9a23a31798f58e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eede8e303d476ab3e759e24d2eabc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276805777c104cc116cef3c8651ccb3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab30e665b6e890404259a1bbfc2fbc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298258339b2779be98b7cd59f37438084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695722f7a3ded94eb272862937fe973785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067afff0b0ce4696aed2ed71145485d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d636ca6f9b5ad9f9102743073437f3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9666b4f8a44bc5ae6e8bf1a47815c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc1f1b913e30d1a26890973cdabb8489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3a656e8470b8c8463a701c21859ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e245272dfe7c90243e017ffa0e07b2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd503742b0033c5a5da1518b0e0f7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1af16fc939e22e519ff22faf5668293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81386d922218f3b3e546297ffcff7ba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076cf7b2526e29806ec7c3f4e2a3cd795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac209aff9705b7e8b6efca3139bc6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33599232affa65af9e8ecb962159efb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68452d1e2c8392f4aa71a13badc426d398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec377ed336464e55f55c9a64a26b1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e703a5ec9554dc1b0c733a2cfd1139100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf66ee4ed56e898127d619322c006fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bdb92de18c90ba24e8dfb953ee9d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c971aec1fe95915a73c3ed3c6ed98a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b52c4625918d87a3e5338746e89ec104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b11130ab0d6eae48c7f3e2ce93726105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6de8c1b34c5faba0c8abdc5315bb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c94b22ef4d3f4c15f30fad3fca74c2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4e63399c141e3361ea30a3eee4501108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdd42597f8cf39781114eab76b2d11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a177724fbaa8e6cb0e1ddfadb2d58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5e094d9ffd2a823dfe1265581bbeb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4169dc83e9ce92c1be81d69ea43d410112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b713f135403eb2beb0e62e9a42c7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffde503403cdc09dc3f0ac4c1c0ef73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fa6a9fabe5abb8fd2280c54d88a92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31579f0f3ee463efcb0bac5d1e75364f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021b5f5f20beca2e3b32d4d88c9cf04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542186af2ae1cce820187fa58792cff1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a7852f644fd98069fa2e7e5e0c33a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5211355896b153992efb36e1439083120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de248f0d8091a234d90f969d2d592b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee850810b931e7126b658ff055d5ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd1df6ab9472f80d9c9bd752219285123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476397793ca12e9e6f1d4093b804e81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64549f7ce2dc05332c7f062624465b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa1ef83792ea3b0376f9b25833d9e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129d1ce746afa43c8164ceedd0c2466127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a65efeb0ac451b9652be36c7d401f6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0674166e6514220848f86831ed085129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe843eeb9177621b6b823ab55a543130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626c97fbb53cd1e5823d2bf1665df71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1be642ed6ae36b9bd5ae0e2b5da94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a90b5b7b786611e3af83ab3cb281133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef9366a01bc1689a156cd3848a78a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaee4b9104b65be43aaba3de9171b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cd69c340519bd135ed26e34142ff6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a4a01507d78e27f1fffed4d4f7cb9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd30fbc9b1a5c52baa434385b4042a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead276b10eada0280dcf2e170626599139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef1a7ef74d5f6ca09d096d70b0ee97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1cd9376aa2aae2856ca7479c6b6a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429ad367639cf93fab7c4b9f9af9a7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b4919f3fe3ae21a09d9e624673503143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4df8628882d0a77dcfd9ef0242230144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38842e817ab35c36c1c46aa96c8d8c6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24ab2f66f4f6b2792bd979c0419e37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccaf79cbb182801e959d7268b5c640147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff861b3c2cbbb98b8457902ed1ae219e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd525502e0f3127c4d31f713599710d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2538a66f105bb39a4ec17c86387e782150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1f54970b60d245932cd57756a54b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7e4a9f6b7fb45da474705f7fd3bad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203ec544496dfb5bf4602085a8a3e25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd1656d3de4f6bdf3f8e0b2b1b5e13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174deb249a013f24c427e3c775147b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6b52eaa64b382c21457556bcecf0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c4470796fe00318bb925d6f6917b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f34b74c38507d34e3fade33009f0a3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf120332e7a5790b508c3c5cd9b2c78e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04341fd29defc90b884ad3e6fb446e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1e86175c3e985a7032f03dbb4b6ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffb81bc8b19fadd9b6f9aca4d75a94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f548438d427dbd74162aae9f7831e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13456a5148a606e4a826bc0cf124bab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af0d3be8c36febd35d689866ea09ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aee375ab2beb1e0e427cef891dd40f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4b11785774563cb0c96d51843fa4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102b5d6d7906715af5520d7dc55d2ed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d96d19115678d103725f7315bd4021169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94af2cd6ac8aa51e1eea584c1b5f94170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd0b0439722f91882dcae470c28f1b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4014a044eead5f1a394d00c84b0ad6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97c156b17bae8444849c51e015e9dd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776c66b084e570422d23148cc09579e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e314a4d0e328fa78e5c5edc252fbab8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf89ef9f36a42064fdc056b26281db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd59a14884721e9061a3fc1710774cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bddc62e9a50bf33ad048d7f35ec39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94837e552d25a07c2974eaf9c5dd99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba30f26d48d69dd91728bcdd13214b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0628954f3d1cb0c74f73eb880ee427b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db50fbf2bccc512ab4c2dbdd6bb229182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3916d1baeaa83060cb582272f4a0fa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880467bbed931352d141bc16e5b23bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071a941ad0952b3da06027983f6949f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b10caaaa479ddc08c3656f7d81ef01186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8643e77bb096c683045bb03236210187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe363bad32b341dc91d27620310fb70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7216af133c15e5dc48c949a4246fa8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8cba67b7e2e103d4e06488ee7afe6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127c8a8c553c6c637e8f4b49947534a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573f1c351658440dfadb53d9d1da83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb1f0a40022668c0eef893f0a89182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717bf5fed9dc15c91efd4c5c917023c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fbe22c1995f3d4d27d560c43bcbcf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a008c59e1ccc48e6a6759003e70242196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eded7918f621f612158c18d0462353197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab19cefccc1ad9427657c407e4186d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c386eb96ec2c9b2a420c84c10d3310199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7700da2f9e115c0b7068659ba230686200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc9e1d3d4834d16e8fd7d7dbb65fcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6760ed26f9d26cf7600d511eff9a3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7eb2ddc236aa5ce2baed9cdf782ff203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6599c0a2885e193acd66fd82dfe4d5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b11306c6f45cd4e0a182a907d027c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5be784c8f64f1c93437b3123252d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c8bccd3703545a68bd6a1725f3767207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1640ef7f98b05ea8667fae85dae7b4f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984afd28f831cdaf75fc84ebf738d69209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a35bb5b53841b0e7da716880a0909210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d92e70b3c06b8fa63eed0a81deaf9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea549e50bcab6ddb6d9b044f2a49900e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4cfae0520c28b21b86b9c6280b40d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c4abb7b062104c7249de64a6a5195214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f36307284802871c4444b2096a8f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c20ac281f32474865762b29ffcfee5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830e908c20b02f2cf1c99dbceefe6a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ea54ae04a2b20f93f03965c1498f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a94b29be658403478b0819fc8d2b5f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b1c19d2cee76c924d43c5a12bcdd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da25e907d282b5e3f2cfb558e398c8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cdace1c7edb3dffdb5cd3354a291b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744a08692f8b74cacf26b502fe0f46b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda55910859f2b9348f819bf220cd82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d19f9aa2ad4f5b84150dc13a8cf510225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfc3782c474b95b7cd2aab7775c8d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e5739760e5fd74c13301442def141227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd32318876dc3e2b52396358e53004228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fef1773b99479b57032b3dae553b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee96ce3b424fb7c996a5b6fc1e89d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5f91a82ba7d468d33d4e212752cd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804490447d1e03f5043670cb6521bf92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664d0c04ff270f790fccba31768e002233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26369549bcc71bce25c8adaf62a4f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a714743f6c79e9b0052715bbd1a61235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6029cdf283d25423bc7e55b2d1394a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40cf02a7d80d12597d843e0c8d4345237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3094080c21aca5b36cae542a98c364f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2970744bc132ae717c8ef1f3ed30fae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced33a6b9144b4cffd5182d782a3647240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aea7eb0e12dd6e438a0278ea77750241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b30816ec6eb23fdea7ea65672c8c87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850710829c6987eabfe6b0e39ce491e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73005b3f459230a826c02723c876d6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e79c0de837354ccde4958499e7ca97245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456777baec5c2c3db5684fa06eb0105246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957dad99ea87861b63ebe47c6d6f433247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f26fb4ec10db6ec5547aa37d594c8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70161c3c73addcc6691b8f47fbc32d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a4bca57f59c5248c5854b0e71ad9f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d39896a2105df7540aeb82c7d4720251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e1642ef3eeb850189506e3e497264252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8beef98a7d767242fb8b1934612bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f2d2c79ea6a910e503329b5429eaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427198ff79a124180aa8c4941d2ffb58255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a2c25eb7bd1820747a2fa3a97c8ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456482d9ded60fcc01fc3413ef02a2d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02368e17d7d911223ef3c1fa6bce5d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92b08691901ae10e8a26b6dbef05b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffcbd0f28023c73c40ddbdc45755af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458285945a742e454bc65ceceb02c081261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ac2b01647d18101119fed7874b34b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09da7c2a6e5d3ee278b7184a8c5782d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba383c9becf7ff869060ad67320bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416df32d4cd6b37e0740e5e17b7d909265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02272f5aa6bb98d5c5e4a9f376cafef3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08f08fdc3fce95455b1325fd8ac0c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641a1158da4cb7dc0b1c77fa2ea67d1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bd933f856d4d68b84f8ba7f7a64e1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ef7bab427e924f586f6cd29183d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b699decd19338cccc8f0b70c7077a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfacba35fdb896c4af73daec8bb9ed3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2090ef58050cd4a902db745889bcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77341aaae8399670767bde6c482c57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947ef2df36b81f231f55cdf0fa19057275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd2078537c44018f1d93aa0774a081276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a743cfbc67703c86f7fb6b0ce1c879277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d196985de854ef509e32d1c7ca258278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30b28a192c6d992b9081495319df7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2626e07a5c325db1243ae62e1744f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303fc9ad007ea16746190d0929f4fa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f6acf03935c58dd573e307ef89d17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0f4971eec88f59d6c7acee8af0bf2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f6ce2e435a7966150e36e5ec94b33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d416383fe68a76b84e26778f163cda8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380018a5340a17e24c17f3a991c1b5e9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b6ca6e32759c97bce071348dac0ed2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdb64ae0f4beba11b0682fb44c185a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5453befc70f5e0979063afaa755af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b03dc9d9f5c4643df538e2b50f3d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0cc269a5788182bc02c44b9579dca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80fff42d5675c5f3356b5439622fe8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28dc9d417d7ea36ce490445faa1d51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694adfda7b7005e6b46316fbda5fc7bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82275b67ade7f9d26846069fbe71854295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1354f5c969c2601e20718fce009531296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940c004cd7c06ee3c2c4d828ac820ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e5ec779b5028f0d243cfc94666c20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd35362712fa4885ddda1d9033e3a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b05cab6a64c0ee210106d6fc11d68300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d675c9de3db9a17b2cfae3ea9228f49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5901a113ed3c030d8eb84c798ad21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f223e20667f13c99629c3d4968cb1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de050dfd8c967a74fbdae7e0cca7bf9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103bca509ceb39373edd26bd32e1acb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78712716fdc79bca8b69f6794eb62fbe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1c14d98e11385a50d1efe70ba4245307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde62fd49e444e05a58fec8da2fe2440308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6025569a170aed18b7a730c1af05cbe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bcb14e09ea97df3297751e9d9aa81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03779c21b964d7e99516cf6c4a062311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ef6346eb716912b1be0de2011485c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed16ce59b905b8edf2828acf1e20880313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5108afc89bdf714e284e47335dc2930c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d0204636724e64827ce9f6539807e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9767c4f715cf4a3e71b56341012a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e71c238dd95b616910bbd80183454c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363adfa32efb71c9bf4f51848516f05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396b6841649acfa6c934c21c03e918a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278730f58755dc14d248e31a388dceb9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59337b97b08404155871d33e2899f218321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e8d307512ad656ca6c026e6ac968d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02dc324953f40fab1d0d9597475f94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa287b279856ff0822fda0f4ad0c771e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e89d07faa5678151573a5f38bf333a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236344da0981dd2a9f2d8b3d6dff20a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940ba88bcc9f31112d4e88b68288b92327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e75fc489b2655ccff6ec5add34fde45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744760c5c11dbc6f66b765266af68dc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac8439ec5673d2c5296cd0347fbee6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f8587228770e8bfe493a68c0b185e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e086f369f52e97d431f237cbbdc9efb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98888a952978666ae3dfcb450e02e558333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e11359868e274ae99e9677b5e05293334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe21207ec9f64c949f8a56cba9c616335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43537f9e20277bbef9e72fd4b3a28386336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64800968544e582a1e57157cf049f9eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d57a6e9a4c5ccc39dd7048f7cb261338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa13c3b576c016bc3e31ac81c196e4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970d8fe6c85ef12d402e15412cf7f05340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ce212ccbaccde054935cee7cef06e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d0742f54ce19d74b58662e2eed835342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a37a04503caa0b2365daf2d968c08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481b5873e3208baaab3a577e3ad576b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2195dd77324b84b2cb07cd70d5c66c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7f17292e5abb1579f64a7500f5cfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f37511e46b1c2f893e31efd755f6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e5cae1b26a7ba3e194fb19ef55852348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f5d395b1c0a53ea85b97c185e9b87349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab685703148ac816bf061177dc41261350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae6f90f6cd75d8b441fc4f2b5e5b23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3affff5490b7a00bed9732e3a8df9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b1962ad934aea1f655d23d0d68581353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d073460b0f1a46b6a4653423fe208354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06faa5e47ecff0a0b01c78efd0aed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29589d1ebbcc79e9c4319f2839124a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6c54fc182ff7c07ccb9f051de9c35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358dce38bfa47b710d0033134b5574be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79042cabd21377917efb23a1fb6b4a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688680c547009c7cfc78fa93b11a0ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccdb489460da884e5d72afd290ef5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c234efdcc2539be3c84a0a68c4f69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8a81f6a17e51d99393aeeba742860363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cae5c122f88e224dbc8c3f3b8cdc8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7f71569afd3134ff09ff66d96f21f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f3b4320e2055050aaa85350311beb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f73453ff204ade4af3c74b6217021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b878d0dea6f138393fc4cad2d17999368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe32d5fccf22a3bc54fe6ca3366383369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd9e1dc4b0356b8f3a56d1ba8a832d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55edae26b721e5f2b86909813d7e7cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57690f58db57ed87961d2691dc031ff2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117700c96435175b0207f00f145f7a3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0a18a1004479dcbd783ee3443cc4a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688de332358fd2f243fcd035c2cf9104375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af142215a8bc2f2ef687c28e128499b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00f7086a3aa398fe59a9ed6aa959cd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791010e2bbba6583178fd8426b7e28b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9be3bc9078ed18671077fea431dad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a68a1feb86644a21423ab70373e1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60f881ae64209eef75b276a8b07743381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d1c2169dd689017c6b5a69fd3667a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c823049cf543b259480b4e468488832383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679311d6c88428d1c0513262e4a9079384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2dc3041f85f6c950df5cc69b62900385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38820f4aab67a4c86c54fb1dfc31811c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb351287f536b1b44c9771c050b2d6d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d2527a830fee6ba2f37384017192c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be5a5361e6d130c31b1e2b4948f432389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a66454cb9c31de9d9cbcd8baa42d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b9e59145752afe54922dfa5b9c66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85863bc4dc52356feb39a93061d290392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204fb8009fb1b6d3651af6bfd10f1e89393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70c127b542947c36e47ddc35b619dd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff30ec5a53cd00b5d8ac9ba3e94dc0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38940b1ca91815591b716a6d6b556f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a4da8a081a2bc3e29a2a523dfc691397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87f410794b42ec6113eb16f3889d15398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122137b3226799c6f34ec53530e965fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016eb5251b174c5c44b8b8bf551c6e92400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63911f56795987ad44139bf6a672f57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd573c61b985d2d0f609094ea1ad41402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1bb8a1edd705bc9c0e6738bb842b97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80644c39b42862b74c55c97a7b5235f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b177229735f45a37db414ab5ff602b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc28adbae526ca27b1c918b4cd77a9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758951fba0770e01f28d366a82cf8911407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ab535801afa12a9f9b8810e8486b1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310927cfc7c0725287d4b8895fd86f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81f2bdda9f726059a41bca25a4612a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141f92266b4d8d86b0776f1bfede1af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a223dd3def184f58ade4377cbb80e4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cde56d1ec0c951b55d31057fae9b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f1de280a5812bbde38371c6e29d3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ad61a17b50ff925eb50ae1946145f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a33f0472223548069d9a1838bf0f8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78cc6e55ea5c29b047307bf245f038417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aa13e5d2dec87b5dfe64a245ab914418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0727b6b08011f181f4a670ee3c79a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab84300771e27670638d938e3b3a2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac807570b0e5bed269f797b97414e4bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6966390dcef09fa0bd655b2816139422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfde61db4276fdf51133ba283c812bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f36b238916721b5f5b007b6ff93be7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d28aeed077114cb3af3a663b63df72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142626de806ca8ae626ebb20dae2b0f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec3f5144d5e30eaaf66efe10ad2474427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d1b5e44acc4b0548545510da67a93c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d8158f8cc7f796ae17d7be2c1fb08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7530d28986e0931b69d9f346ab967d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b1cdd92a311dfcba2b682c469c4d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161a9f9f90241b2c5f2d5d056d5b74d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d5305fff632f6f71940a4108a42be433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da47ae75a861bfb42071d2083ac37c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12814624ba9a172d87e5e25d3d3c75a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd79eddf125e90143092fda86ba93f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93513cecc862ad459103291d2aab2f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0911988387adf572fb5e16a33d5695438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad35b6b0421c930344b137f956223e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbedb61d1b9284e30273dafe1b977b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077c87834e16dab5f5abe8c83a11c73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05dcd186f715cb12fa368eb9d42fc0b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356eb70735da11550da4b93efd11adb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d139f58b7ef6fbb0d1a9348f0157f2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602e477944f5f6e50b53e265bbdcc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07ac1f4246f6d58dd4e79638609ebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706dbd3010de3cca2fa1cc1a4baca2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52280e5357334905183ddef77d0f77c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1d07a3d7457610deceaa5d90d351b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af474f100d4c921c616b74945de4ca76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49742ddf38a88a9602f279395078fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2db46a22c29da520acf4e4b1c92037452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cefbe8c18b46ff91be6292f4d68bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385c9b79aa55e919617b390035f9121454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab4cbe363d05d91371ed62b782747455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010c019a383a80bbb747ccd028e2a20456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda089c9f53c21d9324642f44f26119457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff59329dbac8d65364d73df44cc9c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc31adc1377b5b70f4f704227ff9d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834d06fda94c23e41857d5455eabdb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1229323752fed397795b35f6692f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50a338b103158c292d32f85377851c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2e725795c364ff1fc68991413f740463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5493e4d86e7e01b49f72732382ca32464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f559e246f6cc15bbb5124de415c100465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931a1a344784016ae96f13afc63d0b2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e76b90d7efbe32eafdc6909bb57e2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c347b9af5b13c2fb447111341f4e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a80b6bc7d48a43bf3d9c2a02ddc7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aceed86648741f46253231ab013123470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb040c31af43c7a4170a2acb2bbe8f88471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbcbaf1365075bd2453a41ed6c2671472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb7eefbf97375feea0e8e9b53ee529473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4f1a78b67df500fdba3a30fc3352d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b790ee245b2f39b0374d9e585012bfc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b828e9ccc29b7bdefecd60a91954b59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367e0cb9e868058dc913b147469bd44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da26a752eea5cc5234fe10000fa5a55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb52ea87b25d642e649a72a9b28004479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276bc8c84f5e14380fea961d3857b28480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d3f37dbc0cf98b73a47dd199c631481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bbd37ccc708470c6b5b8f695174dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de8ea532fd35db046b62cade4706d8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf54a37897fff1e91b856fbdd398b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c817c9c3463de39ffc28a719102f32485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a065611f50456f16df8318b893c33bb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde3bab694014aae2f093484aea92f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9a8cb904eccc253e9e0484a8e37f9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90237cd09814022318088bbcba944489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124bfbceca50026725ebadcaaf2a3554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bda5e737267d9991b47a3fe0caf59b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758febb5dc8c2e47a4f3d80fe16b66c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a7a2570ee3b60814e5cf40c9fe3bd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45af4d700bfe6ecbfb2ef58370fb5f3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c56ce8d3e1299a5a3b77e17fb73f19495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd497646ecca3bd576fb06928755dd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d79cbf81a0d87075a38478270186e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa580ef38968a0deeb2e0909d1b90b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208f2ad305d89c9c246b8942ebbf77f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e845ac19dc50fc32680489dfc4b45500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1ec557f820639546a873df6787e71501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff19503ceb075af7cc245925a9bbc8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e73c667629aa2de03ba6a0fae681b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f3ee5ff8fff5e85f130aaea5ef51f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1c5b64c54ffc492e4fffcf1f98315505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e669e797983ed5c3ab74befb0a80c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3f7d0552683e2808abb52f80a0c52507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a71b77428eb6db05c746402b1d3676508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d284bd9b5ed8b24d20e17bb88e64c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fa91c0273e64ceb6cddd1829990f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7852b6d29887d7675625431f302ff7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9435e0e1d6adb3833532b874a12abe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d3b5232569cf23d44262b96c25f2c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e616a3095a0d918655ca7ac83f9df3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051efc16dec8eb7366dd2f3f43580b33515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc62edd6fba0a1c6e7caf81dab1c6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d634b99a8559695bcec1ce39540e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079e0cf632cfddce7100fa1f38d8c56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea51d2e01758d959ca4bde783ea27b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45629cd9601acfc5e6072068c1d7d4e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf40ca2421aab821df41d7872e1c33521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dee7f21bd3632cd035b49a0d54f22522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a729ed7dd26bc0674b285b62dcf282523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de2b24b8ffcb3a2fc36016f1129d92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27d73f92138833423ec466c18238a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050323968a689b3426ed9ce60e1f8f46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2aca217fbba7a3befe81a14636cd9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41566badaced0f1f1d9b7dd539ff8d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c455bf79178a30bf50971ce75a80b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35648fe7dbfebccb15f9b467b061e518530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa048909949cf9d138e47c116d12dac8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c978a31c8c24fd191638c23fa1aac40532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729716bb0fc6a7ed628e9736f0addb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b75da71801040ed108372bc0d8abf9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb1ab1ec262e36b4c6c82aa15f4e4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d731323397f075057e0763d6224a0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e9021b4aa72de8115686194ab9534537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903432a895e91b6d3649011760b8f52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c52a89869eb233333005e34366ec5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54191c82b84d1db845ffa79351528e64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1e69bee5b08c772c3f167f929e7ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0efeef436f405198ad85208f03da4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5530e4d235a801a9bf6fac343f144e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5a63e945b970add5939547862822d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d151cc8b4067c96973d4b31a37e0c51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e034f82591aefdec1a2f1588a2d986546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5148b1018e67af9c210eb7df8c2f9b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d29707dea5bd6344b2c30064d4cce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eafe8cd6442f5409787e2c8aa9f3242549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbb29b0d81991f5756801641932e20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb60733f9a6bc5946cb11625980f366551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f876004996b4abb08cc4c917b49ce75d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d045420c2ace07ade3d937ad1d594e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0cda0aecf4dc12f7cf14e4550817e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5bd1e899d19b82642279cb675db41555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc912ab3f0952834ddd7ec2392136556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e32566274d837c3f3e3b819b677f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f32a9ddc4bb408f0f7bb9addb676a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7254dd9a08ef1db8eed4691db298ba1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b5f556d70b20c247db568efa6119560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7e0672c462430ae302ad01a7bf55d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce78b1476a726761e1f4a974e8e8db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c038d032c1c7f4019edc38136bd180d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4d58e5d20f0e367dcb13eba568ae6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8c8562abc247195739db41c1e342e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df404c00924f15a0d3df63c4b6e557566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3acd0177e27525d3d5be96c45130f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a9babd6a4e8f9bdbb531fca62b0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba86b1b1d5d37d344664eff56a5af9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39741ae09acba12f1b55a981962ece2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f12f631c6f3305287f53d18bb924d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdb1921af16f3a6c9f32b3733332ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea41fa95a84f319333aaaceeae622573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9affb6e3de48112ef39441407591574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f32370472c111c6d0f6eeaa53d73575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466b8ad449d72b7b5e2b301634b2778a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f64ab0628cfb59b4d23586647b5a37577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c673d3e447111ec7602fb317865fc7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ac86ac302812921828080cdd74f60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a73b4b1808636906b4f219de8d61e2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2edb91243a9e5748a97eb91c43b5d7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c50fa018630b4ba732e153db2df97582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3a7ba81be9dbdfee99b561d74876583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a08146d394382258cd174b6353a1e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235536e9d408bd5f0cbab27f277a0e84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527aa3c594646f296591bd90a6b35b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f06912c662fe2b7fb643f0b6ebc72587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab28948a21462264dc1d07d85f2e028588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d8aacc4d2a8d0d143baec28d6aed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e86d8643616ba3b2575d14d2e5146590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b07e819ced21cfac260c2d714f09b3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f25ea8f3edef7140d5e9fddd6b4482592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc501ef83ce3516675feed8b407a1a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3df5d0eabb88d737582e2bde7f0ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeeba932ff0cdfdb6873dc0d515cf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2bd709b3a0fd29248e15864adc665596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a70699e1fae562229f2f3fa0e5ddc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769575b830a85f10868b052800e46d9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47bd4b7af79c8278b57f1212945142599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228bfaa94c493f5094452a64b06dea600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e04f2f9e6ec0a775dee709808c6ab3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597260e9e6662631858ae20171f0aaf3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240a1cae214aceaceaee66512157394603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae491ab6d9cfea3b7472e2058cc2fd48604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e163ea7f9ef0be4ce66b189c4eebf37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111c042fdc4386032b96c7db9225872606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92425c55b99b1b5fa0095f51efdf5d77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fdc5f50d9f1df9b004a8f7ff558c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806792c02d68e946b1af19fd5e5c6c2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501c65e62b231f848201ff878ebf580610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f9b21d4ac81ea1d6612eac30a7cea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c8d23b57a874ee6b1f038a4987347612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff07f110116de2cd6490c061765a212613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db22715400a23b05d47a097d88218d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba1fddd885e9116983e35bed0f2d0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247b7752ff63df8ffbbb94d6ead9f94616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf973dc0e472ca7e4ef5f483fec4d7e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3604e08db7bdcb44be7e8178d3d3c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fee2a98067b4a72d2d30229c281c9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff6a22787e1a10d0195db03bebfdc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfe305fbc80d600cb22c80f2d43b5d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc403dd7155736e02ea105f76b884cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd333995c4f088de5ed393536608df623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042514d30867d5a3645b5f4d617d41e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731c7d4fe738d1005ee5da17ed4713d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e9a4b2c389827affe6042152025a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4827eaa2ba397c8c422eb6dea5d75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60b5facf10c7f7eef341d1fcb56d48628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377e720eb8c16da4d2176f16ecc3328629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557f6d5fa940c979a96d42e1be4d1b8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f5b6bf582d0fb74b77e3c13ef3208631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa58526e10e593f04b6e72d2a675c2b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b7f722fa16f391c745e2af6705e1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e3d5fb134e74587451524b004294634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd29a419c68d25919fca5fc8613c52635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf19fedf5ba025337d66ab19ac5ffc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302eb051fa30ec0c1dc96ef985c0309637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08125ad1a3f17e5cfa8166d4f1db8f60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f429fa90441fddc34b1b7588aba09d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef6a17fa4e5e70764158bdac4c1c3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69b277fc64b44425260334f592d99f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ed751fb3045d8ab239a39431927b2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f48584c1b928ceec51ce76b6f1ec643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9c736d9c824748152f5a956b69618644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e207b500076ecb566c28aa16d1f9d82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5aec5939ec7f85fc7c88e7063fdb3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c04a8f6aa5f6c877b69ea8a2ce8a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceee4268d2acb27e4407d74867827b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6230e6aaff5ae777a1271e14ac729a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36fcae1a13aee012552acc111022d6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f02056df81fe5693899af2b6c7d404651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cf9e8405048175710af4644c2c254652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511472ef1729bedf1457cf0a09b40b56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda564ef235f1113b5f6d5d8a1e7e8f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f31f8b4304173ab484e3f91222914655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c41afaa1cdcd45e4d137498a915331656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f3e814ba348b6c5f68b3eaf8dd0a4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81a247c83d50a5c7953c401cf4fa6b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec48151e0e9980c785a50ec359662f9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2a3ed5fbd8cb5cbc6431f4388b738660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33688d15ede0b9bafb6599e3d9e2165661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dfd63a681c1a584c66e411c55d265a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e42d12c132ca24c833d427cca0530663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efdc0744e96587c141a8f2778be7a6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230f3a3cf5292f33c88195868e1fac9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe274905a85c7ff3136079850ef6e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b047ee447746ee61a18ba9c702826aa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58feba38091729024445cd8a64564b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6f1584839042230b334dc07dc7e09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb28db16348fc0dac49f75458fd88b8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdfb383b67d7396d46ad104255d0e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51e8ae26119ea2d4ade305f3fe96d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d6ae3c6ba39b30e683b2efc5f89d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354275dc3e4b421677180d34df7a9d3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd04a1917859150be50dd1d790a2609675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d34fb5856fa4fb5d66ddb78d701ae3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244bc9c0e955ae701278276618d9f1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb565a283be0c7dc8e6eb67ba9c0ff8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e33d9919723513d398106ef03e08d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb4cc6e6ff5b9333747b956f8aa856680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f27b35bf668893849cf244b01743c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1dece3478f5c9b7ec8e5e9a98f70c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb010248124b335c804703bbd3080832683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa2b8a4a0c714d63f51ffb4c310511684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715f3205f3558855fef5213b0500ff3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a50550940d97af784482ccb3a7e4d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65676acd9e76a65154f3ee2157f70a74687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a65968c1f7db652bc00943e7da15688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1995dcee373b8e5f387e1ed2c3e0db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4092e4aa8ed9687d80f374d780b22690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e394f54da9914e0be794cd654135b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae9e6b7c161c2475a04177e5935f1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16907a1cbbb08ae0ddf36dcbf2a14e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2670129cffe21399dd77aa7241297694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d786bf3b50725e60b3a68f45d3b63695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd8456fd156ea7e3ed060a17a68c23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9c4ae46e78e0250bea23af11e142697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a0667e0d5f4d4b264fd34c283a2f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e020ab7bde34aac75e269118b348f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054e85d6df88efa7b42a0800f2b101c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cec7a9b6620bb28055070d9e15bb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113429ffb8951c0da38d66b13a0755b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c81e7496ede449073e1231565b93c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2945fd0b536b7893bf8793f8e4ee11b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ca351026c9d9eb0d457b3f11870d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f82f751a14d6bf966d28318ab174706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464067d1dee486b96db81247753a3bcf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551c6b9811b9de28419ace2a9acc489708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40e51c851dcad481d3648191d6eef8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e39b00d6d485c687be79caaed26f38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefcf18f29488992e367aae09dcd088b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033145e93f5bb063db4496e516276919712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6b14819219934e39c94e44fb8f670713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc3664afcf5730aa382526ddf0e1c9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d91152750f218f91e6c59eed651c5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458f2a3878135dc8a1d71336dcde3ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74354e8f17a9fdc70f6f9c0f40b1a86717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753070cb784d564c5a998bbfb0811ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a766f6a040a76d6e13d0e706f3bfdb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8d9c73ba2273291709c13d2cc3004720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b26f905bf377948e4c109d7051c7b8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5675099e5080a53ed0bdcd757313ecb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1203a5eb6d9b7d20754b478579078f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9246d0dea1cb2c67d8fdbb00d449a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc01f390339a00894fdf2431f837f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ce0125f586c9a969e870cd5619d82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbcc40cf95a40fb4b00f54063fd682727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895f8b849e3074bb5f2a436cf37c739728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237a86fdffa581dc40f2fa612025a80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59eca35bdc663bf4537b8e3833bf10730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d825f16af0bfedc5cde2db7fe150ac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61672a922f35b4b4404b3814cb25aa2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9259dd730e7aea8a5720852805ceb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2de9058611e54b7f38b24796d13ecb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e5703f80d5a57b2cabbe39b2f2fb0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ca0056b49a71e4a2f1150a1686362736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31094e3c264d0a9b74cef6455e31a81c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bd89071c72d791879db3f08bf955a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314105e10b8f1606dfe04fba06dcba1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4eb1ba2027d9cdb286d134a1a85a28740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255660a63c2f98ac9e72ece24cbecf7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec8eca3a222d655a2daae3128f651f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf223a966471dc42ccadaf8dd356aa8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0842c7d2cd7b0d2108b6b6f6135e42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82071f3e37b83a74a74fbef9d06fb2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b6f5baa86d3eb85c01f148a648a47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5d1910386e0282268573ec49b2a38747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3721bb346575056f86bf802c680037748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46defc7b1857da2067da1801cf014c84749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11b57fe261e3236032b131268a2800750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa7f18dee64bc4a8c7df906526555751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55504ca24c33aac4574b8d93dff4aa7f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6f058bf6076e269af6b76b143303b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5987d1da24d473e51ce7bdde3fa0ef754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacec7b7b6cd0495d643c29ebe14418b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e153d92b8bd68b454b24016315c83756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c83e6c4e9b9ad0c7c24cc39c057ad7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8979fb8cb7e85286d5dae36d8f72e5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949175629f1b84745066de978028a03759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>